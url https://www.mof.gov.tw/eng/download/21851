--- v0 (2026-05-22)
+++ v1 (2026-07-26)
@@ -9,96 +9,96 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\貿易統計科\記者會資料檔\news上網檔\115年4月\指標\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\貿易統計科\記者會資料檔\news上網檔\115年6月\指標\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135"/>
   </bookViews>
   <sheets>
     <sheet name="Tote" sheetId="1" r:id="rId1"/>
     <sheet name="Ctye" sheetId="2" r:id="rId2"/>
     <sheet name="Area" sheetId="3" r:id="rId3"/>
     <sheet name="MajXe" sheetId="4" r:id="rId4"/>
     <sheet name="MajMe" sheetId="5" r:id="rId5"/>
     <sheet name="Trend" sheetId="6" r:id="rId6"/>
     <sheet name="Worlde" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Area!$A$1:$O$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Ctye!$B$1:$P$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">MajMe!$A$1:$M$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">MajXe!$A$1:$M$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Tote!$A$1:$M$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">Worlde!$A$1:$H$199</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">Trend!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">Worlde!$4:$5</definedName>
     <definedName name="wrn.快報." hidden="1">{#N/A,#N/A,TRUE,"total";#N/A,#N/A,TRUE,"cty";#N/A,#N/A,TRUE,"Area";#N/A,#N/A,TRUE,"majex";#N/A,#N/A,TRUE,"majim";#N/A,#N/A,TRUE,"1316t1";#N/A,#N/A,TRUE,"1316t2";#N/A,#N/A,TRUE,"1720t1";#N/A,#N/A,TRUE,"1720t2";#N/A,#N/A,TRUE,"1720X1";#N/A,#N/A,TRUE,"1720X2";#N/A,#N/A,TRUE,"1720M1";#N/A,#N/A,TRUE,"1720M2";#N/A,#N/A,TRUE,"1720Xrk";#N/A,#N/A,TRUE,"1720Mrk";#N/A,#N/A,TRUE,"1316X1";#N/A,#N/A,TRUE,"1316X2";#N/A,#N/A,TRUE,"1316M1";#N/A,#N/A,TRUE,"1316M2";#N/A,#N/A,TRUE,"1720Xrk2";#N/A,#N/A,TRUE,"1720Mrk2"}</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1203" uniqueCount="566">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1205" uniqueCount="566">
   <si>
     <t>Statistics of  External Trade</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Taiwan Area, Republic of China</t>
   </si>
   <si>
-    <t>Apr. 2026</t>
+    <t>June 2026</t>
   </si>
   <si>
     <t>Table 1  Comparison by External Trade</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>CY2026</t>
   </si>
   <si>
     <t>CY2025</t>
   </si>
   <si>
     <t>Comparison</t>
   </si>
   <si>
     <t>Current Month</t>
   </si>
   <si>
     <t>Cumulative, Jan. to date</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>As % of  Total</t>
@@ -274,214 +274,220 @@
   </si>
   <si>
     <t>Mainland China &amp; HK</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve"> 直 接 對             中國大陸</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Direct  trade  with        Mainland China</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>美國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>新加坡</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Singapore</t>
+    <t>Mexico</t>
   </si>
   <si>
     <t>日本</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Malaysia</t>
+    <t>Singapore</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>南</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>韓</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Mexico</t>
+    <t>Malaysia</t>
   </si>
   <si>
     <t>越南</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>菲律賓</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Korea</t>
   </si>
   <si>
     <t>馬來西亞</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>德國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Thailand</t>
+    <t>India</t>
   </si>
   <si>
     <t>泰國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>India</t>
+    <t>Thailand</t>
   </si>
   <si>
     <t>荷蘭</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Ireland</t>
+    <t>France</t>
   </si>
   <si>
     <t>英國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>澳大利亞</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>印尼</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>印度</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>沙烏地阿拉伯</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>阿拉伯聯合大公國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>United Kingdom</t>
+    <t>Poland</t>
   </si>
   <si>
     <t>法國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Italy</t>
+    <t>Saudi Arabia</t>
   </si>
   <si>
     <t>俄羅斯</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>France</t>
+    <t>Oman</t>
   </si>
   <si>
     <t>其他</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Other</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>《</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Cumulative, Jan. to date </t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>》　</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> 直 接 對              中國大陸</t>
     <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Ireland</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
   </si>
   <si>
     <t>科威特</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">Table 4  Trade with Various Continents ( Areas ) </t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Continents</t>
   </si>
   <si>
     <t xml:space="preserve"> Total            </t>
   </si>
   <si>
     <t xml:space="preserve"> Asia             </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
@@ -1478,50 +1484,53 @@
   <si>
     <t>78.</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
     <t>79.</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>80.</t>
   </si>
   <si>
     <t>81.</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>82.</t>
   </si>
   <si>
+    <t>Italy</t>
+  </si>
+  <si>
     <t>83.</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>84.</t>
   </si>
   <si>
     <t>85.</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>86.</t>
   </si>
   <si>
     <t>Kazakhstan</t>
   </si>
   <si>
     <t>87.</t>
   </si>
   <si>
     <t>Kenya</t>
@@ -1748,92 +1757,86 @@
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>127.</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>128.</t>
   </si>
   <si>
     <t>North Macedonia</t>
   </si>
   <si>
     <t>129.</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>130.</t>
   </si>
   <si>
-    <t>Oman</t>
-[...1 lines deleted...]
-  <si>
     <t>131.</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>132.</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
     <t>133.</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>134.</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>135.</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>136.</t>
   </si>
   <si>
     <t>137.</t>
   </si>
   <si>
-    <t>Poland</t>
-[...1 lines deleted...]
-  <si>
     <t>138.</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>139.</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
     <t>140.</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>141.</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>142.</t>
@@ -1845,53 +1848,50 @@
     <t>143.</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>144.</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>145.</t>
   </si>
   <si>
     <t xml:space="preserve">Saint Vincent and the Grenadines </t>
   </si>
   <si>
     <t>146.</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>147.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Saudi Arabia</t>
   </si>
   <si>
     <t>148.</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>149.</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>150.</t>
   </si>
   <si>
     <t>151.</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>152.</t>
   </si>
@@ -4148,98 +4148,98 @@
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="187" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E75BD586-6418-47AB-8093-68E86405778D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E40C10DC-505C-41D2-A409-7A626B45AADC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4250,51 +4250,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98BC2106-4D4D-4378-8DE1-617E04C9E53C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0067C103-CF1F-480A-AE76-454D37476C81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4305,51 +4305,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1EAFD65-BE89-465A-B55B-8034C8C7CE64}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{468E062E-1D66-42EF-86B7-8B31129E8533}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4360,51 +4360,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>22860</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEEE240B-CD21-482E-A6F8-6B03DD90CC4F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6280BB6-D096-4DB3-AFCE-39A3ECC94BD0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9738360"/>
           <a:ext cx="1287780" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4415,51 +4415,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DD281A3-3E03-41B8-94AF-D727DAF77DF7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6273C0C4-81FC-4B9C-B700-0897CABEE903}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4470,51 +4470,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D79F217A-2D01-4DFA-B682-290F86F560D7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3DEF727-DC41-4288-8791-A3A0E4303655}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4525,51 +4525,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CE77317-9974-4D3B-8948-8869169DFE24}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6755D833-5D90-4954-B810-591281242D58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4580,51 +4580,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16839E11-C4F9-4104-82AB-C1D7A4C0A89F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B50B9AC-3C53-4D3A-A534-09F86E7A4207}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4635,51 +4635,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13537D03-2DFD-4859-9700-EE24356B65ED}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54B1C503-6375-4D3C-BEB3-EEF309692C86}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="9738360"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4690,51 +4690,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FA5F99F-9A1C-4FF6-AC67-0856A3D1EFC6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3584E551-C75B-45F8-96DE-788A8F9D3C10}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4745,51 +4745,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11ACF280-5114-4B9F-8912-3DF74AD4884C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{207ADEDF-1176-4E2D-9313-F173EB6E3E2F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4800,51 +4800,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BC1FD58-9973-4CDF-ACD8-DAA78708A20A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4ED9A72-9774-46B5-8902-9E7FA59CD87E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4855,51 +4855,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE7270CC-3B38-466F-843C-2534BA035598}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75FC7D18-2231-40B2-941A-E300B08418ED}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4910,51 +4910,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{266E46CE-4BED-4503-921A-46C5977C9C4B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8638E93-CCD6-4763-A307-693490CFAFDC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4965,51 +4965,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>22860</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25FEE0D3-2555-46CE-A6A5-006FF89BFFD5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F5ED882-0C52-4CED-99F2-27CA9233D597}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9738360"/>
           <a:ext cx="1287780" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5020,51 +5020,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF0404A0-F2CA-44FA-8E52-A74B90D0900C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C94928-2755-4535-ABE1-CB393DDA07D4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5075,51 +5075,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14620E0B-7DA0-4794-ABB7-4B2A2AE56744}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F49173B-53D2-4226-8A3A-A33F0E3B141E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5130,51 +5130,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF936411-C4F2-466E-A218-8D4266E9530F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B39C42DC-520F-4FD9-A805-8552E449EF88}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5185,51 +5185,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63CE10F8-9A41-4C69-84A4-4C030EDBB274}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CD83CAE-42B3-4938-B01D-A54D57F0B0EC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5240,51 +5240,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2677BBFB-80A2-442C-91CF-9D90742394F3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CACC5C57-6C05-45FE-9C79-C641B0FE210C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="9738360"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5295,51 +5295,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCF5B428-E912-4D75-81BA-BB460C664A00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1676F28-4DDC-400D-A838-620558F261C5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5350,51 +5350,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97D4CFAD-1F0F-4DE7-A496-22992E80E261}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94FF8119-0EE8-406B-AED0-25616392BAAE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5926,709 +5926,709 @@
       <c r="K8" s="50" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M8" s="51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="54" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="53"/>
       <c r="J9" s="55"/>
       <c r="K9" s="56"/>
       <c r="L9" s="55"/>
       <c r="M9" s="56"/>
     </row>
     <row r="10" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="58">
-        <v>38504.705620000001</v>
+        <v>43300.034610000002</v>
       </c>
       <c r="C10" s="59">
         <v>100</v>
       </c>
       <c r="D10" s="58">
-        <v>145427.40426000001</v>
+        <v>232585.31927000001</v>
       </c>
       <c r="E10" s="59">
         <v>100</v>
       </c>
       <c r="F10" s="58">
-        <v>29564.100630000001</v>
+        <v>28245.017690000001</v>
       </c>
       <c r="G10" s="59">
         <v>100</v>
       </c>
       <c r="H10" s="58">
-        <v>106888.26112</v>
+        <v>163252.05275</v>
       </c>
       <c r="I10" s="59">
         <v>100</v>
       </c>
       <c r="J10" s="60">
-        <v>8940.6049899999998</v>
+        <v>15055.01692</v>
       </c>
       <c r="K10" s="61">
-        <v>30.241423887346581</v>
+        <v>53.301495807985098</v>
       </c>
       <c r="L10" s="60">
-        <v>38539.14314</v>
+        <v>69333.266520000005</v>
       </c>
       <c r="M10" s="61">
-        <v>36.055543177686602</v>
+        <v>42.470073332661357</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="62" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="63">
-        <v>21537.42182</v>
+        <v>23571.744439999999</v>
       </c>
       <c r="C11" s="64">
-        <v>55.934518841803836</v>
+        <v>54.438165355544967</v>
       </c>
       <c r="D11" s="63">
-        <v>83359.263149999999</v>
+        <v>131689.75507000001</v>
       </c>
       <c r="E11" s="64">
-        <v>57.320189117153951</v>
+        <v>56.619977341358364</v>
       </c>
       <c r="F11" s="63">
-        <v>16000.104450000001</v>
+        <v>15923.377339999999</v>
       </c>
       <c r="G11" s="64">
-        <v>54.120044611686865</v>
+        <v>56.375880216345507</v>
       </c>
       <c r="H11" s="63">
-        <v>58541.277900000001</v>
+        <v>90477.902130000002</v>
       </c>
       <c r="I11" s="64">
-        <v>54.768668969436781</v>
+        <v>55.422214058499797</v>
       </c>
       <c r="J11" s="65">
-        <v>5537.3173699999998</v>
+        <v>7648.3671000000004</v>
       </c>
       <c r="K11" s="66">
-        <v>34.608007637100144</v>
+        <v>48.032317118976223</v>
       </c>
       <c r="L11" s="65">
-        <v>24817.985250000002</v>
+        <v>41211.852939999997</v>
       </c>
       <c r="M11" s="66">
-        <v>42.393992991396587</v>
+        <v>45.549081012937499</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="62" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="63">
-        <v>19650.990979999999</v>
+        <v>21166.897270000001</v>
       </c>
       <c r="C12" s="64">
-        <v>51.035297280114619</v>
+        <v>48.884250233628165</v>
       </c>
       <c r="D12" s="63">
-        <v>76462.257159999994</v>
+        <v>120324.10493</v>
       </c>
       <c r="E12" s="64">
-        <v>52.57761255457617</v>
+        <v>51.733318898911264</v>
       </c>
       <c r="F12" s="63">
-        <v>14786.85456</v>
+        <v>14678.20644</v>
       </c>
       <c r="G12" s="64">
-        <v>50.016250266024073</v>
+        <v>51.967418116352405</v>
       </c>
       <c r="H12" s="63">
-        <v>54376.992689999999</v>
+        <v>83742.28744</v>
       </c>
       <c r="I12" s="64">
-        <v>50.872745164179165</v>
+        <v>51.296315133164541</v>
       </c>
       <c r="J12" s="65">
-        <v>4864.1364199999998</v>
+        <v>6488.6908299999996</v>
       </c>
       <c r="K12" s="66">
-        <v>32.895004142111475</v>
+        <v>44.206292209635933</v>
       </c>
       <c r="L12" s="65">
-        <v>22085.264469999998</v>
+        <v>36581.817490000001</v>
       </c>
       <c r="M12" s="66">
-        <v>40.615089907429748</v>
+        <v>43.683804930943978</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="68">
-        <v>1886.43084</v>
+        <v>2404.84717</v>
       </c>
       <c r="C13" s="69">
-        <v>4.8992215616892176</v>
+        <v>5.5539151219168046</v>
       </c>
       <c r="D13" s="68">
-        <v>6897.0059899999997</v>
+        <v>11365.65014</v>
       </c>
       <c r="E13" s="69">
-        <v>4.7425765625777796</v>
+        <v>4.8866584424471009</v>
       </c>
       <c r="F13" s="68">
-        <v>1213.2498900000001</v>
+        <v>1245.1709000000001</v>
       </c>
       <c r="G13" s="69">
-        <v>4.1037943456627994</v>
+        <v>4.4084620999931126</v>
       </c>
       <c r="H13" s="68">
-        <v>4164.28521</v>
+        <v>6735.6146900000003</v>
       </c>
       <c r="I13" s="69">
-        <v>3.8959238052576151</v>
+        <v>4.1258989253352594</v>
       </c>
       <c r="J13" s="70">
-        <v>673.18095000000005</v>
+        <v>1159.6762699999999</v>
       </c>
       <c r="K13" s="71">
-        <v>55.485762294196462</v>
+        <v>93.133903948445948</v>
       </c>
       <c r="L13" s="70">
-        <v>2732.7207800000001</v>
+        <v>4630.0354500000003</v>
       </c>
       <c r="M13" s="71">
-        <v>65.622805408181932</v>
+        <v>68.739612687079045</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="62" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="63">
-        <v>16967.283800000001</v>
+        <v>19728.29017</v>
       </c>
       <c r="C14" s="64">
-        <v>44.065481158196171</v>
+        <v>45.561834644455033</v>
       </c>
       <c r="D14" s="63">
-        <v>62068.141109999997</v>
+        <v>100895.56419999999</v>
       </c>
       <c r="E14" s="64">
-        <v>42.679810882846049</v>
+        <v>43.380022658641636</v>
       </c>
       <c r="F14" s="63">
-        <v>13563.99618</v>
+        <v>12321.64035</v>
       </c>
       <c r="G14" s="64">
-        <v>45.879955388313128</v>
+        <v>43.624119783654486</v>
       </c>
       <c r="H14" s="63">
-        <v>48346.983220000002</v>
+        <v>72774.15062</v>
       </c>
       <c r="I14" s="64">
-        <v>45.231331030563219</v>
+        <v>44.577785941500203</v>
       </c>
       <c r="J14" s="65">
-        <v>3403.2876200000001</v>
+        <v>7406.6498199999996</v>
       </c>
       <c r="K14" s="66">
-        <v>25.090597010179934</v>
+        <v>60.110907392293754</v>
       </c>
       <c r="L14" s="65">
-        <v>13721.15789</v>
+        <v>28121.41358</v>
       </c>
       <c r="M14" s="66">
-        <v>28.380587528207723</v>
+        <v>38.64203613565995</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="63">
-        <v>16944.675169999999</v>
+        <v>19702.296750000001</v>
       </c>
       <c r="C15" s="64">
-        <v>44.006764620474456</v>
+        <v>45.501803699366604</v>
       </c>
       <c r="D15" s="63">
-        <v>61979.826179999996</v>
+        <v>100756.14997</v>
       </c>
       <c r="E15" s="64">
-        <v>42.61908303691537</v>
+        <v>43.320081545231055</v>
       </c>
       <c r="F15" s="63">
-        <v>13545.687529999999</v>
+        <v>12305.09978</v>
       </c>
       <c r="G15" s="64">
-        <v>45.818026732917396</v>
+        <v>43.565558765277586</v>
       </c>
       <c r="H15" s="63">
-        <v>48270.785329999999</v>
+        <v>72663.57647</v>
       </c>
       <c r="I15" s="64">
-        <v>45.160043604608688</v>
+        <v>44.510053776337585</v>
       </c>
       <c r="J15" s="65">
-        <v>3398.9876399999998</v>
+        <v>7397.19697</v>
       </c>
       <c r="K15" s="66">
-        <v>25.092765741658891</v>
+        <v>60.114888154121083</v>
       </c>
       <c r="L15" s="65">
-        <v>13709.040849999999</v>
+        <v>28092.573499999999</v>
       </c>
       <c r="M15" s="66">
-        <v>28.400285506604167</v>
+        <v>38.661148906699275</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="68">
-        <v>22.608630000000002</v>
+        <v>25.99342</v>
       </c>
       <c r="C16" s="69">
-        <v>5.8716537721708206E-2</v>
+        <v>6.0030945088429336E-2</v>
       </c>
       <c r="D16" s="68">
-        <v>88.314930000000004</v>
+        <v>139.41423</v>
       </c>
       <c r="E16" s="69">
-        <v>6.0727845930680022E-2</v>
+        <v>5.9941113410584175E-2</v>
       </c>
       <c r="F16" s="68">
-        <v>18.30865</v>
+        <v>16.540569999999999</v>
       </c>
       <c r="G16" s="69">
-        <v>6.1928655395731551E-2</v>
+        <v>5.8561018376901572E-2</v>
       </c>
       <c r="H16" s="68">
-        <v>76.197890000000001</v>
+        <v>110.57415</v>
       </c>
       <c r="I16" s="69">
-        <v>7.1287425954525627E-2</v>
+        <v>6.773216516262151E-2</v>
       </c>
       <c r="J16" s="70">
-        <v>4.2999799999999997</v>
+        <v>9.4528499999999998</v>
       </c>
       <c r="K16" s="71">
-        <v>23.48605713692708</v>
+        <v>57.149481547492023</v>
       </c>
       <c r="L16" s="70">
-        <v>12.117039999999999</v>
+        <v>28.84008</v>
       </c>
       <c r="M16" s="71">
-        <v>15.902067629431734</v>
+        <v>26.082117746326787</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="72" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="73">
-        <v>4570.1380200000003</v>
+        <v>3843.4542700000002</v>
       </c>
       <c r="C17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="73">
-        <v>21291.122039999998</v>
+        <v>30794.190869999999</v>
       </c>
       <c r="E17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="73">
-        <v>2436.1082700000002</v>
+        <v>3601.7369899999999</v>
       </c>
       <c r="G17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="H17" s="73">
-        <v>10194.294680000001</v>
+        <v>17703.751509999998</v>
       </c>
       <c r="I17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="J17" s="75">
-        <v>2134.0297500000001</v>
+        <v>241.71727999999999</v>
       </c>
       <c r="K17" s="76">
-        <v>87.599955070962423</v>
+        <v>6.7111307869262271</v>
       </c>
       <c r="L17" s="75">
-        <v>11096.827359999999</v>
+        <v>13090.43936</v>
       </c>
       <c r="M17" s="76">
-        <v>108.853311664324</v>
+        <v>73.941612615867541</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="54" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="53"/>
       <c r="J18" s="55"/>
       <c r="K18" s="56"/>
       <c r="L18" s="55"/>
       <c r="M18" s="56"/>
     </row>
     <row r="19" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="58">
-        <v>120891.306</v>
+        <v>137457.58799999999</v>
       </c>
       <c r="C19" s="59">
         <v>100</v>
       </c>
       <c r="D19" s="58">
-        <v>459401.60600000003</v>
+        <v>735867.24699999997</v>
       </c>
       <c r="E19" s="59">
         <v>100</v>
       </c>
       <c r="F19" s="58">
-        <v>89884.65</v>
+        <v>94588.486999999994</v>
       </c>
       <c r="G19" s="59">
         <v>100</v>
       </c>
       <c r="H19" s="58">
-        <v>325335.30599999998</v>
+        <v>510772.549</v>
       </c>
       <c r="I19" s="59">
         <v>100</v>
       </c>
       <c r="J19" s="60">
-        <v>31006.655999999999</v>
+        <v>42869.101000000002</v>
       </c>
       <c r="K19" s="61">
-        <v>34.496052440544631</v>
+        <v>45.321690154532227</v>
       </c>
       <c r="L19" s="60">
-        <v>134066.29999999999</v>
+        <v>225094.698</v>
       </c>
       <c r="M19" s="61">
-        <v>41.208653818838833</v>
+        <v>44.069458791529534</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="62" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="63">
-        <v>67620.88</v>
+        <v>74830.441000000006</v>
       </c>
       <c r="C20" s="64">
-        <v>55.935271308922744</v>
+        <v>54.438930646738839</v>
       </c>
       <c r="D20" s="63">
-        <v>263349.14799999999</v>
+        <v>416653.78499999997</v>
       </c>
       <c r="E20" s="64">
-        <v>57.324385583449612</v>
+        <v>56.62078135677644</v>
       </c>
       <c r="F20" s="63">
-        <v>48646.752</v>
+        <v>53326.036999999997</v>
       </c>
       <c r="G20" s="64">
-        <v>54.121312148403533</v>
+        <v>56.376879143864521</v>
       </c>
       <c r="H20" s="63">
-        <v>178184.36300000001</v>
+        <v>283248.45799999998</v>
       </c>
       <c r="I20" s="64">
-        <v>54.769451613099754</v>
+        <v>55.454910126738234</v>
       </c>
       <c r="J20" s="65">
-        <v>18974.128000000001</v>
+        <v>21504.403999999999</v>
       </c>
       <c r="K20" s="66">
-        <v>39.0038948540696</v>
+        <v>40.326274386375275</v>
       </c>
       <c r="L20" s="65">
-        <v>85164.785000000003</v>
+        <v>133405.32699999999</v>
       </c>
       <c r="M20" s="66">
-        <v>47.795880382612474</v>
+        <v>47.098341838104552</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="62" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="63">
-        <v>61698.195</v>
+        <v>67196.156000000003</v>
       </c>
       <c r="C21" s="64">
-        <v>51.036089394219964</v>
+        <v>48.885010262219936</v>
       </c>
       <c r="D21" s="63">
-        <v>241563.171</v>
+        <v>380692.29800000001</v>
       </c>
       <c r="E21" s="64">
-        <v>52.582134638858882</v>
+        <v>51.733828289275664</v>
       </c>
       <c r="F21" s="63">
-        <v>44958.17</v>
+        <v>49156.233999999997</v>
       </c>
       <c r="G21" s="64">
-        <v>50.017628148966487</v>
+        <v>51.968517056415124</v>
       </c>
       <c r="H21" s="63">
-        <v>165509.72899999999</v>
+        <v>262119.41099999999</v>
       </c>
       <c r="I21" s="64">
-        <v>50.873583637430364</v>
+        <v>51.318225991820086</v>
       </c>
       <c r="J21" s="65">
-        <v>16740.025000000001</v>
+        <v>18039.921999999999</v>
       </c>
       <c r="K21" s="66">
-        <v>37.234667247354594</v>
+        <v>36.69915396692106</v>
       </c>
       <c r="L21" s="65">
-        <v>76053.441999999995</v>
+        <v>118572.887</v>
       </c>
       <c r="M21" s="66">
-        <v>45.951040134927659</v>
+        <v>45.23620991960798</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="68">
-        <v>5922.6850000000004</v>
+        <v>7634.2849999999999</v>
       </c>
       <c r="C22" s="69">
-        <v>4.8991819147027824</v>
+        <v>5.5539203845188965</v>
       </c>
       <c r="D22" s="68">
-        <v>21785.976999999999</v>
+        <v>35961.487000000001</v>
       </c>
       <c r="E22" s="69">
-        <v>4.742250944590733</v>
+        <v>4.8869530675007748</v>
       </c>
       <c r="F22" s="68">
-        <v>3688.5819999999999</v>
+        <v>4169.8029999999999</v>
       </c>
       <c r="G22" s="69">
-        <v>4.103683999437056</v>
+        <v>4.4083620874493956</v>
       </c>
       <c r="H22" s="68">
-        <v>12674.634</v>
+        <v>21129.046999999999</v>
       </c>
       <c r="I22" s="69">
-        <v>3.8958679756693848</v>
+        <v>4.1366841349181431</v>
       </c>
       <c r="J22" s="70">
-        <v>2234.1030000000001</v>
+        <v>3464.482</v>
       </c>
       <c r="K22" s="71">
-        <v>60.56807195827556</v>
+        <v>83.085028237545032</v>
       </c>
       <c r="L22" s="70">
-        <v>9111.3430000000008</v>
+        <v>14832.44</v>
       </c>
       <c r="M22" s="71">
-        <v>71.886438693219858</v>
+        <v>70.19928537240699</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A23" s="62" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="63">
-        <v>53270.425999999999</v>
+        <v>62627.146999999997</v>
       </c>
       <c r="C23" s="64">
-        <v>44.064728691077256</v>
+        <v>45.561069353261168</v>
       </c>
       <c r="D23" s="63">
-        <v>196052.45800000001</v>
+        <v>319213.462</v>
       </c>
       <c r="E23" s="64">
-        <v>42.675614416550381</v>
+        <v>43.379218643223567</v>
       </c>
       <c r="F23" s="63">
-        <v>41237.898000000001</v>
+        <v>41262.449999999997</v>
       </c>
       <c r="G23" s="64">
-        <v>45.87868785159646</v>
+        <v>43.623120856135486</v>
       </c>
       <c r="H23" s="63">
-        <v>147150.943</v>
+        <v>227524.09099999999</v>
       </c>
       <c r="I23" s="64">
-        <v>45.230548386900253</v>
+        <v>44.545089873261766</v>
       </c>
       <c r="J23" s="65">
-        <v>12032.528</v>
+        <v>21364.697</v>
       </c>
       <c r="K23" s="66">
-        <v>29.178325238594848</v>
+        <v>51.777577434204701</v>
       </c>
       <c r="L23" s="65">
-        <v>48901.514999999999</v>
+        <v>91689.370999999999</v>
       </c>
       <c r="M23" s="66">
-        <v>33.23221312961617</v>
+        <v>40.298752803280067</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A24" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="63">
-        <v>53199.455999999998</v>
+        <v>62544.644999999997</v>
       </c>
       <c r="C24" s="64">
-        <v>44.006023063395475</v>
+        <v>45.501049385502093</v>
       </c>
       <c r="D24" s="63">
-        <v>195773.52900000001</v>
+        <v>318772.48499999999</v>
       </c>
       <c r="E24" s="64">
-        <v>42.614898694977569</v>
+        <v>43.31929248102545</v>
       </c>
       <c r="F24" s="63">
-        <v>41182.252</v>
+        <v>41207.07</v>
       </c>
       <c r="G24" s="64">
-        <v>45.816779616986878</v>
+        <v>43.564572504474036</v>
       </c>
       <c r="H24" s="63">
-        <v>146919.033</v>
+        <v>227179.18700000001</v>
       </c>
       <c r="I24" s="64">
-        <v>45.159265007653367</v>
+        <v>44.477563926404351</v>
       </c>
       <c r="J24" s="65">
-        <v>12017.204</v>
+        <v>21337.575000000001</v>
       </c>
       <c r="K24" s="66">
-        <v>29.180541170987929</v>
+        <v>51.781344803209741</v>
       </c>
       <c r="L24" s="65">
-        <v>48854.495999999999</v>
+        <v>91593.297999999995</v>
       </c>
       <c r="M24" s="66">
-        <v>33.252666453365507</v>
+        <v>40.317644943416404</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A25" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="68">
-        <v>70.97</v>
+        <v>82.501999999999995</v>
       </c>
       <c r="C25" s="69">
-        <v>5.8705627681778873E-2</v>
+        <v>6.0019967759073443E-2</v>
       </c>
       <c r="D25" s="68">
-        <v>278.92899999999997</v>
+        <v>440.97699999999998</v>
       </c>
       <c r="E25" s="69">
-        <v>6.0715721572814879E-2</v>
+        <v>5.9926162198111803E-2</v>
       </c>
       <c r="F25" s="68">
-        <v>55.646000000000001</v>
+        <v>55.38</v>
       </c>
       <c r="G25" s="69">
-        <v>6.1908234609580171E-2</v>
+        <v>5.85483516614448E-2</v>
       </c>
       <c r="H25" s="68">
-        <v>231.91</v>
+        <v>344.904</v>
       </c>
       <c r="I25" s="69">
-        <v>7.1283379246886908E-2</v>
+        <v>6.7525946857414212E-2</v>
       </c>
       <c r="J25" s="70">
-        <v>15.324</v>
+        <v>27.122</v>
       </c>
       <c r="K25" s="71">
-        <v>27.538367537648707</v>
+        <v>48.974358974358971</v>
       </c>
       <c r="L25" s="70">
-        <v>47.018999999999998</v>
+        <v>96.072999999999993</v>
       </c>
       <c r="M25" s="71">
-        <v>20.274675520676126</v>
+        <v>27.854997332591097</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="72" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="73">
-        <v>14350.454</v>
+        <v>12203.294</v>
       </c>
       <c r="C26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="73">
-        <v>67296.69</v>
+        <v>97440.323000000004</v>
       </c>
       <c r="E26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="73">
-        <v>7408.8540000000003</v>
+        <v>12063.587</v>
       </c>
       <c r="G26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="H26" s="73">
-        <v>31033.42</v>
+        <v>55724.366999999998</v>
       </c>
       <c r="I26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="J26" s="75">
-        <v>6941.6</v>
+        <v>139.70699999999999</v>
       </c>
       <c r="K26" s="76">
-        <v>93.693302634928415</v>
+        <v>1.1580883861491611</v>
       </c>
       <c r="L26" s="75">
-        <v>36263.269999999997</v>
+        <v>41715.955999999998</v>
       </c>
       <c r="M26" s="76">
-        <v>116.85231598708748</v>
+        <v>74.861246965802223</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="77" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="78"/>
       <c r="C27" s="79"/>
       <c r="D27" s="80"/>
       <c r="E27" s="79"/>
       <c r="F27" s="80"/>
       <c r="G27" s="79"/>
       <c r="H27" s="80"/>
       <c r="I27" s="79"/>
       <c r="J27" s="81"/>
       <c r="K27" s="26"/>
       <c r="L27" s="81"/>
       <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="77" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="78"/>
       <c r="C28" s="79"/>
@@ -6827,467 +6827,467 @@
       </c>
       <c r="H38" s="48" t="s">
         <v>9</v>
       </c>
       <c r="I38" s="47" t="s">
         <v>10</v>
       </c>
       <c r="J38" s="49" t="s">
         <v>9</v>
       </c>
       <c r="K38" s="50" t="s">
         <v>11</v>
       </c>
       <c r="L38" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M38" s="51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:13" s="54" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="95" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="96">
-        <v>67620.88</v>
+        <v>74830.441000000006</v>
       </c>
       <c r="C39" s="97">
         <v>100</v>
       </c>
       <c r="D39" s="96">
-        <v>263349.14799999999</v>
+        <v>416653.78499999997</v>
       </c>
       <c r="E39" s="97">
         <v>100</v>
       </c>
       <c r="F39" s="96">
-        <v>48646.752</v>
+        <v>53326.036999999997</v>
       </c>
       <c r="G39" s="97">
         <v>100</v>
       </c>
       <c r="H39" s="96">
-        <v>178184.36300000001</v>
+        <v>283248.45799999998</v>
       </c>
       <c r="I39" s="97">
         <v>100</v>
       </c>
       <c r="J39" s="98">
-        <v>18974.128000000001</v>
+        <v>21504.403999999999</v>
       </c>
       <c r="K39" s="99">
-        <v>39.0038948540696</v>
+        <v>40.326274386375275</v>
       </c>
       <c r="L39" s="98">
-        <v>85164.785000000003</v>
+        <v>133405.32699999999</v>
       </c>
       <c r="M39" s="100">
-        <v>47.795880382612474</v>
+        <v>47.098341838104552</v>
       </c>
     </row>
     <row r="40" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="101">
-        <v>28556.257000000001</v>
+        <v>30837.882000000001</v>
       </c>
       <c r="C40" s="102">
-        <v>42.229939923881496</v>
+        <v>41.210343795782258</v>
       </c>
       <c r="D40" s="101">
-        <v>112298.272</v>
+        <v>175334.986</v>
       </c>
       <c r="E40" s="102">
-        <v>42.642352501554328</v>
+        <v>42.081697637764172</v>
       </c>
       <c r="F40" s="101">
-        <v>17069.035</v>
+        <v>18516.256000000001</v>
       </c>
       <c r="G40" s="102">
-        <v>35.087717675375323</v>
+        <v>34.72273028652026</v>
       </c>
       <c r="H40" s="101">
-        <v>58911.491999999998</v>
+        <v>94922.179000000004</v>
       </c>
       <c r="I40" s="102">
-        <v>33.062099843183205</v>
+        <v>33.511984379452478</v>
       </c>
       <c r="J40" s="103">
-        <v>11487.222</v>
+        <v>12321.626</v>
       </c>
       <c r="K40" s="104">
-        <v>67.298602410739676</v>
+        <v>66.544910590996366</v>
       </c>
       <c r="L40" s="103">
-        <v>53386.78</v>
+        <v>80412.807000000001</v>
       </c>
       <c r="M40" s="105">
-        <v>90.62201310399675</v>
+        <v>84.71445540667581</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="106" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="107">
-        <v>35906.712</v>
+        <v>39805.152999999998</v>
       </c>
       <c r="C41" s="108">
-        <v>53.100036556755846</v>
+        <v>53.193797160703625</v>
       </c>
       <c r="D41" s="107">
-        <v>139473.31400000001</v>
+        <v>221378.24400000001</v>
       </c>
       <c r="E41" s="108">
-        <v>52.961368988366729</v>
+        <v>53.13242120193388</v>
       </c>
       <c r="F41" s="107">
-        <v>28971.196</v>
+        <v>31939.267</v>
       </c>
       <c r="G41" s="108">
-        <v>59.554224709596241</v>
+        <v>59.894319542252873</v>
       </c>
       <c r="H41" s="107">
-        <v>109705.382</v>
+        <v>173235.177</v>
       </c>
       <c r="I41" s="108">
-        <v>61.568467711164978</v>
+        <v>61.160148310498485</v>
       </c>
       <c r="J41" s="109">
-        <v>6935.5159999999996</v>
+        <v>7865.8860000000004</v>
       </c>
       <c r="K41" s="110">
-        <v>23.939349966773896</v>
+        <v>24.627634691804293</v>
       </c>
       <c r="L41" s="109">
-        <v>29767.932000000001</v>
+        <v>48143.067000000003</v>
       </c>
       <c r="M41" s="111">
-        <v>27.13443174556377</v>
+        <v>27.790583779644244</v>
       </c>
     </row>
     <row r="42" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="112" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="113">
-        <v>3007.4279999999999</v>
+        <v>4011.84</v>
       </c>
       <c r="C42" s="114">
-        <v>4.4474842681727891</v>
+        <v>5.3612406213134571</v>
       </c>
       <c r="D42" s="113">
-        <v>11024.476000000001</v>
+        <v>19066.789000000001</v>
       </c>
       <c r="E42" s="114">
-        <v>4.1862584647511376</v>
+        <v>4.5761708368975942</v>
       </c>
       <c r="F42" s="113">
-        <v>2464.3519999999999</v>
+        <v>2709.681</v>
       </c>
       <c r="G42" s="114">
-        <v>5.0658099434881079</v>
+        <v>5.0813470350328114</v>
       </c>
       <c r="H42" s="113">
-        <v>9005.4089999999997</v>
+        <v>14216.302</v>
       </c>
       <c r="I42" s="114">
-        <v>5.0539838897086611</v>
+        <v>5.0190218511269</v>
       </c>
       <c r="J42" s="115">
-        <v>543.07600000000002</v>
+        <v>1302.1590000000001</v>
       </c>
       <c r="K42" s="116">
-        <v>22.037273895936941</v>
+        <v>48.055804354829959</v>
       </c>
       <c r="L42" s="115">
-        <v>2019.067</v>
+        <v>4850.4870000000001</v>
       </c>
       <c r="M42" s="117">
-        <v>22.420602995377557</v>
+        <v>34.119189364435279</v>
       </c>
     </row>
     <row r="43" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="72" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="118">
-        <v>150.483</v>
+        <v>175.566</v>
       </c>
       <c r="C43" s="119">
-        <v>0.22253925118986914</v>
+        <v>0.23461842220066564</v>
       </c>
       <c r="D43" s="118">
-        <v>553.08600000000001</v>
+        <v>873.76599999999996</v>
       </c>
       <c r="E43" s="119">
-        <v>0.21002004532780946</v>
+        <v>0.20971032340435838</v>
       </c>
       <c r="F43" s="118">
-        <v>142.16900000000001</v>
+        <v>160.833</v>
       </c>
       <c r="G43" s="119">
-        <v>0.29224767154033221</v>
+        <v>0.30160313619405094</v>
       </c>
       <c r="H43" s="118">
-        <v>562.08000000000004</v>
+        <v>874.8</v>
       </c>
       <c r="I43" s="119">
-        <v>0.31544855594314974</v>
+        <v>0.30884545892214527</v>
       </c>
       <c r="J43" s="120">
-        <v>8.3140000000000001</v>
+        <v>14.733000000000001</v>
       </c>
       <c r="K43" s="121">
-        <v>5.847969669899908</v>
+        <v>9.1604334931264102</v>
       </c>
       <c r="L43" s="120">
-        <v>-8.9939999999999998</v>
+        <v>-1.034</v>
       </c>
       <c r="M43" s="122">
-        <v>-1.6001280956447479</v>
+        <v>-0.11819844535893918</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="54" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="20"/>
       <c r="B44" s="21"/>
       <c r="C44" s="83"/>
       <c r="D44" s="83"/>
       <c r="E44" s="83"/>
       <c r="F44" s="83"/>
       <c r="G44" s="83"/>
       <c r="I44" s="83"/>
       <c r="J44" s="24"/>
       <c r="K44" s="25"/>
       <c r="L44" s="24"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13" s="54" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="123" t="s">
         <v>18</v>
       </c>
       <c r="B45" s="96">
-        <v>53270.425999999999</v>
+        <v>62627.146999999997</v>
       </c>
       <c r="C45" s="124">
         <v>100</v>
       </c>
       <c r="D45" s="96">
-        <v>196052.45800000001</v>
+        <v>319213.462</v>
       </c>
       <c r="E45" s="124">
         <v>100</v>
       </c>
       <c r="F45" s="96">
-        <v>41237.898000000001</v>
+        <v>41262.449999999997</v>
       </c>
       <c r="G45" s="124">
         <v>100</v>
       </c>
       <c r="H45" s="96">
-        <v>147150.943</v>
+        <v>227524.09099999999</v>
       </c>
       <c r="I45" s="124">
         <v>100</v>
       </c>
       <c r="J45" s="98">
-        <v>12032.528</v>
+        <v>21364.697</v>
       </c>
       <c r="K45" s="99">
-        <v>29.178325238594848</v>
+        <v>51.777577434204701</v>
       </c>
       <c r="L45" s="98">
-        <v>48901.514999999999</v>
+        <v>91689.370999999999</v>
       </c>
       <c r="M45" s="100">
-        <v>33.23221312961617</v>
+        <v>40.298752803280067</v>
       </c>
     </row>
     <row r="46" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="101">
-        <v>12722.235000000001</v>
+        <v>14944.857</v>
       </c>
       <c r="C46" s="102">
-        <v>23.882360167346889</v>
+        <v>23.863225000493795</v>
       </c>
       <c r="D46" s="101">
-        <v>42906.370999999999</v>
+        <v>71022.324999999997</v>
       </c>
       <c r="E46" s="102">
-        <v>21.885148208649341</v>
+        <v>22.249163476695731</v>
       </c>
       <c r="F46" s="101">
-        <v>9544.9840000000004</v>
+        <v>9010.2189999999991</v>
       </c>
       <c r="G46" s="102">
-        <v>23.146145809856751</v>
+        <v>21.836364539672267</v>
       </c>
       <c r="H46" s="101">
-        <v>32158.243999999999</v>
+        <v>49669.177000000003</v>
       </c>
       <c r="I46" s="102">
-        <v>21.85391635580616</v>
+        <v>21.830293566583244</v>
       </c>
       <c r="J46" s="103">
-        <v>3177.2510000000002</v>
+        <v>5934.6379999999999</v>
       </c>
       <c r="K46" s="104">
-        <v>33.287127563545418</v>
+        <v>65.865635452368025</v>
       </c>
       <c r="L46" s="103">
-        <v>10748.127</v>
+        <v>21353.148000000001</v>
       </c>
       <c r="M46" s="105">
-        <v>33.422617851895147</v>
+        <v>42.990742528308857</v>
       </c>
     </row>
     <row r="47" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="106" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="107">
-        <v>35579.046999999999</v>
+        <v>41168.608999999997</v>
       </c>
       <c r="C47" s="108">
-        <v>66.789492165878301</v>
+        <v>65.736044147117227</v>
       </c>
       <c r="D47" s="107">
-        <v>133874.35200000001</v>
+        <v>216341.424</v>
       </c>
       <c r="E47" s="108">
-        <v>68.284964833238661</v>
+        <v>67.773277055589844</v>
       </c>
       <c r="F47" s="107">
-        <v>27294.385999999999</v>
+        <v>27124.98</v>
       </c>
       <c r="G47" s="108">
-        <v>66.187626731119991</v>
+        <v>65.737686443727895</v>
       </c>
       <c r="H47" s="107">
-        <v>98095.967000000004</v>
+        <v>151549.05499999999</v>
       </c>
       <c r="I47" s="108">
-        <v>66.663498717775809</v>
+        <v>66.60791581846162</v>
       </c>
       <c r="J47" s="109">
-        <v>8284.6610000000001</v>
+        <v>14043.629000000001</v>
       </c>
       <c r="K47" s="110">
-        <v>30.352985408794318</v>
+        <v>51.773785639657611</v>
       </c>
       <c r="L47" s="109">
-        <v>35778.385000000002</v>
+        <v>64792.368999999999</v>
       </c>
       <c r="M47" s="111">
-        <v>36.472839907883262</v>
+        <v>42.75339691164686</v>
       </c>
     </row>
     <row r="48" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="112" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="113">
-        <v>4221.7929999999997</v>
+        <v>5649.7150000000001</v>
       </c>
       <c r="C48" s="114">
-        <v>7.925209758975833</v>
+        <v>9.0211917205808518</v>
       </c>
       <c r="D48" s="113">
-        <v>17088.545999999998</v>
+        <v>28306.978999999999</v>
       </c>
       <c r="E48" s="114">
-        <v>8.7163130594363682</v>
+        <v>8.8677272013045627</v>
       </c>
       <c r="F48" s="113">
-        <v>3944.5859999999998</v>
+        <v>4519.7830000000004</v>
       </c>
       <c r="G48" s="114">
-        <v>9.5654390531738542</v>
+        <v>10.953743657974744</v>
       </c>
       <c r="H48" s="113">
-        <v>14901.834999999999</v>
+        <v>23098.69</v>
       </c>
       <c r="I48" s="114">
-        <v>10.126904181647005</v>
+        <v>10.152195267972743</v>
       </c>
       <c r="J48" s="115">
-        <v>277.20699999999999</v>
+        <v>1129.932</v>
       </c>
       <c r="K48" s="116">
-        <v>7.0275308993136418</v>
+        <v>24.999695781855014</v>
       </c>
       <c r="L48" s="115">
-        <v>2186.7109999999998</v>
+        <v>5208.2889999999998</v>
       </c>
       <c r="M48" s="117">
-        <v>14.67410557156216</v>
+        <v>22.547984322920477</v>
       </c>
     </row>
     <row r="49" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="72" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="118">
-        <v>747.351</v>
+        <v>863.96600000000001</v>
       </c>
       <c r="C49" s="119">
-        <v>1.4029379077989728</v>
+        <v>1.3795391318081278</v>
       </c>
       <c r="D49" s="118">
-        <v>2183.1889999999999</v>
+        <v>3542.7339999999999</v>
       </c>
       <c r="E49" s="119">
-        <v>1.1135738986756289</v>
+        <v>1.109832266409867</v>
       </c>
       <c r="F49" s="118">
-        <v>453.94200000000001</v>
+        <v>607.46799999999996</v>
       </c>
       <c r="G49" s="119">
-        <v>1.100788405849396</v>
+        <v>1.4722053586250938</v>
       </c>
       <c r="H49" s="118">
-        <v>1994.8969999999999</v>
+        <v>3207.1689999999999</v>
       </c>
       <c r="I49" s="119">
-        <v>1.3556807447710342</v>
+        <v>1.4095953469823994</v>
       </c>
       <c r="J49" s="120">
-        <v>293.40899999999999</v>
+        <v>256.49799999999999</v>
       </c>
       <c r="K49" s="121">
-        <v>64.635790475435186</v>
+        <v>42.224117155142324</v>
       </c>
       <c r="L49" s="120">
-        <v>188.292</v>
+        <v>335.565</v>
       </c>
       <c r="M49" s="122">
-        <v>9.4386827991620628</v>
+        <v>10.462965936625105</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="45.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G50" s="126" t="s">
         <v>36</v>
       </c>
       <c r="H50" s="127"/>
       <c r="I50" s="128"/>
       <c r="J50" s="129"/>
       <c r="K50" s="130"/>
       <c r="L50" s="129"/>
       <c r="M50" s="131"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A33:M33"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.31496062992125984" header="0.47244094488188981" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
@@ -7524,1152 +7524,1152 @@
       <c r="M7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="N7" s="50" t="s">
         <v>11</v>
       </c>
       <c r="O7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="P7" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q7" s="143"/>
       <c r="AE7" s="144"/>
       <c r="AG7" s="144"/>
       <c r="AI7" s="144"/>
     </row>
     <row r="8" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="157" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="158">
-        <v>67620.88</v>
+        <v>74830.441000000006</v>
       </c>
       <c r="D8" s="159">
         <v>100</v>
       </c>
       <c r="E8" s="158">
-        <v>53270.425999999999</v>
+        <v>62627.146999999997</v>
       </c>
       <c r="F8" s="159">
         <v>100</v>
       </c>
       <c r="G8" s="158">
-        <v>14350.454</v>
+        <v>12203.294</v>
       </c>
       <c r="H8" s="158">
-        <v>48646.752</v>
+        <v>53326.036999999997</v>
       </c>
       <c r="I8" s="159">
         <v>100</v>
       </c>
       <c r="J8" s="158">
-        <v>41237.898000000001</v>
+        <v>41262.449999999997</v>
       </c>
       <c r="K8" s="159">
         <v>100</v>
       </c>
       <c r="L8" s="158">
-        <v>7408.8540000000003</v>
+        <v>12063.587</v>
       </c>
       <c r="M8" s="160">
-        <v>18974.128000000001</v>
+        <v>21504.403999999999</v>
       </c>
       <c r="N8" s="161">
-        <v>39.0038948540696</v>
+        <v>40.326274386375275</v>
       </c>
       <c r="O8" s="160">
-        <v>12032.528</v>
+        <v>21364.697</v>
       </c>
       <c r="P8" s="161">
-        <v>29.178325238594848</v>
+        <v>51.777577434204701</v>
       </c>
       <c r="Q8" s="144"/>
       <c r="AE8" s="144"/>
       <c r="AG8" s="144"/>
       <c r="AI8" s="144"/>
     </row>
     <row r="9" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="54" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="162" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="163">
-        <v>16000.645</v>
+        <v>17773.706999999999</v>
       </c>
       <c r="D9" s="164">
-        <v>23.662284489642843</v>
+        <v>23.751974146457322</v>
       </c>
       <c r="E9" s="163">
-        <v>9779.8050000000003</v>
+        <v>11211.119000000001</v>
       </c>
       <c r="F9" s="164">
-        <v>18.358788795869589</v>
+        <v>17.90137270663152</v>
       </c>
       <c r="G9" s="163">
-        <v>6220.84</v>
+        <v>6562.5879999999997</v>
       </c>
       <c r="H9" s="163">
-        <v>13822.848</v>
+        <v>14550.632</v>
       </c>
       <c r="I9" s="164">
-        <v>28.414739795988847</v>
+        <v>27.286167918309772</v>
       </c>
       <c r="J9" s="163">
-        <v>7604.0360000000001</v>
+        <v>8222.9760000000006</v>
       </c>
       <c r="K9" s="164">
-        <v>18.439436462062154</v>
+        <v>19.928472497391699</v>
       </c>
       <c r="L9" s="163">
-        <v>6218.8119999999999</v>
+        <v>6327.6559999999999</v>
       </c>
       <c r="M9" s="165">
-        <v>2177.797</v>
+        <v>3223.0749999999998</v>
       </c>
       <c r="N9" s="166">
-        <v>15.75505279375133</v>
+        <v>22.150756063379241</v>
       </c>
       <c r="O9" s="165">
-        <v>2175.7689999999998</v>
+        <v>2988.143</v>
       </c>
       <c r="P9" s="166">
-        <v>28.613344281905029</v>
+        <v>36.338948332088044</v>
       </c>
       <c r="Q9" s="144"/>
       <c r="AE9" s="144"/>
       <c r="AG9" s="144"/>
       <c r="AI9" s="144"/>
     </row>
     <row r="10" spans="1:35" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="54" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="167" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="168">
-        <v>9057.5300000000007</v>
+        <v>9583.6589999999997</v>
       </c>
       <c r="D10" s="169">
-        <v>13.394575758256916</v>
+        <v>12.807166270742679</v>
       </c>
       <c r="E10" s="168">
-        <v>9646.3279999999995</v>
+        <v>11060.752</v>
       </c>
       <c r="F10" s="169">
-        <v>18.108223876415032</v>
+        <v>17.661273952013172</v>
       </c>
       <c r="G10" s="168">
-        <v>-588.798</v>
+        <v>-1477.0930000000001</v>
       </c>
       <c r="H10" s="168">
-        <v>7721.7839999999997</v>
+        <v>8198.0290000000005</v>
       </c>
       <c r="I10" s="169">
-        <v>15.873174842176512</v>
+        <v>15.373407553237081</v>
       </c>
       <c r="J10" s="168">
-        <v>7501.9449999999997</v>
+        <v>8092.6180000000004</v>
       </c>
       <c r="K10" s="169">
-        <v>18.19187049737598</v>
+        <v>19.61254845507235</v>
       </c>
       <c r="L10" s="168">
-        <v>219.839</v>
+        <v>105.411</v>
       </c>
       <c r="M10" s="170">
-        <v>1335.7460000000001</v>
+        <v>1385.63</v>
       </c>
       <c r="N10" s="171">
-        <v>17.298411869588687</v>
+        <v>16.90198949040068</v>
       </c>
       <c r="O10" s="170">
-        <v>2144.3829999999998</v>
+        <v>2968.134</v>
       </c>
       <c r="P10" s="171">
-        <v>28.584360455855112</v>
+        <v>36.677055558534946</v>
       </c>
     </row>
     <row r="11" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A11" s="54" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="172" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="173">
-        <v>21532.300999999999</v>
+        <v>23283.673999999999</v>
       </c>
       <c r="D11" s="174">
-        <v>31.842680840592429</v>
+        <v>31.115243594515228</v>
       </c>
       <c r="E11" s="173">
-        <v>5378.6379999999999</v>
+        <v>5794.0450000000001</v>
       </c>
       <c r="F11" s="174">
-        <v>10.096855617411432</v>
+        <v>9.2516508855177459</v>
       </c>
       <c r="G11" s="173">
-        <v>16153.663</v>
+        <v>17489.629000000001</v>
       </c>
       <c r="H11" s="173">
-        <v>13144.027</v>
+        <v>17273.703000000001</v>
       </c>
       <c r="I11" s="174">
-        <v>27.019331115877993</v>
+        <v>32.392624638504451</v>
       </c>
       <c r="J11" s="173">
-        <v>4076.0259999999998</v>
+        <v>3916.8209999999999</v>
       </c>
       <c r="K11" s="174">
-        <v>9.8841749887445758</v>
+        <v>9.4924586397560002</v>
       </c>
       <c r="L11" s="173">
-        <v>9068.0010000000002</v>
+        <v>13356.882</v>
       </c>
       <c r="M11" s="175">
-        <v>8388.2739999999994</v>
+        <v>6009.9709999999995</v>
       </c>
       <c r="N11" s="176">
-        <v>63.818143404604996</v>
+        <v>34.792603531506821</v>
       </c>
       <c r="O11" s="175">
-        <v>1302.6120000000001</v>
+        <v>1877.2239999999999</v>
       </c>
       <c r="P11" s="176">
-        <v>31.957892319627007</v>
+        <v>47.927234867255869</v>
       </c>
     </row>
     <row r="12" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A12" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="172" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="173">
-        <v>6095.1260000000002</v>
+        <v>5279.2110000000002</v>
       </c>
       <c r="D12" s="174">
-        <v>9.0136744745114221</v>
+        <v>7.0548976184705365</v>
       </c>
       <c r="E12" s="173">
-        <v>1811.319</v>
+        <v>275.52100000000002</v>
       </c>
       <c r="F12" s="174">
-        <v>3.4002337432030303</v>
+        <v>0.43993861000885132</v>
       </c>
       <c r="G12" s="173">
-        <v>4283.8069999999998</v>
+        <v>5003.6899999999996</v>
       </c>
       <c r="H12" s="173">
-        <v>3062.2510000000002</v>
+        <v>1396.1420000000001</v>
       </c>
       <c r="I12" s="174">
-        <v>6.2948724716503177</v>
+        <v>2.6181244257847252</v>
       </c>
       <c r="J12" s="173">
-        <v>1129.7560000000001</v>
+        <v>143.94200000000001</v>
       </c>
       <c r="K12" s="174">
-        <v>2.7396061748831135</v>
+        <v>0.3488450152620603</v>
       </c>
       <c r="L12" s="173">
-        <v>1932.4949999999999</v>
+        <v>1252.2</v>
       </c>
       <c r="M12" s="175">
-        <v>3032.875</v>
+        <v>3883.069</v>
       </c>
       <c r="N12" s="176">
-        <v>99.040705676967704</v>
+        <v>278.12851414827435</v>
       </c>
       <c r="O12" s="175">
-        <v>681.56299999999999</v>
+        <v>131.57900000000001</v>
       </c>
       <c r="P12" s="176">
-        <v>60.328336384139583</v>
+        <v>91.411123924914207</v>
       </c>
     </row>
     <row r="13" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A13" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="177" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="178">
-        <v>3830.9670000000001</v>
+        <v>4779.0259999999998</v>
       </c>
       <c r="D13" s="179">
-        <v>5.6653610541596029</v>
+        <v>6.3864731199432594</v>
       </c>
       <c r="E13" s="178">
-        <v>2260.018</v>
+        <v>2235.6669999999999</v>
       </c>
       <c r="F13" s="179">
-        <v>4.2425378764570043</v>
+        <v>3.5698049601397295</v>
       </c>
       <c r="G13" s="178">
-        <v>1570.9490000000001</v>
+        <v>2543.3589999999999</v>
       </c>
       <c r="H13" s="178">
-        <v>4243.3130000000001</v>
+        <v>3285.712</v>
       </c>
       <c r="I13" s="179">
-        <v>8.7227056803299021</v>
+        <v>6.1615529389517549</v>
       </c>
       <c r="J13" s="178">
-        <v>1512.549</v>
+        <v>880.41899999999998</v>
       </c>
       <c r="K13" s="179">
-        <v>3.6678615384324389</v>
+        <v>2.1337050999152982</v>
       </c>
       <c r="L13" s="178">
-        <v>2730.7640000000001</v>
+        <v>2405.2930000000001</v>
       </c>
       <c r="M13" s="180">
-        <v>-412.346</v>
+        <v>1493.3140000000001</v>
       </c>
       <c r="N13" s="181">
-        <v>-9.7175485287085817</v>
+        <v>45.448718573021615</v>
       </c>
       <c r="O13" s="180">
-        <v>747.46900000000005</v>
+        <v>1355.248</v>
       </c>
       <c r="P13" s="181">
-        <v>49.41783704197352</v>
+        <v>153.93216184566668</v>
       </c>
     </row>
     <row r="14" spans="1:35" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A14" s="182" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="172" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="173">
-        <v>2856.627</v>
+        <v>3431.2330000000002</v>
       </c>
       <c r="D14" s="174">
-        <v>4.2244747480364051</v>
+        <v>4.585343817498015</v>
       </c>
       <c r="E14" s="173">
-        <v>166.80799999999999</v>
+        <v>2644.058</v>
       </c>
       <c r="F14" s="174">
-        <v>0.31313434587513905</v>
+        <v>4.2219039612326581</v>
       </c>
       <c r="G14" s="173">
-        <v>2689.819</v>
+        <v>787.17499999999995</v>
       </c>
       <c r="H14" s="173">
-        <v>1740.6210000000001</v>
+        <v>2507.3150000000001</v>
       </c>
       <c r="I14" s="174">
-        <v>3.578082664182801</v>
+        <v>4.701858868679853</v>
       </c>
       <c r="J14" s="173">
-        <v>650.25199999999995</v>
+        <v>1672.8630000000001</v>
       </c>
       <c r="K14" s="174">
-        <v>1.5768310984231058</v>
+        <v>4.0542018227225967</v>
       </c>
       <c r="L14" s="173">
-        <v>1090.3689999999999</v>
+        <v>834.452</v>
       </c>
       <c r="M14" s="175">
-        <v>1116.0060000000001</v>
+        <v>923.91800000000001</v>
       </c>
       <c r="N14" s="176">
-        <v>64.115393299288016</v>
+        <v>36.848900118253994</v>
       </c>
       <c r="O14" s="175">
-        <v>-483.44400000000002</v>
+        <v>971.19500000000005</v>
       </c>
       <c r="P14" s="176">
-        <v>-74.347176171699587</v>
+        <v>58.055859923974651</v>
       </c>
     </row>
     <row r="15" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A15" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="172" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="173">
-        <v>2794.8939999999998</v>
+        <v>3319.5430000000001</v>
       </c>
       <c r="D15" s="174">
-        <v>4.1331819402527739</v>
+        <v>4.4360863782695068</v>
       </c>
       <c r="E15" s="173">
-        <v>5321.0519999999997</v>
+        <v>6670.7139999999999</v>
       </c>
       <c r="F15" s="174">
-        <v>9.9887543606277891</v>
+        <v>10.651473553473544</v>
       </c>
       <c r="G15" s="173">
-        <v>-2526.1579999999999</v>
+        <v>-3351.1709999999998</v>
       </c>
       <c r="H15" s="173">
-        <v>2176.739</v>
+        <v>2820.5540000000001</v>
       </c>
       <c r="I15" s="174">
-        <v>4.474582393496692</v>
+        <v>5.2892623541479376</v>
       </c>
       <c r="J15" s="173">
-        <v>4589.21</v>
+        <v>4842.5410000000002</v>
       </c>
       <c r="K15" s="174">
-        <v>11.128622511263789</v>
+        <v>11.735951209877262</v>
       </c>
       <c r="L15" s="173">
-        <v>-2412.471</v>
+        <v>-2021.9870000000001</v>
       </c>
       <c r="M15" s="175">
-        <v>618.15499999999997</v>
+        <v>498.98899999999998</v>
       </c>
       <c r="N15" s="176">
-        <v>28.398214025659485</v>
+        <v>17.691169890737775</v>
       </c>
       <c r="O15" s="175">
-        <v>731.84199999999998</v>
+        <v>1828.173</v>
       </c>
       <c r="P15" s="176">
-        <v>15.947014845692395</v>
+        <v>37.752349438032631</v>
       </c>
     </row>
     <row r="16" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A16" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="172" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="173">
-        <v>2585.6030000000001</v>
+        <v>2954.3879999999999</v>
       </c>
       <c r="D16" s="174">
-        <v>3.8236754682873104</v>
+        <v>3.948109834071404</v>
       </c>
       <c r="E16" s="173">
-        <v>7435.8019999999997</v>
+        <v>10196.891</v>
       </c>
       <c r="F16" s="174">
-        <v>13.958593085026202</v>
+        <v>16.281902479127783</v>
       </c>
       <c r="G16" s="173">
-        <v>-4850.1989999999996</v>
+        <v>-7242.5029999999997</v>
       </c>
       <c r="H16" s="173">
-        <v>1855.9359999999999</v>
+        <v>2241.5320000000002</v>
       </c>
       <c r="I16" s="174">
-        <v>3.8151282946906715</v>
+        <v>4.2034475578974675</v>
       </c>
       <c r="J16" s="173">
-        <v>4171.2269999999999</v>
+        <v>5620.3469999999998</v>
       </c>
       <c r="K16" s="174">
-        <v>10.115033021324219</v>
+        <v>13.620972579185192</v>
       </c>
       <c r="L16" s="173">
-        <v>-2315.2910000000002</v>
+        <v>-3378.8150000000001</v>
       </c>
       <c r="M16" s="175">
-        <v>729.66700000000003</v>
+        <v>712.85599999999999</v>
       </c>
       <c r="N16" s="176">
-        <v>39.315310441739371</v>
+        <v>31.802178153155968</v>
       </c>
       <c r="O16" s="175">
-        <v>3264.5749999999998</v>
+        <v>4576.5439999999999</v>
       </c>
       <c r="P16" s="176">
-        <v>78.264141462452173</v>
+        <v>81.428139579282202</v>
       </c>
     </row>
     <row r="17" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A17" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="172" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="173">
-        <v>2085.8780000000002</v>
+        <v>2289.4</v>
       </c>
       <c r="D17" s="174">
-        <v>3.08466556483737</v>
+        <v>3.059450097320688</v>
       </c>
       <c r="E17" s="173">
-        <v>2181.4609999999998</v>
+        <v>3473.125</v>
       </c>
       <c r="F17" s="174">
-        <v>4.095069560735257</v>
+        <v>5.5457180573785365</v>
       </c>
       <c r="G17" s="173">
-        <v>-95.582999999999998</v>
+        <v>-1183.7249999999999</v>
       </c>
       <c r="H17" s="173">
-        <v>1361.6130000000001</v>
+        <v>1342.798</v>
       </c>
       <c r="I17" s="174">
-        <v>2.798980289578223</v>
+        <v>2.5180907405513748</v>
       </c>
       <c r="J17" s="173">
-        <v>1033.172</v>
+        <v>1012.698</v>
       </c>
       <c r="K17" s="174">
-        <v>2.5053944311128564</v>
+        <v>2.4542847067975848</v>
       </c>
       <c r="L17" s="173">
-        <v>328.44099999999997</v>
+        <v>330.1</v>
       </c>
       <c r="M17" s="175">
-        <v>724.26499999999999</v>
+        <v>946.60199999999998</v>
       </c>
       <c r="N17" s="176">
-        <v>53.191692499998169</v>
+        <v>70.49474306634356</v>
       </c>
       <c r="O17" s="175">
-        <v>1148.289</v>
+        <v>2460.4270000000001</v>
       </c>
       <c r="P17" s="176">
-        <v>111.14209444313241</v>
+        <v>242.95762408931387</v>
       </c>
     </row>
     <row r="18" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A18" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="177" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="178">
-        <v>1453.11</v>
+        <v>1586.835</v>
       </c>
       <c r="D18" s="179">
-        <v>2.1489072605976141</v>
+        <v>2.1205741657997179</v>
       </c>
       <c r="E18" s="178">
-        <v>718.47299999999996</v>
+        <v>353.95299999999997</v>
       </c>
       <c r="F18" s="179">
-        <v>1.3487277162003548</v>
+        <v>0.56517503503712208</v>
       </c>
       <c r="G18" s="178">
-        <v>734.63699999999994</v>
+        <v>1232.8820000000001</v>
       </c>
       <c r="H18" s="178">
-        <v>1103.0840000000001</v>
+        <v>692.56700000000001</v>
       </c>
       <c r="I18" s="179">
-        <v>2.2675388482256738</v>
+        <v>1.2987408008586876</v>
       </c>
       <c r="J18" s="178">
-        <v>510.23899999999998</v>
+        <v>228.19200000000001</v>
       </c>
       <c r="K18" s="179">
-        <v>1.2373060333967556</v>
+        <v>0.5530258140270391</v>
       </c>
       <c r="L18" s="178">
-        <v>592.84500000000003</v>
+        <v>464.375</v>
       </c>
       <c r="M18" s="180">
-        <v>350.02600000000001</v>
+        <v>894.26800000000003</v>
       </c>
       <c r="N18" s="181">
-        <v>31.731581638388374</v>
+        <v>129.12368045257716</v>
       </c>
       <c r="O18" s="180">
-        <v>208.23400000000001</v>
+        <v>125.761</v>
       </c>
       <c r="P18" s="181">
-        <v>40.811070890308265</v>
+        <v>55.111923292665821</v>
       </c>
     </row>
     <row r="19" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A19" s="54" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="172" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="173">
-        <v>1059.972</v>
+        <v>1416.6769999999999</v>
       </c>
       <c r="D19" s="174">
-        <v>1.5675217477205265</v>
+        <v>1.893182748983131</v>
       </c>
       <c r="E19" s="173">
-        <v>400.30099999999999</v>
+        <v>748.11800000000005</v>
       </c>
       <c r="F19" s="174">
-        <v>0.751450720517985</v>
+        <v>1.1945586472268965</v>
       </c>
       <c r="G19" s="173">
-        <v>659.67100000000005</v>
+        <v>668.55899999999997</v>
       </c>
       <c r="H19" s="173">
-        <v>808.55100000000004</v>
+        <v>980.75</v>
       </c>
       <c r="I19" s="174">
-        <v>1.6620862992045182</v>
+        <v>1.8391578582897508</v>
       </c>
       <c r="J19" s="173">
-        <v>266.51400000000001</v>
+        <v>612.12300000000005</v>
       </c>
       <c r="K19" s="174">
-        <v>0.64628415347455392</v>
+        <v>1.4834868021651646</v>
       </c>
       <c r="L19" s="173">
-        <v>542.03700000000003</v>
+        <v>368.62700000000001</v>
       </c>
       <c r="M19" s="175">
-        <v>251.42099999999999</v>
+        <v>435.92700000000002</v>
       </c>
       <c r="N19" s="176">
-        <v>31.0952555868461</v>
+        <v>44.448330359418811</v>
       </c>
       <c r="O19" s="175">
-        <v>133.78700000000001</v>
+        <v>135.995</v>
       </c>
       <c r="P19" s="176">
-        <v>50.198863849553867</v>
+        <v>22.216940059432499</v>
       </c>
     </row>
     <row r="20" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A20" s="54" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="172" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="173">
-        <v>922.06799999999998</v>
+        <v>952.61</v>
       </c>
       <c r="D20" s="174">
-        <v>1.3635847389149625</v>
+        <v>1.2730247039436797</v>
       </c>
       <c r="E20" s="173">
-        <v>94.570999999999998</v>
+        <v>430.36399999999998</v>
       </c>
       <c r="F20" s="174">
-        <v>0.17753002388229444</v>
+        <v>0.68718442499065135</v>
       </c>
       <c r="G20" s="173">
-        <v>827.49699999999996</v>
+        <v>522.24599999999998</v>
       </c>
       <c r="H20" s="173">
-        <v>87.888000000000005</v>
+        <v>135.97499999999999</v>
       </c>
       <c r="I20" s="174">
-        <v>0.18066571022048913</v>
+        <v>0.25498800895329987</v>
       </c>
       <c r="J20" s="173">
-        <v>78.78</v>
+        <v>429.37400000000002</v>
       </c>
       <c r="K20" s="174">
-        <v>0.19103786521805743</v>
+        <v>1.0405925969010565</v>
       </c>
       <c r="L20" s="173">
-        <v>9.1080000000000005</v>
+        <v>-293.399</v>
       </c>
       <c r="M20" s="175">
-        <v>834.18</v>
+        <v>816.63499999999999</v>
       </c>
       <c r="N20" s="176">
-        <v>949.13981430912065</v>
+        <v>600.57731200588341</v>
       </c>
       <c r="O20" s="175">
-        <v>15.791</v>
+        <v>0.99</v>
       </c>
       <c r="P20" s="176">
-        <v>20.044427519675047</v>
+        <v>0.23056822257519088</v>
       </c>
     </row>
     <row r="21" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A21" s="54" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="172" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="173">
-        <v>815.54899999999998</v>
+        <v>876.58900000000006</v>
       </c>
       <c r="D21" s="174">
-        <v>1.2060609089973393</v>
+        <v>1.1714336950119004</v>
       </c>
       <c r="E21" s="173">
-        <v>1199.768</v>
+        <v>1610.634</v>
       </c>
       <c r="F21" s="174">
-        <v>2.2522215234396659</v>
+        <v>2.5717824891496335</v>
       </c>
       <c r="G21" s="173">
-        <v>-384.21899999999999</v>
+        <v>-734.04499999999996</v>
       </c>
       <c r="H21" s="173">
-        <v>647.33399999999995</v>
+        <v>880.10500000000002</v>
       </c>
       <c r="I21" s="174">
-        <v>1.3306828788898384</v>
+        <v>1.6504226631354586</v>
       </c>
       <c r="J21" s="173">
-        <v>556.68299999999999</v>
+        <v>1208.6189999999999</v>
       </c>
       <c r="K21" s="174">
-        <v>1.3499305905456191</v>
+        <v>2.9291013984870018</v>
       </c>
       <c r="L21" s="173">
-        <v>90.650999999999996</v>
+        <v>-328.51400000000001</v>
       </c>
       <c r="M21" s="175">
-        <v>168.215</v>
+        <v>-3.516</v>
       </c>
       <c r="N21" s="176">
-        <v>25.985812578977775</v>
+        <v>-0.39949778719584594</v>
       </c>
       <c r="O21" s="175">
-        <v>643.08500000000004</v>
+        <v>402.01499999999999</v>
       </c>
       <c r="P21" s="176">
-        <v>115.52086196273284</v>
+        <v>33.262343219823613</v>
       </c>
     </row>
     <row r="22" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A22" s="54" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="172" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="173">
-        <v>708.77499999999998</v>
+        <v>768.98199999999997</v>
       </c>
       <c r="D22" s="174">
-        <v>1.0481599766226053</v>
+        <v>1.0276325913941893</v>
       </c>
       <c r="E22" s="173">
-        <v>1068.731</v>
+        <v>1351.9870000000001</v>
       </c>
       <c r="F22" s="174">
-        <v>2.0062370066272797</v>
+        <v>2.1587874664001538</v>
       </c>
       <c r="G22" s="173">
-        <v>-359.95600000000002</v>
+        <v>-583.005</v>
       </c>
       <c r="H22" s="173">
-        <v>476.37299999999999</v>
+        <v>597.44399999999996</v>
       </c>
       <c r="I22" s="174">
-        <v>0.97924934433443778</v>
+        <v>1.1203607723559132</v>
       </c>
       <c r="J22" s="173">
-        <v>1216.067</v>
+        <v>1490.558</v>
       </c>
       <c r="K22" s="174">
-        <v>2.9489063676329965</v>
+        <v>3.6123836563267573</v>
       </c>
       <c r="L22" s="173">
-        <v>-739.69399999999996</v>
+        <v>-893.11400000000003</v>
       </c>
       <c r="M22" s="175">
-        <v>232.40199999999999</v>
+        <v>171.53800000000001</v>
       </c>
       <c r="N22" s="176">
-        <v>48.785720433357895</v>
+        <v>28.71197970018947</v>
       </c>
       <c r="O22" s="175">
-        <v>-147.33600000000001</v>
+        <v>-138.571</v>
       </c>
       <c r="P22" s="176">
-        <v>-12.115779804895618</v>
+        <v>-9.2965855739930952</v>
       </c>
     </row>
     <row r="23" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A23" s="54" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="172" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="178">
-        <v>618.13</v>
+        <v>645.41700000000003</v>
       </c>
       <c r="D23" s="179">
-        <v>0.91411114436842578</v>
+        <v>0.86250594193344399</v>
       </c>
       <c r="E23" s="178">
-        <v>1397.174</v>
+        <v>1052.1420000000001</v>
       </c>
       <c r="F23" s="179">
-        <v>2.6227948693333145</v>
+        <v>1.6800094693759562</v>
       </c>
       <c r="G23" s="178">
-        <v>-779.04399999999998</v>
+        <v>-406.72500000000002</v>
       </c>
       <c r="H23" s="178">
-        <v>499.18099999999998</v>
+        <v>425.62599999999998</v>
       </c>
       <c r="I23" s="179">
-        <v>1.0261342833330374</v>
+        <v>0.7981579429950888</v>
       </c>
       <c r="J23" s="178">
-        <v>942.87599999999998</v>
+        <v>922.19799999999998</v>
       </c>
       <c r="K23" s="179">
-        <v>2.2864307972244364</v>
+        <v>2.2349569645040464</v>
       </c>
       <c r="L23" s="178">
-        <v>-443.69499999999999</v>
+        <v>-496.572</v>
       </c>
       <c r="M23" s="180">
-        <v>118.949</v>
+        <v>219.791</v>
       </c>
       <c r="N23" s="181">
-        <v>23.828831626203723</v>
+        <v>51.639467513732718</v>
       </c>
       <c r="O23" s="180">
-        <v>454.298</v>
+        <v>129.94399999999999</v>
       </c>
       <c r="P23" s="181">
-        <v>48.182157568969828</v>
+        <v>14.090683345658958</v>
       </c>
     </row>
     <row r="24" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A24" s="54" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="183" t="s">
         <v>78</v>
       </c>
       <c r="C24" s="173">
-        <v>403.29599999999999</v>
+        <v>621.78599999999994</v>
       </c>
       <c r="D24" s="174">
-        <v>0.5964075001685869</v>
+        <v>0.8309265476599289</v>
       </c>
       <c r="E24" s="173">
-        <v>270.887</v>
+        <v>381.56700000000001</v>
       </c>
       <c r="F24" s="174">
-        <v>0.50851292234832135</v>
+        <v>0.60926773496483877</v>
       </c>
       <c r="G24" s="173">
-        <v>132.40899999999999</v>
+        <v>240.21899999999999</v>
       </c>
       <c r="H24" s="173">
-        <v>297.59300000000002</v>
+        <v>431.38099999999997</v>
       </c>
       <c r="I24" s="174">
-        <v>0.61174279425684985</v>
+        <v>0.80895004442201457</v>
       </c>
       <c r="J24" s="173">
-        <v>213.66399999999999</v>
+        <v>264.99299999999999</v>
       </c>
       <c r="K24" s="174">
-        <v>0.51812534188818249</v>
+        <v>0.64221344103416056</v>
       </c>
       <c r="L24" s="173">
-        <v>83.929000000000002</v>
+        <v>166.38800000000001</v>
       </c>
       <c r="M24" s="175">
-        <v>105.703</v>
+        <v>190.405</v>
       </c>
       <c r="N24" s="176">
-        <v>35.519316650593261</v>
+        <v>44.138476196216338</v>
       </c>
       <c r="O24" s="175">
-        <v>57.222999999999999</v>
+        <v>116.574</v>
       </c>
       <c r="P24" s="176">
-        <v>26.781769507263743</v>
+        <v>43.991350714924543</v>
       </c>
     </row>
     <row r="25" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A25" s="54" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="172" t="s">
         <v>80</v>
       </c>
       <c r="C25" s="173">
-        <v>360.60899999999998</v>
+        <v>618.68499999999995</v>
       </c>
       <c r="D25" s="174">
-        <v>0.53328054884822562</v>
+        <v>0.826782512213178</v>
       </c>
       <c r="E25" s="173">
-        <v>548.01700000000005</v>
+        <v>553.51300000000003</v>
       </c>
       <c r="F25" s="174">
-        <v>1.0287452929323297</v>
+        <v>0.88382279333273794</v>
       </c>
       <c r="G25" s="173">
-        <v>-187.40799999999999</v>
+        <v>65.171999999999997</v>
       </c>
       <c r="H25" s="173">
-        <v>333.39400000000001</v>
+        <v>386.94600000000003</v>
       </c>
       <c r="I25" s="174">
-        <v>0.68533660787877482</v>
+        <v>0.72562301976424759</v>
       </c>
       <c r="J25" s="173">
-        <v>647.44899999999996</v>
+        <v>527.91</v>
       </c>
       <c r="K25" s="174">
-        <v>1.5700339527489979</v>
+        <v>1.2793956733058749</v>
       </c>
       <c r="L25" s="173">
-        <v>-314.05500000000001</v>
+        <v>-140.964</v>
       </c>
       <c r="M25" s="175">
-        <v>27.215</v>
+        <v>231.739</v>
       </c>
       <c r="N25" s="176">
-        <v>8.1630143313916861</v>
+        <v>59.889235190440004</v>
       </c>
       <c r="O25" s="175">
-        <v>-99.432000000000002</v>
+        <v>25.603000000000002</v>
       </c>
       <c r="P25" s="176">
-        <v>-15.357503062017239</v>
+        <v>4.8498797143452483</v>
       </c>
     </row>
     <row r="26" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A26" s="54" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="172" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="173">
-        <v>352.54700000000003</v>
+        <v>586.99900000000002</v>
       </c>
       <c r="D26" s="174">
-        <v>0.52135819587086119</v>
+        <v>0.78443878207265938</v>
       </c>
       <c r="E26" s="173">
-        <v>249.18100000000001</v>
+        <v>41.981000000000002</v>
       </c>
       <c r="F26" s="174">
-        <v>0.46776611097497134</v>
+        <v>6.703323081282947E-2</v>
       </c>
       <c r="G26" s="173">
-        <v>103.366</v>
+        <v>545.01800000000003</v>
       </c>
       <c r="H26" s="173">
-        <v>343.077</v>
+        <v>293.83199999999999</v>
       </c>
       <c r="I26" s="174">
-        <v>0.70524132834192099</v>
+        <v>0.55101038166402661</v>
       </c>
       <c r="J26" s="173">
-        <v>269.83800000000002</v>
+        <v>50.091999999999999</v>
       </c>
       <c r="K26" s="174">
-        <v>0.65434470011056334</v>
+        <v>0.12139851123721447</v>
       </c>
       <c r="L26" s="173">
-        <v>73.239000000000004</v>
+        <v>243.74</v>
       </c>
       <c r="M26" s="175">
-        <v>9.4700000000000006</v>
+        <v>293.16699999999997</v>
       </c>
       <c r="N26" s="176">
-        <v>2.7603132824409684</v>
+        <v>99.77368019820851</v>
       </c>
       <c r="O26" s="175">
-        <v>-20.657</v>
+        <v>-8.1110000000000007</v>
       </c>
       <c r="P26" s="176">
-        <v>-7.655333941105404</v>
+        <v>-16.192206340333787</v>
       </c>
     </row>
     <row r="27" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A27" s="54" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="172" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="173">
-        <v>191.04499999999999</v>
+        <v>111.32</v>
       </c>
       <c r="D27" s="174">
-        <v>0.28252368203430656</v>
+        <v>0.14876298804653576</v>
       </c>
       <c r="E27" s="173">
-        <v>447.35199999999998</v>
+        <v>786.66399999999999</v>
       </c>
       <c r="F27" s="174">
-        <v>0.83977552572979242</v>
+        <v>1.2561070361388169</v>
       </c>
       <c r="G27" s="173">
-        <v>-256.30700000000002</v>
+        <v>-675.34400000000005</v>
       </c>
       <c r="H27" s="173">
-        <v>162.083</v>
+        <v>70.789000000000001</v>
       </c>
       <c r="I27" s="174">
-        <v>0.33318360082909543</v>
+        <v>0.13274753569255485</v>
       </c>
       <c r="J27" s="173">
-        <v>268.01900000000001</v>
+        <v>504.93700000000001</v>
       </c>
       <c r="K27" s="174">
-        <v>0.649933709036285</v>
+        <v>1.2237203559168204</v>
       </c>
       <c r="L27" s="173">
-        <v>-105.93600000000001</v>
+        <v>-434.14800000000002</v>
       </c>
       <c r="M27" s="175">
-        <v>28.962</v>
+        <v>40.530999999999999</v>
       </c>
       <c r="N27" s="176">
-        <v>17.868622866062449</v>
+        <v>57.256070858466714</v>
       </c>
       <c r="O27" s="175">
-        <v>179.333</v>
+        <v>281.72699999999998</v>
       </c>
       <c r="P27" s="176">
-        <v>66.910554848723407</v>
+        <v>55.794485252615679</v>
       </c>
     </row>
     <row r="28" spans="1:35" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="54" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="172" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="173">
-        <v>148.43</v>
+        <v>6.1319999999999997</v>
       </c>
       <c r="D28" s="174">
-        <v>0.21950320670183532</v>
+        <v>8.1945260752906701E-3</v>
       </c>
       <c r="E28" s="173">
-        <v>423.36200000000002</v>
+        <v>1034.713</v>
       </c>
       <c r="F28" s="174">
-        <v>0.79474115712909832</v>
+        <v>1.6521796849535555</v>
       </c>
       <c r="G28" s="173">
-        <v>-274.93200000000002</v>
+        <v>-1028.5809999999999</v>
       </c>
       <c r="H28" s="173">
-        <v>119.9</v>
+        <v>4.7569999999999997</v>
       </c>
       <c r="I28" s="174">
-        <v>0.24647072018292196</v>
+        <v>8.9205953932035113E-3</v>
       </c>
       <c r="J28" s="173">
-        <v>499.09399999999999</v>
+        <v>105.7</v>
       </c>
       <c r="K28" s="174">
-        <v>1.2102799226090524</v>
+        <v>0.25616510895499423</v>
       </c>
       <c r="L28" s="173">
-        <v>-379.19400000000002</v>
+        <v>-100.943</v>
       </c>
       <c r="M28" s="175">
-        <v>28.53</v>
+        <v>1.375</v>
       </c>
       <c r="N28" s="176">
-        <v>23.794829024186821</v>
+        <v>28.904771915072523</v>
       </c>
       <c r="O28" s="175">
-        <v>-75.731999999999999</v>
+        <v>929.01300000000003</v>
       </c>
       <c r="P28" s="176">
-        <v>-15.173895097917425</v>
+        <v>878.91485335856191</v>
       </c>
       <c r="Q28" s="184"/>
       <c r="AE28" s="184"/>
       <c r="AG28" s="184"/>
       <c r="AI28" s="184"/>
     </row>
     <row r="29" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A29" s="54" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="186" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="187">
-        <v>2805.308</v>
+        <v>3528.2269999999999</v>
       </c>
       <c r="D29" s="188">
-        <v>4.1485825088345498</v>
+        <v>4.7149621903203807</v>
       </c>
       <c r="E29" s="187">
-        <v>12117.706</v>
+        <v>11780.370999999999</v>
       </c>
       <c r="F29" s="188">
-        <v>22.747529745679152</v>
+        <v>18.810326774106443</v>
       </c>
       <c r="G29" s="187">
-        <v>-9312.3979999999992</v>
+        <v>-8252.1440000000002</v>
       </c>
       <c r="H29" s="187">
-        <v>2360.9459999999999</v>
+        <v>3007.4769999999999</v>
       </c>
       <c r="I29" s="188">
-        <v>4.853244878506997</v>
+        <v>5.639790933648416</v>
       </c>
       <c r="J29" s="187">
-        <v>11002.447</v>
+        <v>8605.1470000000008</v>
       </c>
       <c r="K29" s="188">
-        <v>26.680426339868248</v>
+        <v>20.854668106232179</v>
       </c>
       <c r="L29" s="187">
-        <v>-8641.5010000000002</v>
+        <v>-5597.67</v>
       </c>
       <c r="M29" s="189">
-        <v>444.36200000000002</v>
+        <v>520.75</v>
       </c>
       <c r="N29" s="190">
-        <v>18.821353813259599</v>
+        <v>17.315178137688171</v>
       </c>
       <c r="O29" s="189">
-        <v>1115.259</v>
+        <v>3175.2240000000002</v>
       </c>
       <c r="P29" s="190">
-        <v>10.136463279486826</v>
+        <v>36.899125604710761</v>
       </c>
     </row>
     <row r="30" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="191"/>
     </row>
     <row r="31" spans="1:35" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="193"/>
       <c r="F31" s="135"/>
       <c r="G31" s="194" t="s">
         <v>89</v>
       </c>
       <c r="H31" s="137"/>
       <c r="I31" s="137"/>
       <c r="J31" s="137"/>
       <c r="K31" s="137"/>
     </row>
     <row r="32" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="193"/>
       <c r="G32" s="195"/>
       <c r="H32" s="137"/>
       <c r="I32" s="137"/>
       <c r="J32" s="137"/>
       <c r="P32" s="93" t="s">
         <v>29</v>
       </c>
@@ -8777,1152 +8777,1152 @@
       <c r="M35" s="49" t="s">
         <v>9</v>
       </c>
       <c r="N35" s="50" t="s">
         <v>11</v>
       </c>
       <c r="O35" s="49" t="s">
         <v>9</v>
       </c>
       <c r="P35" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q35" s="143"/>
       <c r="AE35" s="144"/>
       <c r="AG35" s="144"/>
       <c r="AI35" s="144"/>
     </row>
     <row r="36" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="157" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="158">
-        <v>263349.14799999999</v>
+        <v>416653.78499999997</v>
       </c>
       <c r="D36" s="159">
         <v>100</v>
       </c>
       <c r="E36" s="158">
-        <v>196052.45800000001</v>
+        <v>319213.462</v>
       </c>
       <c r="F36" s="159">
         <v>100</v>
       </c>
       <c r="G36" s="158">
-        <v>67296.69</v>
+        <v>97440.323000000004</v>
       </c>
       <c r="H36" s="158">
-        <v>178184.36300000001</v>
+        <v>283248.45799999998</v>
       </c>
       <c r="I36" s="159">
         <v>100</v>
       </c>
       <c r="J36" s="158">
-        <v>147150.943</v>
+        <v>227524.09099999999</v>
       </c>
       <c r="K36" s="159">
         <v>100</v>
       </c>
       <c r="L36" s="158">
-        <v>31033.42</v>
+        <v>55724.366999999998</v>
       </c>
       <c r="M36" s="160">
-        <v>85164.785000000003</v>
+        <v>133405.32699999999</v>
       </c>
       <c r="N36" s="161">
-        <v>47.795880382612474</v>
+        <v>47.098341838104552</v>
       </c>
       <c r="O36" s="160">
-        <v>48901.514999999999</v>
+        <v>91689.370999999999</v>
       </c>
       <c r="P36" s="161">
-        <v>33.23221312961617</v>
+        <v>40.298752803280067</v>
       </c>
       <c r="Q36" s="144"/>
       <c r="AE36" s="144"/>
       <c r="AG36" s="144"/>
       <c r="AI36" s="144"/>
     </row>
     <row r="37" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="54" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="162" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="163">
-        <v>62340.580999999998</v>
+        <v>99139.951000000001</v>
       </c>
       <c r="D37" s="164">
-        <v>23.672216702975625</v>
+        <v>23.79432386531662</v>
       </c>
       <c r="E37" s="163">
-        <v>37229.987999999998</v>
+        <v>59553.322</v>
       </c>
       <c r="F37" s="164">
-        <v>18.989809349903688</v>
+        <v>18.656268951464209</v>
       </c>
       <c r="G37" s="163">
-        <v>25110.593000000001</v>
+        <v>39586.629000000001</v>
       </c>
       <c r="H37" s="163">
-        <v>50557.677000000003</v>
+        <v>79163.316999999995</v>
       </c>
       <c r="I37" s="164">
-        <v>28.373801240909113</v>
+        <v>27.948366447947265</v>
       </c>
       <c r="J37" s="163">
-        <v>27492.074000000001</v>
+        <v>43206.074000000001</v>
       </c>
       <c r="K37" s="164">
-        <v>18.682907115314919</v>
+        <v>18.989669977409118</v>
       </c>
       <c r="L37" s="163">
-        <v>23065.602999999999</v>
+        <v>35957.243000000002</v>
       </c>
       <c r="M37" s="165">
-        <v>11782.904</v>
+        <v>19976.633999999998</v>
       </c>
       <c r="N37" s="166">
-        <v>23.305865101357405</v>
+        <v>25.234710667821059</v>
       </c>
       <c r="O37" s="165">
-        <v>9737.9140000000007</v>
+        <v>16347.248</v>
       </c>
       <c r="P37" s="166">
-        <v>35.420805283733777</v>
+        <v>37.83553210597195</v>
       </c>
       <c r="Q37" s="144"/>
       <c r="AE37" s="144"/>
       <c r="AG37" s="144"/>
       <c r="AI37" s="144"/>
     </row>
     <row r="38" spans="1:35" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A38" s="54" t="s">
         <v>90</v>
       </c>
       <c r="B38" s="167" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="196">
-        <v>35183.677000000003</v>
+        <v>55785.247000000003</v>
       </c>
       <c r="D38" s="169">
-        <v>13.360087650634814</v>
+        <v>13.388873210404173</v>
       </c>
       <c r="E38" s="196">
-        <v>36648.302000000003</v>
+        <v>58590.500999999997</v>
       </c>
       <c r="F38" s="169">
-        <v>18.69311018788655</v>
+        <v>18.354646020536563</v>
       </c>
       <c r="G38" s="196">
-        <v>-1464.625</v>
+        <v>-2805.2539999999999</v>
       </c>
       <c r="H38" s="196">
-        <v>29357.944</v>
+        <v>45820.675000000003</v>
       </c>
       <c r="I38" s="169">
-        <v>16.47616182796018</v>
+        <v>16.176848878026373</v>
       </c>
       <c r="J38" s="196">
-        <v>27097.855</v>
+        <v>42549.982000000004</v>
       </c>
       <c r="K38" s="169">
-        <v>18.415006011888082</v>
+        <v>18.701308425400985</v>
       </c>
       <c r="L38" s="196">
-        <v>2260.0889999999999</v>
+        <v>3270.6930000000002</v>
       </c>
       <c r="M38" s="170">
-        <v>5825.7330000000002</v>
+        <v>9964.5720000000001</v>
       </c>
       <c r="N38" s="171">
-        <v>19.843804457151361</v>
+        <v>21.746890459383238</v>
       </c>
       <c r="O38" s="170">
-        <v>9550.4470000000001</v>
+        <v>16040.519</v>
       </c>
       <c r="P38" s="171">
-        <v>35.244291476207252</v>
+        <v>37.698062951001951</v>
       </c>
     </row>
     <row r="39" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A39" s="54" t="s">
         <v>51</v>
       </c>
       <c r="B39" s="172" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="173">
-        <v>87090.718999999997</v>
+        <v>133312.622</v>
       </c>
       <c r="D39" s="174">
-        <v>33.070438868478888</v>
+        <v>31.996018468906982</v>
       </c>
       <c r="E39" s="173">
-        <v>18068.732</v>
+        <v>29309.011999999999</v>
       </c>
       <c r="F39" s="174">
-        <v>9.2162741463817817</v>
+        <v>9.1816340753197938</v>
       </c>
       <c r="G39" s="173">
-        <v>69021.986999999994</v>
+        <v>104003.61</v>
       </c>
       <c r="H39" s="173">
-        <v>46113.491000000002</v>
+        <v>78899.273000000001</v>
       </c>
       <c r="I39" s="174">
-        <v>25.87965084231325</v>
+        <v>27.855146522986544</v>
       </c>
       <c r="J39" s="173">
-        <v>14971.925999999999</v>
+        <v>23683.258000000002</v>
       </c>
       <c r="K39" s="174">
-        <v>10.174536224344822</v>
+        <v>10.409121027979406</v>
       </c>
       <c r="L39" s="173">
-        <v>31141.564999999999</v>
+        <v>55216.014999999999</v>
       </c>
       <c r="M39" s="175">
-        <v>40977.228000000003</v>
+        <v>54413.349000000002</v>
       </c>
       <c r="N39" s="176">
-        <v>88.861691256469825</v>
+        <v>68.965589835029277</v>
       </c>
       <c r="O39" s="175">
-        <v>3096.806</v>
+        <v>5625.7539999999999</v>
       </c>
       <c r="P39" s="176">
-        <v>20.684085668069692</v>
+        <v>23.754138894234906</v>
       </c>
     </row>
     <row r="40" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A40" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="172" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C40" s="173">
-        <v>23743.654999999999</v>
+        <v>38054.631000000001</v>
       </c>
       <c r="D40" s="174">
-        <v>9.0160363837592516</v>
+        <v>9.1333938080029675</v>
       </c>
       <c r="E40" s="173">
-        <v>6398.2389999999996</v>
+        <v>10803.429</v>
       </c>
       <c r="F40" s="174">
-        <v>3.2635341914458422</v>
+        <v>3.3843901608385178</v>
       </c>
       <c r="G40" s="173">
-        <v>17345.416000000001</v>
+        <v>27251.202000000001</v>
       </c>
       <c r="H40" s="173">
-        <v>12607.123</v>
+        <v>18627.153999999999</v>
       </c>
       <c r="I40" s="174">
-        <v>7.0753251226652258</v>
+        <v>6.5762596313940032</v>
       </c>
       <c r="J40" s="173">
-        <v>4005.8270000000002</v>
+        <v>5939.2539999999999</v>
       </c>
       <c r="K40" s="174">
-        <v>2.7222571043938197</v>
+        <v>2.6103846735069474</v>
       </c>
       <c r="L40" s="173">
-        <v>8601.2960000000003</v>
+        <v>12687.9</v>
       </c>
       <c r="M40" s="175">
-        <v>11136.531999999999</v>
+        <v>19427.476999999999</v>
       </c>
       <c r="N40" s="176">
-        <v>88.335237151251718</v>
+        <v>104.2965393425104</v>
       </c>
       <c r="O40" s="175">
-        <v>2392.4119999999998</v>
+        <v>4864.1750000000002</v>
       </c>
       <c r="P40" s="176">
-        <v>59.723298085513932</v>
+        <v>81.898753614511179</v>
       </c>
     </row>
     <row r="41" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A41" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B41" s="177" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C41" s="178">
-        <v>13000.58</v>
+        <v>19862.989000000001</v>
       </c>
       <c r="D41" s="179">
-        <v>4.9366326410138983</v>
+        <v>4.767264744756849</v>
       </c>
       <c r="E41" s="178">
-        <v>7678.4809999999998</v>
+        <v>13491.459000000001</v>
       </c>
       <c r="F41" s="179">
-        <v>3.916544111882545</v>
+        <v>4.226469308490505</v>
       </c>
       <c r="G41" s="178">
-        <v>5322.0990000000002</v>
+        <v>6371.53</v>
       </c>
       <c r="H41" s="178">
-        <v>12463.775</v>
+        <v>17582.874</v>
       </c>
       <c r="I41" s="179">
-        <v>6.9948758634897716</v>
+        <v>6.2075797778923834</v>
       </c>
       <c r="J41" s="178">
-        <v>5155.8379999999997</v>
+        <v>8419.6959999999999</v>
       </c>
       <c r="K41" s="179">
-        <v>3.5037750318732241</v>
+        <v>3.7005734043345764</v>
       </c>
       <c r="L41" s="178">
-        <v>7307.9369999999999</v>
+        <v>9163.1779999999999</v>
       </c>
       <c r="M41" s="180">
-        <v>536.80499999999995</v>
+        <v>2280.1149999999998</v>
       </c>
       <c r="N41" s="181">
-        <v>4.3069214583864035</v>
+        <v>12.967817434169183</v>
       </c>
       <c r="O41" s="180">
-        <v>2522.643</v>
+        <v>5071.7629999999999</v>
       </c>
       <c r="P41" s="181">
-        <v>48.927894941617637</v>
+        <v>60.236889787944833</v>
       </c>
     </row>
     <row r="42" spans="1:35" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A42" s="182" t="s">
         <v>57</v>
       </c>
       <c r="B42" s="172" t="s">
         <v>60</v>
       </c>
       <c r="C42" s="173">
-        <v>11381.074000000001</v>
+        <v>17785.835999999999</v>
       </c>
       <c r="D42" s="174">
-        <v>4.3216672947048984</v>
+        <v>4.2687326121374367</v>
       </c>
       <c r="E42" s="173">
-        <v>20875.938999999998</v>
+        <v>32815.002999999997</v>
       </c>
       <c r="F42" s="174">
-        <v>10.648139387265422</v>
+        <v>10.279955862262476</v>
       </c>
       <c r="G42" s="173">
-        <v>-9494.8649999999998</v>
+        <v>-15029.166999999999</v>
       </c>
       <c r="H42" s="173">
-        <v>8997.1010000000006</v>
+        <v>14149.973</v>
       </c>
       <c r="I42" s="174">
-        <v>5.0493213032391626</v>
+        <v>4.9956046009613235</v>
       </c>
       <c r="J42" s="173">
-        <v>17424.541000000001</v>
+        <v>26402.541000000001</v>
       </c>
       <c r="K42" s="174">
-        <v>11.841270361413859</v>
+        <v>11.604283697588754</v>
       </c>
       <c r="L42" s="173">
-        <v>-8427.44</v>
+        <v>-12252.567999999999</v>
       </c>
       <c r="M42" s="175">
-        <v>2383.973</v>
+        <v>3635.8629999999998</v>
       </c>
       <c r="N42" s="176">
-        <v>26.497123906911789</v>
+        <v>25.695193906023704</v>
       </c>
       <c r="O42" s="175">
-        <v>3451.3980000000001</v>
+        <v>6412.4620000000004</v>
       </c>
       <c r="P42" s="176">
-        <v>19.807683886766373</v>
+        <v>24.287291136106937</v>
       </c>
     </row>
     <row r="43" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A43" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="172" t="s">
         <v>62</v>
       </c>
       <c r="C43" s="173">
-        <v>10168.494000000001</v>
+        <v>16109.41</v>
       </c>
       <c r="D43" s="174">
-        <v>3.8612215293743803</v>
+        <v>3.8663779329401753</v>
       </c>
       <c r="E43" s="173">
-        <v>27486.654999999999</v>
+        <v>46591.027999999998</v>
       </c>
       <c r="F43" s="174">
-        <v>14.020051204866812</v>
+        <v>14.59557116046691</v>
       </c>
       <c r="G43" s="173">
-        <v>-17318.161</v>
+        <v>-30481.617999999999</v>
       </c>
       <c r="H43" s="173">
-        <v>7374.2139999999999</v>
+        <v>11700.111000000001</v>
       </c>
       <c r="I43" s="174">
-        <v>4.1385303827137738</v>
+        <v>4.1306883301726574</v>
       </c>
       <c r="J43" s="173">
-        <v>17212.048999999999</v>
+        <v>27973.335999999999</v>
       </c>
       <c r="K43" s="174">
-        <v>11.696866257934888</v>
+        <v>12.294669930139397</v>
       </c>
       <c r="L43" s="173">
-        <v>-9837.8349999999991</v>
+        <v>-16273.225</v>
       </c>
       <c r="M43" s="175">
-        <v>2794.28</v>
+        <v>4409.299</v>
       </c>
       <c r="N43" s="176">
-        <v>37.892580822851087</v>
+        <v>37.68595870586185</v>
       </c>
       <c r="O43" s="175">
-        <v>10274.606</v>
+        <v>18617.691999999999</v>
       </c>
       <c r="P43" s="176">
-        <v>59.694264175055508</v>
+        <v>66.555136648700028</v>
       </c>
     </row>
     <row r="44" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A44" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="172" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="C44" s="173">
-        <v>7775.625</v>
+        <v>14725.507</v>
       </c>
       <c r="D44" s="174">
-        <v>2.9525916673935853</v>
+        <v>3.5342309442838733</v>
       </c>
       <c r="E44" s="173">
-        <v>8391.7810000000009</v>
+        <v>1242.5899999999999</v>
       </c>
       <c r="F44" s="174">
-        <v>4.280375306490674</v>
+        <v>0.389266164470219</v>
       </c>
       <c r="G44" s="173">
-        <v>-616.15599999999995</v>
+        <v>13482.916999999999</v>
       </c>
       <c r="H44" s="173">
-        <v>5376.96</v>
+        <v>9561.4030000000002</v>
       </c>
       <c r="I44" s="174">
-        <v>3.0176385343084231</v>
+        <v>3.3756240254624794</v>
       </c>
       <c r="J44" s="173">
-        <v>3691.4870000000001</v>
+        <v>1928.6279999999999</v>
       </c>
       <c r="K44" s="174">
-        <v>2.5086397169741552</v>
+        <v>0.84765880901816248</v>
       </c>
       <c r="L44" s="173">
-        <v>1685.473</v>
+        <v>7632.7749999999996</v>
       </c>
       <c r="M44" s="175">
-        <v>2398.665</v>
+        <v>5164.1040000000003</v>
       </c>
       <c r="N44" s="176">
-        <v>44.610058471701478</v>
+        <v>54.009897919792735</v>
       </c>
       <c r="O44" s="175">
-        <v>4700.2939999999999</v>
+        <v>-686.03800000000001</v>
       </c>
       <c r="P44" s="176">
-        <v>127.32793045187481</v>
+        <v>-35.571297316019475</v>
       </c>
     </row>
     <row r="45" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A45" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B45" s="172" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="C45" s="173">
-        <v>6398.87</v>
+        <v>12433.885</v>
       </c>
       <c r="D45" s="174">
-        <v>2.4298047092979393</v>
+        <v>2.9842246602895974</v>
       </c>
       <c r="E45" s="173">
-        <v>772.65899999999999</v>
+        <v>15432.785</v>
       </c>
       <c r="F45" s="174">
-        <v>0.39410829524004237</v>
+        <v>4.8346284969648305</v>
       </c>
       <c r="G45" s="173">
-        <v>5626.2110000000002</v>
+        <v>-2998.9</v>
       </c>
       <c r="H45" s="173">
-        <v>6391.2430000000004</v>
+        <v>8259.3169999999991</v>
       </c>
       <c r="I45" s="174">
-        <v>3.5868708636346502</v>
+        <v>2.9159265537819801</v>
       </c>
       <c r="J45" s="173">
-        <v>1666.2650000000001</v>
+        <v>5675.2759999999998</v>
       </c>
       <c r="K45" s="174">
-        <v>1.1323508813667609</v>
+        <v>2.4943626738849383</v>
       </c>
       <c r="L45" s="173">
-        <v>4724.9780000000001</v>
+        <v>2584.0410000000002</v>
       </c>
       <c r="M45" s="175">
-        <v>7.6269999999999998</v>
+        <v>4174.5680000000002</v>
       </c>
       <c r="N45" s="176">
-        <v>0.1193351590606084</v>
+        <v>50.543743508089115</v>
       </c>
       <c r="O45" s="175">
-        <v>-893.60599999999999</v>
+        <v>9757.509</v>
       </c>
       <c r="P45" s="176">
-        <v>-53.629284657602483</v>
+        <v>171.93012286979524</v>
       </c>
     </row>
     <row r="46" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A46" s="54" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="177" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C46" s="178">
-        <v>5710.3739999999998</v>
+        <v>9088.8549999999996</v>
       </c>
       <c r="D46" s="179">
-        <v>2.1683662329524607</v>
+        <v>2.181392639934856</v>
       </c>
       <c r="E46" s="178">
-        <v>2633.9839999999999</v>
+        <v>4226.5029999999997</v>
       </c>
       <c r="F46" s="179">
-        <v>1.3435098069517699</v>
+        <v>1.3240365783821486</v>
       </c>
       <c r="G46" s="178">
-        <v>3076.39</v>
+        <v>4862.3519999999999</v>
       </c>
       <c r="H46" s="178">
-        <v>3679.74</v>
+        <v>6846.7920000000004</v>
       </c>
       <c r="I46" s="179">
-        <v>2.0651307095898197</v>
+        <v>2.417238931623769</v>
       </c>
       <c r="J46" s="178">
-        <v>2110.7020000000002</v>
+        <v>3237.4679999999998</v>
       </c>
       <c r="K46" s="179">
-        <v>1.4343788473037511</v>
+        <v>1.4229121785613463</v>
       </c>
       <c r="L46" s="178">
-        <v>1569.038</v>
+        <v>3609.3240000000001</v>
       </c>
       <c r="M46" s="180">
-        <v>2030.634</v>
+        <v>2242.0630000000001</v>
       </c>
       <c r="N46" s="181">
-        <v>55.184170620750386</v>
+        <v>32.746182445735172</v>
       </c>
       <c r="O46" s="180">
-        <v>523.28200000000004</v>
+        <v>989.03499999999997</v>
       </c>
       <c r="P46" s="181">
-        <v>24.791846504148857</v>
+        <v>30.549645587230518</v>
       </c>
     </row>
     <row r="47" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A47" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B47" s="172" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C47" s="173">
-        <v>3922.087</v>
+        <v>6545.2420000000002</v>
       </c>
       <c r="D47" s="174">
-        <v>1.4893106849922293</v>
+        <v>1.5709066461498726</v>
       </c>
       <c r="E47" s="173">
-        <v>321.66300000000001</v>
+        <v>2099.5940000000001</v>
       </c>
       <c r="F47" s="174">
-        <v>0.16406986338319715</v>
+        <v>0.65773980421915912</v>
       </c>
       <c r="G47" s="173">
-        <v>3600.424</v>
+        <v>4445.6480000000001</v>
       </c>
       <c r="H47" s="173">
-        <v>359.791</v>
+        <v>4526.22</v>
       </c>
       <c r="I47" s="174">
-        <v>0.20192063654878625</v>
+        <v>1.597968099088469</v>
       </c>
       <c r="J47" s="173">
-        <v>273.52100000000002</v>
+        <v>1552.35</v>
       </c>
       <c r="K47" s="174">
-        <v>0.1858778438137498</v>
+        <v>0.68227939871211263</v>
       </c>
       <c r="L47" s="173">
-        <v>86.27</v>
+        <v>2973.87</v>
       </c>
       <c r="M47" s="175">
-        <v>3562.2959999999998</v>
+        <v>2019.0219999999999</v>
       </c>
       <c r="N47" s="176">
-        <v>990.10147557887774</v>
+        <v>44.607244013768664</v>
       </c>
       <c r="O47" s="175">
-        <v>48.142000000000003</v>
+        <v>547.24400000000003</v>
       </c>
       <c r="P47" s="176">
-        <v>17.600842348485127</v>
+        <v>35.25261700003221</v>
       </c>
     </row>
     <row r="48" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A48" s="54" t="s">
         <v>69</v>
       </c>
       <c r="B48" s="172" t="s">
         <v>72</v>
       </c>
       <c r="C48" s="173">
-        <v>3776.9679999999998</v>
+        <v>5598.6620000000003</v>
       </c>
       <c r="D48" s="174">
-        <v>1.4342055133590179</v>
+        <v>1.3437204224605808</v>
       </c>
       <c r="E48" s="173">
-        <v>3449.837</v>
+        <v>5909.7939999999999</v>
       </c>
       <c r="F48" s="174">
-        <v>1.7596499606243141</v>
+        <v>1.8513611434094219</v>
       </c>
       <c r="G48" s="173">
-        <v>327.13099999999997</v>
+        <v>-311.13200000000001</v>
       </c>
       <c r="H48" s="173">
-        <v>2406.6170000000002</v>
+        <v>4085.1790000000001</v>
       </c>
       <c r="I48" s="174">
-        <v>1.3506331080241871</v>
+        <v>1.4422599257362949</v>
       </c>
       <c r="J48" s="173">
-        <v>2162.8609999999999</v>
+        <v>4119.3860000000004</v>
       </c>
       <c r="K48" s="174">
-        <v>1.4698247635422901</v>
+        <v>1.8105273959758399</v>
       </c>
       <c r="L48" s="173">
-        <v>243.756</v>
+        <v>-34.207000000000001</v>
       </c>
       <c r="M48" s="175">
-        <v>1370.3510000000001</v>
+        <v>1513.4829999999999</v>
       </c>
       <c r="N48" s="176">
-        <v>56.940967341292783</v>
+        <v>37.048144034814626</v>
       </c>
       <c r="O48" s="175">
-        <v>1286.9760000000001</v>
+        <v>1790.4079999999999</v>
       </c>
       <c r="P48" s="176">
-        <v>59.503407754821048</v>
+        <v>43.462982104614625</v>
       </c>
     </row>
     <row r="49" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A49" s="54" t="s">
         <v>71</v>
       </c>
       <c r="B49" s="172" t="s">
         <v>76</v>
       </c>
       <c r="C49" s="173">
-        <v>3752.4119999999998</v>
+        <v>5328.0360000000001</v>
       </c>
       <c r="D49" s="174">
-        <v>1.4248810100574163</v>
+        <v>1.2787681743968797</v>
       </c>
       <c r="E49" s="173">
-        <v>4200.5420000000004</v>
+        <v>6705.05</v>
       </c>
       <c r="F49" s="174">
-        <v>2.1425602325271536</v>
+        <v>2.1004909874383682</v>
       </c>
       <c r="G49" s="173">
-        <v>-448.13</v>
+        <v>-1377.0139999999999</v>
       </c>
       <c r="H49" s="173">
-        <v>1983.5830000000001</v>
+        <v>2738.252</v>
       </c>
       <c r="I49" s="174">
-        <v>1.1132194579835268</v>
+        <v>0.9667314764340218</v>
       </c>
       <c r="J49" s="173">
-        <v>3836.5079999999998</v>
+        <v>5683.5959999999995</v>
       </c>
       <c r="K49" s="174">
-        <v>2.6071922624376249</v>
+        <v>2.4980194295117522</v>
       </c>
       <c r="L49" s="173">
-        <v>-1852.925</v>
+        <v>-2945.3440000000001</v>
       </c>
       <c r="M49" s="175">
-        <v>1768.829</v>
+        <v>2589.7840000000001</v>
       </c>
       <c r="N49" s="176">
-        <v>89.173430100983936</v>
+        <v>94.578000856020566</v>
       </c>
       <c r="O49" s="175">
-        <v>364.03399999999999</v>
+        <v>1021.454</v>
       </c>
       <c r="P49" s="176">
-        <v>9.4886808524835615</v>
+        <v>17.971967043399989</v>
       </c>
     </row>
     <row r="50" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A50" s="54" t="s">
         <v>75</v>
       </c>
       <c r="B50" s="172" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="C50" s="173">
-        <v>3702.5990000000002</v>
+        <v>4942.7269999999999</v>
       </c>
       <c r="D50" s="174">
-        <v>1.4059658169085856</v>
+        <v>1.1862911553773596</v>
       </c>
       <c r="E50" s="173">
-        <v>1342.3040000000001</v>
+        <v>516.41099999999994</v>
       </c>
       <c r="F50" s="174">
-        <v>0.68466573369868178</v>
+        <v>0.16177607196277957</v>
       </c>
       <c r="G50" s="173">
-        <v>2360.2950000000001</v>
+        <v>4426.3159999999998</v>
       </c>
       <c r="H50" s="173">
-        <v>2971.8429999999998</v>
+        <v>609.15899999999999</v>
       </c>
       <c r="I50" s="174">
-        <v>1.6678472509958691</v>
+        <v>0.21506171800589291</v>
       </c>
       <c r="J50" s="173">
-        <v>1065.0540000000001</v>
+        <v>412.28500000000003</v>
       </c>
       <c r="K50" s="174">
-        <v>0.7237833331452046</v>
+        <v>0.18120498721166189</v>
       </c>
       <c r="L50" s="173">
-        <v>1906.789</v>
+        <v>196.874</v>
       </c>
       <c r="M50" s="175">
-        <v>730.75599999999997</v>
+        <v>4333.5680000000002</v>
       </c>
       <c r="N50" s="176">
-        <v>24.589320499097695</v>
+        <v>711.40178508402562</v>
       </c>
       <c r="O50" s="175">
-        <v>277.25</v>
+        <v>104.126</v>
       </c>
       <c r="P50" s="176">
-        <v>26.031543940495034</v>
+        <v>25.255830311556327</v>
       </c>
     </row>
     <row r="51" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A51" s="54" t="s">
         <v>73</v>
       </c>
       <c r="B51" s="172" t="s">
         <v>74</v>
       </c>
       <c r="C51" s="178">
-        <v>2829.92</v>
+        <v>4493.7489999999998</v>
       </c>
       <c r="D51" s="179">
-        <v>1.0745886293886928</v>
+        <v>1.078533103929441</v>
       </c>
       <c r="E51" s="178">
-        <v>4188.3220000000001</v>
+        <v>6882.951</v>
       </c>
       <c r="F51" s="179">
-        <v>2.1363272068743968</v>
+        <v>2.1562220330168906</v>
       </c>
       <c r="G51" s="178">
-        <v>-1358.402</v>
+        <v>-2389.2020000000002</v>
       </c>
       <c r="H51" s="178">
-        <v>2129.393</v>
+        <v>3417.16</v>
       </c>
       <c r="I51" s="179">
-        <v>1.195050432119007</v>
+        <v>1.2064178651239119</v>
       </c>
       <c r="J51" s="178">
-        <v>4517.9470000000001</v>
+        <v>7011.4390000000003</v>
       </c>
       <c r="K51" s="179">
-        <v>3.0702806980992299</v>
+        <v>3.081624881648247</v>
       </c>
       <c r="L51" s="178">
-        <v>-2388.5540000000001</v>
+        <v>-3594.279</v>
       </c>
       <c r="M51" s="180">
-        <v>700.52700000000004</v>
+        <v>1076.5889999999999</v>
       </c>
       <c r="N51" s="181">
-        <v>32.897966697551837</v>
+        <v>31.505372882744737</v>
       </c>
       <c r="O51" s="180">
-        <v>-329.625</v>
+        <v>-128.488</v>
       </c>
       <c r="P51" s="181">
-        <v>-7.2959023202352746</v>
+        <v>-1.8325482115725462</v>
       </c>
     </row>
     <row r="52" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A52" s="54" t="s">
         <v>77</v>
       </c>
       <c r="B52" s="183" t="s">
         <v>80</v>
       </c>
       <c r="C52" s="173">
-        <v>2366.674</v>
+        <v>3936.2640000000001</v>
       </c>
       <c r="D52" s="174">
-        <v>0.89868299099262694</v>
+        <v>0.94473256735205213</v>
       </c>
       <c r="E52" s="173">
-        <v>1905.096</v>
+        <v>3120.819</v>
       </c>
       <c r="F52" s="174">
-        <v>0.97172767912963376</v>
+        <v>0.97765895599979424</v>
       </c>
       <c r="G52" s="173">
-        <v>461.57799999999997</v>
+        <v>815.44500000000005</v>
       </c>
       <c r="H52" s="173">
-        <v>1071.4349999999999</v>
+        <v>1775.86</v>
       </c>
       <c r="I52" s="174">
-        <v>0.60130697327239646</v>
+        <v>0.62696193036291836</v>
       </c>
       <c r="J52" s="173">
-        <v>2310.0790000000002</v>
+        <v>3369.3330000000001</v>
       </c>
       <c r="K52" s="174">
-        <v>1.5698703337565427</v>
+        <v>1.4808686786490668</v>
       </c>
       <c r="L52" s="173">
-        <v>-1238.644</v>
+        <v>-1593.473</v>
       </c>
       <c r="M52" s="175">
-        <v>1295.239</v>
+        <v>2160.404</v>
       </c>
       <c r="N52" s="176">
-        <v>120.88824800384531</v>
+        <v>121.65395920849618</v>
       </c>
       <c r="O52" s="175">
-        <v>-404.983</v>
+        <v>-248.51400000000001</v>
       </c>
       <c r="P52" s="176">
-        <v>-17.531132052193886</v>
+        <v>-7.3757625025487243</v>
       </c>
     </row>
     <row r="53" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A53" s="54" t="s">
         <v>79</v>
       </c>
       <c r="B53" s="172" t="s">
         <v>78</v>
       </c>
       <c r="C53" s="173">
-        <v>1471.585</v>
+        <v>2552.6930000000002</v>
       </c>
       <c r="D53" s="174">
-        <v>0.55879618794134089</v>
+        <v>0.61266526115921394</v>
       </c>
       <c r="E53" s="173">
-        <v>1138.6600000000001</v>
+        <v>2027.5250000000001</v>
       </c>
       <c r="F53" s="174">
-        <v>0.58079353435089298</v>
+        <v>0.6351627488692817</v>
       </c>
       <c r="G53" s="173">
-        <v>332.92500000000001</v>
+        <v>525.16800000000001</v>
       </c>
       <c r="H53" s="173">
-        <v>1286.0129999999999</v>
+        <v>2094.893</v>
       </c>
       <c r="I53" s="174">
-        <v>0.72173168192093273</v>
+        <v>0.73959555324392978</v>
       </c>
       <c r="J53" s="173">
-        <v>843.32100000000003</v>
+        <v>1293.951</v>
       </c>
       <c r="K53" s="174">
-        <v>0.57309928350238304</v>
+        <v>0.56870944712399707</v>
       </c>
       <c r="L53" s="173">
-        <v>442.69200000000001</v>
+        <v>800.94200000000001</v>
       </c>
       <c r="M53" s="175">
-        <v>185.572</v>
+        <v>457.8</v>
       </c>
       <c r="N53" s="176">
-        <v>14.430025201922531</v>
+        <v>21.853144766821025</v>
       </c>
       <c r="O53" s="175">
-        <v>295.339</v>
+        <v>733.57399999999996</v>
       </c>
       <c r="P53" s="176">
-        <v>35.020946946654952</v>
+        <v>56.692564092457907</v>
       </c>
     </row>
     <row r="54" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A54" s="54" t="s">
         <v>81</v>
       </c>
       <c r="B54" s="172" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="C54" s="173">
-        <v>1438.077</v>
+        <v>2248.58</v>
       </c>
       <c r="D54" s="174">
-        <v>0.54607239511555206</v>
+        <v>0.53967588461964899</v>
       </c>
       <c r="E54" s="173">
-        <v>961.428</v>
+        <v>1468.9169999999999</v>
       </c>
       <c r="F54" s="174">
-        <v>0.49039323954816211</v>
+        <v>0.46016762288051621</v>
       </c>
       <c r="G54" s="173">
-        <v>476.649</v>
+        <v>779.66300000000001</v>
       </c>
       <c r="H54" s="173">
-        <v>1358.895</v>
+        <v>1981.777</v>
       </c>
       <c r="I54" s="174">
-        <v>0.76263426100976095</v>
+        <v>0.69966029612065883</v>
       </c>
       <c r="J54" s="173">
-        <v>850.91399999999999</v>
+        <v>1266.5360000000001</v>
       </c>
       <c r="K54" s="174">
-        <v>0.57825929120957109</v>
+        <v>0.5566601736253064</v>
       </c>
       <c r="L54" s="173">
-        <v>507.98099999999999</v>
+        <v>715.24099999999999</v>
       </c>
       <c r="M54" s="175">
-        <v>79.182000000000002</v>
+        <v>266.803</v>
       </c>
       <c r="N54" s="176">
-        <v>5.8269402713233918</v>
+        <v>13.46281645210334</v>
       </c>
       <c r="O54" s="175">
-        <v>110.514</v>
+        <v>202.381</v>
       </c>
       <c r="P54" s="176">
-        <v>12.987681481324787</v>
+        <v>15.979095738297215</v>
       </c>
     </row>
     <row r="55" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A55" s="54" t="s">
         <v>83</v>
       </c>
       <c r="B55" s="172" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="C55" s="173">
-        <v>682.65</v>
+        <v>1710.146</v>
       </c>
       <c r="D55" s="174">
-        <v>0.25921860966111804</v>
+        <v>0.41044772940200225</v>
       </c>
       <c r="E55" s="173">
-        <v>1727.404</v>
+        <v>2905.915</v>
       </c>
       <c r="F55" s="174">
-        <v>0.88109275324668468</v>
+        <v>0.91033598075509736</v>
       </c>
       <c r="G55" s="173">
-        <v>-1044.7539999999999</v>
+        <v>-1195.769</v>
       </c>
       <c r="H55" s="173">
-        <v>699.55200000000002</v>
+        <v>751.54899999999998</v>
       </c>
       <c r="I55" s="174">
-        <v>0.39260010711489868</v>
+        <v>0.26533207111051599</v>
       </c>
       <c r="J55" s="173">
-        <v>1201.644</v>
+        <v>2316.7649999999999</v>
       </c>
       <c r="K55" s="174">
-        <v>0.81660638763286753</v>
+        <v>1.0182504146341145</v>
       </c>
       <c r="L55" s="173">
-        <v>-502.09199999999998</v>
+        <v>-1565.2159999999999</v>
       </c>
       <c r="M55" s="175">
-        <v>-16.902000000000001</v>
+        <v>958.59699999999998</v>
       </c>
       <c r="N55" s="176">
-        <v>-2.4161177439275421</v>
+        <v>127.54950109706753</v>
       </c>
       <c r="O55" s="175">
-        <v>525.76</v>
+        <v>589.15</v>
       </c>
       <c r="P55" s="176">
-        <v>43.753391187406585</v>
+        <v>25.429855855039246</v>
       </c>
     </row>
     <row r="56" spans="1:35" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="54" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B56" s="172" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C56" s="173">
-        <v>573.66700000000003</v>
+        <v>374.85300000000001</v>
       </c>
       <c r="D56" s="174">
-        <v>0.21783514560677447</v>
+        <v>8.9967501435274377E-2</v>
       </c>
       <c r="E56" s="173">
-        <v>2097.9639999999999</v>
+        <v>3387.683</v>
       </c>
       <c r="F56" s="174">
-        <v>1.0701033903895252</v>
+        <v>1.0612594402425295</v>
       </c>
       <c r="G56" s="173">
-        <v>-1524.297</v>
+        <v>-3012.83</v>
       </c>
       <c r="H56" s="173">
-        <v>460.94099999999997</v>
+        <v>485.40699999999998</v>
       </c>
       <c r="I56" s="174">
-        <v>0.25868768293657735</v>
+        <v>0.17137145367972312</v>
       </c>
       <c r="J56" s="173">
-        <v>1594.1780000000001</v>
+        <v>3848.5819999999999</v>
       </c>
       <c r="K56" s="174">
-        <v>1.0833624083537134</v>
+        <v>1.6915052744898122</v>
       </c>
       <c r="L56" s="173">
-        <v>-1133.2370000000001</v>
+        <v>-3363.1750000000002</v>
       </c>
       <c r="M56" s="175">
-        <v>112.726</v>
+        <v>-110.554</v>
       </c>
       <c r="N56" s="176">
-        <v>24.455624472546379</v>
+        <v>-22.775526516922913</v>
       </c>
       <c r="O56" s="175">
-        <v>503.786</v>
+        <v>-460.899</v>
       </c>
       <c r="P56" s="176">
-        <v>31.601615377956538</v>
+        <v>-11.97581342946571</v>
       </c>
       <c r="Q56" s="184"/>
       <c r="AE56" s="184"/>
       <c r="AG56" s="184"/>
       <c r="AI56" s="184"/>
     </row>
     <row r="57" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A57" s="54" t="s">
         <v>87</v>
       </c>
       <c r="B57" s="186" t="s">
         <v>88</v>
       </c>
       <c r="C57" s="187">
-        <v>11222.537</v>
+        <v>18409.147000000001</v>
       </c>
       <c r="D57" s="188">
-        <v>4.2614669860257148</v>
+        <v>4.4183318771483142</v>
       </c>
       <c r="E57" s="187">
-        <v>45182.78</v>
+        <v>70723.672000000006</v>
       </c>
       <c r="F57" s="188">
-        <v>23.046270605798782</v>
+        <v>22.155604452546555</v>
       </c>
       <c r="G57" s="187">
-        <v>-33960.243000000002</v>
+        <v>-52314.525000000001</v>
       </c>
       <c r="H57" s="187">
-        <v>9894.9760000000006</v>
+        <v>15992.788</v>
       </c>
       <c r="I57" s="188">
-        <v>5.5532235452108667</v>
+        <v>5.6462047888712608</v>
       </c>
       <c r="J57" s="187">
-        <v>34764.207000000002</v>
+        <v>50184.337</v>
       </c>
       <c r="K57" s="188">
-        <v>23.624861853586626</v>
+        <v>22.056713545995443</v>
       </c>
       <c r="L57" s="187">
-        <v>-24869.231</v>
+        <v>-34191.548999999999</v>
       </c>
       <c r="M57" s="189">
-        <v>1327.5609999999999</v>
+        <v>2416.3589999999999</v>
       </c>
       <c r="N57" s="190">
-        <v>13.416515613580064</v>
+        <v>15.109054156160889</v>
       </c>
       <c r="O57" s="189">
-        <v>10418.573</v>
+        <v>20539.334999999999</v>
       </c>
       <c r="P57" s="190">
-        <v>29.969252570610916</v>
+        <v>40.927779916670012</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="B3:P3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AI42"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="75" workbookViewId="0">
       <pane xSplit="3" ySplit="9" topLeftCell="D10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
       <selection pane="bottomRight" sqref="A1:O1"/>
@@ -9936,51 +9936,51 @@
     <col min="4" max="4" width="9.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="6.875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="6.875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.625" style="132" customWidth="1"/>
     <col min="13" max="13" width="7.625" style="12" customWidth="1"/>
     <col min="14" max="14" width="8.625" style="132" customWidth="1"/>
     <col min="15" max="15" width="7.625" style="12" customWidth="1"/>
     <col min="16" max="16" width="9" style="1"/>
     <col min="17" max="17" width="9" style="133"/>
     <col min="18" max="30" width="9" style="1"/>
     <col min="31" max="31" width="9" style="133"/>
     <col min="32" max="32" width="9" style="1"/>
     <col min="33" max="33" width="9" style="133"/>
     <col min="34" max="34" width="9" style="1"/>
     <col min="35" max="35" width="9" style="133"/>
     <col min="36" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" s="197" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="422" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B1" s="422"/>
       <c r="C1" s="422"/>
       <c r="D1" s="422"/>
       <c r="E1" s="422"/>
       <c r="F1" s="422"/>
       <c r="G1" s="422"/>
       <c r="H1" s="422"/>
       <c r="I1" s="422"/>
       <c r="J1" s="422"/>
       <c r="K1" s="422"/>
       <c r="L1" s="422"/>
       <c r="M1" s="422"/>
       <c r="N1" s="422"/>
       <c r="O1" s="422"/>
       <c r="Q1" s="198"/>
       <c r="AE1" s="198"/>
       <c r="AG1" s="198"/>
       <c r="AI1" s="198"/>
     </row>
     <row r="2" spans="1:35" s="134" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="193"/>
       <c r="B2" s="199"/>
       <c r="C2" s="13"/>
       <c r="D2" s="200" t="s">
@@ -10055,51 +10055,51 @@
         <v>39</v>
       </c>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="146"/>
       <c r="G5" s="32"/>
       <c r="H5" s="29" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="30"/>
       <c r="J5" s="147"/>
       <c r="K5" s="148"/>
       <c r="L5" s="33" t="s">
         <v>6</v>
       </c>
       <c r="M5" s="149"/>
       <c r="N5" s="150"/>
       <c r="O5" s="149"/>
       <c r="Q5" s="144"/>
       <c r="AE5" s="144"/>
       <c r="AG5" s="144"/>
       <c r="AI5" s="144"/>
     </row>
     <row r="6" spans="1:35" s="54" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="151" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B6" s="152" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="39"/>
       <c r="D6" s="152" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="39"/>
       <c r="F6" s="153" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="152" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="39"/>
       <c r="I6" s="152" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="39"/>
       <c r="K6" s="154" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="33" t="s">
         <v>14</v>
@@ -10145,705 +10145,705 @@
       <c r="J7" s="47" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="156" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M7" s="50" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="O7" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q7" s="144"/>
       <c r="AE7" s="144"/>
       <c r="AG7" s="144"/>
       <c r="AI7" s="144"/>
     </row>
     <row r="8" spans="1:35" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="206" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B8" s="158">
-        <v>67620.88</v>
+        <v>74830.441000000006</v>
       </c>
       <c r="C8" s="207">
         <v>100</v>
       </c>
       <c r="D8" s="208">
-        <v>53270.425999999999</v>
+        <v>62627.146999999997</v>
       </c>
       <c r="E8" s="207">
         <v>100</v>
       </c>
       <c r="F8" s="208">
-        <v>14350.454</v>
+        <v>12203.294</v>
       </c>
       <c r="G8" s="158">
-        <v>48646.752</v>
+        <v>53326.036999999997</v>
       </c>
       <c r="H8" s="207">
         <v>100</v>
       </c>
       <c r="I8" s="208">
-        <v>41237.898000000001</v>
+        <v>41262.449999999997</v>
       </c>
       <c r="J8" s="207">
         <v>100</v>
       </c>
       <c r="K8" s="208">
-        <v>7408.8540000000003</v>
+        <v>12063.587</v>
       </c>
       <c r="L8" s="160">
-        <v>18974.128000000001</v>
+        <v>21504.403999999999</v>
       </c>
       <c r="M8" s="209">
-        <v>39.0038948540696</v>
+        <v>40.326274386375275</v>
       </c>
       <c r="N8" s="210">
-        <v>12032.528</v>
+        <v>21364.697</v>
       </c>
       <c r="O8" s="209">
-        <v>29.178325238594848</v>
+        <v>51.777577434204701</v>
       </c>
       <c r="Q8" s="144"/>
       <c r="AE8" s="144"/>
       <c r="AG8" s="144"/>
       <c r="AI8" s="144"/>
     </row>
     <row r="9" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="211" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B9" s="163">
-        <v>36918.957999999999</v>
+        <v>39026.536999999997</v>
       </c>
       <c r="C9" s="212">
-        <v>54.59697951283686</v>
+        <v>52.15329012961449</v>
       </c>
       <c r="D9" s="213">
-        <v>39351.686000000002</v>
+        <v>45358.502999999997</v>
       </c>
       <c r="E9" s="212">
-        <v>73.871543659140244</v>
+        <v>72.426264284400503</v>
       </c>
       <c r="F9" s="213">
-        <v>-2432.7280000000001</v>
+        <v>-6331.9660000000003</v>
       </c>
       <c r="G9" s="163">
-        <v>29305.666000000001</v>
+        <v>29450.466</v>
       </c>
       <c r="H9" s="212">
-        <v>60.241773181485989</v>
+        <v>55.227179173280774</v>
       </c>
       <c r="I9" s="213">
-        <v>28280.958999999999</v>
+        <v>27707.618999999999</v>
       </c>
       <c r="J9" s="212">
-        <v>68.580020737235444</v>
+        <v>67.149718448613697</v>
       </c>
       <c r="K9" s="213">
-        <v>1024.7070000000001</v>
+        <v>1742.847</v>
       </c>
       <c r="L9" s="165">
-        <v>7613.2920000000004</v>
+        <v>9576.0709999999999</v>
       </c>
       <c r="M9" s="214">
-        <v>25.978907969537357</v>
+        <v>32.515855606495322</v>
       </c>
       <c r="N9" s="215">
-        <v>11070.727000000001</v>
+        <v>17650.883999999998</v>
       </c>
       <c r="O9" s="214">
-        <v>39.145514832081894</v>
+        <v>63.704080816182731</v>
       </c>
       <c r="Q9" s="144"/>
       <c r="AE9" s="144"/>
       <c r="AG9" s="144"/>
       <c r="AI9" s="144"/>
     </row>
     <row r="10" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="216" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B10" s="158">
-        <v>14319.453</v>
+        <v>13226.096</v>
       </c>
       <c r="C10" s="207">
-        <v>21.176082003073606</v>
+        <v>17.674753513747167</v>
       </c>
       <c r="D10" s="208">
-        <v>7811.9040000000005</v>
+        <v>10122.123</v>
       </c>
       <c r="E10" s="207">
-        <v>14.664617099176191</v>
+        <v>16.162516552127144</v>
       </c>
       <c r="F10" s="208">
-        <v>6507.549</v>
+        <v>3103.973</v>
       </c>
       <c r="G10" s="158">
-        <v>10465.92</v>
+        <v>8991.9349999999995</v>
       </c>
       <c r="H10" s="207">
-        <v>21.514118763776871</v>
+        <v>16.862184977293552</v>
       </c>
       <c r="I10" s="208">
-        <v>5107.7579999999998</v>
+        <v>5033.7939999999999</v>
       </c>
       <c r="J10" s="207">
-        <v>12.386077486296706</v>
+        <v>12.199454952384068</v>
       </c>
       <c r="K10" s="208">
-        <v>5358.1620000000003</v>
+        <v>3958.1410000000001</v>
       </c>
       <c r="L10" s="160">
-        <v>3853.5329999999999</v>
+        <v>4234.1610000000001</v>
       </c>
       <c r="M10" s="209">
-        <v>36.819820904421206</v>
+        <v>47.088429798480533</v>
       </c>
       <c r="N10" s="210">
-        <v>2704.1460000000002</v>
+        <v>5088.3289999999997</v>
       </c>
       <c r="O10" s="209">
-        <v>52.941936560032801</v>
+        <v>101.08337766702411</v>
       </c>
       <c r="Q10" s="144"/>
       <c r="AE10" s="144"/>
       <c r="AG10" s="144"/>
       <c r="AI10" s="144"/>
     </row>
     <row r="11" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="211" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B11" s="163">
-        <v>387.08600000000001</v>
+        <v>446.625</v>
       </c>
       <c r="C11" s="212">
-        <v>0.57243561456165615</v>
+        <v>0.5968493490503417</v>
       </c>
       <c r="D11" s="213">
-        <v>1291.9349999999999</v>
+        <v>2531.4140000000002</v>
       </c>
       <c r="E11" s="212">
-        <v>2.425238724390903</v>
+        <v>4.0420394689223187</v>
       </c>
       <c r="F11" s="213">
-        <v>-904.84900000000005</v>
+        <v>-2084.7890000000002</v>
       </c>
       <c r="G11" s="163">
-        <v>427.262</v>
+        <v>481.78699999999998</v>
       </c>
       <c r="H11" s="212">
-        <v>0.87829501957294076</v>
+        <v>0.90347422592081983</v>
       </c>
       <c r="I11" s="213">
-        <v>2227.5230000000001</v>
+        <v>2361.3980000000001</v>
       </c>
       <c r="J11" s="212">
-        <v>5.4016405006870141</v>
+        <v>5.7228739447124441</v>
       </c>
       <c r="K11" s="213">
-        <v>-1800.261</v>
+        <v>-1879.6110000000001</v>
       </c>
       <c r="L11" s="165">
-        <v>-40.176000000000002</v>
+        <v>-35.161999999999999</v>
       </c>
       <c r="M11" s="214">
-        <v>-9.403129695596613</v>
+        <v>-7.2982459053482138</v>
       </c>
       <c r="N11" s="215">
-        <v>-935.58799999999997</v>
+        <v>170.01599999999999</v>
       </c>
       <c r="O11" s="214">
-        <v>-42.001272265202196</v>
+        <v>7.1998028286633602</v>
       </c>
       <c r="Q11" s="144"/>
       <c r="AE11" s="144"/>
       <c r="AG11" s="144"/>
       <c r="AI11" s="144"/>
     </row>
     <row r="12" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="211" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B12" s="163">
-        <v>121.503</v>
+        <v>222.31</v>
       </c>
       <c r="C12" s="212">
-        <v>0.17968266606409145</v>
+        <v>0.29708497909293358</v>
       </c>
       <c r="D12" s="213">
-        <v>291.88900000000001</v>
+        <v>901.52700000000004</v>
       </c>
       <c r="E12" s="212">
-        <v>0.54793817492655306</v>
+        <v>1.4395147203496272</v>
       </c>
       <c r="F12" s="213">
-        <v>-170.386</v>
+        <v>-679.21699999999998</v>
       </c>
       <c r="G12" s="163">
-        <v>112.55200000000001</v>
+        <v>118.41200000000001</v>
       </c>
       <c r="H12" s="212">
-        <v>0.23136590907446403</v>
+        <v>0.22205287822157121</v>
       </c>
       <c r="I12" s="213">
-        <v>95.957999999999998</v>
+        <v>86.951999999999998</v>
       </c>
       <c r="J12" s="212">
-        <v>0.23269372265288593</v>
+        <v>0.21072912539124555</v>
       </c>
       <c r="K12" s="213">
-        <v>16.594000000000001</v>
+        <v>31.46</v>
       </c>
       <c r="L12" s="165">
-        <v>8.9510000000000005</v>
+        <v>103.898</v>
       </c>
       <c r="M12" s="214">
-        <v>7.9527684981164262</v>
+        <v>87.742796338208962</v>
       </c>
       <c r="N12" s="215">
-        <v>195.93100000000001</v>
+        <v>814.57500000000005</v>
       </c>
       <c r="O12" s="214">
-        <v>204.18412222013797</v>
+        <v>936.80996411813419</v>
       </c>
       <c r="Q12" s="144"/>
       <c r="AE12" s="144"/>
       <c r="AG12" s="144"/>
       <c r="AI12" s="144"/>
     </row>
     <row r="13" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="217" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B13" s="158">
-        <v>671.78099999999995</v>
+        <v>754.1</v>
       </c>
       <c r="C13" s="207">
-        <v>0.99345202251138998</v>
+        <v>1.0077449630425137</v>
       </c>
       <c r="D13" s="208">
-        <v>1571.029</v>
+        <v>1410.0139999999999</v>
       </c>
       <c r="E13" s="207">
-        <v>2.9491579436590203</v>
+        <v>2.2514421741102146</v>
       </c>
       <c r="F13" s="208">
-        <v>-899.24800000000005</v>
+        <v>-655.91399999999999</v>
       </c>
       <c r="G13" s="158">
-        <v>562.048</v>
+        <v>518.37800000000004</v>
       </c>
       <c r="H13" s="207">
-        <v>1.1553659327553871</v>
+        <v>0.97209173822536254</v>
       </c>
       <c r="I13" s="208">
-        <v>1111.846</v>
+        <v>1097.432</v>
       </c>
       <c r="J13" s="207">
-        <v>2.6961752512215829</v>
+        <v>2.659638484869415</v>
       </c>
       <c r="K13" s="208">
-        <v>-549.798</v>
+        <v>-579.05399999999997</v>
       </c>
       <c r="L13" s="160">
-        <v>109.733</v>
+        <v>235.72200000000001</v>
       </c>
       <c r="M13" s="209">
-        <v>19.523777328626739</v>
+        <v>45.472994610110767</v>
       </c>
       <c r="N13" s="210">
-        <v>459.18299999999999</v>
+        <v>312.58199999999999</v>
       </c>
       <c r="O13" s="209">
-        <v>41.299154739055588</v>
+        <v>28.483040407059391</v>
       </c>
       <c r="Q13" s="144"/>
       <c r="AE13" s="144"/>
       <c r="AG13" s="144"/>
       <c r="AI13" s="144"/>
     </row>
     <row r="14" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="211" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B14" s="163">
-        <v>4430.9979999999996</v>
+        <v>5071.8220000000001</v>
       </c>
       <c r="C14" s="212">
-        <v>6.5527067970721466</v>
+        <v>6.7777523855565676</v>
       </c>
       <c r="D14" s="213">
-        <v>4626.3999999999996</v>
+        <v>5448.9690000000001</v>
       </c>
       <c r="E14" s="212">
-        <v>8.6847437638287328</v>
+        <v>8.7006502148341518</v>
       </c>
       <c r="F14" s="213">
-        <v>-195.40199999999999</v>
+        <v>-377.14699999999999</v>
       </c>
       <c r="G14" s="163">
-        <v>2698.6309999999999</v>
+        <v>3417.1010000000001</v>
       </c>
       <c r="H14" s="212">
-        <v>5.5474022191656296</v>
+        <v>6.4079410213813564</v>
       </c>
       <c r="I14" s="213">
-        <v>4130.03</v>
+        <v>5334.87</v>
       </c>
       <c r="J14" s="212">
-        <v>10.015132197087253</v>
+        <v>12.929115939552791</v>
       </c>
       <c r="K14" s="213">
-        <v>-1431.3989999999999</v>
+        <v>-1917.769</v>
       </c>
       <c r="L14" s="165">
-        <v>1732.367</v>
+        <v>1654.721</v>
       </c>
       <c r="M14" s="214">
-        <v>64.194289623145963</v>
+        <v>48.424702693891689</v>
       </c>
       <c r="N14" s="215">
-        <v>496.37</v>
+        <v>114.099</v>
       </c>
       <c r="O14" s="214">
-        <v>12.018556765931482</v>
+        <v>2.1387400255301441</v>
       </c>
       <c r="Q14" s="144"/>
       <c r="AE14" s="144"/>
       <c r="AG14" s="144"/>
       <c r="AI14" s="144"/>
     </row>
     <row r="15" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="218" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B15" s="163">
-        <v>3946.2429999999999</v>
+        <v>4552.0959999999995</v>
       </c>
       <c r="C15" s="212">
-        <v>5.8358350261043626</v>
+        <v>6.083214182848395</v>
       </c>
       <c r="D15" s="213">
-        <v>3811.4949999999999</v>
+        <v>4603.5169999999998</v>
       </c>
       <c r="E15" s="212">
-        <v>7.1549925281243292</v>
+        <v>7.3506733429833551</v>
       </c>
       <c r="F15" s="213">
-        <v>134.74799999999999</v>
+        <v>-51.420999999999999</v>
       </c>
       <c r="G15" s="163">
-        <v>2251.2739999999999</v>
+        <v>3011.96</v>
       </c>
       <c r="H15" s="212">
-        <v>4.6277992002425981</v>
+        <v>5.6481977087477926</v>
       </c>
       <c r="I15" s="213">
-        <v>3152.3969999999999</v>
+        <v>4236.4070000000002</v>
       </c>
       <c r="J15" s="212">
-        <v>7.6444172784946502</v>
+        <v>10.266978814878904</v>
       </c>
       <c r="K15" s="213">
-        <v>-901.12300000000005</v>
+        <v>-1224.4469999999999</v>
       </c>
       <c r="L15" s="165">
-        <v>1694.9690000000001</v>
+        <v>1540.136</v>
       </c>
       <c r="M15" s="214">
-        <v>75.289325066606722</v>
+        <v>51.13401240388319</v>
       </c>
       <c r="N15" s="215">
-        <v>659.09799999999996</v>
+        <v>367.11</v>
       </c>
       <c r="O15" s="214">
-        <v>20.907836164036446</v>
+        <v>8.665597993771609</v>
       </c>
       <c r="Q15" s="144"/>
       <c r="AE15" s="144"/>
       <c r="AG15" s="144"/>
       <c r="AI15" s="144"/>
     </row>
     <row r="16" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="217" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B16" s="158">
-        <v>690.60299999999995</v>
+        <v>944.53099999999995</v>
       </c>
       <c r="C16" s="207">
-        <v>1.0212866203456683</v>
+        <v>1.2622282955675752</v>
       </c>
       <c r="D16" s="208">
-        <v>376.149</v>
+        <v>351.60500000000002</v>
       </c>
       <c r="E16" s="207">
-        <v>0.70611224321727784</v>
+        <v>0.56142586217443369</v>
       </c>
       <c r="F16" s="208">
-        <v>314.45400000000001</v>
+        <v>592.92600000000004</v>
       </c>
       <c r="G16" s="158">
-        <v>364.40899999999999</v>
+        <v>571.38099999999997</v>
       </c>
       <c r="H16" s="207">
-        <v>0.74909214905036203</v>
+        <v>1.0714859609762488</v>
       </c>
       <c r="I16" s="208">
-        <v>546.52099999999996</v>
+        <v>532.34299999999996</v>
       </c>
       <c r="J16" s="207">
-        <v>1.3252882094038838</v>
+        <v>1.2901390974118114</v>
       </c>
       <c r="K16" s="208">
-        <v>-182.11199999999999</v>
+        <v>39.037999999999997</v>
       </c>
       <c r="L16" s="160">
-        <v>326.19400000000002</v>
+        <v>373.15</v>
       </c>
       <c r="M16" s="209">
-        <v>89.513156919834586</v>
+        <v>65.306686781674571</v>
       </c>
       <c r="N16" s="210">
-        <v>-170.37200000000001</v>
+        <v>-180.738</v>
       </c>
       <c r="O16" s="209">
-        <v>-31.173916464326162</v>
+        <v>-33.951418540302022</v>
       </c>
       <c r="Q16" s="144"/>
       <c r="AE16" s="144"/>
       <c r="AG16" s="144"/>
       <c r="AI16" s="144"/>
     </row>
     <row r="17" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="211" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B17" s="163">
-        <v>21777.82</v>
+        <v>23505.577000000001</v>
       </c>
       <c r="C17" s="212">
-        <v>32.205762480464614</v>
+        <v>31.411784677307995</v>
       </c>
       <c r="D17" s="213">
-        <v>5519.5429999999997</v>
+        <v>6043.9430000000002</v>
       </c>
       <c r="E17" s="212">
-        <v>10.361364483925845</v>
+        <v>9.6506759281242687</v>
       </c>
       <c r="F17" s="213">
-        <v>16258.277</v>
+        <v>17461.633999999998</v>
       </c>
       <c r="G17" s="163">
-        <v>13383.597</v>
+        <v>17536.548999999999</v>
       </c>
       <c r="H17" s="212">
-        <v>27.511799760033313</v>
+        <v>32.885528320808838</v>
       </c>
       <c r="I17" s="213">
-        <v>4257.4260000000004</v>
+        <v>4102.5360000000001</v>
       </c>
       <c r="J17" s="212">
-        <v>10.324061619241602</v>
+        <v>9.9425409785410217</v>
       </c>
       <c r="K17" s="213">
-        <v>9126.1710000000003</v>
+        <v>13434.013000000001</v>
       </c>
       <c r="L17" s="165">
-        <v>8394.223</v>
+        <v>5969.0280000000002</v>
       </c>
       <c r="M17" s="214">
-        <v>62.720231339900621</v>
+        <v>34.037643324236711</v>
       </c>
       <c r="N17" s="215">
-        <v>1262.117</v>
+        <v>1941.4069999999999</v>
       </c>
       <c r="O17" s="214">
-        <v>29.64507192843751</v>
+        <v>47.322119781520506</v>
       </c>
       <c r="Q17" s="144"/>
       <c r="AE17" s="144"/>
       <c r="AG17" s="144"/>
       <c r="AI17" s="144"/>
     </row>
     <row r="18" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="211" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B18" s="163">
-        <v>2911.0920000000001</v>
+        <v>5358.6260000000002</v>
       </c>
       <c r="C18" s="212">
-        <v>4.3050193963757941</v>
+        <v>7.1610242147310075</v>
       </c>
       <c r="D18" s="213">
-        <v>264.07100000000003</v>
+        <v>412.45800000000003</v>
       </c>
       <c r="E18" s="212">
-        <v>0.49571783037740308</v>
+        <v>0.65859299003353933</v>
       </c>
       <c r="F18" s="213">
-        <v>2647.0210000000002</v>
+        <v>4946.1679999999997</v>
       </c>
       <c r="G18" s="163">
-        <v>1803.2550000000001</v>
+        <v>1455.9480000000001</v>
       </c>
       <c r="H18" s="212">
-        <v>3.7068353504875313</v>
+        <v>2.7302760188236004</v>
       </c>
       <c r="I18" s="213">
-        <v>745.86699999999996</v>
+        <v>279.23399999999998</v>
       </c>
       <c r="J18" s="212">
-        <v>1.8086930619014576</v>
+        <v>0.67672666068059462</v>
       </c>
       <c r="K18" s="213">
-        <v>1057.3879999999999</v>
+        <v>1176.7139999999999</v>
       </c>
       <c r="L18" s="165">
-        <v>1107.837</v>
+        <v>3902.6779999999999</v>
       </c>
       <c r="M18" s="214">
-        <v>61.435404310538445</v>
+        <v>268.05064466588095</v>
       </c>
       <c r="N18" s="215">
-        <v>-481.79599999999999</v>
+        <v>133.22399999999999</v>
       </c>
       <c r="O18" s="214">
-        <v>-64.595430552632038</v>
+        <v>47.710522357592552</v>
       </c>
       <c r="Q18" s="144"/>
       <c r="AE18" s="144"/>
       <c r="AG18" s="144"/>
       <c r="AI18" s="144"/>
     </row>
     <row r="19" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="211" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B19" s="163">
-        <v>208.98699999999999</v>
+        <v>167.822</v>
       </c>
       <c r="C19" s="212">
-        <v>0.30905690668326113</v>
+        <v>0.22426969259742835</v>
       </c>
       <c r="D19" s="213">
-        <v>346.07799999999997</v>
+        <v>511.47899999999998</v>
       </c>
       <c r="E19" s="212">
-        <v>0.64966253508090954</v>
+        <v>0.81670493468271843</v>
       </c>
       <c r="F19" s="213">
-        <v>-137.09100000000001</v>
+        <v>-343.65699999999998</v>
       </c>
       <c r="G19" s="163">
-        <v>163.744</v>
+        <v>173.61600000000001</v>
       </c>
       <c r="H19" s="212">
-        <v>0.33659801172337261</v>
+        <v>0.32557454063199931</v>
       </c>
       <c r="I19" s="213">
-        <v>382.05799999999999</v>
+        <v>284.77699999999999</v>
       </c>
       <c r="J19" s="212">
-        <v>0.92647302246103813</v>
+        <v>0.69016018195720319</v>
       </c>
       <c r="K19" s="213">
-        <v>-218.31399999999999</v>
+        <v>-111.161</v>
       </c>
       <c r="L19" s="165">
-        <v>45.243000000000002</v>
+        <v>-5.7939999999999996</v>
       </c>
       <c r="M19" s="214">
-        <v>27.630325385968341</v>
+        <v>-3.3372500230393509</v>
       </c>
       <c r="N19" s="215">
-        <v>-35.979999999999997</v>
+        <v>226.702</v>
       </c>
       <c r="O19" s="214">
-        <v>-9.4174182977453675</v>
+        <v>79.60685027231834</v>
       </c>
       <c r="Q19" s="144"/>
       <c r="AE19" s="144"/>
       <c r="AG19" s="144"/>
       <c r="AI19" s="144"/>
     </row>
     <row r="20" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="219" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B20" s="220">
-        <v>192.655</v>
+        <v>277.02199999999999</v>
       </c>
       <c r="C20" s="221">
-        <v>0.28490460343018309</v>
+        <v>0.37019960900671423</v>
       </c>
       <c r="D20" s="222">
-        <v>7.7949999999999999</v>
+        <v>8.84</v>
       </c>
       <c r="E20" s="221">
-        <v>1.4632884670379771E-2</v>
+        <v>1.411528454266007E-2</v>
       </c>
       <c r="F20" s="222">
-        <v>184.86</v>
+        <v>268.18200000000002</v>
       </c>
       <c r="G20" s="220">
-        <v>189.99700000000001</v>
+        <v>173.78</v>
       </c>
       <c r="H20" s="221">
-        <v>0.39056461570137302</v>
+        <v>0.32588208270567715</v>
       </c>
       <c r="I20" s="222">
-        <v>6.2309999999999999</v>
+        <v>7.6319999999999997</v>
       </c>
       <c r="J20" s="221">
-        <v>1.5109887511725257E-2</v>
+        <v>1.8496235681594284E-2</v>
       </c>
       <c r="K20" s="222">
-        <v>183.76599999999999</v>
+        <v>166.148</v>
       </c>
       <c r="L20" s="223">
-        <v>2.6579999999999999</v>
+        <v>103.242</v>
       </c>
       <c r="M20" s="224">
-        <v>1.3989694574124854</v>
+        <v>59.409598342732195</v>
       </c>
       <c r="N20" s="225">
-        <v>1.5640000000000001</v>
+        <v>1.208</v>
       </c>
       <c r="O20" s="224">
-        <v>25.100304926978012</v>
+        <v>15.828092243186584</v>
       </c>
       <c r="Q20" s="144"/>
       <c r="AE20" s="144"/>
       <c r="AG20" s="144"/>
       <c r="AI20" s="144"/>
     </row>
     <row r="21" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="226"/>
       <c r="B21" s="227"/>
       <c r="C21" s="228"/>
       <c r="D21" s="227"/>
       <c r="E21" s="228"/>
       <c r="F21" s="228"/>
       <c r="G21" s="227"/>
       <c r="H21" s="228"/>
       <c r="I21" s="227"/>
       <c r="J21" s="228"/>
       <c r="K21" s="228"/>
       <c r="L21" s="229"/>
       <c r="M21" s="230"/>
       <c r="N21" s="229"/>
       <c r="O21" s="230"/>
       <c r="Q21" s="144"/>
       <c r="AE21" s="144"/>
       <c r="AG21" s="144"/>
@@ -10902,51 +10902,51 @@
         <v>4</v>
       </c>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="146"/>
       <c r="G24" s="32"/>
       <c r="H24" s="29" t="s">
         <v>5</v>
       </c>
       <c r="I24" s="30"/>
       <c r="J24" s="147"/>
       <c r="K24" s="148"/>
       <c r="L24" s="33" t="s">
         <v>6</v>
       </c>
       <c r="M24" s="149"/>
       <c r="N24" s="150"/>
       <c r="O24" s="149"/>
       <c r="Q24" s="144"/>
       <c r="AE24" s="144"/>
       <c r="AG24" s="144"/>
       <c r="AI24" s="144"/>
     </row>
     <row r="25" spans="1:35" s="54" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="151" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B25" s="152" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="39"/>
       <c r="D25" s="152" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="39"/>
       <c r="F25" s="153" t="s">
         <v>42</v>
       </c>
       <c r="G25" s="152" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="39"/>
       <c r="I25" s="152" t="s">
         <v>17</v>
       </c>
       <c r="J25" s="39"/>
       <c r="K25" s="154" t="s">
         <v>42</v>
       </c>
       <c r="L25" s="33" t="s">
         <v>14</v>
@@ -10992,731 +10992,731 @@
       <c r="J26" s="47" t="s">
         <v>10</v>
       </c>
       <c r="K26" s="156" t="s">
         <v>44</v>
       </c>
       <c r="L26" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M26" s="50" t="s">
         <v>11</v>
       </c>
       <c r="N26" s="49" t="s">
         <v>9</v>
       </c>
       <c r="O26" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q26" s="144"/>
       <c r="AE26" s="144"/>
       <c r="AG26" s="144"/>
       <c r="AI26" s="144"/>
     </row>
     <row r="27" spans="1:35" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="234" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B27" s="158">
-        <v>263349.14799999999</v>
+        <v>416653.78499999997</v>
       </c>
       <c r="C27" s="207">
         <v>100</v>
       </c>
       <c r="D27" s="208">
-        <v>196052.45800000001</v>
+        <v>319213.462</v>
       </c>
       <c r="E27" s="207">
         <v>100</v>
       </c>
       <c r="F27" s="208">
-        <v>67296.69</v>
+        <v>97440.323000000004</v>
       </c>
       <c r="G27" s="158">
-        <v>178184.36300000001</v>
+        <v>283248.45799999998</v>
       </c>
       <c r="H27" s="207">
         <v>100</v>
       </c>
       <c r="I27" s="208">
-        <v>147150.943</v>
+        <v>227524.09099999999</v>
       </c>
       <c r="J27" s="207">
         <v>100</v>
       </c>
       <c r="K27" s="208">
-        <v>31033.42</v>
+        <v>55724.366999999998</v>
       </c>
       <c r="L27" s="160">
-        <v>85164.785000000003</v>
+        <v>133405.32699999999</v>
       </c>
       <c r="M27" s="209">
-        <v>47.795880382612474</v>
+        <v>47.098341838104552</v>
       </c>
       <c r="N27" s="210">
-        <v>48901.514999999999</v>
+        <v>91689.370999999999</v>
       </c>
       <c r="O27" s="209">
-        <v>33.23221312961617</v>
+        <v>40.298752803280067</v>
       </c>
       <c r="Q27" s="144"/>
       <c r="AE27" s="144"/>
       <c r="AG27" s="144"/>
       <c r="AI27" s="144"/>
     </row>
     <row r="28" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="211" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B28" s="163">
-        <v>142656.95300000001</v>
+        <v>226954.231</v>
       </c>
       <c r="C28" s="212">
-        <v>54.170273222224367</v>
+        <v>54.470699456144388</v>
       </c>
       <c r="D28" s="213">
-        <v>145246.54199999999</v>
+        <v>234942.546</v>
       </c>
       <c r="E28" s="212">
-        <v>74.085550103125968</v>
+        <v>73.600450472229767</v>
       </c>
       <c r="F28" s="213">
-        <v>-2589.5889999999999</v>
+        <v>-7988.3149999999996</v>
       </c>
       <c r="G28" s="163">
-        <v>107272.374</v>
+        <v>166046.856</v>
       </c>
       <c r="H28" s="212">
-        <v>60.203023539164327</v>
+        <v>58.622333612139208</v>
       </c>
       <c r="I28" s="213">
-        <v>98259.607999999993</v>
+        <v>152323.59599999999</v>
       </c>
       <c r="J28" s="212">
-        <v>66.774704936821237</v>
+        <v>66.948337352109235</v>
       </c>
       <c r="K28" s="213">
-        <v>9012.7659999999996</v>
+        <v>13723.26</v>
       </c>
       <c r="L28" s="165">
-        <v>35384.578999999998</v>
+        <v>60907.375</v>
       </c>
       <c r="M28" s="214">
-        <v>32.985733120812633</v>
+        <v>36.680836040641445</v>
       </c>
       <c r="N28" s="215">
-        <v>46986.934000000001</v>
+        <v>82618.95</v>
       </c>
       <c r="O28" s="214">
-        <v>47.819175097869312</v>
+        <v>54.239101603142302</v>
       </c>
       <c r="Q28" s="144"/>
       <c r="AE28" s="144"/>
       <c r="AG28" s="144"/>
       <c r="AI28" s="144"/>
     </row>
     <row r="29" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="216" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B29" s="158">
-        <v>54359.49</v>
+        <v>86363.505000000005</v>
       </c>
       <c r="C29" s="207">
-        <v>20.641604657859002</v>
+        <v>20.727882023200632</v>
       </c>
       <c r="D29" s="208">
-        <v>28409.664000000001</v>
+        <v>49471.406999999999</v>
       </c>
       <c r="E29" s="207">
-        <v>14.490848158608651</v>
+        <v>15.497907478601263</v>
       </c>
       <c r="F29" s="208">
-        <v>25949.826000000001</v>
+        <v>36892.097999999998</v>
       </c>
       <c r="G29" s="158">
-        <v>36748.873</v>
+        <v>55578.959000000003</v>
       </c>
       <c r="H29" s="207">
-        <v>20.624072944043917</v>
+        <v>19.621981137140029</v>
       </c>
       <c r="I29" s="208">
-        <v>18304.968000000001</v>
+        <v>28234.466</v>
       </c>
       <c r="J29" s="207">
-        <v>12.439585929123131</v>
+        <v>12.409440194181458</v>
       </c>
       <c r="K29" s="208">
-        <v>18443.904999999999</v>
+        <v>27344.492999999999</v>
       </c>
       <c r="L29" s="160">
-        <v>17610.616999999998</v>
+        <v>30784.545999999998</v>
       </c>
       <c r="M29" s="209">
-        <v>47.921515851656189</v>
+        <v>55.3888495824472</v>
       </c>
       <c r="N29" s="210">
-        <v>10104.696</v>
+        <v>21236.940999999999</v>
       </c>
       <c r="O29" s="209">
-        <v>55.201932065655626</v>
+        <v>75.216372075179322</v>
       </c>
       <c r="Q29" s="144"/>
       <c r="AE29" s="144"/>
       <c r="AG29" s="144"/>
       <c r="AI29" s="144"/>
     </row>
     <row r="30" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="211" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B30" s="163">
-        <v>1557.3610000000001</v>
+        <v>2461.7020000000002</v>
       </c>
       <c r="C30" s="212">
-        <v>0.59136739641170211</v>
+        <v>0.59082674599967933</v>
       </c>
       <c r="D30" s="213">
-        <v>6442.7619999999997</v>
+        <v>11480.634</v>
       </c>
       <c r="E30" s="212">
-        <v>3.2862439296731485</v>
+        <v>3.5965381685563127</v>
       </c>
       <c r="F30" s="213">
-        <v>-4885.4009999999998</v>
+        <v>-9018.9320000000007</v>
       </c>
       <c r="G30" s="163">
-        <v>1759.587</v>
+        <v>2883.7809999999999</v>
       </c>
       <c r="H30" s="212">
-        <v>0.9875092125788838</v>
+        <v>1.0181100438682706</v>
       </c>
       <c r="I30" s="213">
-        <v>8655.3259999999991</v>
+        <v>13055.288</v>
       </c>
       <c r="J30" s="212">
-        <v>5.8819371616259364</v>
+        <v>5.7379805112593552</v>
       </c>
       <c r="K30" s="213">
-        <v>-6895.7389999999996</v>
+        <v>-10171.507</v>
       </c>
       <c r="L30" s="165">
-        <v>-202.226</v>
+        <v>-422.07900000000001</v>
       </c>
       <c r="M30" s="214">
-        <v>-11.492810528834323</v>
+        <v>-14.636305600182538</v>
       </c>
       <c r="N30" s="215">
-        <v>-2212.5639999999999</v>
+        <v>-1574.654</v>
       </c>
       <c r="O30" s="214">
-        <v>-25.563034829652864</v>
+        <v>-12.061426756728768</v>
       </c>
       <c r="Q30" s="144"/>
       <c r="AE30" s="144"/>
       <c r="AG30" s="144"/>
       <c r="AI30" s="144"/>
     </row>
     <row r="31" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="211" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B31" s="163">
-        <v>469.51600000000002</v>
+        <v>890.779</v>
       </c>
       <c r="C31" s="212">
-        <v>0.17828650806950777</v>
+        <v>0.21379356964199903</v>
       </c>
       <c r="D31" s="213">
-        <v>797.7</v>
+        <v>2138.5949999999998</v>
       </c>
       <c r="E31" s="212">
-        <v>0.40688089715253656</v>
+        <v>0.66995764733756746</v>
       </c>
       <c r="F31" s="213">
-        <v>-328.18400000000003</v>
+        <v>-1247.816</v>
       </c>
       <c r="G31" s="163">
-        <v>498.10300000000001</v>
+        <v>748.40899999999999</v>
       </c>
       <c r="H31" s="212">
-        <v>0.27954360955904978</v>
+        <v>0.26422350373395498</v>
       </c>
       <c r="I31" s="213">
-        <v>474.83199999999999</v>
+        <v>691.54100000000005</v>
       </c>
       <c r="J31" s="212">
-        <v>0.32268362697478603</v>
+        <v>0.30394188015896745</v>
       </c>
       <c r="K31" s="213">
-        <v>23.271000000000001</v>
+        <v>56.868000000000002</v>
       </c>
       <c r="L31" s="165">
-        <v>-28.587</v>
+        <v>142.37</v>
       </c>
       <c r="M31" s="214">
-        <v>-5.7391744277789938</v>
+        <v>19.023020834864361</v>
       </c>
       <c r="N31" s="215">
-        <v>322.86799999999999</v>
+        <v>1447.0540000000001</v>
       </c>
       <c r="O31" s="214">
-        <v>67.996259729757043</v>
+        <v>209.25064457494207</v>
       </c>
       <c r="Q31" s="144"/>
       <c r="AE31" s="144"/>
       <c r="AG31" s="144"/>
       <c r="AI31" s="144"/>
     </row>
     <row r="32" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="217" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B32" s="158">
-        <v>4014.241</v>
+        <v>5844.2280000000001</v>
       </c>
       <c r="C32" s="207">
-        <v>1.5243037733313647</v>
+        <v>1.4026580845773426</v>
       </c>
       <c r="D32" s="208">
-        <v>4837.1719999999996</v>
+        <v>7991.0559999999996</v>
       </c>
       <c r="E32" s="207">
-        <v>2.4672845468736737</v>
+        <v>2.5033580820598349</v>
       </c>
       <c r="F32" s="208">
-        <v>-822.93100000000004</v>
+        <v>-2146.828</v>
       </c>
       <c r="G32" s="158">
-        <v>2201.8609999999999</v>
+        <v>3115.0450000000001</v>
       </c>
       <c r="H32" s="207">
-        <v>1.2357206675874246</v>
+        <v>1.0997570902927916</v>
       </c>
       <c r="I32" s="208">
-        <v>4656.134</v>
+        <v>6892.223</v>
       </c>
       <c r="J32" s="207">
-        <v>3.164189032753939</v>
+        <v>3.0292277928494173</v>
       </c>
       <c r="K32" s="208">
-        <v>-2454.2730000000001</v>
+        <v>-3777.1779999999999</v>
       </c>
       <c r="L32" s="160">
-        <v>1812.38</v>
+        <v>2729.183</v>
       </c>
       <c r="M32" s="209">
-        <v>82.311281229832403</v>
+        <v>87.612955832098734</v>
       </c>
       <c r="N32" s="210">
-        <v>181.03800000000001</v>
+        <v>1098.8330000000001</v>
       </c>
       <c r="O32" s="209">
-        <v>3.8881612943270105</v>
+        <v>15.943085416708078</v>
       </c>
       <c r="Q32" s="144"/>
       <c r="AE32" s="144"/>
       <c r="AG32" s="144"/>
       <c r="AI32" s="144"/>
     </row>
     <row r="33" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="211" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B33" s="163">
-        <v>18421.537</v>
+        <v>28149.127</v>
       </c>
       <c r="C33" s="212">
-        <v>6.9951002841292658</v>
+        <v>6.755999348475858</v>
       </c>
       <c r="D33" s="213">
-        <v>17316.379000000001</v>
+        <v>27540.614000000001</v>
       </c>
       <c r="E33" s="212">
-        <v>8.8325232831306817</v>
+        <v>8.6276480407333196</v>
       </c>
       <c r="F33" s="213">
-        <v>1105.1579999999999</v>
+        <v>608.51300000000003</v>
       </c>
       <c r="G33" s="163">
-        <v>11339.960999999999</v>
+        <v>18076.753000000001</v>
       </c>
       <c r="H33" s="212">
-        <v>6.3641729325036227</v>
+        <v>6.3819422452072088</v>
       </c>
       <c r="I33" s="213">
-        <v>15587.945</v>
+        <v>24810.85</v>
       </c>
       <c r="J33" s="212">
-        <v>10.593166908893</v>
+        <v>10.904713382636919</v>
       </c>
       <c r="K33" s="213">
-        <v>-4247.9840000000004</v>
+        <v>-6734.0969999999998</v>
       </c>
       <c r="L33" s="165">
-        <v>7081.576</v>
+        <v>10072.374</v>
       </c>
       <c r="M33" s="214">
-        <v>62.447974909261148</v>
+        <v>55.720039987269843</v>
       </c>
       <c r="N33" s="215">
-        <v>1728.434</v>
+        <v>2729.7640000000001</v>
       </c>
       <c r="O33" s="214">
-        <v>11.0882736627567</v>
+        <v>11.002299397239513</v>
       </c>
       <c r="Q33" s="144"/>
       <c r="AE33" s="144"/>
       <c r="AG33" s="144"/>
       <c r="AI33" s="144"/>
     </row>
     <row r="34" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="218" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B34" s="163">
-        <v>16527.835999999999</v>
+        <v>25170.54</v>
       </c>
       <c r="C34" s="212">
-        <v>6.2760165071808007</v>
+        <v>6.0411163671536068</v>
       </c>
       <c r="D34" s="213">
-        <v>13921.302</v>
+        <v>22378.579000000002</v>
       </c>
       <c r="E34" s="212">
-        <v>7.1008046224036629</v>
+        <v>7.0105373563474584</v>
       </c>
       <c r="F34" s="213">
-        <v>2606.5340000000001</v>
+        <v>2791.9609999999998</v>
       </c>
       <c r="G34" s="163">
-        <v>9324.598</v>
+        <v>15214.413</v>
       </c>
       <c r="H34" s="212">
-        <v>5.2331180149629626</v>
+        <v>5.3714018806767871</v>
       </c>
       <c r="I34" s="213">
-        <v>12047.626</v>
+        <v>19271.215</v>
       </c>
       <c r="J34" s="212">
-        <v>8.1872570806426967</v>
+        <v>8.4699668133164838</v>
       </c>
       <c r="K34" s="213">
-        <v>-2723.0279999999998</v>
+        <v>-4056.8020000000001</v>
       </c>
       <c r="L34" s="165">
-        <v>7203.2380000000003</v>
+        <v>9956.1270000000004</v>
       </c>
       <c r="M34" s="214">
-        <v>77.249850342073728</v>
+        <v>65.438784920588134</v>
       </c>
       <c r="N34" s="215">
-        <v>1873.6759999999999</v>
+        <v>3107.364</v>
       </c>
       <c r="O34" s="214">
-        <v>15.552242408587386</v>
+        <v>16.124380325786415</v>
       </c>
       <c r="Q34" s="144"/>
       <c r="AE34" s="144"/>
       <c r="AG34" s="144"/>
       <c r="AI34" s="144"/>
     </row>
     <row r="35" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="217" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B35" s="158">
-        <v>2861.8789999999999</v>
+        <v>4470.2240000000002</v>
       </c>
       <c r="C35" s="207">
-        <v>1.0867242296906918</v>
+        <v>1.0728869293723085</v>
       </c>
       <c r="D35" s="208">
-        <v>1384.9169999999999</v>
+        <v>2116.1</v>
       </c>
       <c r="E35" s="207">
-        <v>0.70640124287551642</v>
+        <v>0.66291063877500256</v>
       </c>
       <c r="F35" s="208">
-        <v>1476.962</v>
+        <v>2354.1239999999998</v>
       </c>
       <c r="G35" s="158">
-        <v>1737.162</v>
+        <v>2743.0410000000002</v>
       </c>
       <c r="H35" s="207">
-        <v>0.97492393313996928</v>
+        <v>0.9684222182067449</v>
       </c>
       <c r="I35" s="208">
-        <v>2270.616</v>
+        <v>3317.2190000000001</v>
       </c>
       <c r="J35" s="207">
-        <v>1.5430522929098729</v>
+        <v>1.4579638513971693</v>
       </c>
       <c r="K35" s="208">
-        <v>-533.45399999999995</v>
+        <v>-574.178</v>
       </c>
       <c r="L35" s="160">
-        <v>1124.7170000000001</v>
+        <v>1727.183</v>
       </c>
       <c r="M35" s="209">
-        <v>64.744508572027243</v>
+        <v>62.965992852458271</v>
       </c>
       <c r="N35" s="210">
-        <v>-885.69899999999996</v>
+        <v>-1201.1189999999999</v>
       </c>
       <c r="O35" s="209">
-        <v>-39.00699193522815</v>
+        <v>-36.20861329927267</v>
       </c>
       <c r="Q35" s="144"/>
       <c r="AE35" s="144"/>
       <c r="AG35" s="144"/>
       <c r="AI35" s="144"/>
     </row>
     <row r="36" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="211" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B36" s="163">
-        <v>88049.865000000005</v>
+        <v>134789.57699999999</v>
       </c>
       <c r="C36" s="212">
-        <v>33.434649653774464</v>
+        <v>32.350498628015586</v>
       </c>
       <c r="D36" s="213">
-        <v>18874.587</v>
+        <v>30595.768</v>
       </c>
       <c r="E36" s="212">
-        <v>9.6273146445325359</v>
+        <v>9.5847361224383452</v>
       </c>
       <c r="F36" s="213">
-        <v>69175.278000000006</v>
+        <v>104193.80899999999</v>
       </c>
       <c r="G36" s="163">
-        <v>46997.644</v>
+        <v>80309.423999999999</v>
       </c>
       <c r="H36" s="212">
-        <v>26.375852071822937</v>
+        <v>28.352996011720567</v>
       </c>
       <c r="I36" s="213">
-        <v>15602.645</v>
+        <v>24665.041000000001</v>
       </c>
       <c r="J36" s="212">
-        <v>10.603156651194549</v>
+        <v>10.840628300763104</v>
       </c>
       <c r="K36" s="213">
-        <v>31394.999</v>
+        <v>55644.383000000002</v>
       </c>
       <c r="L36" s="165">
-        <v>41052.220999999998</v>
+        <v>54480.152999999998</v>
       </c>
       <c r="M36" s="214">
-        <v>87.349529691318139</v>
+        <v>67.837808175538655</v>
       </c>
       <c r="N36" s="215">
-        <v>3271.942</v>
+        <v>5930.7269999999999</v>
       </c>
       <c r="O36" s="214">
-        <v>20.97043161592153</v>
+        <v>24.045072538091464</v>
       </c>
       <c r="Q36" s="144"/>
       <c r="AE36" s="144"/>
       <c r="AG36" s="144"/>
       <c r="AI36" s="144"/>
     </row>
     <row r="37" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="211" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B37" s="163">
-        <v>6620.2510000000002</v>
+        <v>15103.558999999999</v>
       </c>
       <c r="C37" s="212">
-        <v>2.5138683949719862</v>
+        <v>3.6249662294559495</v>
       </c>
       <c r="D37" s="213">
-        <v>1229.8499999999999</v>
+        <v>1928.9760000000001</v>
       </c>
       <c r="E37" s="212">
-        <v>0.62730659566634972</v>
+        <v>0.60429030402232842</v>
       </c>
       <c r="F37" s="213">
-        <v>5390.4009999999998</v>
+        <v>13174.583000000001</v>
       </c>
       <c r="G37" s="163">
-        <v>6630.0169999999998</v>
+        <v>9940.1409999999996</v>
       </c>
       <c r="H37" s="212">
-        <v>3.7208747660983024</v>
+        <v>3.5093363156102333</v>
       </c>
       <c r="I37" s="213">
-        <v>2099.502</v>
+        <v>2599.3180000000002</v>
       </c>
       <c r="J37" s="212">
-        <v>1.4267676150739992</v>
+        <v>1.1424363849013246</v>
       </c>
       <c r="K37" s="213">
-        <v>4530.5150000000003</v>
+        <v>7340.8230000000003</v>
       </c>
       <c r="L37" s="165">
-        <v>-9.766</v>
+        <v>5163.4179999999997</v>
       </c>
       <c r="M37" s="214">
-        <v>-0.1472997731378366</v>
+        <v>51.945118283533397</v>
       </c>
       <c r="N37" s="215">
-        <v>-869.65200000000004</v>
+        <v>-670.34199999999998</v>
       </c>
       <c r="O37" s="214">
-        <v>-41.421822889428064</v>
+        <v>-25.789149307626076</v>
       </c>
       <c r="Q37" s="144"/>
       <c r="AE37" s="144"/>
       <c r="AG37" s="144"/>
       <c r="AI37" s="144"/>
     </row>
     <row r="38" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="211" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B38" s="163">
-        <v>714.86400000000003</v>
+        <v>1120.521</v>
       </c>
       <c r="C38" s="212">
-        <v>0.27145103959098438</v>
+        <v>0.2689333543435829</v>
       </c>
       <c r="D38" s="213">
-        <v>1276.259</v>
+        <v>2547.049</v>
       </c>
       <c r="E38" s="212">
-        <v>0.6509783213225514</v>
+        <v>0.79791403032996133</v>
       </c>
       <c r="F38" s="213">
-        <v>-561.39499999999998</v>
+        <v>-1426.528</v>
       </c>
       <c r="G38" s="163">
-        <v>643.08199999999999</v>
+        <v>989.56799999999998</v>
       </c>
       <c r="H38" s="212">
-        <v>0.3609082128042852</v>
+        <v>0.34936394958238398</v>
       </c>
       <c r="I38" s="213">
-        <v>1787.99</v>
+        <v>2445.1109999999999</v>
       </c>
       <c r="J38" s="212">
-        <v>1.2150720637923469</v>
+        <v>1.0746602653166955</v>
       </c>
       <c r="K38" s="213">
-        <v>-1144.9079999999999</v>
+        <v>-1455.5429999999999</v>
       </c>
       <c r="L38" s="165">
-        <v>71.781999999999996</v>
+        <v>130.953</v>
       </c>
       <c r="M38" s="214">
-        <v>11.16218460476269</v>
+        <v>13.233350310438494</v>
       </c>
       <c r="N38" s="215">
-        <v>-511.73099999999999</v>
+        <v>101.938</v>
       </c>
       <c r="O38" s="214">
-        <v>-28.620462083121268</v>
+        <v>4.1690540838432284</v>
       </c>
       <c r="Q38" s="144"/>
       <c r="AE38" s="144"/>
       <c r="AG38" s="144"/>
       <c r="AI38" s="144"/>
     </row>
     <row r="39" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="219" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B39" s="220">
-        <v>844.56</v>
+        <v>1340.0609999999999</v>
       </c>
       <c r="C39" s="221">
-        <v>0.32069972749636538</v>
+        <v>0.32162458334561872</v>
       </c>
       <c r="D39" s="222">
-        <v>31.207000000000001</v>
+        <v>48.223999999999997</v>
       </c>
       <c r="E39" s="221">
-        <v>1.5917678522551347E-2</v>
+        <v>1.5107132292559765E-2</v>
       </c>
       <c r="F39" s="222">
-        <v>813.35299999999995</v>
+        <v>1291.837</v>
       </c>
       <c r="G39" s="220">
-        <v>841.73400000000004</v>
+        <v>1138.481</v>
       </c>
       <c r="H39" s="221">
-        <v>0.47239498788117568</v>
+        <v>0.40193722784538516</v>
       </c>
       <c r="I39" s="222">
-        <v>26.960999999999999</v>
+        <v>41.122999999999998</v>
       </c>
       <c r="J39" s="221">
-        <v>1.8322002870209266E-2</v>
+        <v>1.8074130004984836E-2</v>
       </c>
       <c r="K39" s="222">
-        <v>814.77300000000002</v>
+        <v>1097.3579999999999</v>
       </c>
       <c r="L39" s="223">
-        <v>2.8260000000000001</v>
+        <v>201.58</v>
       </c>
       <c r="M39" s="224">
-        <v>0.33573551739623203</v>
+        <v>17.706048673627404</v>
       </c>
       <c r="N39" s="225">
-        <v>4.2460000000000004</v>
+        <v>7.101</v>
       </c>
       <c r="O39" s="224">
-        <v>15.748674010607916</v>
+        <v>17.267709067918197</v>
       </c>
       <c r="Q39" s="144"/>
       <c r="AE39" s="144"/>
       <c r="AG39" s="144"/>
       <c r="AI39" s="144"/>
     </row>
     <row r="40" spans="1:35" s="54" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="226" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B40" s="235"/>
       <c r="D40" s="235"/>
       <c r="G40" s="235"/>
       <c r="I40" s="235"/>
       <c r="L40" s="55"/>
       <c r="M40" s="56"/>
       <c r="N40" s="55"/>
       <c r="O40" s="56"/>
       <c r="Q40" s="144"/>
       <c r="AE40" s="144"/>
       <c r="AG40" s="144"/>
       <c r="AI40" s="144"/>
     </row>
     <row r="41" spans="1:35" s="54" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="226" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B41" s="235"/>
       <c r="D41" s="235"/>
       <c r="G41" s="235"/>
       <c r="I41" s="235"/>
       <c r="L41" s="55"/>
       <c r="M41" s="56"/>
       <c r="N41" s="55"/>
       <c r="O41" s="56"/>
       <c r="Q41" s="144"/>
       <c r="AE41" s="144"/>
       <c r="AG41" s="144"/>
       <c r="AI41" s="144"/>
     </row>
     <row r="42" spans="1:35" s="135" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="L42" s="236"/>
       <c r="M42" s="237"/>
       <c r="N42" s="236"/>
       <c r="O42" s="237"/>
       <c r="Q42" s="238"/>
       <c r="AE42" s="238"/>
       <c r="AG42" s="238"/>
       <c r="AI42" s="238"/>
     </row>
   </sheetData>
@@ -11746,51 +11746,51 @@
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.25" style="231" customWidth="1"/>
     <col min="3" max="3" width="7.625" style="231" customWidth="1"/>
     <col min="4" max="4" width="8.25" style="231" customWidth="1"/>
     <col min="5" max="5" width="7.625" style="231" customWidth="1"/>
     <col min="6" max="6" width="8.875" style="132" customWidth="1"/>
     <col min="7" max="7" width="8.375" style="12" customWidth="1"/>
     <col min="8" max="8" width="8.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.25" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.75" style="132" customWidth="1"/>
     <col min="13" max="13" width="7.875" style="12" customWidth="1"/>
     <col min="14" max="15" width="9" style="1"/>
     <col min="16" max="20" width="9" style="231"/>
     <col min="21" max="21" width="9" style="239"/>
     <col min="22" max="26" width="9" style="231"/>
     <col min="27" max="27" width="9" style="239"/>
     <col min="28" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="424" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B1" s="424"/>
       <c r="C1" s="424"/>
       <c r="D1" s="424"/>
       <c r="E1" s="424"/>
       <c r="F1" s="424"/>
       <c r="G1" s="424"/>
       <c r="H1" s="424"/>
       <c r="I1" s="424"/>
       <c r="J1" s="424"/>
       <c r="K1" s="424"/>
       <c r="L1" s="424"/>
       <c r="M1" s="424"/>
     </row>
     <row r="2" spans="1:27" ht="36" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="240"/>
       <c r="C2" s="241" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="240"/>
       <c r="E2" s="240"/>
       <c r="F2" s="242"/>
       <c r="G2" s="243"/>
       <c r="H2" s="244"/>
       <c r="I2" s="135"/>
@@ -11814,2087 +11814,2087 @@
       <c r="F4" s="426"/>
       <c r="G4" s="427"/>
       <c r="H4" s="428" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="429"/>
       <c r="J4" s="429"/>
       <c r="K4" s="429"/>
       <c r="L4" s="429"/>
       <c r="M4" s="429"/>
       <c r="P4" s="235"/>
       <c r="Q4" s="235"/>
       <c r="R4" s="235"/>
       <c r="S4" s="235"/>
       <c r="T4" s="235"/>
       <c r="U4" s="248"/>
       <c r="V4" s="235"/>
       <c r="W4" s="235"/>
       <c r="X4" s="235"/>
       <c r="Y4" s="235"/>
       <c r="Z4" s="235"/>
       <c r="AA4" s="248"/>
     </row>
     <row r="5" spans="1:27" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="249" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B5" s="250" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C5" s="251"/>
       <c r="D5" s="250" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E5" s="251"/>
       <c r="F5" s="430" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="431"/>
       <c r="H5" s="252" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I5" s="253"/>
       <c r="J5" s="252" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K5" s="253"/>
       <c r="L5" s="254" t="s">
         <v>6</v>
       </c>
       <c r="M5" s="255"/>
       <c r="P5" s="235"/>
       <c r="Q5" s="235"/>
       <c r="R5" s="235"/>
       <c r="S5" s="235"/>
       <c r="T5" s="235"/>
       <c r="U5" s="248"/>
       <c r="V5" s="235"/>
       <c r="W5" s="235"/>
       <c r="X5" s="235"/>
       <c r="Y5" s="235"/>
       <c r="Z5" s="235"/>
       <c r="AA5" s="248"/>
     </row>
     <row r="6" spans="1:27" s="54" customFormat="1" ht="39.75" x14ac:dyDescent="0.25">
       <c r="A6" s="256"/>
       <c r="B6" s="257" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="258" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="257" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="258" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="49" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="259" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H6" s="48" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="47" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="48" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="47" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="259" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="P6" s="235"/>
       <c r="Q6" s="235"/>
       <c r="R6" s="235"/>
       <c r="S6" s="235"/>
       <c r="T6" s="235"/>
       <c r="U6" s="248"/>
       <c r="V6" s="235"/>
       <c r="W6" s="235"/>
       <c r="X6" s="235"/>
       <c r="Y6" s="235"/>
       <c r="Z6" s="235"/>
       <c r="AA6" s="248"/>
     </row>
     <row r="7" spans="1:27" s="265" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="260" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B7" s="261">
-        <v>67620.88</v>
+        <v>74830.441000000006</v>
       </c>
       <c r="C7" s="262">
         <v>100</v>
       </c>
       <c r="D7" s="261">
-        <v>48646.752</v>
+        <v>53326.036999999997</v>
       </c>
       <c r="E7" s="262">
         <v>100</v>
       </c>
       <c r="F7" s="263">
-        <v>18974.128000000001</v>
+        <v>21504.403999999999</v>
       </c>
       <c r="G7" s="264">
-        <v>39.0038948540696</v>
+        <v>40.326274386375275</v>
       </c>
       <c r="H7" s="261">
-        <v>263349.14799999999</v>
+        <v>416653.78499999997</v>
       </c>
       <c r="I7" s="262">
         <v>100</v>
       </c>
       <c r="J7" s="261">
-        <v>178184.36300000001</v>
+        <v>283248.45799999998</v>
       </c>
       <c r="K7" s="262">
         <v>100</v>
       </c>
       <c r="L7" s="263">
-        <v>85164.785000000003</v>
+        <v>133405.32699999999</v>
       </c>
       <c r="M7" s="264">
-        <v>47.795880382612474</v>
+        <v>47.098341838104552</v>
       </c>
       <c r="P7" s="266"/>
       <c r="Q7" s="266"/>
       <c r="R7" s="266"/>
       <c r="S7" s="266"/>
       <c r="T7" s="266"/>
       <c r="U7" s="267"/>
       <c r="V7" s="266"/>
       <c r="W7" s="266"/>
       <c r="X7" s="266"/>
       <c r="Y7" s="266"/>
       <c r="Z7" s="266"/>
       <c r="AA7" s="267"/>
     </row>
     <row r="8" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="268" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B8" s="269">
-        <v>97.271000000000001</v>
+        <v>123.249</v>
       </c>
       <c r="C8" s="270">
-        <v>0.14384758080640181</v>
+        <v>0.1647043614242498</v>
       </c>
       <c r="D8" s="269">
-        <v>112.998</v>
+        <v>143.648</v>
       </c>
       <c r="E8" s="270">
-        <v>0.23228272259574492</v>
+        <v>0.2693768524370187</v>
       </c>
       <c r="F8" s="271">
-        <v>-15.727</v>
+        <v>-20.399000000000001</v>
       </c>
       <c r="G8" s="272">
-        <v>-13.917945450361954</v>
+        <v>-14.200685007796837</v>
       </c>
       <c r="H8" s="269">
-        <v>415.274</v>
+        <v>659.78099999999995</v>
       </c>
       <c r="I8" s="270">
-        <v>0.15768951718803356</v>
+        <v>0.15835233562080805</v>
       </c>
       <c r="J8" s="269">
-        <v>465.26400000000001</v>
+        <v>746.36099999999999</v>
       </c>
       <c r="K8" s="270">
-        <v>0.26111382175550391</v>
+        <v>0.26350046361064389</v>
       </c>
       <c r="L8" s="271">
-        <v>-49.99</v>
+        <v>-86.58</v>
       </c>
       <c r="M8" s="272">
-        <v>-10.744437566628838</v>
+        <v>-11.600284580785972</v>
       </c>
       <c r="P8" s="227"/>
       <c r="Q8" s="227"/>
       <c r="R8" s="227"/>
       <c r="S8" s="227"/>
       <c r="T8" s="227"/>
       <c r="U8" s="274"/>
       <c r="V8" s="227"/>
       <c r="W8" s="227"/>
       <c r="X8" s="227"/>
       <c r="Y8" s="227"/>
       <c r="Z8" s="227"/>
       <c r="AA8" s="274"/>
     </row>
     <row r="9" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="275" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B9" s="261">
-        <v>80.894000000000005</v>
+        <v>106.175</v>
       </c>
       <c r="C9" s="262">
-        <v>0.11962873006089243</v>
+        <v>0.14188744390802133</v>
       </c>
       <c r="D9" s="261">
-        <v>96.867999999999995</v>
+        <v>123.771</v>
       </c>
       <c r="E9" s="262">
-        <v>0.19912531878798403</v>
+        <v>0.23210237805595793</v>
       </c>
       <c r="F9" s="263">
-        <v>-15.974</v>
+        <v>-17.596</v>
       </c>
       <c r="G9" s="264">
-        <v>-16.490481892885164</v>
+        <v>-14.216577388887542</v>
       </c>
       <c r="H9" s="261">
-        <v>351.4</v>
+        <v>550.23400000000004</v>
       </c>
       <c r="I9" s="262">
-        <v>0.13343502444139291</v>
+        <v>0.13206024277446562</v>
       </c>
       <c r="J9" s="261">
-        <v>412.233</v>
+        <v>651.19100000000003</v>
       </c>
       <c r="K9" s="262">
-        <v>0.23135195090042779</v>
+        <v>0.22990098678666065</v>
       </c>
       <c r="L9" s="263">
-        <v>-60.832999999999998</v>
+        <v>-100.95699999999999</v>
       </c>
       <c r="M9" s="264">
-        <v>-14.7569457078885</v>
+        <v>-15.503439083156861</v>
       </c>
       <c r="P9" s="227"/>
       <c r="Q9" s="227"/>
       <c r="R9" s="227"/>
       <c r="S9" s="227"/>
       <c r="T9" s="227"/>
       <c r="U9" s="274"/>
       <c r="V9" s="227"/>
       <c r="W9" s="227"/>
       <c r="X9" s="227"/>
       <c r="Y9" s="227"/>
       <c r="Z9" s="227"/>
       <c r="AA9" s="274"/>
     </row>
     <row r="10" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="276" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B10" s="277">
-        <v>53.624000000000002</v>
+        <v>53.165999999999997</v>
       </c>
       <c r="C10" s="278">
-        <v>7.9300949647505323E-2</v>
+        <v>7.1048625785861672E-2</v>
       </c>
       <c r="D10" s="277">
-        <v>60.811999999999998</v>
+        <v>62.511000000000003</v>
       </c>
       <c r="E10" s="278">
-        <v>0.12500731806308465</v>
+        <v>0.11722416199801233</v>
       </c>
       <c r="F10" s="279">
-        <v>-7.1879999999999997</v>
+        <v>-9.3450000000000006</v>
       </c>
       <c r="G10" s="280">
-        <v>-11.820035519305399</v>
+        <v>-14.94936891107165</v>
       </c>
       <c r="H10" s="277">
-        <v>203.99100000000001</v>
+        <v>318.34100000000001</v>
       </c>
       <c r="I10" s="278">
-        <v>7.7460284777530392E-2</v>
+        <v>7.6404202112312497E-2</v>
       </c>
       <c r="J10" s="277">
-        <v>218.959</v>
+        <v>348.55799999999999</v>
       </c>
       <c r="K10" s="278">
-        <v>0.12288339802297915</v>
+        <v>0.12305733364310141</v>
       </c>
       <c r="L10" s="279">
-        <v>-14.968</v>
+        <v>-30.216999999999999</v>
       </c>
       <c r="M10" s="280">
-        <v>-6.8359829922496909</v>
+        <v>-8.6691454506853951</v>
       </c>
       <c r="P10" s="227"/>
       <c r="Q10" s="227"/>
       <c r="R10" s="227"/>
       <c r="S10" s="227"/>
       <c r="T10" s="227"/>
       <c r="U10" s="274"/>
       <c r="V10" s="227"/>
       <c r="W10" s="227"/>
       <c r="X10" s="227"/>
       <c r="Y10" s="227"/>
       <c r="Z10" s="227"/>
       <c r="AA10" s="274"/>
     </row>
     <row r="11" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="281" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B11" s="277">
-        <v>7.8769999999999998</v>
+        <v>9.109</v>
       </c>
       <c r="C11" s="278">
-        <v>1.1648768841813357E-2</v>
+        <v>1.2172853558353344E-2</v>
       </c>
       <c r="D11" s="277">
-        <v>9.4369999999999994</v>
+        <v>12.353999999999999</v>
       </c>
       <c r="E11" s="278">
-        <v>1.9399034081453166E-2</v>
+        <v>2.3166919379364343E-2</v>
       </c>
       <c r="F11" s="279">
-        <v>-1.56</v>
+        <v>-3.2450000000000001</v>
       </c>
       <c r="G11" s="280">
-        <v>-16.530677121966729</v>
+        <v>-26.266796179375103</v>
       </c>
       <c r="H11" s="277">
-        <v>51.079000000000001</v>
+        <v>73.278000000000006</v>
       </c>
       <c r="I11" s="278">
-        <v>1.9395923771889326E-2</v>
+        <v>1.7587263727845408E-2</v>
       </c>
       <c r="J11" s="277">
-        <v>34.526000000000003</v>
+        <v>56.816000000000003</v>
       </c>
       <c r="K11" s="278">
-        <v>1.9376559995895937E-2</v>
+        <v>2.0058714670919763E-2</v>
       </c>
       <c r="L11" s="279">
-        <v>16.553000000000001</v>
+        <v>16.462</v>
       </c>
       <c r="M11" s="280">
-        <v>47.94357875224469</v>
+        <v>28.974232610532248</v>
       </c>
       <c r="P11" s="227"/>
       <c r="Q11" s="227"/>
       <c r="R11" s="227"/>
       <c r="S11" s="227"/>
       <c r="T11" s="227"/>
       <c r="U11" s="274"/>
       <c r="V11" s="227"/>
       <c r="W11" s="227"/>
       <c r="X11" s="227"/>
       <c r="Y11" s="227"/>
       <c r="Z11" s="227"/>
       <c r="AA11" s="274"/>
     </row>
     <row r="12" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="282" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B12" s="277">
-        <v>188.423</v>
+        <v>194.148</v>
       </c>
       <c r="C12" s="278">
-        <v>0.27864618147530762</v>
+        <v>0.25945056237206998</v>
       </c>
       <c r="D12" s="277">
-        <v>188.35300000000001</v>
+        <v>213.167</v>
       </c>
       <c r="E12" s="278">
-        <v>0.38718515061396086</v>
+        <v>0.39974281231511732</v>
       </c>
       <c r="F12" s="279">
-        <v>7.0000000000000007E-2</v>
+        <v>-19.018999999999998</v>
       </c>
       <c r="G12" s="280">
-        <v>3.7164260723216512E-2</v>
+        <v>-8.9221127097533852</v>
       </c>
       <c r="H12" s="277">
-        <v>703.30399999999997</v>
+        <v>1114.625</v>
       </c>
       <c r="I12" s="278">
-        <v>0.26706142979433523</v>
+        <v>0.26751827059485367</v>
       </c>
       <c r="J12" s="277">
-        <v>711.62099999999998</v>
+        <v>1144.4549999999999</v>
       </c>
       <c r="K12" s="278">
-        <v>0.3993734287446985</v>
+        <v>0.40404633023633263</v>
       </c>
       <c r="L12" s="279">
-        <v>-8.3170000000000002</v>
+        <v>-29.83</v>
       </c>
       <c r="M12" s="280">
-        <v>-1.1687401018238641</v>
+        <v>-2.6064808140119093</v>
       </c>
       <c r="P12" s="227"/>
       <c r="Q12" s="227"/>
       <c r="R12" s="227"/>
       <c r="S12" s="227"/>
       <c r="T12" s="227"/>
       <c r="U12" s="274"/>
       <c r="V12" s="227"/>
       <c r="W12" s="227"/>
       <c r="X12" s="227"/>
       <c r="Y12" s="227"/>
       <c r="Z12" s="227"/>
       <c r="AA12" s="274"/>
     </row>
     <row r="13" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="275" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B13" s="261">
-        <v>1095.04</v>
+        <v>1613.4280000000001</v>
       </c>
       <c r="C13" s="262">
-        <v>1.6193814691556809</v>
+        <v>2.1561118422381074</v>
       </c>
       <c r="D13" s="261">
-        <v>971.37300000000005</v>
+        <v>1344.6020000000001</v>
       </c>
       <c r="E13" s="262">
-        <v>1.996789014814391</v>
+        <v>2.5214737033618309</v>
       </c>
       <c r="F13" s="263">
-        <v>123.667</v>
+        <v>268.82600000000002</v>
       </c>
       <c r="G13" s="264">
-        <v>12.731154767530084</v>
+        <v>19.992979335148988</v>
       </c>
       <c r="H13" s="261">
-        <v>4925.6400000000003</v>
+        <v>8116.1369999999997</v>
       </c>
       <c r="I13" s="262">
-        <v>1.870383875325847</v>
+        <v>1.9479331022997908</v>
       </c>
       <c r="J13" s="261">
-        <v>4753.1139999999996</v>
+        <v>7011.6369999999997</v>
       </c>
       <c r="K13" s="262">
-        <v>2.6675258816061205</v>
+        <v>2.4754369536585439</v>
       </c>
       <c r="L13" s="263">
-        <v>172.52600000000001</v>
+        <v>1104.5</v>
       </c>
       <c r="M13" s="264">
-        <v>3.6297467302488431</v>
+        <v>15.752384214984319</v>
       </c>
       <c r="P13" s="227"/>
       <c r="Q13" s="227"/>
       <c r="R13" s="227"/>
       <c r="S13" s="227"/>
       <c r="T13" s="227"/>
       <c r="U13" s="274"/>
       <c r="V13" s="227"/>
       <c r="W13" s="227"/>
       <c r="X13" s="227"/>
       <c r="Y13" s="227"/>
       <c r="Z13" s="227"/>
       <c r="AA13" s="274"/>
     </row>
     <row r="14" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="275" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B14" s="261">
-        <v>928.98500000000001</v>
+        <v>1370.136</v>
       </c>
       <c r="C14" s="262">
-        <v>1.3738138279182406</v>
+        <v>1.8309874720636752</v>
       </c>
       <c r="D14" s="261">
-        <v>827.44500000000005</v>
+        <v>1178.0219999999999</v>
       </c>
       <c r="E14" s="262">
-        <v>1.7009254800813833</v>
+        <v>2.2090934677932283</v>
       </c>
       <c r="F14" s="263">
-        <v>101.54</v>
+        <v>192.114</v>
       </c>
       <c r="G14" s="264">
-        <v>12.271510493144559</v>
+        <v>16.308184397235365</v>
       </c>
       <c r="H14" s="261">
-        <v>4179.2629999999999</v>
+        <v>6991.8130000000001</v>
       </c>
       <c r="I14" s="262">
-        <v>1.5869665923506235</v>
+        <v>1.6780869997376837</v>
       </c>
       <c r="J14" s="261">
-        <v>4123.2489999999998</v>
+        <v>5993.4390000000003</v>
       </c>
       <c r="K14" s="262">
-        <v>2.3140352669442716</v>
+        <v>2.1159652703210834</v>
       </c>
       <c r="L14" s="263">
-        <v>56.014000000000003</v>
+        <v>998.37400000000002</v>
       </c>
       <c r="M14" s="264">
-        <v>1.3584918107055868</v>
+        <v>16.657781951230337</v>
       </c>
       <c r="P14" s="227"/>
       <c r="Q14" s="227"/>
       <c r="R14" s="227"/>
       <c r="S14" s="227"/>
       <c r="T14" s="227"/>
       <c r="U14" s="274"/>
       <c r="V14" s="227"/>
       <c r="W14" s="227"/>
       <c r="X14" s="227"/>
       <c r="Y14" s="227"/>
       <c r="Z14" s="227"/>
       <c r="AA14" s="274"/>
     </row>
     <row r="15" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="268" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B15" s="269">
-        <v>1612.7760000000001</v>
+        <v>1591.15</v>
       </c>
       <c r="C15" s="270">
-        <v>2.3850266367429707</v>
+        <v>2.1263405356651579</v>
       </c>
       <c r="D15" s="269">
-        <v>1685.9449999999999</v>
+        <v>1522.19</v>
       </c>
       <c r="E15" s="270">
-        <v>3.4656887267622718</v>
+        <v>2.8544967629977829</v>
       </c>
       <c r="F15" s="271">
-        <v>-73.168999999999997</v>
+        <v>68.959999999999994</v>
       </c>
       <c r="G15" s="272">
-        <v>-4.3399399150031579</v>
+        <v>4.5303148752783819</v>
       </c>
       <c r="H15" s="269">
-        <v>6137.4660000000003</v>
+        <v>9434.9269999999997</v>
       </c>
       <c r="I15" s="270">
-        <v>2.3305433287371029</v>
+        <v>2.2644524878131134</v>
       </c>
       <c r="J15" s="269">
-        <v>6111.4709999999995</v>
+        <v>9185.3220000000001</v>
       </c>
       <c r="K15" s="270">
-        <v>3.4298582081526425</v>
+        <v>3.2428497810215791</v>
       </c>
       <c r="L15" s="271">
-        <v>25.995000000000001</v>
+        <v>249.60499999999999</v>
       </c>
       <c r="M15" s="272">
-        <v>0.42534767816128066</v>
+        <v>2.7174333137150772</v>
       </c>
       <c r="P15" s="227"/>
       <c r="Q15" s="227"/>
       <c r="R15" s="227"/>
       <c r="S15" s="227"/>
       <c r="T15" s="227"/>
       <c r="U15" s="274"/>
       <c r="V15" s="227"/>
       <c r="W15" s="227"/>
       <c r="X15" s="227"/>
       <c r="Y15" s="227"/>
       <c r="Z15" s="227"/>
       <c r="AA15" s="274"/>
     </row>
     <row r="16" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="283" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B16" s="261">
-        <v>548.39300000000003</v>
+        <v>502.81299999999999</v>
       </c>
       <c r="C16" s="262">
-        <v>0.8109817559310083</v>
+        <v>0.67193643827383032</v>
       </c>
       <c r="D16" s="261">
-        <v>547.42100000000005</v>
+        <v>569.25800000000004</v>
       </c>
       <c r="E16" s="262">
-        <v>1.1252981494016292</v>
+        <v>1.0675047913273585</v>
       </c>
       <c r="F16" s="263">
-        <v>0.97199999999999998</v>
+        <v>-66.444999999999993</v>
       </c>
       <c r="G16" s="264">
-        <v>0.17755986708584434</v>
+        <v>-11.672211896890337</v>
       </c>
       <c r="H16" s="261">
-        <v>2160.627</v>
+        <v>3206.6860000000001</v>
       </c>
       <c r="I16" s="262">
-        <v>0.8204419936076649</v>
+        <v>0.76962843383266044</v>
       </c>
       <c r="J16" s="261">
-        <v>2367.152</v>
+        <v>3571.2339999999999</v>
       </c>
       <c r="K16" s="262">
-        <v>1.3284846998611208</v>
+        <v>1.2608132186195342</v>
       </c>
       <c r="L16" s="263">
-        <v>-206.52500000000001</v>
+        <v>-364.548</v>
       </c>
       <c r="M16" s="264">
-        <v>-8.7246192893401027</v>
+        <v>-10.207900126398886</v>
       </c>
       <c r="P16" s="227"/>
       <c r="Q16" s="227"/>
       <c r="R16" s="227"/>
       <c r="S16" s="227"/>
       <c r="T16" s="227"/>
       <c r="U16" s="274"/>
       <c r="V16" s="227"/>
       <c r="W16" s="227"/>
       <c r="X16" s="227"/>
       <c r="Y16" s="227"/>
       <c r="Z16" s="227"/>
       <c r="AA16" s="274"/>
     </row>
     <row r="17" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="284" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B17" s="269">
-        <v>1571.876</v>
+        <v>1544.884</v>
       </c>
       <c r="C17" s="270">
-        <v>2.3245423602887154</v>
+        <v>2.0645127562458168</v>
       </c>
       <c r="D17" s="269">
-        <v>1488.998</v>
+        <v>1551.3150000000001</v>
       </c>
       <c r="E17" s="270">
-        <v>3.0608374429602203</v>
+        <v>2.9091136099237977</v>
       </c>
       <c r="F17" s="271">
-        <v>82.878</v>
+        <v>-6.431</v>
       </c>
       <c r="G17" s="272">
-        <v>5.5660249375754702</v>
+        <v>-0.41455152564114961</v>
       </c>
       <c r="H17" s="269">
-        <v>6042.8190000000004</v>
+        <v>9355.4760000000006</v>
       </c>
       <c r="I17" s="270">
-        <v>2.2946035883890539</v>
+        <v>2.2453836582811793</v>
       </c>
       <c r="J17" s="269">
-        <v>5998.8389999999999</v>
+        <v>9219.2219999999998</v>
       </c>
       <c r="K17" s="270">
-        <v>3.3666472742055373</v>
+        <v>3.2548180721252153</v>
       </c>
       <c r="L17" s="271">
-        <v>43.98</v>
+        <v>136.25399999999999</v>
       </c>
       <c r="M17" s="272">
-        <v>0.733141862950481</v>
+        <v>1.4779338213137725</v>
       </c>
       <c r="P17" s="227"/>
       <c r="Q17" s="227"/>
       <c r="R17" s="227"/>
       <c r="S17" s="227"/>
       <c r="T17" s="227"/>
       <c r="U17" s="274"/>
       <c r="V17" s="227"/>
       <c r="W17" s="227"/>
       <c r="X17" s="227"/>
       <c r="Y17" s="227"/>
       <c r="Z17" s="227"/>
       <c r="AA17" s="274"/>
     </row>
     <row r="18" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="283" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B18" s="261">
-        <v>838.10799999999995</v>
+        <v>767.197</v>
       </c>
       <c r="C18" s="262">
-        <v>1.2394219063697485</v>
+        <v>1.0252471985298068</v>
       </c>
       <c r="D18" s="261">
-        <v>790.86699999999996</v>
+        <v>787.73699999999997</v>
       </c>
       <c r="E18" s="262">
-        <v>1.6257344375221596</v>
+        <v>1.4772089664191623</v>
       </c>
       <c r="F18" s="263">
-        <v>47.241</v>
+        <v>-20.54</v>
       </c>
       <c r="G18" s="264">
-        <v>5.9733178903658892</v>
+        <v>-2.6074692441766731</v>
       </c>
       <c r="H18" s="261">
-        <v>3157.942</v>
+        <v>4814.4449999999997</v>
       </c>
       <c r="I18" s="262">
-        <v>1.1991464654368278</v>
+        <v>1.155502523516017</v>
       </c>
       <c r="J18" s="261">
-        <v>3203.7939999999999</v>
+        <v>4836.6859999999997</v>
       </c>
       <c r="K18" s="262">
-        <v>1.7980219734545393</v>
+        <v>1.7075771688755319</v>
       </c>
       <c r="L18" s="263">
-        <v>-45.851999999999997</v>
+        <v>-22.241</v>
       </c>
       <c r="M18" s="264">
-        <v>-1.4311781593947677</v>
+        <v>-0.45983965053757886</v>
       </c>
       <c r="P18" s="227"/>
       <c r="Q18" s="227"/>
       <c r="R18" s="227"/>
       <c r="S18" s="227"/>
       <c r="T18" s="227"/>
       <c r="U18" s="274"/>
       <c r="V18" s="227"/>
       <c r="W18" s="227"/>
       <c r="X18" s="227"/>
       <c r="Y18" s="227"/>
       <c r="Z18" s="227"/>
       <c r="AA18" s="274"/>
     </row>
     <row r="19" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="283" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B19" s="261">
-        <v>521.90200000000004</v>
+        <v>562.10599999999999</v>
       </c>
       <c r="C19" s="262">
-        <v>0.77180598655326582</v>
+        <v>0.75117290836225326</v>
       </c>
       <c r="D19" s="261">
-        <v>505.64400000000001</v>
+        <v>556.24699999999996</v>
       </c>
       <c r="E19" s="262">
-        <v>1.0394198568488191</v>
+        <v>1.0431058283967363</v>
       </c>
       <c r="F19" s="263">
-        <v>16.257999999999999</v>
+        <v>5.859</v>
       </c>
       <c r="G19" s="264">
-        <v>3.2153056300480181</v>
+        <v>1.0533090515544354</v>
       </c>
       <c r="H19" s="261">
-        <v>2075.2489999999998</v>
+        <v>3253.7559999999999</v>
       </c>
       <c r="I19" s="262">
-        <v>0.78802191530158283</v>
+        <v>0.780925583095327</v>
       </c>
       <c r="J19" s="261">
-        <v>2021.1310000000001</v>
+        <v>3168.6</v>
       </c>
       <c r="K19" s="262">
-        <v>1.1342920141651263</v>
+        <v>1.11866451890799</v>
       </c>
       <c r="L19" s="263">
-        <v>54.118000000000002</v>
+        <v>85.156000000000006</v>
       </c>
       <c r="M19" s="264">
-        <v>2.6776097145608078</v>
+        <v>2.6874960550400808</v>
       </c>
       <c r="P19" s="227"/>
       <c r="Q19" s="227"/>
       <c r="R19" s="227"/>
       <c r="S19" s="227"/>
       <c r="T19" s="227"/>
       <c r="U19" s="274"/>
       <c r="V19" s="227"/>
       <c r="W19" s="227"/>
       <c r="X19" s="227"/>
       <c r="Y19" s="227"/>
       <c r="Z19" s="227"/>
       <c r="AA19" s="274"/>
     </row>
     <row r="20" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="283" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B20" s="261">
-        <v>211.86600000000001</v>
+        <v>215.58099999999999</v>
       </c>
       <c r="C20" s="262">
-        <v>0.31331446736570123</v>
+        <v>0.288092649353757</v>
       </c>
       <c r="D20" s="261">
-        <v>192.48699999999999</v>
+        <v>207.33099999999999</v>
       </c>
       <c r="E20" s="262">
-        <v>0.39568314858924192</v>
+        <v>0.38879881510789938</v>
       </c>
       <c r="F20" s="263">
-        <v>19.379000000000001</v>
+        <v>8.25</v>
       </c>
       <c r="G20" s="264">
-        <v>10.067692883155747</v>
+        <v>3.9791444598251102</v>
       </c>
       <c r="H20" s="261">
-        <v>809.62800000000004</v>
+        <v>1287.2750000000001</v>
       </c>
       <c r="I20" s="262">
-        <v>0.30743520765064336</v>
+        <v>0.3089555516698354</v>
       </c>
       <c r="J20" s="261">
-        <v>773.91399999999999</v>
+        <v>1213.9359999999999</v>
       </c>
       <c r="K20" s="262">
-        <v>0.43433328658587173</v>
+        <v>0.42857638434169343</v>
       </c>
       <c r="L20" s="263">
-        <v>35.713999999999999</v>
+        <v>73.338999999999999</v>
       </c>
       <c r="M20" s="264">
-        <v>4.614724633486408</v>
+        <v>6.0414222825585533</v>
       </c>
       <c r="P20" s="227"/>
       <c r="Q20" s="227"/>
       <c r="R20" s="227"/>
       <c r="S20" s="227"/>
       <c r="T20" s="227"/>
       <c r="U20" s="274"/>
       <c r="V20" s="227"/>
       <c r="W20" s="227"/>
       <c r="X20" s="227"/>
       <c r="Y20" s="227"/>
       <c r="Z20" s="227"/>
       <c r="AA20" s="274"/>
     </row>
     <row r="21" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="276" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B21" s="277">
-        <v>33.133000000000003</v>
+        <v>28.183</v>
       </c>
       <c r="C21" s="278">
-        <v>4.8998179260607073E-2</v>
+        <v>3.7662480166326964E-2</v>
       </c>
       <c r="D21" s="277">
-        <v>31.789000000000001</v>
+        <v>36.420999999999999</v>
       </c>
       <c r="E21" s="278">
-        <v>6.5346603201792378E-2</v>
+        <v>6.8298718691584007E-2</v>
       </c>
       <c r="F21" s="279">
-        <v>1.3440000000000001</v>
+        <v>-8.2379999999999995</v>
       </c>
       <c r="G21" s="280">
-        <v>4.2278775677121017</v>
+        <v>-22.618818813321983</v>
       </c>
       <c r="H21" s="277">
-        <v>121.41500000000001</v>
+        <v>184.131</v>
       </c>
       <c r="I21" s="278">
-        <v>4.6104193205895622E-2</v>
+        <v>4.4192806264798483E-2</v>
       </c>
       <c r="J21" s="277">
-        <v>127.485</v>
+        <v>199.386</v>
       </c>
       <c r="K21" s="278">
-        <v>7.1546682241695914E-2</v>
+        <v>7.0392616223880738E-2</v>
       </c>
       <c r="L21" s="279">
-        <v>-6.07</v>
+        <v>-15.255000000000001</v>
       </c>
       <c r="M21" s="280">
-        <v>-4.7613444718986546</v>
+        <v>-7.6509885348018418</v>
       </c>
       <c r="P21" s="227"/>
       <c r="Q21" s="227"/>
       <c r="R21" s="227"/>
       <c r="S21" s="227"/>
       <c r="T21" s="227"/>
       <c r="U21" s="274"/>
       <c r="V21" s="227"/>
       <c r="W21" s="227"/>
       <c r="X21" s="227"/>
       <c r="Y21" s="227"/>
       <c r="Z21" s="227"/>
       <c r="AA21" s="274"/>
     </row>
     <row r="22" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="276" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22" s="277">
-        <v>10.526999999999999</v>
+        <v>9.9529999999999994</v>
       </c>
       <c r="C22" s="278">
-        <v>1.5567676729436234E-2</v>
+        <v>1.3300736795069802E-2</v>
       </c>
       <c r="D22" s="277">
-        <v>10.522</v>
+        <v>12.73</v>
       </c>
       <c r="E22" s="278">
-        <v>2.1629398813717306E-2</v>
+        <v>2.3872015840967143E-2</v>
       </c>
       <c r="F22" s="279">
-        <v>5.0000000000000001E-3</v>
+        <v>-2.7770000000000001</v>
       </c>
       <c r="G22" s="280">
-        <v>4.7519482988025094E-2</v>
+        <v>-21.814611154752551</v>
       </c>
       <c r="H22" s="277">
-        <v>37.472000000000001</v>
+        <v>57.326999999999998</v>
       </c>
       <c r="I22" s="278">
-        <v>1.4229018884086156E-2</v>
+        <v>1.3758905370318429E-2</v>
       </c>
       <c r="J22" s="277">
-        <v>42.697000000000003</v>
+        <v>69.602999999999994</v>
       </c>
       <c r="K22" s="278">
-        <v>2.3962259808398563E-2</v>
+        <v>2.4573125831456426E-2</v>
       </c>
       <c r="L22" s="279">
-        <v>-5.2249999999999996</v>
+        <v>-12.276</v>
       </c>
       <c r="M22" s="280">
-        <v>-12.237393727896574</v>
+        <v>-17.63717081160295</v>
       </c>
       <c r="P22" s="227"/>
       <c r="Q22" s="227"/>
       <c r="R22" s="227"/>
       <c r="S22" s="227"/>
       <c r="T22" s="227"/>
       <c r="U22" s="274"/>
       <c r="V22" s="227"/>
       <c r="W22" s="227"/>
       <c r="X22" s="227"/>
       <c r="Y22" s="227"/>
       <c r="Z22" s="227"/>
       <c r="AA22" s="274"/>
     </row>
     <row r="23" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="276" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B23" s="277">
-        <v>131.36699999999999</v>
+        <v>133.22300000000001</v>
       </c>
       <c r="C23" s="278">
-        <v>0.1942698764050394</v>
+        <v>0.17803316166478292</v>
       </c>
       <c r="D23" s="277">
-        <v>131.154</v>
+        <v>144.78</v>
       </c>
       <c r="E23" s="278">
-        <v>0.26960484432753085</v>
+        <v>0.27149964284801437</v>
       </c>
       <c r="F23" s="279">
-        <v>0.21299999999999999</v>
+        <v>-11.557</v>
       </c>
       <c r="G23" s="280">
-        <v>0.16240450157829728</v>
+        <v>-7.9824561403508767</v>
       </c>
       <c r="H23" s="277">
-        <v>519.66700000000003</v>
+        <v>790.39099999999996</v>
       </c>
       <c r="I23" s="278">
-        <v>0.19733004794076645</v>
+        <v>0.18969970475607223</v>
       </c>
       <c r="J23" s="277">
-        <v>539.71900000000005</v>
+        <v>838.27599999999995</v>
       </c>
       <c r="K23" s="278">
-        <v>0.30289919435859808</v>
+        <v>0.295950772660517</v>
       </c>
       <c r="L23" s="279">
-        <v>-20.052</v>
+        <v>-47.884999999999998</v>
       </c>
       <c r="M23" s="280">
-        <v>-3.7152666480149859</v>
+        <v>-5.7123190929956245</v>
       </c>
       <c r="P23" s="227"/>
       <c r="Q23" s="227"/>
       <c r="R23" s="227"/>
       <c r="S23" s="227"/>
       <c r="T23" s="227"/>
       <c r="U23" s="274"/>
       <c r="V23" s="227"/>
       <c r="W23" s="227"/>
       <c r="X23" s="227"/>
       <c r="Y23" s="227"/>
       <c r="Z23" s="227"/>
       <c r="AA23" s="274"/>
     </row>
     <row r="24" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="275" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B24" s="261">
-        <v>466.57</v>
+        <v>493.233</v>
       </c>
       <c r="C24" s="262">
-        <v>0.68997918985970008</v>
+        <v>0.659134161724371</v>
       </c>
       <c r="D24" s="261">
-        <v>522.76900000000001</v>
+        <v>497.75900000000001</v>
       </c>
       <c r="E24" s="262">
-        <v>1.0746226181760294</v>
+        <v>0.93342582348656444</v>
       </c>
       <c r="F24" s="263">
-        <v>-56.198999999999998</v>
+        <v>-4.5259999999999998</v>
       </c>
       <c r="G24" s="264">
-        <v>-10.750254892696391</v>
+        <v>-0.90927537221828247</v>
       </c>
       <c r="H24" s="261">
-        <v>1926.2239999999999</v>
+        <v>2938.875</v>
       </c>
       <c r="I24" s="262">
-        <v>0.73143354160386354</v>
+        <v>0.70535180665645458</v>
       </c>
       <c r="J24" s="261">
-        <v>2100.5459999999998</v>
+        <v>3150.7539999999999</v>
       </c>
       <c r="K24" s="262">
-        <v>1.1788610204813539</v>
+        <v>1.1123640433022233</v>
       </c>
       <c r="L24" s="263">
-        <v>-174.322</v>
+        <v>-211.87899999999999</v>
       </c>
       <c r="M24" s="264">
-        <v>-8.2988899076716258</v>
+        <v>-6.7247078001011822</v>
       </c>
       <c r="P24" s="227"/>
       <c r="Q24" s="227"/>
       <c r="R24" s="227"/>
       <c r="S24" s="227"/>
       <c r="T24" s="227"/>
       <c r="U24" s="274"/>
       <c r="V24" s="227"/>
       <c r="W24" s="227"/>
       <c r="X24" s="227"/>
       <c r="Y24" s="227"/>
       <c r="Z24" s="227"/>
       <c r="AA24" s="274"/>
     </row>
     <row r="25" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="275" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B25" s="261">
-        <v>363.56900000000002</v>
+        <v>389.05399999999997</v>
       </c>
       <c r="C25" s="262">
-        <v>0.53765789501704209</v>
+        <v>0.51991408148991136</v>
       </c>
       <c r="D25" s="261">
-        <v>419.88</v>
+        <v>384.96899999999999</v>
       </c>
       <c r="E25" s="262">
-        <v>0.86312031685075297</v>
+        <v>0.72191563757119248</v>
       </c>
       <c r="F25" s="263">
-        <v>-56.311</v>
+        <v>4.085</v>
       </c>
       <c r="G25" s="264">
-        <v>-13.411212727445937</v>
+        <v>1.0611244022245947</v>
       </c>
       <c r="H25" s="261">
-        <v>1512.393</v>
+        <v>2301.11</v>
       </c>
       <c r="I25" s="262">
-        <v>0.57429196619234935</v>
+        <v>0.55228347439589442</v>
       </c>
       <c r="J25" s="261">
-        <v>1659.636</v>
+        <v>2484.2399999999998</v>
       </c>
       <c r="K25" s="262">
-        <v>0.93141506474392477</v>
+        <v>0.87705331832733224</v>
       </c>
       <c r="L25" s="263">
-        <v>-147.24299999999999</v>
+        <v>-183.13</v>
       </c>
       <c r="M25" s="264">
-        <v>-8.8720056687128981</v>
+        <v>-7.3716710140727146</v>
       </c>
       <c r="P25" s="227"/>
       <c r="Q25" s="227"/>
       <c r="R25" s="227"/>
       <c r="S25" s="227"/>
       <c r="T25" s="227"/>
       <c r="U25" s="274"/>
       <c r="V25" s="227"/>
       <c r="W25" s="227"/>
       <c r="X25" s="227"/>
       <c r="Y25" s="227"/>
       <c r="Z25" s="227"/>
       <c r="AA25" s="274"/>
     </row>
     <row r="26" spans="1:27" s="273" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="282" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B26" s="277">
-        <v>21.78</v>
+        <v>26.603000000000002</v>
       </c>
       <c r="C26" s="278">
-        <v>3.2208986336764618E-2</v>
+        <v>3.5551039983848287E-2</v>
       </c>
       <c r="D26" s="277">
-        <v>24.472999999999999</v>
+        <v>29.166</v>
       </c>
       <c r="E26" s="278">
-        <v>5.0307572435668475E-2</v>
+        <v>5.469373244443422E-2</v>
       </c>
       <c r="F26" s="279">
-        <v>-2.6930000000000001</v>
+        <v>-2.5630000000000002</v>
       </c>
       <c r="G26" s="280">
-        <v>-11.003963551669187</v>
+        <v>-8.7876294315298651</v>
       </c>
       <c r="H26" s="277">
-        <v>91.915999999999997</v>
+        <v>144.309</v>
       </c>
       <c r="I26" s="278">
-        <v>3.4902714019792461E-2</v>
+        <v>3.463523078279488E-2</v>
       </c>
       <c r="J26" s="277">
-        <v>97.513999999999996</v>
+        <v>156.12200000000001</v>
       </c>
       <c r="K26" s="278">
-        <v>5.4726463286792454E-2</v>
+        <v>5.511839361893367E-2</v>
       </c>
       <c r="L26" s="279">
-        <v>-5.5979999999999999</v>
+        <v>-11.813000000000001</v>
       </c>
       <c r="M26" s="280">
-        <v>-5.7407141538650865</v>
+        <v>-7.5665184919486039</v>
       </c>
       <c r="P26" s="227"/>
       <c r="Q26" s="227"/>
       <c r="R26" s="227"/>
       <c r="S26" s="227"/>
       <c r="T26" s="227"/>
       <c r="U26" s="274"/>
       <c r="V26" s="227"/>
       <c r="W26" s="227"/>
       <c r="X26" s="227"/>
       <c r="Y26" s="227"/>
       <c r="Z26" s="227"/>
       <c r="AA26" s="274"/>
     </row>
     <row r="27" spans="1:27" s="273" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="282" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B27" s="277">
-        <v>171.88200000000001</v>
+        <v>185.50899999999999</v>
       </c>
       <c r="C27" s="278">
-        <v>0.25418480209071515</v>
+        <v>0.24790579545027669</v>
       </c>
       <c r="D27" s="277">
-        <v>166.429</v>
+        <v>181.42699999999999</v>
       </c>
       <c r="E27" s="278">
-        <v>0.34211739357233961</v>
+        <v>0.34022216951917877</v>
       </c>
       <c r="F27" s="279">
-        <v>5.4530000000000003</v>
+        <v>4.0819999999999999</v>
       </c>
       <c r="G27" s="280">
-        <v>3.2764722494276839</v>
+        <v>2.2499407475182855</v>
       </c>
       <c r="H27" s="277">
-        <v>683.29100000000005</v>
+        <v>1057.691</v>
       </c>
       <c r="I27" s="278">
-        <v>0.25946201276489417</v>
+        <v>0.25385368814062254</v>
       </c>
       <c r="J27" s="277">
-        <v>670.71400000000006</v>
+        <v>1035.963</v>
       </c>
       <c r="K27" s="278">
-        <v>0.37641574642551545</v>
+        <v>0.36574356214147508</v>
       </c>
       <c r="L27" s="279">
-        <v>12.577</v>
+        <v>21.728000000000002</v>
       </c>
       <c r="M27" s="280">
-        <v>1.8751658680152792</v>
+        <v>2.0973722034474207</v>
       </c>
       <c r="P27" s="227"/>
       <c r="Q27" s="227"/>
       <c r="R27" s="227"/>
       <c r="S27" s="227"/>
       <c r="T27" s="227"/>
       <c r="U27" s="274"/>
       <c r="V27" s="227"/>
       <c r="W27" s="227"/>
       <c r="X27" s="227"/>
       <c r="Y27" s="227"/>
       <c r="Z27" s="227"/>
       <c r="AA27" s="274"/>
     </row>
     <row r="28" spans="1:27" s="273" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="282" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B28" s="277">
-        <v>340.37900000000002</v>
+        <v>384.37200000000001</v>
       </c>
       <c r="C28" s="278">
-        <v>0.50336375391742905</v>
+        <v>0.51365726950613588</v>
       </c>
       <c r="D28" s="277">
-        <v>161.761</v>
+        <v>267.50900000000001</v>
       </c>
       <c r="E28" s="278">
-        <v>0.33252168613435901</v>
+        <v>0.50164800358219008</v>
       </c>
       <c r="F28" s="279">
-        <v>178.61799999999999</v>
+        <v>116.863</v>
       </c>
       <c r="G28" s="280">
-        <v>110.42092964311546</v>
+        <v>43.685633006739963</v>
       </c>
       <c r="H28" s="277">
-        <v>1309.0150000000001</v>
+        <v>2069.375</v>
       </c>
       <c r="I28" s="278">
-        <v>0.49706445224573126</v>
+        <v>0.49666535490611224</v>
       </c>
       <c r="J28" s="277">
-        <v>733.88800000000003</v>
+        <v>1221.866</v>
       </c>
       <c r="K28" s="278">
-        <v>0.41187003598065453</v>
+        <v>0.43137604653791267</v>
       </c>
       <c r="L28" s="279">
-        <v>575.12699999999995</v>
+        <v>847.50900000000001</v>
       </c>
       <c r="M28" s="280">
-        <v>78.367135039679084</v>
+        <v>69.361861284297959</v>
       </c>
       <c r="P28" s="227"/>
       <c r="Q28" s="227"/>
       <c r="R28" s="227"/>
       <c r="S28" s="227"/>
       <c r="T28" s="227"/>
       <c r="U28" s="274"/>
       <c r="V28" s="227"/>
       <c r="W28" s="227"/>
       <c r="X28" s="227"/>
       <c r="Y28" s="227"/>
       <c r="Z28" s="227"/>
       <c r="AA28" s="274"/>
     </row>
     <row r="29" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="275" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B29" s="261">
-        <v>2407.0610000000001</v>
+        <v>2489.549</v>
       </c>
       <c r="C29" s="262">
-        <v>3.5596416373167581</v>
+        <v>3.3269201233225396</v>
       </c>
       <c r="D29" s="261">
-        <v>2417.105</v>
+        <v>2521.0790000000002</v>
       </c>
       <c r="E29" s="262">
-        <v>4.9686873236675702</v>
+        <v>4.7276698997902278</v>
       </c>
       <c r="F29" s="263">
-        <v>-10.044</v>
+        <v>-31.53</v>
       </c>
       <c r="G29" s="264">
-        <v>-0.41553842303085714</v>
+        <v>-1.2506549774917803</v>
       </c>
       <c r="H29" s="261">
-        <v>9402.6479999999992</v>
+        <v>14638.02</v>
       </c>
       <c r="I29" s="262">
-        <v>3.5704113992424991</v>
+        <v>3.5132334151242617</v>
       </c>
       <c r="J29" s="261">
-        <v>9234.5030000000006</v>
+        <v>14458.312</v>
       </c>
       <c r="K29" s="262">
-        <v>5.1825552166999076</v>
+        <v>5.1044627399171931</v>
       </c>
       <c r="L29" s="263">
-        <v>168.14500000000001</v>
+        <v>179.708</v>
       </c>
       <c r="M29" s="264">
-        <v>1.8208343210240983</v>
+        <v>1.2429390097543891</v>
       </c>
       <c r="P29" s="227"/>
       <c r="Q29" s="227"/>
       <c r="R29" s="227"/>
       <c r="S29" s="227"/>
       <c r="T29" s="227"/>
       <c r="U29" s="274"/>
       <c r="V29" s="227"/>
       <c r="W29" s="227"/>
       <c r="X29" s="227"/>
       <c r="Y29" s="227"/>
       <c r="Z29" s="227"/>
       <c r="AA29" s="274"/>
     </row>
     <row r="30" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="275" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B30" s="261">
-        <v>1119.423</v>
+        <v>1056.8530000000001</v>
       </c>
       <c r="C30" s="262">
-        <v>1.6554398582213068</v>
+        <v>1.4123303108690752</v>
       </c>
       <c r="D30" s="261">
-        <v>1232.2929999999999</v>
+        <v>1189.289</v>
       </c>
       <c r="E30" s="262">
-        <v>2.5331454811207128</v>
+        <v>2.2302219833062038</v>
       </c>
       <c r="F30" s="263">
-        <v>-112.87</v>
+        <v>-132.43600000000001</v>
       </c>
       <c r="G30" s="264">
-        <v>-9.159347655143705</v>
+        <v>-11.135728994382358</v>
       </c>
       <c r="H30" s="261">
-        <v>4539.12</v>
+        <v>6915.2920000000004</v>
       </c>
       <c r="I30" s="262">
-        <v>1.7236129429209317</v>
+        <v>1.6597213919465534</v>
       </c>
       <c r="J30" s="261">
-        <v>4947.8209999999999</v>
+        <v>7523.0240000000003</v>
       </c>
       <c r="K30" s="262">
-        <v>2.7767986576914159</v>
+        <v>2.6559805667150358</v>
       </c>
       <c r="L30" s="263">
-        <v>-408.70100000000002</v>
+        <v>-607.73199999999997</v>
       </c>
       <c r="M30" s="264">
-        <v>-8.2602220250085843</v>
+        <v>-8.0782940477127276</v>
       </c>
       <c r="P30" s="227"/>
       <c r="Q30" s="227"/>
       <c r="R30" s="227"/>
       <c r="S30" s="227"/>
       <c r="T30" s="227"/>
       <c r="U30" s="274"/>
       <c r="V30" s="227"/>
       <c r="W30" s="227"/>
       <c r="X30" s="227"/>
       <c r="Y30" s="227"/>
       <c r="Z30" s="227"/>
       <c r="AA30" s="274"/>
     </row>
     <row r="31" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="285" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B31" s="261">
-        <v>1287.6379999999999</v>
+        <v>1432.6959999999999</v>
       </c>
       <c r="C31" s="262">
-        <v>1.9042017790954511</v>
+        <v>1.9145898124534642</v>
       </c>
       <c r="D31" s="261">
-        <v>1184.8119999999999</v>
+        <v>1331.79</v>
       </c>
       <c r="E31" s="262">
-        <v>2.4355418425468569</v>
+        <v>2.4974479164840249</v>
       </c>
       <c r="F31" s="263">
-        <v>102.82599999999999</v>
+        <v>100.90600000000001</v>
       </c>
       <c r="G31" s="264">
-        <v>8.678676448246641</v>
+        <v>7.5767200534618828</v>
       </c>
       <c r="H31" s="261">
-        <v>4863.5280000000002</v>
+        <v>7722.7280000000001</v>
       </c>
       <c r="I31" s="262">
-        <v>1.8467984563215676</v>
+        <v>1.8535120231777085</v>
       </c>
       <c r="J31" s="261">
-        <v>4286.6819999999998</v>
+        <v>6935.2879999999996</v>
       </c>
       <c r="K31" s="262">
-        <v>2.4057565590084917</v>
+        <v>2.4484821732021573</v>
       </c>
       <c r="L31" s="263">
-        <v>576.846</v>
+        <v>787.44</v>
       </c>
       <c r="M31" s="264">
-        <v>13.456701476806538</v>
+        <v>11.35410670760897</v>
       </c>
       <c r="P31" s="227"/>
       <c r="Q31" s="227"/>
       <c r="R31" s="227"/>
       <c r="S31" s="227"/>
       <c r="T31" s="227"/>
       <c r="U31" s="274"/>
       <c r="V31" s="227"/>
       <c r="W31" s="227"/>
       <c r="X31" s="227"/>
       <c r="Y31" s="227"/>
       <c r="Z31" s="227"/>
       <c r="AA31" s="274"/>
     </row>
     <row r="32" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="268" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B32" s="269">
-        <v>57087.966999999997</v>
+        <v>63419.334000000003</v>
       </c>
       <c r="C32" s="270">
-        <v>84.423578930058284</v>
+        <v>84.750715287111561</v>
       </c>
       <c r="D32" s="269">
-        <v>38403.910000000003</v>
+        <v>42296.245000000003</v>
       </c>
       <c r="E32" s="270">
-        <v>78.944448336448033</v>
+        <v>79.316310341981719</v>
       </c>
       <c r="F32" s="271">
-        <v>18684.057000000001</v>
+        <v>21123.089</v>
       </c>
       <c r="G32" s="272">
-        <v>48.651444605510221</v>
+        <v>49.940813894945045</v>
       </c>
       <c r="H32" s="269">
-        <v>221445.658</v>
+        <v>351204.74</v>
       </c>
       <c r="I32" s="270">
-        <v>84.088237870433517</v>
+        <v>84.291743563544003</v>
       </c>
       <c r="J32" s="269">
-        <v>137044.986</v>
+        <v>220123.158</v>
       </c>
       <c r="K32" s="270">
-        <v>76.911903880140144</v>
+        <v>77.71380630075663</v>
       </c>
       <c r="L32" s="271">
-        <v>84400.672000000006</v>
+        <v>131081.58199999999</v>
       </c>
       <c r="M32" s="272">
-        <v>61.586107207161888</v>
+        <v>59.5492010886015</v>
       </c>
       <c r="P32" s="227"/>
       <c r="Q32" s="227"/>
       <c r="R32" s="227"/>
       <c r="S32" s="227"/>
       <c r="T32" s="227"/>
       <c r="U32" s="274"/>
       <c r="V32" s="227"/>
       <c r="W32" s="227"/>
       <c r="X32" s="227"/>
       <c r="Y32" s="227"/>
       <c r="Z32" s="227"/>
       <c r="AA32" s="274"/>
     </row>
     <row r="33" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="275" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B33" s="261">
-        <v>22787.436000000002</v>
+        <v>25385.01</v>
       </c>
       <c r="C33" s="262">
-        <v>33.698816105321313</v>
+        <v>33.923373510520939</v>
       </c>
       <c r="D33" s="261">
-        <v>16407.310000000001</v>
+        <v>19116.253000000001</v>
       </c>
       <c r="E33" s="262">
-        <v>33.727452143156441</v>
+        <v>35.847878588840196</v>
       </c>
       <c r="F33" s="263">
-        <v>6380.1260000000002</v>
+        <v>6268.7569999999996</v>
       </c>
       <c r="G33" s="264">
-        <v>38.885874649775012</v>
+        <v>32.792812482655464</v>
       </c>
       <c r="H33" s="261">
-        <v>88304.183000000005</v>
+        <v>140497.46900000001</v>
       </c>
       <c r="I33" s="262">
-        <v>33.531220309852685</v>
+        <v>33.720435060970345</v>
       </c>
       <c r="J33" s="261">
-        <v>62357.947999999997</v>
+        <v>98679.782000000007</v>
       </c>
       <c r="K33" s="262">
-        <v>34.996307728753955</v>
+        <v>34.838594602340258</v>
       </c>
       <c r="L33" s="263">
-        <v>25946.235000000001</v>
+        <v>41817.686999999998</v>
       </c>
       <c r="M33" s="264">
-        <v>41.608545233079191</v>
+        <v>42.377157866035816</v>
       </c>
       <c r="P33" s="227"/>
       <c r="Q33" s="227"/>
       <c r="R33" s="227"/>
       <c r="S33" s="227"/>
       <c r="T33" s="227"/>
       <c r="U33" s="274"/>
       <c r="V33" s="227"/>
       <c r="W33" s="227"/>
       <c r="X33" s="227"/>
       <c r="Y33" s="227"/>
       <c r="Z33" s="227"/>
       <c r="AA33" s="274"/>
     </row>
     <row r="34" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="275" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B34" s="261">
-        <v>2237.1889999999999</v>
+        <v>2521.8290000000002</v>
       </c>
       <c r="C34" s="262">
-        <v>3.3084292898879757</v>
+        <v>3.3700576480633062</v>
       </c>
       <c r="D34" s="261">
-        <v>1981.75</v>
+        <v>2196.4340000000002</v>
       </c>
       <c r="E34" s="262">
-        <v>4.0737560443912058</v>
+        <v>4.1188772381491612</v>
       </c>
       <c r="F34" s="263">
-        <v>255.43899999999999</v>
+        <v>325.39499999999998</v>
       </c>
       <c r="G34" s="264">
-        <v>12.88956730162735</v>
+        <v>14.814695092135707</v>
       </c>
       <c r="H34" s="261">
-        <v>8915.6020000000008</v>
+        <v>14237.877</v>
       </c>
       <c r="I34" s="262">
-        <v>3.3854683289121557</v>
+        <v>3.4171961260354324</v>
       </c>
       <c r="J34" s="261">
-        <v>7603.9290000000001</v>
+        <v>12085.522000000001</v>
       </c>
       <c r="K34" s="262">
-        <v>4.2674502251356365</v>
+        <v>4.2667565025190708</v>
       </c>
       <c r="L34" s="263">
-        <v>1311.673</v>
+        <v>2152.355</v>
       </c>
       <c r="M34" s="264">
-        <v>17.249937499416422</v>
+        <v>17.809367274330391</v>
       </c>
       <c r="P34" s="227"/>
       <c r="Q34" s="227"/>
       <c r="R34" s="227"/>
       <c r="S34" s="227"/>
       <c r="T34" s="227"/>
       <c r="U34" s="274"/>
       <c r="V34" s="227"/>
       <c r="W34" s="227"/>
       <c r="X34" s="227"/>
       <c r="Y34" s="227"/>
       <c r="Z34" s="227"/>
       <c r="AA34" s="274"/>
     </row>
     <row r="35" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="275" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B35" s="261">
-        <v>1456.59</v>
+        <v>1549.4590000000001</v>
       </c>
       <c r="C35" s="262">
-        <v>2.1540536000123041</v>
+        <v>2.0706265782931843</v>
       </c>
       <c r="D35" s="261">
-        <v>1145.037</v>
+        <v>1259.68</v>
       </c>
       <c r="E35" s="262">
-        <v>2.3537789326613212</v>
+        <v>2.3622231668931257</v>
       </c>
       <c r="F35" s="263">
-        <v>311.553</v>
+        <v>289.779</v>
       </c>
       <c r="G35" s="264">
-        <v>27.208989753169551</v>
+        <v>23.004175663660611</v>
       </c>
       <c r="H35" s="261">
-        <v>5500.6329999999998</v>
+        <v>8861.2849999999999</v>
       </c>
       <c r="I35" s="262">
-        <v>2.0887225349975314</v>
+        <v>2.1267741513496632</v>
       </c>
       <c r="J35" s="261">
-        <v>4592.951</v>
+        <v>7212.9139999999998</v>
       </c>
       <c r="K35" s="262">
-        <v>2.5776397674132605</v>
+        <v>2.5464971816369077</v>
       </c>
       <c r="L35" s="263">
-        <v>907.68200000000002</v>
+        <v>1648.3710000000001</v>
       </c>
       <c r="M35" s="264">
-        <v>19.762501276412486</v>
+        <v>22.853052178356766</v>
       </c>
       <c r="P35" s="227"/>
       <c r="Q35" s="227"/>
       <c r="R35" s="227"/>
       <c r="S35" s="227"/>
       <c r="T35" s="227"/>
       <c r="U35" s="274"/>
       <c r="V35" s="227"/>
       <c r="W35" s="227"/>
       <c r="X35" s="227"/>
       <c r="Y35" s="227"/>
       <c r="Z35" s="227"/>
       <c r="AA35" s="274"/>
     </row>
     <row r="36" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="275" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B36" s="261">
-        <v>30566.608</v>
+        <v>33918.898999999998</v>
       </c>
       <c r="C36" s="262">
-        <v>45.202913656255291</v>
+        <v>45.327674869642962</v>
       </c>
       <c r="D36" s="261">
-        <v>18831.108</v>
+        <v>19680.672999999999</v>
       </c>
       <c r="E36" s="262">
-        <v>38.709897836550326</v>
+        <v>36.906310888994057</v>
       </c>
       <c r="F36" s="263">
-        <v>11735.5</v>
+        <v>14238.226000000001</v>
       </c>
       <c r="G36" s="264">
-        <v>62.319753038429816</v>
+        <v>72.346235314209011</v>
       </c>
       <c r="H36" s="261">
-        <v>118576.00199999999</v>
+        <v>187371.36199999999</v>
       </c>
       <c r="I36" s="262">
-        <v>45.026157441754854</v>
+        <v>44.970517188509405</v>
       </c>
       <c r="J36" s="261">
-        <v>62343.298000000003</v>
+        <v>101911.105</v>
       </c>
       <c r="K36" s="262">
-        <v>34.988085907403672</v>
+        <v>35.97940328416545</v>
       </c>
       <c r="L36" s="263">
-        <v>56232.703999999998</v>
+        <v>85460.256999999998</v>
       </c>
       <c r="M36" s="264">
-        <v>90.198474902627069</v>
+        <v>83.857649271882579</v>
       </c>
       <c r="P36" s="227"/>
       <c r="Q36" s="227"/>
       <c r="R36" s="227"/>
       <c r="S36" s="227"/>
       <c r="T36" s="227"/>
       <c r="U36" s="274"/>
       <c r="V36" s="227"/>
       <c r="W36" s="227"/>
       <c r="X36" s="227"/>
       <c r="Y36" s="227"/>
       <c r="Z36" s="227"/>
       <c r="AA36" s="274"/>
     </row>
     <row r="37" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="275" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B37" s="261">
-        <v>40.143999999999998</v>
+        <v>44.137</v>
       </c>
       <c r="C37" s="262">
-        <v>5.9366278581408582E-2</v>
+        <v>5.898268059117813E-2</v>
       </c>
       <c r="D37" s="261">
-        <v>38.704999999999998</v>
+        <v>43.204999999999998</v>
       </c>
       <c r="E37" s="262">
-        <v>7.9563379688740582E-2</v>
+        <v>8.1020459105183462E-2</v>
       </c>
       <c r="F37" s="263">
-        <v>1.4390000000000001</v>
+        <v>0.93200000000000005</v>
       </c>
       <c r="G37" s="264">
-        <v>3.7178659087973132</v>
+        <v>2.1571577363731049</v>
       </c>
       <c r="H37" s="261">
-        <v>149.238</v>
+        <v>236.74700000000001</v>
       </c>
       <c r="I37" s="262">
-        <v>5.6669254916290823E-2</v>
+        <v>5.6821036679169976E-2</v>
       </c>
       <c r="J37" s="261">
-        <v>146.86000000000001</v>
+        <v>233.83500000000001</v>
       </c>
       <c r="K37" s="262">
-        <v>8.2420251433623276E-2</v>
+        <v>8.2554730094947237E-2</v>
       </c>
       <c r="L37" s="263">
-        <v>2.3780000000000001</v>
+        <v>2.9119999999999999</v>
       </c>
       <c r="M37" s="264">
-        <v>1.6192291978755275</v>
+        <v>1.2453225565035175</v>
       </c>
       <c r="P37" s="227"/>
       <c r="Q37" s="227"/>
       <c r="R37" s="227"/>
       <c r="S37" s="227"/>
       <c r="T37" s="227"/>
       <c r="U37" s="274"/>
       <c r="V37" s="227"/>
       <c r="W37" s="227"/>
       <c r="X37" s="227"/>
       <c r="Y37" s="227"/>
       <c r="Z37" s="227"/>
       <c r="AA37" s="274"/>
     </row>
     <row r="38" spans="1:27" s="273" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="282" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B38" s="277">
-        <v>773.84199999999998</v>
+        <v>882.51300000000003</v>
       </c>
       <c r="C38" s="278">
-        <v>1.1443832141788159</v>
+        <v>1.1793502593416496</v>
       </c>
       <c r="D38" s="277">
-        <v>829.27200000000005</v>
+        <v>877.82100000000003</v>
       </c>
       <c r="E38" s="278">
-        <v>1.7046811265015185</v>
+        <v>1.6461395771825309</v>
       </c>
       <c r="F38" s="279">
-        <v>-55.43</v>
+        <v>4.6920000000000002</v>
       </c>
       <c r="G38" s="280">
-        <v>-6.6841760001543529</v>
+        <v>0.53450532625671976</v>
       </c>
       <c r="H38" s="277">
-        <v>3289.1039999999998</v>
+        <v>5079.6080000000002</v>
       </c>
       <c r="I38" s="278">
-        <v>1.2489518287714376</v>
+        <v>1.2191436110438789</v>
       </c>
       <c r="J38" s="277">
-        <v>3444.7310000000002</v>
+        <v>5264.2809999999999</v>
       </c>
       <c r="K38" s="278">
-        <v>1.9332397871523663</v>
+        <v>1.8585382731368654</v>
       </c>
       <c r="L38" s="279">
-        <v>-155.62700000000001</v>
+        <v>-184.673</v>
       </c>
       <c r="M38" s="280">
-        <v>-4.5178273717163977</v>
+        <v>-3.5080384196816241</v>
       </c>
       <c r="P38" s="227"/>
       <c r="Q38" s="227"/>
       <c r="R38" s="227"/>
       <c r="S38" s="227"/>
       <c r="T38" s="227"/>
       <c r="U38" s="274"/>
       <c r="V38" s="227"/>
       <c r="W38" s="227"/>
       <c r="X38" s="227"/>
       <c r="Y38" s="227"/>
       <c r="Z38" s="227"/>
       <c r="AA38" s="274"/>
     </row>
     <row r="39" spans="1:27" s="273" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="285" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B39" s="261">
-        <v>1093.393</v>
+        <v>1145.923</v>
       </c>
       <c r="C39" s="262">
-        <v>1.6169458309326941</v>
+        <v>1.5313594102699462</v>
       </c>
       <c r="D39" s="261">
-        <v>959.00099999999998</v>
+        <v>1075.798</v>
       </c>
       <c r="E39" s="262">
-        <v>1.9713566899594859</v>
+        <v>2.0173972425515139</v>
       </c>
       <c r="F39" s="263">
-        <v>134.392</v>
+        <v>70.125</v>
       </c>
       <c r="G39" s="264">
-        <v>14.013749724974216</v>
+        <v>6.5184170262447036</v>
       </c>
       <c r="H39" s="261">
-        <v>4215.3040000000001</v>
+        <v>6560.1980000000003</v>
       </c>
       <c r="I39" s="262">
-        <v>1.6006522261465606</v>
+        <v>1.5744961971244302</v>
       </c>
       <c r="J39" s="261">
-        <v>3936.8670000000002</v>
+        <v>6016.3429999999998</v>
       </c>
       <c r="K39" s="262">
-        <v>2.2094346180085398</v>
+        <v>2.1240514573251446</v>
       </c>
       <c r="L39" s="263">
-        <v>278.43700000000001</v>
+        <v>543.85500000000002</v>
       </c>
       <c r="M39" s="264">
-        <v>7.0725528700867972</v>
+        <v>9.0396275611280803</v>
       </c>
       <c r="P39" s="227"/>
       <c r="Q39" s="227"/>
       <c r="R39" s="227"/>
       <c r="S39" s="227"/>
       <c r="T39" s="227"/>
       <c r="U39" s="274"/>
       <c r="V39" s="227"/>
       <c r="W39" s="227"/>
       <c r="X39" s="227"/>
       <c r="Y39" s="227"/>
       <c r="Z39" s="227"/>
       <c r="AA39" s="274"/>
     </row>
     <row r="40" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="285" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B40" s="261">
-        <v>1072.6880000000001</v>
+        <v>1125.3610000000001</v>
       </c>
       <c r="C40" s="262">
-        <v>1.5863265902484558</v>
+        <v>1.5038812880977142</v>
       </c>
       <c r="D40" s="261">
-        <v>940.64</v>
+        <v>1052.42</v>
       </c>
       <c r="E40" s="262">
-        <v>1.9336131629096223</v>
+        <v>1.9735574950000505</v>
       </c>
       <c r="F40" s="263">
-        <v>132.048</v>
+        <v>72.941000000000003</v>
       </c>
       <c r="G40" s="264">
-        <v>14.038101717979249</v>
+        <v>6.9307880884057687</v>
       </c>
       <c r="H40" s="261">
-        <v>4141.0820000000003</v>
+        <v>6442.375</v>
       </c>
       <c r="I40" s="262">
-        <v>1.5724683491286633</v>
+        <v>1.5462178028695934</v>
       </c>
       <c r="J40" s="261">
-        <v>3858.1509999999998</v>
+        <v>5891.27</v>
       </c>
       <c r="K40" s="262">
-        <v>2.1652579020079332</v>
+        <v>2.0798948179975616</v>
       </c>
       <c r="L40" s="263">
-        <v>282.93099999999998</v>
+        <v>551.10500000000002</v>
       </c>
       <c r="M40" s="264">
-        <v>7.3333314325955623</v>
+        <v>9.3546043552578642</v>
       </c>
       <c r="P40" s="227"/>
       <c r="Q40" s="227"/>
       <c r="R40" s="227"/>
       <c r="S40" s="227"/>
       <c r="T40" s="227"/>
       <c r="U40" s="274"/>
       <c r="V40" s="227"/>
       <c r="W40" s="227"/>
       <c r="X40" s="227"/>
       <c r="Y40" s="227"/>
       <c r="Z40" s="227"/>
       <c r="AA40" s="274"/>
     </row>
     <row r="41" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="268" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B41" s="269">
-        <v>456.09199999999998</v>
+        <v>502.91199999999998</v>
       </c>
       <c r="C41" s="270">
-        <v>0.67448397595535581</v>
+        <v>0.67206873737387163</v>
       </c>
       <c r="D41" s="269">
-        <v>470.65100000000001</v>
+        <v>535.51499999999999</v>
       </c>
       <c r="E41" s="270">
-        <v>0.96748699687082917</v>
+        <v>1.0042280096681475</v>
       </c>
       <c r="F41" s="271">
-        <v>-14.558999999999999</v>
+        <v>-32.603000000000002</v>
       </c>
       <c r="G41" s="272">
-        <v>-3.0933749211198958</v>
+        <v>-6.0881581281570076</v>
       </c>
       <c r="H41" s="269">
-        <v>1827.8610000000001</v>
+        <v>2856.5549999999998</v>
       </c>
       <c r="I41" s="270">
-        <v>0.69408274675716819</v>
+        <v>0.68559439583634174</v>
       </c>
       <c r="J41" s="269">
-        <v>1916.9190000000001</v>
+        <v>3002.0230000000001</v>
       </c>
       <c r="K41" s="270">
-        <v>1.0758065229326548</v>
+        <v>1.0598550195814305</v>
       </c>
       <c r="L41" s="271">
-        <v>-89.058000000000007</v>
+        <v>-145.46799999999999</v>
       </c>
       <c r="M41" s="272">
-        <v>-4.6458927059515815</v>
+        <v>-4.8456657394030627</v>
       </c>
       <c r="P41" s="227"/>
       <c r="Q41" s="227"/>
       <c r="R41" s="227"/>
       <c r="S41" s="227"/>
       <c r="T41" s="227"/>
       <c r="U41" s="274"/>
       <c r="V41" s="227"/>
       <c r="W41" s="227"/>
       <c r="X41" s="227"/>
       <c r="Y41" s="227"/>
       <c r="Z41" s="227"/>
       <c r="AA41" s="274"/>
     </row>
     <row r="42" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="275" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B42" s="261">
-        <v>89.700999999999993</v>
+        <v>95.594999999999999</v>
       </c>
       <c r="C42" s="262">
-        <v>0.13265281374628665</v>
+        <v>0.12774881281268943</v>
       </c>
       <c r="D42" s="261">
-        <v>101.04</v>
+        <v>122.262</v>
       </c>
       <c r="E42" s="262">
-        <v>0.20770143091978682</v>
+        <v>0.22927261592681261</v>
       </c>
       <c r="F42" s="263">
-        <v>-11.339</v>
+        <v>-26.667000000000002</v>
       </c>
       <c r="G42" s="264">
-        <v>-11.222288202692003</v>
+        <v>-21.811355940521178</v>
       </c>
       <c r="H42" s="261">
-        <v>381.83499999999998</v>
+        <v>597.59500000000003</v>
       </c>
       <c r="I42" s="262">
-        <v>0.14499192532037353</v>
+        <v>0.14342723419637241</v>
       </c>
       <c r="J42" s="261">
-        <v>440.06400000000002</v>
+        <v>685.73599999999999</v>
       </c>
       <c r="K42" s="262">
-        <v>0.24697116660006802</v>
+        <v>0.24209699316350736</v>
       </c>
       <c r="L42" s="263">
-        <v>-58.228999999999999</v>
+        <v>-88.141000000000005</v>
       </c>
       <c r="M42" s="264">
-        <v>-13.231938990692264</v>
+        <v>-12.853488806187805</v>
       </c>
       <c r="P42" s="227"/>
       <c r="Q42" s="227"/>
       <c r="R42" s="227"/>
       <c r="S42" s="227"/>
       <c r="T42" s="227"/>
       <c r="U42" s="274"/>
       <c r="V42" s="227"/>
       <c r="W42" s="227"/>
       <c r="X42" s="227"/>
       <c r="Y42" s="227"/>
       <c r="Z42" s="227"/>
       <c r="AA42" s="274"/>
     </row>
     <row r="43" spans="1:27" s="185" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="286" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B43" s="287">
-        <v>159.33500000000001</v>
+        <v>168.86799999999999</v>
       </c>
       <c r="C43" s="288">
-        <v>0.23562988236769472</v>
+        <v>0.22566751945241109</v>
       </c>
       <c r="D43" s="287">
-        <v>167.303</v>
+        <v>188.19300000000001</v>
       </c>
       <c r="E43" s="288">
-        <v>0.34391401917233855</v>
+        <v>0.35291015531493553</v>
       </c>
       <c r="F43" s="75">
-        <v>-7.968</v>
+        <v>-19.324999999999999</v>
       </c>
       <c r="G43" s="289">
-        <v>-4.762616330848819</v>
+        <v>-10.268713501564882</v>
       </c>
       <c r="H43" s="287">
-        <v>652.08100000000002</v>
+        <v>1015.558</v>
       </c>
       <c r="I43" s="288">
-        <v>0.24761082576200324</v>
+        <v>0.24374145551083856</v>
       </c>
       <c r="J43" s="287">
-        <v>665.51900000000001</v>
+        <v>1056.8589999999999</v>
       </c>
       <c r="K43" s="288">
-        <v>0.37350022684089285</v>
+        <v>0.37312083089963372</v>
       </c>
       <c r="L43" s="75">
-        <v>-13.438000000000001</v>
+        <v>-41.301000000000002</v>
       </c>
       <c r="M43" s="289">
-        <v>-2.019176011503804</v>
+        <v>-3.9079006754921894</v>
       </c>
       <c r="P43" s="290"/>
       <c r="Q43" s="290"/>
       <c r="R43" s="290"/>
       <c r="S43" s="290"/>
       <c r="T43" s="290"/>
       <c r="U43" s="291"/>
       <c r="V43" s="290"/>
       <c r="W43" s="290"/>
       <c r="X43" s="290"/>
       <c r="Y43" s="290"/>
       <c r="Z43" s="290"/>
       <c r="AA43" s="291"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
@@ -13916,51 +13916,51 @@
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.125" style="231" customWidth="1"/>
     <col min="3" max="3" width="7.625" style="231" customWidth="1"/>
     <col min="4" max="4" width="8.125" style="231" customWidth="1"/>
     <col min="5" max="5" width="7.625" style="231" customWidth="1"/>
     <col min="6" max="6" width="8.75" style="132" customWidth="1"/>
     <col min="7" max="7" width="8.125" style="12" customWidth="1"/>
     <col min="8" max="8" width="8.125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.75" style="132" customWidth="1"/>
     <col min="13" max="13" width="8.125" style="192" customWidth="1"/>
     <col min="14" max="15" width="9" style="1"/>
     <col min="16" max="20" width="9" style="231"/>
     <col min="21" max="21" width="9" style="239"/>
     <col min="22" max="26" width="9" style="231"/>
     <col min="27" max="27" width="9" style="239"/>
     <col min="28" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="424" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B1" s="424"/>
       <c r="C1" s="424"/>
       <c r="D1" s="424"/>
       <c r="E1" s="424"/>
       <c r="F1" s="424"/>
       <c r="G1" s="424"/>
       <c r="H1" s="424"/>
       <c r="I1" s="424"/>
       <c r="J1" s="424"/>
       <c r="K1" s="424"/>
       <c r="L1" s="424"/>
       <c r="M1" s="424"/>
     </row>
     <row r="2" spans="1:27" ht="36" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="240"/>
       <c r="C2" s="241" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="292"/>
       <c r="E2" s="240"/>
       <c r="F2" s="242"/>
       <c r="G2" s="243"/>
       <c r="H2" s="244"/>
       <c r="I2" s="293"/>
@@ -13983,3098 +13983,3098 @@
       <c r="F4" s="298"/>
       <c r="G4" s="299"/>
       <c r="H4" s="152" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="253"/>
       <c r="J4" s="253"/>
       <c r="K4" s="253"/>
       <c r="L4" s="298"/>
       <c r="M4" s="255"/>
       <c r="P4" s="235"/>
       <c r="Q4" s="235"/>
       <c r="R4" s="235"/>
       <c r="S4" s="235"/>
       <c r="T4" s="235"/>
       <c r="U4" s="248"/>
       <c r="V4" s="235"/>
       <c r="W4" s="235"/>
       <c r="X4" s="235"/>
       <c r="Y4" s="235"/>
       <c r="Z4" s="235"/>
       <c r="AA4" s="248"/>
     </row>
     <row r="5" spans="1:27" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="249" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B5" s="250" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C5" s="251"/>
       <c r="D5" s="250" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E5" s="251"/>
       <c r="F5" s="430" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="431"/>
       <c r="H5" s="252" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="I5" s="253"/>
       <c r="J5" s="252" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="K5" s="253"/>
       <c r="L5" s="254" t="s">
         <v>6</v>
       </c>
       <c r="M5" s="255"/>
       <c r="P5" s="235"/>
       <c r="Q5" s="235"/>
       <c r="R5" s="235"/>
       <c r="S5" s="235"/>
       <c r="T5" s="235"/>
       <c r="U5" s="248"/>
       <c r="V5" s="235"/>
       <c r="W5" s="235"/>
       <c r="X5" s="235"/>
       <c r="Y5" s="235"/>
       <c r="Z5" s="235"/>
       <c r="AA5" s="248"/>
     </row>
     <row r="6" spans="1:27" s="54" customFormat="1" ht="39.75" x14ac:dyDescent="0.25">
       <c r="A6" s="256"/>
       <c r="B6" s="257" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="258" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="257" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="258" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="49" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="259" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H6" s="48" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="47" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="48" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="47" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="259" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="P6" s="235"/>
       <c r="Q6" s="235"/>
       <c r="R6" s="235"/>
       <c r="S6" s="235"/>
       <c r="T6" s="235"/>
       <c r="U6" s="248"/>
       <c r="V6" s="235"/>
       <c r="W6" s="235"/>
       <c r="X6" s="235"/>
       <c r="Y6" s="235"/>
       <c r="Z6" s="235"/>
       <c r="AA6" s="248"/>
     </row>
     <row r="7" spans="1:27" s="54" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="300" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B7" s="301">
-        <v>53270.425999999999</v>
+        <v>62627.146999999997</v>
       </c>
       <c r="C7" s="302">
         <v>100</v>
       </c>
       <c r="D7" s="301">
-        <v>41237.898000000001</v>
+        <v>41262.449999999997</v>
       </c>
       <c r="E7" s="302">
         <v>100</v>
       </c>
       <c r="F7" s="303">
-        <v>12032.528</v>
+        <v>21364.697</v>
       </c>
       <c r="G7" s="304">
-        <v>29.178325238594848</v>
+        <v>51.777577434204701</v>
       </c>
       <c r="H7" s="301">
-        <v>196052.45800000001</v>
+        <v>319213.462</v>
       </c>
       <c r="I7" s="302">
         <v>100</v>
       </c>
       <c r="J7" s="301">
-        <v>147150.943</v>
+        <v>227524.09099999999</v>
       </c>
       <c r="K7" s="302">
         <v>100</v>
       </c>
       <c r="L7" s="303">
-        <v>48901.514999999999</v>
+        <v>91689.370999999999</v>
       </c>
       <c r="M7" s="304">
-        <v>33.23221312961617</v>
+        <v>40.298752803280067</v>
       </c>
       <c r="P7" s="235"/>
       <c r="Q7" s="235"/>
       <c r="R7" s="235"/>
       <c r="S7" s="235"/>
       <c r="T7" s="235"/>
       <c r="U7" s="248"/>
       <c r="V7" s="235"/>
       <c r="W7" s="235"/>
       <c r="X7" s="235"/>
       <c r="Y7" s="235"/>
       <c r="Z7" s="235"/>
       <c r="AA7" s="248"/>
     </row>
     <row r="8" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="276" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B8" s="277">
-        <v>351.33</v>
+        <v>401.20400000000001</v>
       </c>
       <c r="C8" s="278">
-        <v>0.65952166404676404</v>
+        <v>0.64062314701961431</v>
       </c>
       <c r="D8" s="277">
-        <v>376.83100000000002</v>
+        <v>436.399</v>
       </c>
       <c r="E8" s="278">
-        <v>0.91379778862637462</v>
+        <v>1.0576177614271571</v>
       </c>
       <c r="F8" s="279">
-        <v>-25.501000000000001</v>
+        <v>-35.195</v>
       </c>
       <c r="G8" s="280">
-        <v>-6.7672245648579858</v>
+        <v>-8.0648672430505108</v>
       </c>
       <c r="H8" s="277">
-        <v>1647.8340000000001</v>
+        <v>2448.357</v>
       </c>
       <c r="I8" s="278">
-        <v>0.84050667704456938</v>
+        <v>0.76699678787356407</v>
       </c>
       <c r="J8" s="277">
-        <v>1571.1030000000001</v>
+        <v>2381.864</v>
       </c>
       <c r="K8" s="278">
-        <v>1.0676812312375055</v>
+        <v>1.046862329844447</v>
       </c>
       <c r="L8" s="279">
-        <v>76.730999999999995</v>
+        <v>66.492999999999995</v>
       </c>
       <c r="M8" s="280">
-        <v>4.8838936721526212</v>
+        <v>2.791637137972613</v>
       </c>
       <c r="P8" s="306"/>
       <c r="Q8" s="306"/>
       <c r="R8" s="306"/>
       <c r="S8" s="306"/>
       <c r="T8" s="306"/>
       <c r="U8" s="307"/>
       <c r="V8" s="306"/>
       <c r="W8" s="306"/>
       <c r="X8" s="306"/>
       <c r="Y8" s="306"/>
       <c r="Z8" s="306"/>
       <c r="AA8" s="307"/>
     </row>
     <row r="9" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="275" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B9" s="261">
-        <v>462.45</v>
+        <v>470.69299999999998</v>
       </c>
       <c r="C9" s="262">
-        <v>0.8681177056853272</v>
+        <v>0.75157982208578011</v>
       </c>
       <c r="D9" s="261">
-        <v>503.97699999999998</v>
+        <v>544.255</v>
       </c>
       <c r="E9" s="262">
-        <v>1.2221209723153204</v>
+        <v>1.319007960021763</v>
       </c>
       <c r="F9" s="263">
-        <v>-41.527000000000001</v>
+        <v>-73.561999999999998</v>
       </c>
       <c r="G9" s="264">
-        <v>-8.2398601523482213</v>
+        <v>-13.516090803024316</v>
       </c>
       <c r="H9" s="261">
-        <v>1842.422</v>
+        <v>2920.4780000000001</v>
       </c>
       <c r="I9" s="262">
-        <v>0.93975970451745106</v>
+        <v>0.91489813170849299</v>
       </c>
       <c r="J9" s="261">
-        <v>1848.41</v>
+        <v>2918.4520000000002</v>
       </c>
       <c r="K9" s="262">
-        <v>1.2561319433746341</v>
+        <v>1.282700213051285</v>
       </c>
       <c r="L9" s="263">
-        <v>-5.9880000000000004</v>
+        <v>2.0259999999999998</v>
       </c>
       <c r="M9" s="264">
-        <v>-0.32395410109229011</v>
+        <v>6.9420363946366082E-2</v>
       </c>
       <c r="P9" s="306"/>
       <c r="Q9" s="306"/>
       <c r="R9" s="306"/>
       <c r="S9" s="306"/>
       <c r="T9" s="306"/>
       <c r="U9" s="307"/>
       <c r="V9" s="306"/>
       <c r="W9" s="306"/>
       <c r="X9" s="306"/>
       <c r="Y9" s="306"/>
       <c r="Z9" s="306"/>
       <c r="AA9" s="307"/>
     </row>
     <row r="10" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="275" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B10" s="261">
-        <v>27.984999999999999</v>
+        <v>38.594000000000001</v>
       </c>
       <c r="C10" s="262">
-        <v>5.2533839320151113E-2</v>
+        <v>6.1625032990884933E-2</v>
       </c>
       <c r="D10" s="261">
-        <v>28.106000000000002</v>
+        <v>39.363</v>
       </c>
       <c r="E10" s="262">
-        <v>6.8155753234561078E-2</v>
+        <v>9.5396662098348503E-2</v>
       </c>
       <c r="F10" s="263">
-        <v>-0.121</v>
+        <v>-0.76900000000000002</v>
       </c>
       <c r="G10" s="264">
-        <v>-0.43051305771009746</v>
+        <v>-1.953611259304423</v>
       </c>
       <c r="H10" s="261">
-        <v>124.62</v>
+        <v>196.59</v>
       </c>
       <c r="I10" s="262">
-        <v>6.3564620036541453E-2</v>
+        <v>6.1585748535880981E-2</v>
       </c>
       <c r="J10" s="261">
-        <v>122.096</v>
+        <v>200.042</v>
       </c>
       <c r="K10" s="262">
-        <v>8.2973304493196481E-2</v>
+        <v>8.7921239074415194E-2</v>
       </c>
       <c r="L10" s="263">
-        <v>2.524</v>
+        <v>-3.452</v>
       </c>
       <c r="M10" s="264">
-        <v>2.0672257895426549</v>
+        <v>-1.7256376161006188</v>
       </c>
       <c r="P10" s="306"/>
       <c r="Q10" s="306"/>
       <c r="R10" s="306"/>
       <c r="S10" s="306"/>
       <c r="T10" s="306"/>
       <c r="U10" s="307"/>
       <c r="V10" s="306"/>
       <c r="W10" s="306"/>
       <c r="X10" s="306"/>
       <c r="Y10" s="306"/>
       <c r="Z10" s="306"/>
       <c r="AA10" s="307"/>
     </row>
     <row r="11" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="275" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B11" s="261">
-        <v>89.518000000000001</v>
+        <v>83.222999999999999</v>
       </c>
       <c r="C11" s="262">
-        <v>0.16804446054176478</v>
+        <v>0.13288646215993202</v>
       </c>
       <c r="D11" s="261">
-        <v>132.34200000000001</v>
+        <v>88.483000000000004</v>
       </c>
       <c r="E11" s="262">
-        <v>0.32092324395389893</v>
+        <v>0.21443952067800146</v>
       </c>
       <c r="F11" s="263">
-        <v>-42.823999999999998</v>
+        <v>-5.26</v>
       </c>
       <c r="G11" s="264">
-        <v>-32.358586087561015</v>
+        <v>-5.9446447340167037</v>
       </c>
       <c r="H11" s="261">
-        <v>332.642</v>
+        <v>537.65800000000002</v>
       </c>
       <c r="I11" s="262">
-        <v>0.16966989518693001</v>
+        <v>0.16843211957019533</v>
       </c>
       <c r="J11" s="261">
-        <v>345.72800000000001</v>
+        <v>542.14400000000001</v>
       </c>
       <c r="K11" s="262">
-        <v>0.2349478657435447</v>
+        <v>0.23827982242109036</v>
       </c>
       <c r="L11" s="263">
-        <v>-13.086</v>
+        <v>-4.4859999999999998</v>
       </c>
       <c r="M11" s="264">
-        <v>-3.7850564605701589</v>
+        <v>-0.82745543619407391</v>
       </c>
       <c r="P11" s="306"/>
       <c r="Q11" s="306"/>
       <c r="R11" s="306"/>
       <c r="S11" s="306"/>
       <c r="T11" s="306"/>
       <c r="U11" s="307"/>
       <c r="V11" s="306"/>
       <c r="W11" s="306"/>
       <c r="X11" s="306"/>
       <c r="Y11" s="306"/>
       <c r="Z11" s="306"/>
       <c r="AA11" s="307"/>
     </row>
     <row r="12" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="275" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B12" s="261">
-        <v>112.286</v>
+        <v>87.600999999999999</v>
       </c>
       <c r="C12" s="262">
-        <v>0.21078487339297791</v>
+        <v>0.13987704086216796</v>
       </c>
       <c r="D12" s="261">
-        <v>82.132999999999996</v>
+        <v>132.72800000000001</v>
       </c>
       <c r="E12" s="262">
-        <v>0.19916873551605371</v>
+        <v>0.32166776330537816</v>
       </c>
       <c r="F12" s="263">
-        <v>30.152999999999999</v>
+        <v>-45.127000000000002</v>
       </c>
       <c r="G12" s="264">
-        <v>36.712405488658639</v>
+        <v>-33.99960822132482</v>
       </c>
       <c r="H12" s="261">
-        <v>389.61500000000001</v>
+        <v>653.70899999999995</v>
       </c>
       <c r="I12" s="262">
-        <v>0.19872997460710237</v>
+        <v>0.20478741588912061</v>
       </c>
       <c r="J12" s="261">
-        <v>383.92500000000001</v>
+        <v>613.29999999999995</v>
       </c>
       <c r="K12" s="262">
-        <v>0.26090556551853017</v>
+        <v>0.2695538733082995</v>
       </c>
       <c r="L12" s="263">
-        <v>5.69</v>
+        <v>40.408999999999999</v>
       </c>
       <c r="M12" s="264">
-        <v>1.4820602982353324</v>
+        <v>6.5887819990216849</v>
       </c>
       <c r="P12" s="306"/>
       <c r="Q12" s="306"/>
       <c r="R12" s="306"/>
       <c r="S12" s="306"/>
       <c r="T12" s="306"/>
       <c r="U12" s="307"/>
       <c r="V12" s="306"/>
       <c r="W12" s="306"/>
       <c r="X12" s="306"/>
       <c r="Y12" s="306"/>
       <c r="Z12" s="306"/>
       <c r="AA12" s="307"/>
     </row>
     <row r="13" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="281" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B13" s="277">
-        <v>52.935000000000002</v>
+        <v>55.406999999999996</v>
       </c>
       <c r="C13" s="278">
-        <v>9.937033355055204E-2</v>
+        <v>8.847121839990571E-2</v>
       </c>
       <c r="D13" s="277">
-        <v>44.707999999999998</v>
+        <v>58.412999999999997</v>
       </c>
       <c r="E13" s="278">
-        <v>0.10841483724509915</v>
+        <v>0.14156454597339713</v>
       </c>
       <c r="F13" s="279">
-        <v>8.2270000000000003</v>
+        <v>-3.0059999999999998</v>
       </c>
       <c r="G13" s="280">
-        <v>18.401628343920549</v>
+        <v>-5.1461147347337066</v>
       </c>
       <c r="H13" s="277">
-        <v>178.667</v>
+        <v>287.702</v>
       </c>
       <c r="I13" s="278">
-        <v>9.1132241759498869E-2</v>
+        <v>9.0128404421740832E-2</v>
       </c>
       <c r="J13" s="277">
-        <v>171.80199999999999</v>
+        <v>273.142</v>
       </c>
       <c r="K13" s="278">
-        <v>0.11675222495855839</v>
+        <v>0.12004970497827415</v>
       </c>
       <c r="L13" s="279">
-        <v>6.8650000000000002</v>
+        <v>14.56</v>
       </c>
       <c r="M13" s="280">
-        <v>3.9958789769618517</v>
+        <v>5.3305606607552116</v>
       </c>
       <c r="P13" s="306"/>
       <c r="Q13" s="306"/>
       <c r="R13" s="306"/>
       <c r="S13" s="306"/>
       <c r="T13" s="306"/>
       <c r="U13" s="307"/>
       <c r="V13" s="306"/>
       <c r="W13" s="306"/>
       <c r="X13" s="306"/>
       <c r="Y13" s="306"/>
       <c r="Z13" s="306"/>
       <c r="AA13" s="307"/>
     </row>
     <row r="14" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="285" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B14" s="261">
-        <v>434.47</v>
+        <v>475.67200000000003</v>
       </c>
       <c r="C14" s="262">
-        <v>0.81559325243616398</v>
+        <v>0.75953004852671957</v>
       </c>
       <c r="D14" s="261">
-        <v>447.52699999999999</v>
+        <v>537.125</v>
       </c>
       <c r="E14" s="262">
-        <v>1.0852323268271336</v>
+        <v>1.3017283268443827</v>
       </c>
       <c r="F14" s="263">
-        <v>-13.057</v>
+        <v>-61.453000000000003</v>
       </c>
       <c r="G14" s="264">
-        <v>-2.9175893298057991</v>
+        <v>-11.441098440772631</v>
       </c>
       <c r="H14" s="261">
-        <v>1771.375</v>
+        <v>2724.2150000000001</v>
       </c>
       <c r="I14" s="262">
-        <v>0.90352093417772916</v>
+        <v>0.85341482246134093</v>
       </c>
       <c r="J14" s="261">
-        <v>1767.8520000000001</v>
+        <v>2748.547</v>
       </c>
       <c r="K14" s="262">
-        <v>1.2013867964135303</v>
+        <v>1.2080246043044296</v>
       </c>
       <c r="L14" s="263">
-        <v>3.5230000000000001</v>
+        <v>-24.332000000000001</v>
       </c>
       <c r="M14" s="264">
-        <v>0.1992813878084817</v>
+        <v>-0.88526774328399704</v>
       </c>
       <c r="P14" s="306"/>
       <c r="Q14" s="306"/>
       <c r="R14" s="306"/>
       <c r="S14" s="306"/>
       <c r="T14" s="306"/>
       <c r="U14" s="307"/>
       <c r="V14" s="306"/>
       <c r="W14" s="306"/>
       <c r="X14" s="306"/>
       <c r="Y14" s="306"/>
       <c r="Z14" s="306"/>
       <c r="AA14" s="307"/>
     </row>
     <row r="15" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="275" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B15" s="261">
-        <v>261.096</v>
+        <v>272.33199999999999</v>
       </c>
       <c r="C15" s="262">
-        <v>0.49013311813950955</v>
+        <v>0.43484656901263596</v>
       </c>
       <c r="D15" s="261">
-        <v>252.93100000000001</v>
+        <v>295.351</v>
       </c>
       <c r="E15" s="262">
-        <v>0.61334600517223259</v>
+        <v>0.71578638689656093</v>
       </c>
       <c r="F15" s="263">
-        <v>8.1649999999999991</v>
+        <v>-23.018999999999998</v>
       </c>
       <c r="G15" s="264">
-        <v>3.228153132672547</v>
+        <v>-7.7937775731248573</v>
       </c>
       <c r="H15" s="261">
-        <v>990.12</v>
+        <v>1520.0940000000001</v>
       </c>
       <c r="I15" s="262">
-        <v>0.50502809814299809</v>
+        <v>0.47619984147159811</v>
       </c>
       <c r="J15" s="261">
-        <v>1004.8579999999999</v>
+        <v>1548.2049999999999</v>
       </c>
       <c r="K15" s="262">
-        <v>0.68287567820751238</v>
+        <v>0.68045761360716739</v>
       </c>
       <c r="L15" s="263">
-        <v>-14.738</v>
+        <v>-28.111000000000001</v>
       </c>
       <c r="M15" s="264">
-        <v>-1.4666748933680183</v>
+        <v>-1.8157156190556161</v>
       </c>
       <c r="P15" s="306"/>
       <c r="Q15" s="306"/>
       <c r="R15" s="306"/>
       <c r="S15" s="306"/>
       <c r="T15" s="306"/>
       <c r="U15" s="307"/>
       <c r="V15" s="306"/>
       <c r="W15" s="306"/>
       <c r="X15" s="306"/>
       <c r="Y15" s="306"/>
       <c r="Z15" s="306"/>
       <c r="AA15" s="307"/>
     </row>
     <row r="16" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="268" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B16" s="269">
-        <v>5453.1030000000001</v>
+        <v>6667.65</v>
       </c>
       <c r="C16" s="270">
-        <v>10.236642372636554</v>
+        <v>10.646581106432967</v>
       </c>
       <c r="D16" s="269">
-        <v>4147.5429999999997</v>
+        <v>4194.8990000000003</v>
       </c>
       <c r="E16" s="270">
-        <v>10.057600414065721</v>
+        <v>10.166383721761553</v>
       </c>
       <c r="F16" s="271">
-        <v>1305.56</v>
+        <v>2472.7510000000002</v>
       </c>
       <c r="G16" s="272">
-        <v>31.477913550263377</v>
+        <v>58.946615877998497</v>
       </c>
       <c r="H16" s="269">
-        <v>17153.918000000001</v>
+        <v>31278.768</v>
       </c>
       <c r="I16" s="270">
-        <v>8.7496571963407881</v>
+        <v>9.7986995297836152</v>
       </c>
       <c r="J16" s="269">
-        <v>17635.883000000002</v>
+        <v>26239.583999999999</v>
       </c>
       <c r="K16" s="270">
-        <v>11.984892954440665</v>
+        <v>11.532661831401406</v>
       </c>
       <c r="L16" s="271">
-        <v>-481.96499999999997</v>
+        <v>5039.1840000000002</v>
       </c>
       <c r="M16" s="272">
-        <v>-2.732865714747597</v>
+        <v>19.204511778845273</v>
       </c>
       <c r="P16" s="306"/>
       <c r="Q16" s="306"/>
       <c r="R16" s="306"/>
       <c r="S16" s="306"/>
       <c r="T16" s="306"/>
       <c r="U16" s="307"/>
       <c r="V16" s="306"/>
       <c r="W16" s="306"/>
       <c r="X16" s="306"/>
       <c r="Y16" s="306"/>
       <c r="Z16" s="306"/>
       <c r="AA16" s="307"/>
     </row>
     <row r="17" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="275" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B17" s="261">
-        <v>1905.5250000000001</v>
+        <v>3343.9859999999999</v>
       </c>
       <c r="C17" s="262">
-        <v>3.5770785839031962</v>
+        <v>5.3395151466823165</v>
       </c>
       <c r="D17" s="261">
-        <v>1611.067</v>
+        <v>1994.117</v>
       </c>
       <c r="E17" s="262">
-        <v>3.9067631429710605</v>
+        <v>4.8327644141344006</v>
       </c>
       <c r="F17" s="263">
-        <v>294.45800000000003</v>
+        <v>1349.8689999999999</v>
       </c>
       <c r="G17" s="264">
-        <v>18.277203865512732</v>
+        <v>67.692567687853824</v>
       </c>
       <c r="H17" s="261">
-        <v>6443.6589999999997</v>
+        <v>13298.242</v>
       </c>
       <c r="I17" s="262">
-        <v>3.2867014602795752</v>
+        <v>4.1659402196515138</v>
       </c>
       <c r="J17" s="261">
-        <v>7541.8440000000001</v>
+        <v>11526.038</v>
       </c>
       <c r="K17" s="262">
-        <v>5.1252434039787298</v>
+        <v>5.0658538835784208</v>
       </c>
       <c r="L17" s="263">
-        <v>-1098.1849999999999</v>
+        <v>1772.204</v>
       </c>
       <c r="M17" s="264">
-        <v>-14.561226670824801</v>
+        <v>15.375656405089069</v>
       </c>
       <c r="P17" s="306"/>
       <c r="Q17" s="306"/>
       <c r="R17" s="306"/>
       <c r="S17" s="306"/>
       <c r="T17" s="306"/>
       <c r="U17" s="307"/>
       <c r="V17" s="306"/>
       <c r="W17" s="306"/>
       <c r="X17" s="306"/>
       <c r="Y17" s="306"/>
       <c r="Z17" s="306"/>
       <c r="AA17" s="307"/>
     </row>
     <row r="18" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="268" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B18" s="269">
-        <v>2625.4450000000002</v>
+        <v>2849.9740000000002</v>
       </c>
       <c r="C18" s="270">
-        <v>4.9285226290474942</v>
+        <v>4.5507006729845125</v>
       </c>
       <c r="D18" s="269">
-        <v>2324.364</v>
+        <v>2537.502</v>
       </c>
       <c r="E18" s="270">
-        <v>5.6364754575997056</v>
+        <v>6.1496639196169882</v>
       </c>
       <c r="F18" s="271">
-        <v>301.08100000000002</v>
+        <v>312.47199999999998</v>
       </c>
       <c r="G18" s="272">
-        <v>12.953263774520687</v>
+        <v>12.314157781944605</v>
       </c>
       <c r="H18" s="269">
-        <v>10072.305</v>
+        <v>15969.27</v>
       </c>
       <c r="I18" s="270">
-        <v>5.1375560922577161</v>
+        <v>5.0026931508295842</v>
       </c>
       <c r="J18" s="269">
-        <v>9292.6939999999995</v>
+        <v>14117.956</v>
       </c>
       <c r="K18" s="270">
-        <v>6.315076078037773</v>
+        <v>6.2050378656385883</v>
       </c>
       <c r="L18" s="271">
-        <v>779.61099999999999</v>
+        <v>1851.3140000000001</v>
       </c>
       <c r="M18" s="272">
-        <v>8.3895047012201207</v>
+        <v>13.113187206419965</v>
       </c>
       <c r="P18" s="306"/>
       <c r="Q18" s="306"/>
       <c r="R18" s="306"/>
       <c r="S18" s="306"/>
       <c r="T18" s="306"/>
       <c r="U18" s="307"/>
       <c r="V18" s="306"/>
       <c r="W18" s="306"/>
       <c r="X18" s="306"/>
       <c r="Y18" s="306"/>
       <c r="Z18" s="306"/>
       <c r="AA18" s="307"/>
     </row>
     <row r="19" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="275" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B19" s="261">
-        <v>653.47900000000004</v>
+        <v>663.46299999999997</v>
       </c>
       <c r="C19" s="262">
-        <v>1.2267200566408085</v>
+        <v>1.0593856367111854</v>
       </c>
       <c r="D19" s="261">
-        <v>530.86300000000006</v>
+        <v>457.09899999999999</v>
       </c>
       <c r="E19" s="262">
-        <v>1.2873182818387108</v>
+        <v>1.1077844383937454</v>
       </c>
       <c r="F19" s="263">
-        <v>122.616</v>
+        <v>206.364</v>
       </c>
       <c r="G19" s="264">
-        <v>23.097484661767727</v>
+        <v>45.146456238145348</v>
       </c>
       <c r="H19" s="261">
-        <v>2131.4189999999999</v>
+        <v>3607.1129999999998</v>
       </c>
       <c r="I19" s="262">
-        <v>1.0871677007997522</v>
+        <v>1.1300002754896346</v>
       </c>
       <c r="J19" s="261">
-        <v>2113.2020000000002</v>
+        <v>3062.482</v>
       </c>
       <c r="K19" s="262">
-        <v>1.4360777830693208</v>
+        <v>1.3460033997015288</v>
       </c>
       <c r="L19" s="263">
-        <v>18.216999999999999</v>
+        <v>544.63099999999997</v>
       </c>
       <c r="M19" s="264">
-        <v>0.86205672718462323</v>
+        <v>17.783973913969128</v>
       </c>
       <c r="P19" s="306"/>
       <c r="Q19" s="306"/>
       <c r="R19" s="306"/>
       <c r="S19" s="306"/>
       <c r="T19" s="306"/>
       <c r="U19" s="307"/>
       <c r="V19" s="306"/>
       <c r="W19" s="306"/>
       <c r="X19" s="306"/>
       <c r="Y19" s="306"/>
       <c r="Z19" s="306"/>
       <c r="AA19" s="307"/>
     </row>
     <row r="20" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="284" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B20" s="269">
-        <v>924.95299999999997</v>
+        <v>1056.867</v>
       </c>
       <c r="C20" s="270">
-        <v>1.7363349037231277</v>
+        <v>1.687554120899041</v>
       </c>
       <c r="D20" s="269">
-        <v>822.93</v>
+        <v>902.34</v>
       </c>
       <c r="E20" s="270">
-        <v>1.9955672813391216</v>
+        <v>2.186830883769626</v>
       </c>
       <c r="F20" s="271">
-        <v>102.023</v>
+        <v>154.52699999999999</v>
       </c>
       <c r="G20" s="272">
-        <v>12.397530774184924</v>
+        <v>17.125141299288515</v>
       </c>
       <c r="H20" s="269">
-        <v>3434.2779999999998</v>
+        <v>5520.5</v>
       </c>
       <c r="I20" s="270">
-        <v>1.7517138193697119</v>
+        <v>1.7294070135425554</v>
       </c>
       <c r="J20" s="269">
-        <v>3196.2449999999999</v>
+        <v>4892.3069999999998</v>
       </c>
       <c r="K20" s="270">
-        <v>2.1720859784092585</v>
+        <v>2.1502369171095821</v>
       </c>
       <c r="L20" s="271">
-        <v>238.03299999999999</v>
+        <v>628.19299999999998</v>
       </c>
       <c r="M20" s="272">
-        <v>7.4472701560737677</v>
+        <v>12.840424773016085</v>
       </c>
       <c r="P20" s="306"/>
       <c r="Q20" s="306"/>
       <c r="R20" s="306"/>
       <c r="S20" s="306"/>
       <c r="T20" s="306"/>
       <c r="U20" s="307"/>
       <c r="V20" s="306"/>
       <c r="W20" s="306"/>
       <c r="X20" s="306"/>
       <c r="Y20" s="306"/>
       <c r="Z20" s="306"/>
       <c r="AA20" s="307"/>
     </row>
     <row r="21" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="308" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B21" s="261">
-        <v>349.86099999999999</v>
+        <v>381.26100000000002</v>
       </c>
       <c r="C21" s="262">
-        <v>0.65676403639047309</v>
+        <v>0.60877912896143904</v>
       </c>
       <c r="D21" s="261">
-        <v>302.79300000000001</v>
+        <v>338.01100000000002</v>
       </c>
       <c r="E21" s="262">
-        <v>0.73425905462009733</v>
+        <v>0.81917336464509494</v>
       </c>
       <c r="F21" s="263">
-        <v>47.067999999999998</v>
+        <v>43.25</v>
       </c>
       <c r="G21" s="264">
-        <v>15.544612986429673</v>
+        <v>12.795441568469665</v>
       </c>
       <c r="H21" s="261">
-        <v>1225.5899999999999</v>
+        <v>1986.3240000000001</v>
       </c>
       <c r="I21" s="262">
-        <v>0.62513370783650157</v>
+        <v>0.62225571175942451</v>
       </c>
       <c r="J21" s="261">
-        <v>1209.748</v>
+        <v>1828.7449999999999</v>
       </c>
       <c r="K21" s="262">
-        <v>0.82211365781053813</v>
+        <v>0.80375884239880335</v>
       </c>
       <c r="L21" s="263">
-        <v>15.842000000000001</v>
+        <v>157.57900000000001</v>
       </c>
       <c r="M21" s="264">
-        <v>1.3095289266855576</v>
+        <v>8.6167836412403034</v>
       </c>
       <c r="P21" s="306"/>
       <c r="Q21" s="306"/>
       <c r="R21" s="306"/>
       <c r="S21" s="306"/>
       <c r="T21" s="306"/>
       <c r="U21" s="307"/>
       <c r="V21" s="306"/>
       <c r="W21" s="306"/>
       <c r="X21" s="306"/>
       <c r="Y21" s="306"/>
       <c r="Z21" s="306"/>
       <c r="AA21" s="307"/>
     </row>
     <row r="22" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="308" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B22" s="261">
-        <v>448.36799999999999</v>
+        <v>529.59500000000003</v>
       </c>
       <c r="C22" s="262">
-        <v>0.84168277535456548</v>
+        <v>0.84563168748530093</v>
       </c>
       <c r="D22" s="261">
-        <v>405.91800000000001</v>
+        <v>439.904</v>
       </c>
       <c r="E22" s="262">
-        <v>0.98433242159918044</v>
+        <v>1.0661121673579732</v>
       </c>
       <c r="F22" s="263">
-        <v>42.45</v>
+        <v>89.691000000000003</v>
       </c>
       <c r="G22" s="264">
-        <v>10.457777186525357</v>
+        <v>20.388766639994181</v>
       </c>
       <c r="H22" s="261">
-        <v>1714.3530000000001</v>
+        <v>2748.0590000000002</v>
       </c>
       <c r="I22" s="262">
-        <v>0.87443586144683783</v>
+        <v>0.86088443224866251</v>
       </c>
       <c r="J22" s="261">
-        <v>1530.327</v>
+        <v>2369.998</v>
       </c>
       <c r="K22" s="262">
-        <v>1.0399709093267584</v>
+        <v>1.0416470579372625</v>
       </c>
       <c r="L22" s="263">
-        <v>184.02600000000001</v>
+        <v>378.06099999999998</v>
       </c>
       <c r="M22" s="264">
-        <v>12.025273029881848</v>
+        <v>15.951954389834928</v>
       </c>
       <c r="P22" s="306"/>
       <c r="Q22" s="306"/>
       <c r="R22" s="306"/>
       <c r="S22" s="306"/>
       <c r="T22" s="306"/>
       <c r="U22" s="307"/>
       <c r="V22" s="306"/>
       <c r="W22" s="306"/>
       <c r="X22" s="306"/>
       <c r="Y22" s="306"/>
       <c r="Z22" s="306"/>
       <c r="AA22" s="307"/>
     </row>
     <row r="23" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="308" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B23" s="261">
-        <v>126.724</v>
+        <v>146.011</v>
       </c>
       <c r="C23" s="262">
-        <v>0.23788809197808933</v>
+        <v>0.23314330445230086</v>
       </c>
       <c r="D23" s="261">
-        <v>114.21899999999999</v>
+        <v>124.425</v>
       </c>
       <c r="E23" s="262">
-        <v>0.27697580511984388</v>
+        <v>0.30154535176655772</v>
       </c>
       <c r="F23" s="263">
-        <v>12.505000000000001</v>
+        <v>21.585999999999999</v>
       </c>
       <c r="G23" s="264">
-        <v>10.948266050306867</v>
+        <v>17.348603576451676</v>
       </c>
       <c r="H23" s="261">
-        <v>494.33499999999998</v>
+        <v>786.11699999999996</v>
       </c>
       <c r="I23" s="262">
-        <v>0.25214425008637231</v>
+        <v>0.24626686953446844</v>
       </c>
       <c r="J23" s="261">
-        <v>456.17</v>
+        <v>693.56399999999996</v>
       </c>
       <c r="K23" s="262">
-        <v>0.31000141127196174</v>
+        <v>0.30483101677351604</v>
       </c>
       <c r="L23" s="263">
-        <v>38.164999999999999</v>
+        <v>92.552999999999997</v>
       </c>
       <c r="M23" s="264">
-        <v>8.366398491790342</v>
+        <v>13.344550755229509</v>
       </c>
       <c r="P23" s="306"/>
       <c r="Q23" s="306"/>
       <c r="R23" s="306"/>
       <c r="S23" s="306"/>
       <c r="T23" s="306"/>
       <c r="U23" s="307"/>
       <c r="V23" s="306"/>
       <c r="W23" s="306"/>
       <c r="X23" s="306"/>
       <c r="Y23" s="306"/>
       <c r="Z23" s="306"/>
       <c r="AA23" s="307"/>
     </row>
     <row r="24" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="276" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B24" s="277">
-        <v>99.879000000000005</v>
+        <v>105.42100000000001</v>
       </c>
       <c r="C24" s="278">
-        <v>0.18749427684321501</v>
+        <v>0.16833115517780173</v>
       </c>
       <c r="D24" s="277">
-        <v>90.76</v>
+        <v>106.82599999999999</v>
       </c>
       <c r="E24" s="278">
-        <v>0.22008881248020934</v>
+        <v>0.25889398230109939</v>
       </c>
       <c r="F24" s="279">
-        <v>9.1189999999999998</v>
+        <v>-1.405</v>
       </c>
       <c r="G24" s="280">
-        <v>10.047377699427059</v>
+        <v>-1.3152228858143149</v>
       </c>
       <c r="H24" s="277">
-        <v>385.435</v>
+        <v>593.38400000000001</v>
       </c>
       <c r="I24" s="278">
-        <v>0.19659789218250964</v>
+        <v>0.1858894033735958</v>
       </c>
       <c r="J24" s="277">
-        <v>360.57400000000001</v>
+        <v>557.41300000000001</v>
       </c>
       <c r="K24" s="278">
-        <v>0.24503682589380346</v>
+        <v>0.24499076012130952</v>
       </c>
       <c r="L24" s="279">
-        <v>24.861000000000001</v>
+        <v>35.970999999999997</v>
       </c>
       <c r="M24" s="280">
-        <v>6.8948398941687419</v>
+        <v>6.4532043565542958</v>
       </c>
       <c r="P24" s="306"/>
       <c r="Q24" s="306"/>
       <c r="R24" s="306"/>
       <c r="S24" s="306"/>
       <c r="T24" s="306"/>
       <c r="U24" s="307"/>
       <c r="V24" s="306"/>
       <c r="W24" s="306"/>
       <c r="X24" s="306"/>
       <c r="Y24" s="306"/>
       <c r="Z24" s="306"/>
       <c r="AA24" s="307"/>
     </row>
     <row r="25" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="276" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B25" s="277">
-        <v>96.506</v>
+        <v>109.95399999999999</v>
       </c>
       <c r="C25" s="278">
-        <v>0.18116243335467225</v>
+        <v>0.17556923038502775</v>
       </c>
       <c r="D25" s="277">
-        <v>102.782</v>
+        <v>100.926</v>
       </c>
       <c r="E25" s="278">
-        <v>0.2492416078045491</v>
+        <v>0.2445952676101395</v>
       </c>
       <c r="F25" s="279">
-        <v>-6.2759999999999998</v>
+        <v>9.0280000000000005</v>
       </c>
       <c r="G25" s="280">
-        <v>-6.1061275320581432</v>
+        <v>8.9451677466658754</v>
       </c>
       <c r="H25" s="277">
-        <v>354.709</v>
+        <v>573.93799999999999</v>
       </c>
       <c r="I25" s="278">
-        <v>0.18092555615905617</v>
+        <v>0.1797975550291798</v>
       </c>
       <c r="J25" s="277">
-        <v>364.39699999999999</v>
+        <v>560.96299999999997</v>
       </c>
       <c r="K25" s="278">
-        <v>0.24763483846651257</v>
+        <v>0.24655103445726984</v>
       </c>
       <c r="L25" s="279">
-        <v>-9.6880000000000006</v>
+        <v>12.975</v>
       </c>
       <c r="M25" s="280">
-        <v>-2.6586387923061934</v>
+        <v>2.3129867745288015</v>
       </c>
       <c r="P25" s="306"/>
       <c r="Q25" s="306"/>
       <c r="R25" s="306"/>
       <c r="S25" s="306"/>
       <c r="T25" s="306"/>
       <c r="U25" s="307"/>
       <c r="V25" s="306"/>
       <c r="W25" s="306"/>
       <c r="X25" s="306"/>
       <c r="Y25" s="306"/>
       <c r="Z25" s="306"/>
       <c r="AA25" s="307"/>
     </row>
     <row r="26" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="276" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B26" s="277">
-        <v>185.71600000000001</v>
+        <v>209.31100000000001</v>
       </c>
       <c r="C26" s="278">
-        <v>0.34862871192357275</v>
+        <v>0.33421768358695952</v>
       </c>
       <c r="D26" s="277">
-        <v>188.19900000000001</v>
+        <v>215.33600000000001</v>
       </c>
       <c r="E26" s="278">
-        <v>0.4563738918021476</v>
+        <v>0.52186915706653392</v>
       </c>
       <c r="F26" s="279">
-        <v>-2.4830000000000001</v>
+        <v>-6.0250000000000004</v>
       </c>
       <c r="G26" s="280">
-        <v>-1.3193481368126292</v>
+        <v>-2.7979529665267302</v>
       </c>
       <c r="H26" s="277">
-        <v>738.85299999999995</v>
+        <v>1149.1010000000001</v>
       </c>
       <c r="I26" s="278">
-        <v>0.37686495111425738</v>
+        <v>0.35997886580359822</v>
       </c>
       <c r="J26" s="277">
-        <v>764.78700000000003</v>
+        <v>1169.2059999999999</v>
       </c>
       <c r="K26" s="278">
-        <v>0.51972959493708448</v>
+        <v>0.51388228598614649</v>
       </c>
       <c r="L26" s="279">
-        <v>-25.934000000000001</v>
+        <v>-20.105</v>
       </c>
       <c r="M26" s="280">
-        <v>-3.3910095229129156</v>
+        <v>-1.7195430061084187</v>
       </c>
       <c r="P26" s="306"/>
       <c r="Q26" s="306"/>
       <c r="R26" s="306"/>
       <c r="S26" s="306"/>
       <c r="T26" s="306"/>
       <c r="U26" s="307"/>
       <c r="V26" s="306"/>
       <c r="W26" s="306"/>
       <c r="X26" s="306"/>
       <c r="Y26" s="306"/>
       <c r="Z26" s="306"/>
       <c r="AA26" s="307"/>
     </row>
     <row r="27" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="276" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B27" s="277">
-        <v>292.83300000000003</v>
+        <v>307.78399999999999</v>
       </c>
       <c r="C27" s="278">
-        <v>0.54971026512909804</v>
+        <v>0.49145460833462523</v>
       </c>
       <c r="D27" s="277">
-        <v>281.077</v>
+        <v>314.488</v>
       </c>
       <c r="E27" s="278">
-        <v>0.68159875656125823</v>
+        <v>0.76216511622552707</v>
       </c>
       <c r="F27" s="279">
-        <v>11.756</v>
+        <v>-6.7039999999999997</v>
       </c>
       <c r="G27" s="280">
-        <v>4.1824838033706069</v>
+        <v>-2.1317188573172903</v>
       </c>
       <c r="H27" s="277">
-        <v>1191.636</v>
+        <v>1802.145</v>
       </c>
       <c r="I27" s="278">
-        <v>0.60781487371099419</v>
+        <v>0.56455795714530366</v>
       </c>
       <c r="J27" s="277">
-        <v>1168.183</v>
+        <v>1737.6489999999999</v>
       </c>
       <c r="K27" s="278">
-        <v>0.79386715177217726</v>
+        <v>0.76372088439636932</v>
       </c>
       <c r="L27" s="279">
-        <v>23.452999999999999</v>
+        <v>64.495999999999995</v>
       </c>
       <c r="M27" s="280">
-        <v>2.0076477743641195</v>
+        <v>3.7116817032668852</v>
       </c>
       <c r="P27" s="306"/>
       <c r="Q27" s="306"/>
       <c r="R27" s="306"/>
       <c r="S27" s="306"/>
       <c r="T27" s="306"/>
       <c r="U27" s="307"/>
       <c r="V27" s="306"/>
       <c r="W27" s="306"/>
       <c r="X27" s="306"/>
       <c r="Y27" s="306"/>
       <c r="Z27" s="306"/>
       <c r="AA27" s="307"/>
     </row>
     <row r="28" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="285" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B28" s="261">
-        <v>56.625999999999998</v>
+        <v>84.537999999999997</v>
       </c>
       <c r="C28" s="262">
-        <v>0.10629913115393522</v>
+        <v>0.13498619057323497</v>
       </c>
       <c r="D28" s="261">
-        <v>68.835999999999999</v>
+        <v>107.65</v>
       </c>
       <c r="E28" s="262">
-        <v>0.16692412401815437</v>
+        <v>0.26089095533590467</v>
       </c>
       <c r="F28" s="263">
-        <v>-12.21</v>
+        <v>-23.111999999999998</v>
       </c>
       <c r="G28" s="264">
-        <v>-17.737811610203963</v>
+        <v>-21.469577333952625</v>
       </c>
       <c r="H28" s="261">
-        <v>273.50799999999998</v>
+        <v>434.03</v>
       </c>
       <c r="I28" s="262">
-        <v>0.1395075597572972</v>
+        <v>0.13596857641298349</v>
       </c>
       <c r="J28" s="261">
-        <v>292.678</v>
+        <v>462.86099999999999</v>
       </c>
       <c r="K28" s="262">
-        <v>0.19889644879815685</v>
+        <v>0.20343384208927573</v>
       </c>
       <c r="L28" s="263">
-        <v>-19.170000000000002</v>
+        <v>-28.831</v>
       </c>
       <c r="M28" s="264">
-        <v>-6.5498602559809758</v>
+        <v>-6.2288678458543707</v>
       </c>
       <c r="P28" s="306"/>
       <c r="Q28" s="306"/>
       <c r="R28" s="306"/>
       <c r="S28" s="306"/>
       <c r="T28" s="306"/>
       <c r="U28" s="307"/>
       <c r="V28" s="306"/>
       <c r="W28" s="306"/>
       <c r="X28" s="306"/>
       <c r="Y28" s="306"/>
       <c r="Z28" s="306"/>
       <c r="AA28" s="307"/>
     </row>
     <row r="29" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="282" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B29" s="277">
-        <v>300</v>
+        <v>346.73700000000002</v>
       </c>
       <c r="C29" s="278">
-        <v>0.56316425928337799</v>
+        <v>0.55365287516610007</v>
       </c>
       <c r="D29" s="277">
-        <v>268.07799999999997</v>
+        <v>310.27199999999999</v>
       </c>
       <c r="E29" s="278">
-        <v>0.65007678131412028</v>
+        <v>0.75194759399890221</v>
       </c>
       <c r="F29" s="279">
-        <v>31.922000000000001</v>
+        <v>36.465000000000003</v>
       </c>
       <c r="G29" s="280">
-        <v>11.907728347719694</v>
+        <v>11.752591274752474</v>
       </c>
       <c r="H29" s="277">
-        <v>1117.354</v>
+        <v>1789.0450000000001</v>
       </c>
       <c r="I29" s="278">
-        <v>0.56992603479625847</v>
+        <v>0.56045412019622154</v>
       </c>
       <c r="J29" s="277">
-        <v>1025.1669999999999</v>
+        <v>1583.37</v>
       </c>
       <c r="K29" s="278">
-        <v>0.69667715279269393</v>
+        <v>0.69591311981112358</v>
       </c>
       <c r="L29" s="279">
-        <v>92.186999999999998</v>
+        <v>205.67500000000001</v>
       </c>
       <c r="M29" s="280">
-        <v>8.9923885571814139</v>
+        <v>12.989699185913588</v>
       </c>
       <c r="P29" s="306"/>
       <c r="Q29" s="306"/>
       <c r="R29" s="306"/>
       <c r="S29" s="306"/>
       <c r="T29" s="306"/>
       <c r="U29" s="307"/>
       <c r="V29" s="306"/>
       <c r="W29" s="306"/>
       <c r="X29" s="306"/>
       <c r="Y29" s="306"/>
       <c r="Z29" s="306"/>
       <c r="AA29" s="307"/>
     </row>
     <row r="30" spans="1:27" s="305" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="285" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B30" s="261">
-        <v>920.23599999999999</v>
+        <v>840.48</v>
       </c>
       <c r="C30" s="262">
-        <v>1.7274800843529954</v>
+        <v>1.3420378226713727</v>
       </c>
       <c r="D30" s="261">
-        <v>629.40099999999995</v>
+        <v>847.74400000000003</v>
       </c>
       <c r="E30" s="262">
-        <v>1.5262683854545642</v>
+        <v>2.0545168791479904</v>
       </c>
       <c r="F30" s="263">
-        <v>290.83499999999998</v>
+        <v>-7.2640000000000002</v>
       </c>
       <c r="G30" s="264">
-        <v>46.208220196663177</v>
+        <v>-0.85686244904121989</v>
       </c>
       <c r="H30" s="261">
-        <v>3704.067</v>
+        <v>5525.1149999999998</v>
       </c>
       <c r="I30" s="262">
-        <v>1.8893244378502003</v>
+        <v>1.7308527545746175</v>
       </c>
       <c r="J30" s="261">
-        <v>1724.8030000000001</v>
+        <v>3162.047</v>
       </c>
       <c r="K30" s="262">
-        <v>1.1721318021047273</v>
+        <v>1.3897636009014973</v>
       </c>
       <c r="L30" s="263">
-        <v>1979.2639999999999</v>
+        <v>2363.0680000000002</v>
       </c>
       <c r="M30" s="264">
-        <v>114.75304715958865</v>
+        <v>74.732222512821593</v>
       </c>
       <c r="P30" s="306"/>
       <c r="Q30" s="306"/>
       <c r="R30" s="306"/>
       <c r="S30" s="306"/>
       <c r="T30" s="306"/>
       <c r="U30" s="307"/>
       <c r="V30" s="306"/>
       <c r="W30" s="306"/>
       <c r="X30" s="306"/>
       <c r="Y30" s="306"/>
       <c r="Z30" s="306"/>
       <c r="AA30" s="307"/>
     </row>
     <row r="31" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="308" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B31" s="261">
-        <v>465.02199999999999</v>
+        <v>406.61900000000003</v>
       </c>
       <c r="C31" s="262">
-        <v>0.87294590060158339</v>
+        <v>0.6492695571778162</v>
       </c>
       <c r="D31" s="261">
-        <v>406.59500000000003</v>
+        <v>606.12099999999998</v>
       </c>
       <c r="E31" s="262">
-        <v>0.985974115363494</v>
+        <v>1.4689408893558187</v>
       </c>
       <c r="F31" s="263">
-        <v>58.427</v>
+        <v>-199.50200000000001</v>
       </c>
       <c r="G31" s="264">
-        <v>14.36982746959505</v>
+        <v>-32.914550065086011</v>
       </c>
       <c r="H31" s="261">
-        <v>2136.3989999999999</v>
+        <v>3043.8960000000002</v>
       </c>
       <c r="I31" s="262">
-        <v>1.0897078372768987</v>
+        <v>0.95356128808878371</v>
       </c>
       <c r="J31" s="261">
-        <v>936.40200000000004</v>
+        <v>1940.75</v>
       </c>
       <c r="K31" s="262">
-        <v>0.63635473950037824</v>
+        <v>0.85298659648309505</v>
       </c>
       <c r="L31" s="263">
-        <v>1199.9970000000001</v>
+        <v>1103.146</v>
       </c>
       <c r="M31" s="264">
-        <v>128.14976900946388</v>
+        <v>56.841221177379872</v>
       </c>
       <c r="P31" s="306"/>
       <c r="Q31" s="306"/>
       <c r="R31" s="306"/>
       <c r="S31" s="306"/>
       <c r="T31" s="306"/>
       <c r="U31" s="307"/>
       <c r="V31" s="306"/>
       <c r="W31" s="306"/>
       <c r="X31" s="306"/>
       <c r="Y31" s="306"/>
       <c r="Z31" s="306"/>
       <c r="AA31" s="307"/>
     </row>
     <row r="32" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="268" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B32" s="269">
-        <v>2232.7220000000002</v>
+        <v>2527.6840000000002</v>
       </c>
       <c r="C32" s="270">
-        <v>4.1912974377190073</v>
+        <v>4.0360835852861054</v>
       </c>
       <c r="D32" s="269">
-        <v>2155.319</v>
+        <v>2181.6689999999999</v>
       </c>
       <c r="E32" s="270">
-        <v>5.2265491320629387</v>
+        <v>5.2872987425613358</v>
       </c>
       <c r="F32" s="271">
-        <v>77.403000000000006</v>
+        <v>346.01499999999999</v>
       </c>
       <c r="G32" s="272">
-        <v>3.5912549372041913</v>
+        <v>15.860105268031036</v>
       </c>
       <c r="H32" s="269">
-        <v>8795.9220000000005</v>
+        <v>13908.782999999999</v>
       </c>
       <c r="I32" s="270">
-        <v>4.4865145225570187</v>
+        <v>4.3572043963484219</v>
       </c>
       <c r="J32" s="269">
-        <v>8601.34</v>
+        <v>12970.855</v>
       </c>
       <c r="K32" s="270">
-        <v>5.8452496631299189</v>
+        <v>5.7008710343556546</v>
       </c>
       <c r="L32" s="271">
-        <v>194.58199999999999</v>
+        <v>937.928</v>
       </c>
       <c r="M32" s="272">
-        <v>2.2622289085189049</v>
+        <v>7.2310422096307452</v>
       </c>
       <c r="P32" s="306"/>
       <c r="Q32" s="306"/>
       <c r="R32" s="306"/>
       <c r="S32" s="306"/>
       <c r="T32" s="306"/>
       <c r="U32" s="307"/>
       <c r="V32" s="306"/>
       <c r="W32" s="306"/>
       <c r="X32" s="306"/>
       <c r="Y32" s="306"/>
       <c r="Z32" s="306"/>
       <c r="AA32" s="307"/>
     </row>
     <row r="33" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="275" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B33" s="261">
-        <v>877.54200000000003</v>
+        <v>1150.19</v>
       </c>
       <c r="C33" s="262">
-        <v>1.6473343014001802</v>
+        <v>1.8365677746744555</v>
       </c>
       <c r="D33" s="261">
-        <v>1040.8030000000001</v>
+        <v>941.226</v>
       </c>
       <c r="E33" s="262">
-        <v>2.5238992540308431</v>
+        <v>2.2810715311378749</v>
       </c>
       <c r="F33" s="263">
-        <v>-163.261</v>
+        <v>208.964</v>
       </c>
       <c r="G33" s="264">
-        <v>-15.686061627416523</v>
+        <v>22.201256658868328</v>
       </c>
       <c r="H33" s="261">
-        <v>3089.357</v>
+        <v>5340.6859999999997</v>
       </c>
       <c r="I33" s="262">
-        <v>1.5757808045436492</v>
+        <v>1.6730766824614682</v>
       </c>
       <c r="J33" s="261">
-        <v>4070.6869999999999</v>
+        <v>6059.9030000000002</v>
       </c>
       <c r="K33" s="262">
-        <v>2.7663342938957585</v>
+        <v>2.6634115857208278</v>
       </c>
       <c r="L33" s="263">
-        <v>-981.33</v>
+        <v>-719.21699999999998</v>
       </c>
       <c r="M33" s="264">
-        <v>-24.107233005141392</v>
+        <v>-11.868457300389132</v>
       </c>
       <c r="P33" s="306"/>
       <c r="Q33" s="306"/>
       <c r="R33" s="306"/>
       <c r="S33" s="306"/>
       <c r="T33" s="306"/>
       <c r="U33" s="307"/>
       <c r="V33" s="306"/>
       <c r="W33" s="306"/>
       <c r="X33" s="306"/>
       <c r="Y33" s="306"/>
       <c r="Z33" s="306"/>
       <c r="AA33" s="307"/>
     </row>
     <row r="34" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="285" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B34" s="261">
-        <v>760.78800000000001</v>
+        <v>684.29200000000003</v>
       </c>
       <c r="C34" s="262">
-        <v>1.4281620349722752</v>
+        <v>1.0926443767269169</v>
       </c>
       <c r="D34" s="261">
-        <v>530.21500000000003</v>
+        <v>636.89499999999998</v>
       </c>
       <c r="E34" s="262">
-        <v>1.285746911736384</v>
+        <v>1.54352201577948</v>
       </c>
       <c r="F34" s="263">
-        <v>230.57300000000001</v>
+        <v>47.396999999999998</v>
       </c>
       <c r="G34" s="264">
-        <v>43.486698791999473</v>
+        <v>7.4418860251689836</v>
       </c>
       <c r="H34" s="261">
-        <v>3405.8159999999998</v>
+        <v>4869.7250000000004</v>
       </c>
       <c r="I34" s="262">
-        <v>1.7371962763149851</v>
+        <v>1.5255387318220308</v>
       </c>
       <c r="J34" s="261">
-        <v>2174.8310000000001</v>
+        <v>3332.317</v>
       </c>
       <c r="K34" s="262">
-        <v>1.4779592679878375</v>
+        <v>1.4645996322209238</v>
       </c>
       <c r="L34" s="263">
-        <v>1230.9849999999999</v>
+        <v>1537.4079999999999</v>
       </c>
       <c r="M34" s="264">
-        <v>56.601409488829248</v>
+        <v>46.136306959992105</v>
       </c>
       <c r="P34" s="306"/>
       <c r="Q34" s="306"/>
       <c r="R34" s="306"/>
       <c r="S34" s="306"/>
       <c r="T34" s="306"/>
       <c r="U34" s="307"/>
       <c r="V34" s="306"/>
       <c r="W34" s="306"/>
       <c r="X34" s="306"/>
       <c r="Y34" s="306"/>
       <c r="Z34" s="306"/>
       <c r="AA34" s="307"/>
     </row>
     <row r="35" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="268" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B35" s="269">
-        <v>34768.862000000001</v>
+        <v>40535.521000000001</v>
       </c>
       <c r="C35" s="270">
-        <v>65.268601381186627</v>
+        <v>64.725159841625867</v>
       </c>
       <c r="D35" s="269">
-        <v>24501.8</v>
+        <v>23404.830999999998</v>
       </c>
       <c r="E35" s="270">
-        <v>59.415734526527032</v>
+        <v>56.721864552395708</v>
       </c>
       <c r="F35" s="271">
-        <v>10267.062</v>
+        <v>17130.689999999999</v>
       </c>
       <c r="G35" s="272">
-        <v>41.903296900635873</v>
+        <v>73.192966016289546</v>
       </c>
       <c r="H35" s="269">
-        <v>127751.39599999999</v>
+        <v>206544.29</v>
       </c>
       <c r="I35" s="270">
-        <v>65.16184357147921</v>
+        <v>64.704128925489997</v>
       </c>
       <c r="J35" s="269">
-        <v>82020.164000000004</v>
+        <v>128046.076</v>
       </c>
       <c r="K35" s="270">
-        <v>55.738796046995084</v>
+        <v>56.278029916401252</v>
       </c>
       <c r="L35" s="271">
-        <v>45731.232000000004</v>
+        <v>78498.214000000007</v>
       </c>
       <c r="M35" s="272">
-        <v>55.756084564766297</v>
+        <v>61.304661924977687</v>
       </c>
       <c r="P35" s="306"/>
       <c r="Q35" s="306"/>
       <c r="R35" s="306"/>
       <c r="S35" s="306"/>
       <c r="T35" s="306"/>
       <c r="U35" s="307"/>
       <c r="V35" s="306"/>
       <c r="W35" s="306"/>
       <c r="X35" s="306"/>
       <c r="Y35" s="306"/>
       <c r="Z35" s="306"/>
       <c r="AA35" s="307"/>
     </row>
     <row r="36" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="275" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B36" s="261">
-        <v>16464.419000000002</v>
+        <v>21467.487000000001</v>
       </c>
       <c r="C36" s="262">
-        <v>30.907241102220585</v>
+        <v>34.278245183354748</v>
       </c>
       <c r="D36" s="261">
-        <v>10207.085999999999</v>
+        <v>12561.772000000001</v>
       </c>
       <c r="E36" s="262">
-        <v>24.751712611539997</v>
+        <v>30.443592176421902</v>
       </c>
       <c r="F36" s="263">
-        <v>6257.3329999999996</v>
+        <v>8905.7150000000001</v>
       </c>
       <c r="G36" s="264">
-        <v>61.30381384069851</v>
+        <v>70.895372086040084</v>
       </c>
       <c r="H36" s="261">
-        <v>62550.502</v>
+        <v>103318.56</v>
       </c>
       <c r="I36" s="262">
-        <v>31.904982287954788</v>
+        <v>32.366604889614585</v>
       </c>
       <c r="J36" s="261">
-        <v>40855.512999999999</v>
+        <v>65066.33</v>
       </c>
       <c r="K36" s="262">
-        <v>27.764356902558212</v>
+        <v>28.597556291302794</v>
       </c>
       <c r="L36" s="263">
-        <v>21694.989000000001</v>
+        <v>38252.230000000003</v>
       </c>
       <c r="M36" s="264">
-        <v>53.10174174045985</v>
+        <v>58.789592097786979</v>
       </c>
       <c r="P36" s="306"/>
       <c r="Q36" s="306"/>
       <c r="R36" s="306"/>
       <c r="S36" s="306"/>
       <c r="T36" s="306"/>
       <c r="U36" s="307"/>
       <c r="V36" s="306"/>
       <c r="W36" s="306"/>
       <c r="X36" s="306"/>
       <c r="Y36" s="306"/>
       <c r="Z36" s="306"/>
       <c r="AA36" s="307"/>
     </row>
     <row r="37" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="275" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B37" s="261">
-        <v>5345.8119999999999</v>
+        <v>6741.8270000000002</v>
       </c>
       <c r="C37" s="262">
-        <v>10.035234184160645</v>
+        <v>10.765023353211348</v>
       </c>
       <c r="D37" s="261">
-        <v>4192.95</v>
+        <v>4627.6610000000001</v>
       </c>
       <c r="E37" s="262">
-        <v>10.16771029406009</v>
+        <v>11.215187173810572</v>
       </c>
       <c r="F37" s="263">
-        <v>1152.8620000000001</v>
+        <v>2114.1660000000002</v>
       </c>
       <c r="G37" s="264">
-        <v>27.495247975768848</v>
+        <v>45.685412133689134</v>
       </c>
       <c r="H37" s="261">
-        <v>19249.577000000001</v>
+        <v>31062.695</v>
       </c>
       <c r="I37" s="262">
-        <v>9.8185848809913914</v>
+        <v>9.7310103419134624</v>
       </c>
       <c r="J37" s="261">
-        <v>15170.061</v>
+        <v>23861.73</v>
       </c>
       <c r="K37" s="262">
-        <v>10.309183679509278</v>
+        <v>10.487561952285747</v>
       </c>
       <c r="L37" s="263">
-        <v>4079.5160000000001</v>
+        <v>7200.9650000000001</v>
       </c>
       <c r="M37" s="264">
-        <v>26.891889228395321</v>
+        <v>30.177883162704468</v>
       </c>
       <c r="P37" s="306"/>
       <c r="Q37" s="306"/>
       <c r="R37" s="306"/>
       <c r="S37" s="306"/>
       <c r="T37" s="306"/>
       <c r="U37" s="307"/>
       <c r="V37" s="306"/>
       <c r="W37" s="306"/>
       <c r="X37" s="306"/>
       <c r="Y37" s="306"/>
       <c r="Z37" s="306"/>
       <c r="AA37" s="307"/>
     </row>
     <row r="38" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="275" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B38" s="261">
-        <v>1682.278</v>
+        <v>1861.981</v>
       </c>
       <c r="C38" s="262">
-        <v>3.1579961459290753</v>
+        <v>2.9731212248899026</v>
       </c>
       <c r="D38" s="261">
-        <v>1583.991</v>
+        <v>1740.241</v>
       </c>
       <c r="E38" s="262">
-        <v>3.8411050922139629</v>
+        <v>4.2174931444933588</v>
       </c>
       <c r="F38" s="263">
-        <v>98.287000000000006</v>
+        <v>121.74</v>
       </c>
       <c r="G38" s="264">
-        <v>6.2050226295477691</v>
+        <v>6.9955827957162251</v>
       </c>
       <c r="H38" s="261">
-        <v>6368.9549999999999</v>
+        <v>10033.254000000001</v>
       </c>
       <c r="I38" s="262">
-        <v>3.2485973728521169</v>
+        <v>3.1431174415820848</v>
       </c>
       <c r="J38" s="261">
-        <v>5696.3159999999998</v>
+        <v>8775.6170000000002</v>
       </c>
       <c r="K38" s="262">
-        <v>3.8710699937546442</v>
+        <v>3.8570056302301632</v>
       </c>
       <c r="L38" s="263">
-        <v>672.63900000000001</v>
+        <v>1257.6369999999999</v>
       </c>
       <c r="M38" s="264">
-        <v>11.808316111676389</v>
+        <v>14.331037920182707</v>
       </c>
       <c r="P38" s="306"/>
       <c r="Q38" s="306"/>
       <c r="R38" s="306"/>
       <c r="S38" s="306"/>
       <c r="T38" s="306"/>
       <c r="U38" s="307"/>
       <c r="V38" s="306"/>
       <c r="W38" s="306"/>
       <c r="X38" s="306"/>
       <c r="Y38" s="306"/>
       <c r="Z38" s="306"/>
       <c r="AA38" s="307"/>
     </row>
     <row r="39" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="309" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B39" s="310">
-        <v>11101.848</v>
+        <v>10283.094999999999</v>
       </c>
       <c r="C39" s="311">
-        <v>20.84054668532217</v>
+        <v>16.419548857941749</v>
       </c>
       <c r="D39" s="310">
-        <v>8335.5709999999999</v>
+        <v>4277.8620000000001</v>
       </c>
       <c r="E39" s="311">
-        <v>20.213375085218939</v>
+        <v>10.367445461915132</v>
       </c>
       <c r="F39" s="312">
-        <v>2766.277</v>
+        <v>6005.2330000000002</v>
       </c>
       <c r="G39" s="313">
-        <v>33.186412784439121</v>
+        <v>140.37930629833312</v>
       </c>
       <c r="H39" s="310">
-        <v>38929.19</v>
+        <v>61104.315999999999</v>
       </c>
       <c r="I39" s="311">
-        <v>19.856517177662724</v>
+        <v>19.142148835815703</v>
       </c>
       <c r="J39" s="310">
-        <v>19603.023000000001</v>
+        <v>29268.934000000001</v>
       </c>
       <c r="K39" s="311">
-        <v>13.321710755193733</v>
+        <v>12.8641032566525</v>
       </c>
       <c r="L39" s="312">
-        <v>19326.167000000001</v>
+        <v>31835.382000000001</v>
       </c>
       <c r="M39" s="264">
-        <v>98.587687215385102</v>
+        <v>108.76850520077022</v>
       </c>
       <c r="P39" s="306"/>
       <c r="Q39" s="306"/>
       <c r="R39" s="306"/>
       <c r="S39" s="306"/>
       <c r="T39" s="306"/>
       <c r="U39" s="307"/>
       <c r="V39" s="306"/>
       <c r="W39" s="306"/>
       <c r="X39" s="306"/>
       <c r="Y39" s="306"/>
       <c r="Z39" s="306"/>
       <c r="AA39" s="307"/>
     </row>
     <row r="40" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="309" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B40" s="310">
-        <v>174.505</v>
+        <v>181.131</v>
       </c>
       <c r="C40" s="311">
-        <v>0.32758326355415296</v>
+        <v>0.28922122222811775</v>
       </c>
       <c r="D40" s="310">
-        <v>182.202</v>
+        <v>197.29499999999999</v>
       </c>
       <c r="E40" s="311">
-        <v>0.44183144349404035</v>
+        <v>0.47814659575473584</v>
       </c>
       <c r="F40" s="312">
-        <v>-7.6970000000000001</v>
+        <v>-16.164000000000001</v>
       </c>
       <c r="G40" s="313">
-        <v>-4.2244322235760308</v>
+        <v>-8.1928077244735036</v>
       </c>
       <c r="H40" s="310">
-        <v>653.17200000000003</v>
+        <v>1025.4649999999999</v>
       </c>
       <c r="I40" s="311">
-        <v>0.33316185201819809</v>
+        <v>0.32124741656415479</v>
       </c>
       <c r="J40" s="310">
-        <v>695.25099999999998</v>
+        <v>1073.4649999999999</v>
       </c>
       <c r="K40" s="311">
-        <v>0.47247471597922414</v>
+        <v>0.47180278593004032</v>
       </c>
       <c r="L40" s="312">
-        <v>-42.079000000000001</v>
+        <v>-48</v>
       </c>
       <c r="M40" s="264">
-        <v>-6.0523465626083244</v>
+        <v>-4.4715011667823354</v>
       </c>
       <c r="P40" s="306"/>
       <c r="Q40" s="306"/>
       <c r="R40" s="306"/>
       <c r="S40" s="306"/>
       <c r="T40" s="306"/>
       <c r="U40" s="307"/>
       <c r="V40" s="306"/>
       <c r="W40" s="306"/>
       <c r="X40" s="306"/>
       <c r="Y40" s="306"/>
       <c r="Z40" s="306"/>
       <c r="AA40" s="307"/>
     </row>
     <row r="41" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="314" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B41" s="315">
-        <v>829.04899999999998</v>
+        <v>1420.89</v>
       </c>
       <c r="C41" s="316">
-        <v>1.5563025533154176</v>
+        <v>2.2688084450022927</v>
       </c>
       <c r="D41" s="315">
-        <v>1634.944</v>
+        <v>1370.347</v>
       </c>
       <c r="E41" s="316">
-        <v>3.9646637663248505</v>
+        <v>3.3210509797648955</v>
       </c>
       <c r="F41" s="317">
-        <v>-805.89499999999998</v>
+        <v>50.542999999999999</v>
       </c>
       <c r="G41" s="318">
-        <v>-49.291902352618806</v>
+        <v>3.6883358740523384</v>
       </c>
       <c r="H41" s="315">
-        <v>4303.2550000000001</v>
+        <v>7088.3869999999997</v>
       </c>
       <c r="I41" s="316">
-        <v>2.1949508024020794</v>
+        <v>2.2205789679383887</v>
       </c>
       <c r="J41" s="315">
-        <v>4887.973</v>
+        <v>7352.7790000000005</v>
       </c>
       <c r="K41" s="316">
-        <v>3.3217408603354994</v>
+        <v>3.2316485554050622</v>
       </c>
       <c r="L41" s="317">
-        <v>-584.71799999999996</v>
+        <v>-264.392</v>
       </c>
       <c r="M41" s="280">
-        <v>-11.962381952600802</v>
+        <v>-3.5958105091965913</v>
       </c>
       <c r="P41" s="306"/>
       <c r="Q41" s="306"/>
       <c r="R41" s="306"/>
       <c r="S41" s="306"/>
       <c r="T41" s="306"/>
       <c r="U41" s="307"/>
       <c r="V41" s="306"/>
       <c r="W41" s="306"/>
       <c r="X41" s="306"/>
       <c r="Y41" s="306"/>
       <c r="Z41" s="306"/>
       <c r="AA41" s="307"/>
     </row>
     <row r="42" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="319" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B42" s="310">
-        <v>2190.9229999999998</v>
+        <v>3012.3560000000002</v>
       </c>
       <c r="C42" s="311">
-        <v>4.1128317614730543</v>
+        <v>4.8099843986187008</v>
       </c>
       <c r="D42" s="310">
-        <v>1956.6489999999999</v>
+        <v>2113.3310000000001</v>
       </c>
       <c r="E42" s="311">
-        <v>4.7447835483758167</v>
+        <v>5.1216808502645863</v>
       </c>
       <c r="F42" s="312">
-        <v>234.274</v>
+        <v>899.02499999999998</v>
       </c>
       <c r="G42" s="313">
-        <v>11.97322565263366</v>
+        <v>42.540662111141131</v>
       </c>
       <c r="H42" s="310">
-        <v>8165.7889999999998</v>
+        <v>13566.499</v>
       </c>
       <c r="I42" s="311">
-        <v>4.1651041171847991</v>
+        <v>4.2499770889988344</v>
       </c>
       <c r="J42" s="310">
-        <v>7565.576</v>
+        <v>11652.802</v>
       </c>
       <c r="K42" s="311">
-        <v>5.1413710614141284</v>
+        <v>5.1215684232752299</v>
       </c>
       <c r="L42" s="312">
-        <v>600.21299999999997</v>
+        <v>1913.6969999999999</v>
       </c>
       <c r="M42" s="264">
-        <v>7.9334739350976058</v>
+        <v>16.422633800866095</v>
       </c>
       <c r="P42" s="306"/>
       <c r="Q42" s="306"/>
       <c r="R42" s="306"/>
       <c r="S42" s="306"/>
       <c r="T42" s="306"/>
       <c r="U42" s="307"/>
       <c r="V42" s="306"/>
       <c r="W42" s="306"/>
       <c r="X42" s="306"/>
       <c r="Y42" s="306"/>
       <c r="Z42" s="306"/>
       <c r="AA42" s="307"/>
     </row>
     <row r="43" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="319" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B43" s="310">
-        <v>1888.6590000000001</v>
+        <v>2631.114</v>
       </c>
       <c r="C43" s="311">
-        <v>3.5454174892462844</v>
+        <v>4.2012356079385196</v>
       </c>
       <c r="D43" s="310">
-        <v>1639.9059999999999</v>
+        <v>1792.5940000000001</v>
       </c>
       <c r="E43" s="311">
-        <v>3.9766963873861854</v>
+        <v>4.3443712140214652</v>
       </c>
       <c r="F43" s="312">
-        <v>248.75299999999999</v>
+        <v>838.52</v>
       </c>
       <c r="G43" s="313">
-        <v>15.168735281168555</v>
+        <v>46.776905423090781</v>
       </c>
       <c r="H43" s="310">
-        <v>6990.5020000000004</v>
+        <v>11666.123</v>
       </c>
       <c r="I43" s="311">
-        <v>3.5656283381053049</v>
+        <v>3.6546463068653416</v>
       </c>
       <c r="J43" s="310">
-        <v>6255.6589999999997</v>
+        <v>9716.5030000000006</v>
       </c>
       <c r="K43" s="311">
-        <v>4.2511851249230528</v>
+        <v>4.2705381031497014</v>
       </c>
       <c r="L43" s="312">
-        <v>734.84299999999996</v>
+        <v>1949.62</v>
       </c>
       <c r="M43" s="264">
-        <v>11.74685193038815</v>
+        <v>20.065037802180477</v>
       </c>
       <c r="P43" s="306"/>
       <c r="Q43" s="306"/>
       <c r="R43" s="306"/>
       <c r="S43" s="306"/>
       <c r="T43" s="306"/>
       <c r="U43" s="307"/>
       <c r="V43" s="306"/>
       <c r="W43" s="306"/>
       <c r="X43" s="306"/>
       <c r="Y43" s="306"/>
       <c r="Z43" s="306"/>
       <c r="AA43" s="307"/>
     </row>
     <row r="44" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="320" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B44" s="321">
-        <v>992.38800000000003</v>
+        <v>1149.0039999999999</v>
       </c>
       <c r="C44" s="322">
-        <v>1.8629248431390431</v>
+        <v>1.8346740272233701</v>
       </c>
       <c r="D44" s="321">
-        <v>692.173</v>
+        <v>978.09699999999998</v>
       </c>
       <c r="E44" s="322">
-        <v>1.678487589255883</v>
+        <v>2.3704288039125161</v>
       </c>
       <c r="F44" s="323">
-        <v>300.21499999999997</v>
+        <v>170.90700000000001</v>
       </c>
       <c r="G44" s="324">
-        <v>43.372827313402865</v>
+        <v>17.47342032538695</v>
       </c>
       <c r="H44" s="321">
-        <v>3169.7350000000001</v>
+        <v>5089.4549999999999</v>
       </c>
       <c r="I44" s="322">
-        <v>1.6167790153388435</v>
+        <v>1.5943735480679697</v>
       </c>
       <c r="J44" s="321">
-        <v>2891.3119999999999</v>
+        <v>4696.2179999999998</v>
       </c>
       <c r="K44" s="322">
-        <v>1.9648613464882791</v>
+        <v>2.0640530764718008</v>
       </c>
       <c r="L44" s="323">
-        <v>278.423</v>
+        <v>393.23700000000002</v>
       </c>
       <c r="M44" s="325">
-        <v>9.6296421832026429</v>
+        <v>8.3734826620058946</v>
       </c>
       <c r="P44" s="306"/>
       <c r="Q44" s="306"/>
       <c r="R44" s="306"/>
       <c r="S44" s="306"/>
       <c r="T44" s="306"/>
       <c r="U44" s="307"/>
       <c r="V44" s="306"/>
       <c r="W44" s="306"/>
       <c r="X44" s="306"/>
       <c r="Y44" s="306"/>
       <c r="Z44" s="306"/>
       <c r="AA44" s="307"/>
     </row>
     <row r="45" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A45" s="54"/>
     </row>
     <row r="46" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A46" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P358"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="3" ySplit="8" topLeftCell="D312" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.875" style="185" customWidth="1"/>
     <col min="2" max="2" width="2.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.75" style="345" customWidth="1"/>
     <col min="4" max="4" width="10.375" style="345" customWidth="1"/>
     <col min="5" max="5" width="9" style="345"/>
     <col min="6" max="6" width="9.875" style="345" customWidth="1"/>
     <col min="7" max="7" width="10.375" style="345" customWidth="1"/>
     <col min="8" max="8" width="9" style="345"/>
     <col min="9" max="9" width="9.625" style="345" customWidth="1"/>
     <col min="10" max="10" width="9.25" style="12" customWidth="1"/>
     <col min="11" max="11" width="9.375" style="12" customWidth="1"/>
     <col min="12" max="12" width="9" style="1"/>
     <col min="13" max="16" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="432" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B1" s="432"/>
       <c r="C1" s="432"/>
       <c r="D1" s="432"/>
       <c r="E1" s="432"/>
       <c r="F1" s="432"/>
       <c r="G1" s="432"/>
       <c r="H1" s="432"/>
       <c r="I1" s="432"/>
       <c r="J1" s="432"/>
       <c r="K1" s="432"/>
       <c r="M1" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A4" s="326" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B4" s="326"/>
       <c r="C4" s="327" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D4" s="327"/>
       <c r="E4" s="327"/>
       <c r="F4" s="327"/>
       <c r="G4" s="328"/>
       <c r="H4" s="328"/>
       <c r="I4" s="328"/>
       <c r="J4" s="329" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="K4" s="299"/>
       <c r="M4" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="24" x14ac:dyDescent="0.25">
       <c r="A5" s="330" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B5" s="330"/>
       <c r="C5" s="331" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="332" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="331" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F5" s="331" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="332" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="331" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="I5" s="333" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="J5" s="334" t="s">
         <v>14</v>
       </c>
       <c r="K5" s="334" t="s">
         <v>17</v>
       </c>
       <c r="M5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="N5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="O5" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="335" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A6" s="377">
         <v>2001</v>
       </c>
       <c r="C6" s="336">
         <v>126608.5920076</v>
       </c>
       <c r="D6" s="337">
         <v>122685.69191959999</v>
       </c>
       <c r="E6" s="338">
         <v>3922.9000880000003</v>
       </c>
       <c r="F6" s="336">
         <v>109585.6385865</v>
       </c>
       <c r="G6" s="337">
         <v>108851.3750895</v>
       </c>
       <c r="H6" s="338">
         <v>734.26349700000014</v>
       </c>
       <c r="I6" s="339">
         <v>17022.953421099999</v>
       </c>
       <c r="J6" s="340" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K6" s="341" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C7" s="342">
         <v>10064.662714800001</v>
       </c>
       <c r="D7" s="343">
         <v>9811.4883695999997</v>
       </c>
       <c r="E7" s="344">
         <v>253.1743452</v>
       </c>
       <c r="F7" s="342">
         <v>9485.7627826000007</v>
       </c>
       <c r="G7" s="343">
         <v>9429.6088225999993</v>
       </c>
       <c r="H7" s="344">
         <v>56.153959999999998</v>
       </c>
       <c r="I7" s="345">
         <v>578.89993219999974</v>
       </c>
       <c r="J7" s="346" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K7" s="12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A8" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C8" s="342">
         <v>10389.157025</v>
       </c>
       <c r="D8" s="343">
         <v>10108.031120400001</v>
       </c>
       <c r="E8" s="344">
         <v>281.12590460000001</v>
       </c>
       <c r="F8" s="342">
         <v>9270.2659618999987</v>
       </c>
       <c r="G8" s="343">
         <v>9205.8947019000007</v>
       </c>
       <c r="H8" s="344">
         <v>64.371260000000007</v>
       </c>
       <c r="I8" s="345">
         <v>1118.8910631000008</v>
       </c>
       <c r="J8" s="346" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K8" s="12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C9" s="342">
         <v>12003.9172313</v>
       </c>
       <c r="D9" s="343">
         <v>11700.484145300001</v>
       </c>
       <c r="E9" s="344">
         <v>303.433086</v>
       </c>
       <c r="F9" s="342">
         <v>10209.772625799998</v>
       </c>
       <c r="G9" s="343">
         <v>10142.8463228</v>
       </c>
       <c r="H9" s="344">
         <v>66.926303000000004</v>
       </c>
       <c r="I9" s="345">
         <v>1794.1446055000015</v>
       </c>
       <c r="J9" s="346" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K9" s="12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C10" s="342">
         <v>11152.057002799998</v>
       </c>
       <c r="D10" s="343">
         <v>10824.542493699999</v>
       </c>
       <c r="E10" s="344">
         <v>327.5145091</v>
       </c>
       <c r="F10" s="342">
         <v>10720.891702700001</v>
       </c>
       <c r="G10" s="343">
         <v>10643.590154699999</v>
       </c>
       <c r="H10" s="344">
         <v>77.301547999999997</v>
       </c>
       <c r="I10" s="345">
         <v>431.16530009999872</v>
       </c>
       <c r="J10" s="346" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K10" s="12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C11" s="342">
         <v>10406.649028099999</v>
       </c>
       <c r="D11" s="343">
         <v>10134.219958599999</v>
       </c>
       <c r="E11" s="344">
         <v>272.42906949999997</v>
       </c>
       <c r="F11" s="342">
         <v>9132.0277308000004</v>
       </c>
       <c r="G11" s="343">
         <v>9075.2280708000017</v>
       </c>
       <c r="H11" s="344">
         <v>56.799660000000003</v>
       </c>
       <c r="I11" s="345">
         <v>1274.6212972999979</v>
       </c>
       <c r="J11" s="346" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K11" s="12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C12" s="342">
         <v>10609.009002800001</v>
       </c>
       <c r="D12" s="343">
         <v>10308.537696200001</v>
       </c>
       <c r="E12" s="344">
         <v>300.47130659999999</v>
       </c>
       <c r="F12" s="342">
         <v>8840.6289837999993</v>
       </c>
       <c r="G12" s="343">
         <v>8775.4996857999995</v>
       </c>
       <c r="H12" s="344">
         <v>65.129298000000006</v>
       </c>
       <c r="I12" s="345">
         <v>1768.3800190000013</v>
       </c>
       <c r="J12" s="346" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K12" s="12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C13" s="342">
         <v>10023.782692000001</v>
       </c>
       <c r="D13" s="343">
         <v>9692.8831305999993</v>
       </c>
       <c r="E13" s="344">
         <v>330.89956139999998</v>
       </c>
       <c r="F13" s="342">
         <v>9384.077597200001</v>
       </c>
       <c r="G13" s="343">
         <v>9314.8302851999997</v>
       </c>
       <c r="H13" s="344">
         <v>69.247312000000008</v>
       </c>
       <c r="I13" s="345">
         <v>639.70509479999919</v>
       </c>
       <c r="J13" s="346" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K13" s="12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C14" s="342">
         <v>9773.2242081000004</v>
       </c>
       <c r="D14" s="343">
         <v>9432.4899799000013</v>
       </c>
       <c r="E14" s="344">
         <v>340.73422820000002</v>
       </c>
       <c r="F14" s="342">
         <v>7862.1266035999997</v>
       </c>
       <c r="G14" s="343">
         <v>7803.6418925999997</v>
       </c>
       <c r="H14" s="344">
         <v>58.484711000000004</v>
       </c>
       <c r="I14" s="345">
         <v>1911.0976045000004</v>
       </c>
       <c r="J14" s="346" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K14" s="12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A15" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C15" s="342">
         <v>9138.4926699000007</v>
       </c>
       <c r="D15" s="343">
         <v>8842.3275150000009</v>
       </c>
       <c r="E15" s="344">
         <v>296.1651549</v>
       </c>
       <c r="F15" s="342">
         <v>7926.817016</v>
       </c>
       <c r="G15" s="343">
         <v>7886.338557</v>
       </c>
       <c r="H15" s="344">
         <v>40.478459000000001</v>
       </c>
       <c r="I15" s="345">
         <v>1211.6756539000003</v>
       </c>
       <c r="J15" s="346" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K15" s="12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C16" s="342">
         <v>11862.544791799999</v>
       </c>
       <c r="D16" s="343">
         <v>11418.697800399999</v>
       </c>
       <c r="E16" s="344">
         <v>443.84699139999998</v>
       </c>
       <c r="F16" s="342">
         <v>9918.3260143000007</v>
       </c>
       <c r="G16" s="343">
         <v>9844.6207322999999</v>
       </c>
       <c r="H16" s="344">
         <v>73.705282000000011</v>
       </c>
       <c r="I16" s="345">
         <v>1944.2187774999998</v>
       </c>
       <c r="J16" s="346" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K16" s="12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C17" s="342">
         <v>10515.619254000001</v>
       </c>
       <c r="D17" s="343">
         <v>10157.9399945</v>
       </c>
       <c r="E17" s="344">
         <v>357.6792595</v>
       </c>
       <c r="F17" s="342">
         <v>8136.9853824000002</v>
       </c>
       <c r="G17" s="343">
         <v>8089.5351254000007</v>
       </c>
       <c r="H17" s="344">
         <v>47.450257000000001</v>
       </c>
       <c r="I17" s="345">
         <v>2378.6338716</v>
       </c>
       <c r="J17" s="346" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K17" s="12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C18" s="342">
         <v>10669.476386999999</v>
       </c>
       <c r="D18" s="343">
         <v>10254.049715399999</v>
       </c>
       <c r="E18" s="344">
         <v>415.42667160000002</v>
       </c>
       <c r="F18" s="342">
         <v>8697.9561854000003</v>
       </c>
       <c r="G18" s="343">
         <v>8639.7407383999998</v>
       </c>
       <c r="H18" s="344">
         <v>58.215446999999998</v>
       </c>
       <c r="I18" s="345">
         <v>1971.5202015999985</v>
       </c>
       <c r="J18" s="346" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="K18" s="12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="19" spans="1:11" s="354" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A19" s="377">
         <v>2002</v>
       </c>
       <c r="B19" s="347"/>
       <c r="C19" s="348">
         <v>135769.77521369999</v>
       </c>
       <c r="D19" s="349">
         <v>130409.79617349997</v>
       </c>
       <c r="E19" s="350">
         <v>5359.9790402000008</v>
       </c>
       <c r="F19" s="348">
         <v>115112.83484360001</v>
       </c>
       <c r="G19" s="349">
         <v>114396.7737226</v>
       </c>
       <c r="H19" s="350">
         <v>716.06112100000007</v>
       </c>
       <c r="I19" s="351">
         <v>20656.94037009999</v>
       </c>
       <c r="J19" s="352">
         <v>7.2358305710800916</v>
       </c>
       <c r="K19" s="353">
         <v>5.0437231816075787</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B20" s="185"/>
       <c r="C20" s="342">
         <v>10051.536525699999</v>
       </c>
       <c r="D20" s="343">
         <v>9668.4150394999997</v>
       </c>
       <c r="E20" s="344">
         <v>383.12148619999999</v>
       </c>
       <c r="F20" s="342">
         <v>7560.3179708999996</v>
       </c>
       <c r="G20" s="343">
         <v>7496.6434358999995</v>
       </c>
       <c r="H20" s="344">
         <v>63.674535000000006</v>
       </c>
       <c r="I20" s="355">
         <v>2491.2185547999993</v>
       </c>
       <c r="J20" s="346">
         <v>-0.13041856912600816</v>
       </c>
       <c r="K20" s="192">
         <v>-20.298260201403071</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B21" s="185"/>
       <c r="C21" s="342">
         <v>8303.3839403999991</v>
       </c>
       <c r="D21" s="343">
         <v>8030.9374826999992</v>
       </c>
       <c r="E21" s="344">
         <v>272.44645770000005</v>
       </c>
       <c r="F21" s="342">
         <v>6699.7393546000003</v>
       </c>
       <c r="G21" s="343">
         <v>6664.2752196000001</v>
       </c>
       <c r="H21" s="344">
         <v>35.464134999999999</v>
       </c>
       <c r="I21" s="355">
         <v>1603.6445857999995</v>
       </c>
       <c r="J21" s="346">
         <v>-20.076442001799471</v>
       </c>
       <c r="K21" s="192">
         <v>-27.72872556046012</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B22" s="185"/>
       <c r="C22" s="342">
         <v>11925.1071863</v>
       </c>
       <c r="D22" s="343">
         <v>11430.649636</v>
       </c>
       <c r="E22" s="344">
         <v>494.45755029999998</v>
       </c>
       <c r="F22" s="342">
         <v>10394.695806600001</v>
       </c>
       <c r="G22" s="343">
         <v>10331.9656786</v>
       </c>
       <c r="H22" s="344">
         <v>62.730127999999993</v>
       </c>
       <c r="I22" s="355">
         <v>1530.4113796999995</v>
       </c>
       <c r="J22" s="346">
         <v>-0.65653605803365711</v>
       </c>
       <c r="K22" s="192">
         <v>1.811237013571712</v>
       </c>
     </row>
     <row r="23" spans="1:11" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C23" s="342">
         <v>11288.025392199999</v>
       </c>
       <c r="D23" s="343">
         <v>10842.909018999999</v>
       </c>
       <c r="E23" s="344">
         <v>445.1163732</v>
       </c>
       <c r="F23" s="342">
         <v>9958.5194339999998</v>
       </c>
       <c r="G23" s="343">
         <v>9894.1991249999992</v>
       </c>
       <c r="H23" s="344">
         <v>64.320308999999995</v>
       </c>
       <c r="I23" s="355">
         <v>1329.5059581999983</v>
       </c>
       <c r="J23" s="346">
         <v>1.2192225108413768</v>
       </c>
       <c r="K23" s="192">
         <v>-7.1110901018429313</v>
       </c>
     </row>
     <row r="24" spans="1:11" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C24" s="342">
         <v>11422.7998302</v>
       </c>
       <c r="D24" s="343">
         <v>11024.220940700001</v>
       </c>
       <c r="E24" s="344">
         <v>398.5788895</v>
       </c>
       <c r="F24" s="342">
         <v>9661.6512256999995</v>
       </c>
       <c r="G24" s="343">
         <v>9599.4511157000015</v>
       </c>
       <c r="H24" s="344">
         <v>62.200110000000002</v>
       </c>
       <c r="I24" s="355">
         <v>1761.1486044999995</v>
       </c>
       <c r="J24" s="346">
         <v>9.7644380948775531</v>
       </c>
       <c r="K24" s="192">
         <v>5.7996264412745298</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B25" s="185"/>
       <c r="C25" s="342">
         <v>11652.0510827</v>
       </c>
       <c r="D25" s="343">
         <v>11209.099753799999</v>
       </c>
       <c r="E25" s="344">
         <v>442.95132890000002</v>
       </c>
       <c r="F25" s="342">
         <v>9842.7417048999996</v>
       </c>
       <c r="G25" s="343">
         <v>9772.7718679000009</v>
       </c>
       <c r="H25" s="344">
         <v>69.969836999999998</v>
       </c>
       <c r="I25" s="355">
         <v>1809.3093777999989</v>
       </c>
       <c r="J25" s="346">
         <v>9.8316636325288425</v>
       </c>
       <c r="K25" s="192">
         <v>11.335310224377936</v>
       </c>
     </row>
     <row r="26" spans="1:11" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C26" s="342">
         <v>11581.454457100001</v>
       </c>
       <c r="D26" s="343">
         <v>11125.326112799999</v>
       </c>
       <c r="E26" s="344">
         <v>456.12834429999998</v>
       </c>
       <c r="F26" s="342">
         <v>10862.458360100001</v>
       </c>
       <c r="G26" s="343">
         <v>10794.592903100001</v>
       </c>
       <c r="H26" s="344">
         <v>67.865456999999992</v>
       </c>
       <c r="I26" s="355">
         <v>718.99609699999917</v>
       </c>
       <c r="J26" s="346">
         <v>15.53975991861018</v>
       </c>
       <c r="K26" s="192">
         <v>15.75414043188556</v>
       </c>
     </row>
     <row r="27" spans="1:11" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C27" s="342">
         <v>11305.2736823</v>
       </c>
       <c r="D27" s="343">
         <v>10871.958332</v>
       </c>
       <c r="E27" s="344">
         <v>433.31535029999998</v>
       </c>
       <c r="F27" s="342">
         <v>9304.5430442000015</v>
       </c>
       <c r="G27" s="343">
         <v>9240.2913681999999</v>
       </c>
       <c r="H27" s="344">
         <v>64.251676000000003</v>
       </c>
       <c r="I27" s="355">
         <v>2000.7306380999983</v>
       </c>
       <c r="J27" s="346">
         <v>15.675988205921277</v>
       </c>
       <c r="K27" s="192">
         <v>18.346390402051416</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B28" s="185"/>
       <c r="C28" s="342">
         <v>11762.8754219</v>
       </c>
       <c r="D28" s="343">
         <v>11235.4243114</v>
       </c>
       <c r="E28" s="344">
         <v>527.45111049999991</v>
       </c>
       <c r="F28" s="342">
         <v>10755.3652585</v>
       </c>
       <c r="G28" s="343">
         <v>10695.942504499999</v>
       </c>
       <c r="H28" s="344">
         <v>59.422753999999998</v>
       </c>
       <c r="I28" s="355">
         <v>1007.5101634</v>
       </c>
       <c r="J28" s="346">
         <v>28.717895245942326</v>
       </c>
       <c r="K28" s="192">
         <v>35.683279137019007</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B29" s="185"/>
       <c r="C29" s="342">
         <v>11921.9568179</v>
       </c>
       <c r="D29" s="343">
         <v>11467.1433731</v>
       </c>
       <c r="E29" s="344">
         <v>454.81344480000001</v>
       </c>
       <c r="F29" s="342">
         <v>10408.9946612</v>
       </c>
       <c r="G29" s="343">
         <v>10347.218162200001</v>
       </c>
       <c r="H29" s="344">
         <v>61.776499000000001</v>
       </c>
       <c r="I29" s="355">
         <v>1512.9621567000002</v>
       </c>
       <c r="J29" s="346">
         <v>0.50083710656307923</v>
       </c>
       <c r="K29" s="192">
         <v>4.947091335700863</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B30" s="185"/>
       <c r="C30" s="342">
         <v>12356.7300559</v>
       </c>
       <c r="D30" s="343">
         <v>11884.665145700001</v>
       </c>
       <c r="E30" s="344">
         <v>472.06491019999999</v>
       </c>
       <c r="F30" s="342">
         <v>9565.5277703999982</v>
       </c>
       <c r="G30" s="343">
         <v>9514.1603773999996</v>
       </c>
       <c r="H30" s="344">
         <v>51.367393</v>
       </c>
       <c r="I30" s="355">
         <v>2791.2022855000014</v>
       </c>
       <c r="J30" s="346">
         <v>17.508344087293437</v>
       </c>
       <c r="K30" s="192">
         <v>17.556162643352941</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B31" s="356"/>
       <c r="C31" s="357">
         <v>12198.580821099999</v>
       </c>
       <c r="D31" s="358">
         <v>11619.047026799999</v>
       </c>
       <c r="E31" s="359">
         <v>579.53379429999995</v>
       </c>
       <c r="F31" s="357">
         <v>10098.280252500001</v>
       </c>
       <c r="G31" s="358">
         <v>10045.261964500001</v>
       </c>
       <c r="H31" s="359">
         <v>53.018287999999998</v>
       </c>
       <c r="I31" s="360">
         <v>2100.300568599997</v>
       </c>
       <c r="J31" s="361">
         <v>14.331578970108652</v>
@@ -17096,414 +17096,414 @@
       </c>
       <c r="E32" s="350">
         <v>7362.6294443999996</v>
       </c>
       <c r="F32" s="348">
         <v>130244.10787990001</v>
       </c>
       <c r="G32" s="349">
         <v>129481.36067490003</v>
       </c>
       <c r="H32" s="350">
         <v>762.74720500000001</v>
       </c>
       <c r="I32" s="351">
         <v>21090.341730099997</v>
       </c>
       <c r="J32" s="352">
         <v>11.464020156033532</v>
       </c>
       <c r="K32" s="353">
         <v>13.144731477474568</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A33" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B33" s="185"/>
       <c r="C33" s="342">
         <v>10519.125795399999</v>
       </c>
       <c r="D33" s="343">
         <v>10044.7478914</v>
       </c>
       <c r="E33" s="344">
         <v>474.377904</v>
       </c>
       <c r="F33" s="342">
         <v>9722.9060215999998</v>
       </c>
       <c r="G33" s="343">
         <v>9667.7426075999992</v>
       </c>
       <c r="H33" s="344">
         <v>55.163413999999996</v>
       </c>
       <c r="I33" s="355">
         <v>796.21977379999873</v>
       </c>
       <c r="J33" s="346">
         <v>4.6519183261629413</v>
       </c>
       <c r="K33" s="192">
         <v>28.604458952968621</v>
       </c>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A34" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B34" s="185"/>
       <c r="C34" s="342">
         <v>10210.171863199999</v>
       </c>
       <c r="D34" s="343">
         <v>9810.6691899999987</v>
       </c>
       <c r="E34" s="344">
         <v>399.5026732</v>
       </c>
       <c r="F34" s="342">
         <v>8645.3892226999997</v>
       </c>
       <c r="G34" s="343">
         <v>8582.9554177000009</v>
       </c>
       <c r="H34" s="344">
         <v>62.433805</v>
       </c>
       <c r="I34" s="355">
         <v>1564.7826404999998</v>
       </c>
       <c r="J34" s="346">
         <v>22.963985966282369</v>
       </c>
       <c r="K34" s="192">
         <v>29.040680019352223</v>
       </c>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A35" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B35" s="185"/>
       <c r="C35" s="342">
         <v>13244.7043806</v>
       </c>
       <c r="D35" s="343">
         <v>12594.324960999998</v>
       </c>
       <c r="E35" s="344">
         <v>650.37941960000001</v>
       </c>
       <c r="F35" s="342">
         <v>11189.5976883</v>
       </c>
       <c r="G35" s="343">
         <v>11122.041643300001</v>
       </c>
       <c r="H35" s="344">
         <v>67.556044999999997</v>
       </c>
       <c r="I35" s="355">
         <v>2055.1066922999994</v>
       </c>
       <c r="J35" s="346">
         <v>11.065705101720186</v>
       </c>
       <c r="K35" s="192">
         <v>7.6471875318879974</v>
       </c>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B36" s="185"/>
       <c r="C36" s="342">
         <v>12093.751800700002</v>
       </c>
       <c r="D36" s="343">
         <v>11440.704974400001</v>
       </c>
       <c r="E36" s="344">
         <v>653.04682629999991</v>
       </c>
       <c r="F36" s="342">
         <v>10680.542528599999</v>
       </c>
       <c r="G36" s="343">
         <v>10610.9595066</v>
       </c>
       <c r="H36" s="344">
         <v>69.583022</v>
       </c>
       <c r="I36" s="355">
         <v>1413.2092721000015</v>
       </c>
       <c r="J36" s="346">
         <v>7.137886215748221</v>
       </c>
       <c r="K36" s="192">
         <v>7.2503056240960433</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A37" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B37" s="185"/>
       <c r="C37" s="342">
         <v>11745.5973916</v>
       </c>
       <c r="D37" s="343">
         <v>11244.256689899999</v>
       </c>
       <c r="E37" s="344">
         <v>501.34070169999995</v>
       </c>
       <c r="F37" s="342">
         <v>9755.7831427000001</v>
       </c>
       <c r="G37" s="343">
         <v>9699.7977996999998</v>
       </c>
       <c r="H37" s="344">
         <v>55.985343</v>
       </c>
       <c r="I37" s="355">
         <v>1989.8142488999999</v>
       </c>
       <c r="J37" s="346">
         <v>2.8259057866581578</v>
       </c>
       <c r="K37" s="192">
         <v>0.97428394796128071</v>
       </c>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A38" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B38" s="185"/>
       <c r="C38" s="342">
         <v>12153.952274399999</v>
       </c>
       <c r="D38" s="343">
         <v>11579.8667126</v>
       </c>
       <c r="E38" s="344">
         <v>574.08556180000005</v>
       </c>
       <c r="F38" s="342">
         <v>10548.032837799999</v>
       </c>
       <c r="G38" s="343">
         <v>10476.331671800001</v>
       </c>
       <c r="H38" s="344">
         <v>71.701166000000001</v>
       </c>
       <c r="I38" s="355">
         <v>1605.9194365999997</v>
       </c>
       <c r="J38" s="346">
         <v>4.3074063796817859</v>
       </c>
       <c r="K38" s="192">
         <v>7.165596274347882</v>
       </c>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A39" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B39" s="185"/>
       <c r="C39" s="342">
         <v>12216.065555900001</v>
       </c>
       <c r="D39" s="343">
         <v>11612.670992699999</v>
       </c>
       <c r="E39" s="344">
         <v>603.39456319999999</v>
       </c>
       <c r="F39" s="342">
         <v>10603.3418664</v>
       </c>
       <c r="G39" s="343">
         <v>10547.1754234</v>
       </c>
       <c r="H39" s="344">
         <v>56.166443000000001</v>
       </c>
       <c r="I39" s="355">
         <v>1612.7236895000003</v>
       </c>
       <c r="J39" s="346">
         <v>5.4795457785611035</v>
       </c>
       <c r="K39" s="192">
         <v>-2.385431410736528</v>
       </c>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A40" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B40" s="185"/>
       <c r="C40" s="342">
         <v>12960.901881900001</v>
       </c>
       <c r="D40" s="343">
         <v>12272.854289000001</v>
       </c>
       <c r="E40" s="344">
         <v>688.04759290000004</v>
       </c>
       <c r="F40" s="342">
         <v>10624.2587002</v>
       </c>
       <c r="G40" s="343">
         <v>10563.843813200001</v>
       </c>
       <c r="H40" s="344">
         <v>60.414887</v>
       </c>
       <c r="I40" s="355">
         <v>2336.6431817000007</v>
       </c>
       <c r="J40" s="346">
         <v>14.644742322267893</v>
       </c>
       <c r="K40" s="192">
         <v>14.183562263411162</v>
       </c>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A41" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B41" s="185"/>
       <c r="C41" s="342">
         <v>13242.063582800001</v>
       </c>
       <c r="D41" s="343">
         <v>12529.468112600001</v>
       </c>
       <c r="E41" s="344">
         <v>712.59547020000002</v>
       </c>
       <c r="F41" s="342">
         <v>11214.218701400001</v>
       </c>
       <c r="G41" s="343">
         <v>11153.037992399999</v>
       </c>
       <c r="H41" s="344">
         <v>61.180709</v>
       </c>
       <c r="I41" s="355">
         <v>2027.8448814000003</v>
       </c>
       <c r="J41" s="346">
         <v>12.575055909765592</v>
       </c>
       <c r="K41" s="192">
         <v>4.2662748486144322</v>
       </c>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A42" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B42" s="185"/>
       <c r="C42" s="342">
         <v>13714.891907200001</v>
       </c>
       <c r="D42" s="343">
         <v>13071.861390900001</v>
       </c>
       <c r="E42" s="344">
         <v>643.03051630000004</v>
       </c>
       <c r="F42" s="342">
         <v>11137.7563802</v>
       </c>
       <c r="G42" s="343">
         <v>11077.9075742</v>
       </c>
       <c r="H42" s="344">
         <v>59.848805999999996</v>
       </c>
       <c r="I42" s="355">
         <v>2577.1355270000008</v>
       </c>
       <c r="J42" s="346">
         <v>15.038932925910553</v>
       </c>
       <c r="K42" s="192">
         <v>7.0012690247262102</v>
       </c>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A43" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B43" s="185"/>
       <c r="C43" s="342">
         <v>14501.4310124</v>
       </c>
       <c r="D43" s="343">
         <v>13775.4550242</v>
       </c>
       <c r="E43" s="344">
         <v>725.97598820000007</v>
       </c>
       <c r="F43" s="342">
         <v>12665.025294500001</v>
       </c>
       <c r="G43" s="343">
         <v>12591.067800499999</v>
       </c>
       <c r="H43" s="344">
         <v>73.957494000000011</v>
       </c>
       <c r="I43" s="355">
         <v>1836.4057178999988</v>
       </c>
       <c r="J43" s="346">
         <v>17.356541308240068</v>
       </c>
       <c r="K43" s="192">
         <v>32.402786322896127</v>
       </c>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A44" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B44" s="356"/>
       <c r="C44" s="357">
         <v>14731.7921639</v>
       </c>
       <c r="D44" s="358">
         <v>13994.939936899998</v>
       </c>
       <c r="E44" s="359">
         <v>736.85222699999997</v>
       </c>
       <c r="F44" s="357">
         <v>13457.2554955</v>
       </c>
       <c r="G44" s="358">
         <v>13388.4994245</v>
       </c>
       <c r="H44" s="359">
         <v>68.756070999999991</v>
       </c>
       <c r="I44" s="360">
         <v>1274.5366683999989</v>
       </c>
       <c r="J44" s="361">
         <v>20.766443080151433</v>
@@ -17525,414 +17525,414 @@
       </c>
       <c r="E45" s="350">
         <v>9874.5551458000009</v>
       </c>
       <c r="F45" s="348">
         <v>171547.03929870002</v>
       </c>
       <c r="G45" s="349">
         <v>170677.95742770005</v>
       </c>
       <c r="H45" s="350">
         <v>869.08187100000021</v>
       </c>
       <c r="I45" s="351">
         <v>12084.146402799997</v>
       </c>
       <c r="J45" s="352">
         <v>21.341298147732441</v>
       </c>
       <c r="K45" s="353">
         <v>31.711938521538389</v>
       </c>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A46" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B46" s="185"/>
       <c r="C46" s="342">
         <v>12448.0664526</v>
       </c>
       <c r="D46" s="343">
         <v>11789.027747300001</v>
       </c>
       <c r="E46" s="344">
         <v>659.03870530000006</v>
       </c>
       <c r="F46" s="342">
         <v>10831.161707700001</v>
       </c>
       <c r="G46" s="343">
         <v>10781.6840357</v>
       </c>
       <c r="H46" s="344">
         <v>49.477671999999998</v>
       </c>
       <c r="I46" s="355">
         <v>1616.9047448999993</v>
       </c>
       <c r="J46" s="346">
         <v>18.337461636246662</v>
       </c>
       <c r="K46" s="192">
         <v>11.398399651687944</v>
       </c>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A47" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B47" s="185"/>
       <c r="C47" s="342">
         <v>13894.179213500001</v>
       </c>
       <c r="D47" s="343">
         <v>13171.827120400001</v>
       </c>
       <c r="E47" s="344">
         <v>722.35209310000005</v>
       </c>
       <c r="F47" s="342">
         <v>13439.584211099998</v>
       </c>
       <c r="G47" s="343">
         <v>13374.2267381</v>
       </c>
       <c r="H47" s="344">
         <v>65.357472999999999</v>
       </c>
       <c r="I47" s="355">
         <v>454.59500240000153</v>
       </c>
       <c r="J47" s="346">
         <v>36.081736915497778</v>
       </c>
       <c r="K47" s="192">
         <v>55.453778481274064</v>
       </c>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A48" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B48" s="185"/>
       <c r="C48" s="342">
         <v>15529.974165600001</v>
       </c>
       <c r="D48" s="343">
         <v>14730.238606499999</v>
       </c>
       <c r="E48" s="344">
         <v>799.73555909999993</v>
       </c>
       <c r="F48" s="342">
         <v>14411.815873799998</v>
       </c>
       <c r="G48" s="343">
         <v>14339.853105799999</v>
       </c>
       <c r="H48" s="344">
         <v>71.962767999999997</v>
       </c>
       <c r="I48" s="355">
         <v>1118.1582918000017</v>
       </c>
       <c r="J48" s="346">
         <v>17.254215113682097</v>
       </c>
       <c r="K48" s="192">
         <v>28.796550825676192</v>
       </c>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A49" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B49" s="185"/>
       <c r="C49" s="342">
         <v>14824.710776599999</v>
       </c>
       <c r="D49" s="343">
         <v>14043.720019099999</v>
       </c>
       <c r="E49" s="344">
         <v>780.99075749999997</v>
       </c>
       <c r="F49" s="342">
         <v>13410.514400600001</v>
       </c>
       <c r="G49" s="343">
         <v>13345.530590600001</v>
       </c>
       <c r="H49" s="344">
         <v>64.983809999999991</v>
       </c>
       <c r="I49" s="355">
         <v>1414.1963759999983</v>
       </c>
       <c r="J49" s="346">
         <v>22.581569565053641</v>
       </c>
       <c r="K49" s="192">
         <v>25.560235958892292</v>
       </c>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A50" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B50" s="185"/>
       <c r="C50" s="342">
         <v>16536.549004600001</v>
       </c>
       <c r="D50" s="343">
         <v>15668.636105699999</v>
       </c>
       <c r="E50" s="344">
         <v>867.91289890000007</v>
       </c>
       <c r="F50" s="342">
         <v>14837.113199499998</v>
       </c>
       <c r="G50" s="343">
         <v>14745.959318499999</v>
       </c>
       <c r="H50" s="344">
         <v>91.153880999999998</v>
       </c>
       <c r="I50" s="355">
         <v>1699.4358051000013</v>
       </c>
       <c r="J50" s="346">
         <v>40.789339641645682</v>
       </c>
       <c r="K50" s="192">
         <v>52.085311681023029</v>
       </c>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A51" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B51" s="185"/>
       <c r="C51" s="342">
         <v>15299.782425699999</v>
       </c>
       <c r="D51" s="343">
         <v>14406.022858999999</v>
       </c>
       <c r="E51" s="344">
         <v>893.75956669999994</v>
       </c>
       <c r="F51" s="342">
         <v>14949.5622344</v>
       </c>
       <c r="G51" s="343">
         <v>14866.990821400001</v>
       </c>
       <c r="H51" s="344">
         <v>82.571413000000007</v>
       </c>
       <c r="I51" s="355">
         <v>350.22019129999916</v>
       </c>
       <c r="J51" s="346">
         <v>25.883186639839749</v>
       </c>
       <c r="K51" s="192">
         <v>41.728438508710845</v>
       </c>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A52" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B52" s="185"/>
       <c r="C52" s="342">
         <v>15456.056836400001</v>
       </c>
       <c r="D52" s="343">
         <v>14629.9914572</v>
       </c>
       <c r="E52" s="344">
         <v>826.06537919999994</v>
       </c>
       <c r="F52" s="342">
         <v>14066.224417699999</v>
       </c>
       <c r="G52" s="343">
         <v>14000.8127647</v>
       </c>
       <c r="H52" s="344">
         <v>65.411653000000001</v>
       </c>
       <c r="I52" s="355">
         <v>1389.8324187000003</v>
       </c>
       <c r="J52" s="346">
         <v>26.522379612928486</v>
       </c>
       <c r="K52" s="192">
         <v>32.658407084593065</v>
       </c>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A53" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B53" s="185"/>
       <c r="C53" s="342">
         <v>15542.448177499999</v>
       </c>
       <c r="D53" s="343">
         <v>14711.9678097</v>
       </c>
       <c r="E53" s="344">
         <v>830.48036779999995</v>
       </c>
       <c r="F53" s="342">
         <v>14177.4961681</v>
       </c>
       <c r="G53" s="343">
         <v>14101.007470100001</v>
       </c>
       <c r="H53" s="344">
         <v>76.488697999999999</v>
       </c>
       <c r="I53" s="355">
         <v>1364.952009399997</v>
       </c>
       <c r="J53" s="346">
         <v>19.917952617210581</v>
       </c>
       <c r="K53" s="192">
         <v>33.444568399234399</v>
       </c>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A54" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B54" s="185"/>
       <c r="C54" s="342">
         <v>15767.655573399999</v>
       </c>
       <c r="D54" s="343">
         <v>14915.549673599999</v>
       </c>
       <c r="E54" s="344">
         <v>852.10589979999997</v>
       </c>
       <c r="F54" s="342">
         <v>14494.2584661</v>
       </c>
       <c r="G54" s="343">
         <v>14428.0793541</v>
       </c>
       <c r="H54" s="344">
         <v>66.179111999999989</v>
       </c>
       <c r="I54" s="355">
         <v>1273.3971073000002</v>
       </c>
       <c r="J54" s="346">
         <v>19.072495572974503</v>
       </c>
       <c r="K54" s="192">
         <v>29.248937015028197</v>
       </c>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A55" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B55" s="185"/>
       <c r="C55" s="342">
         <v>16230.5358223</v>
       </c>
       <c r="D55" s="343">
         <v>15352.4455579</v>
       </c>
       <c r="E55" s="344">
         <v>878.09026440000002</v>
       </c>
       <c r="F55" s="342">
         <v>15352.555757799999</v>
       </c>
       <c r="G55" s="343">
         <v>15278.2253158</v>
       </c>
       <c r="H55" s="344">
         <v>74.330441999999991</v>
       </c>
       <c r="I55" s="355">
         <v>877.98006450000037</v>
       </c>
       <c r="J55" s="346">
         <v>18.342426116966653</v>
       </c>
       <c r="K55" s="192">
         <v>37.842445405726451</v>
       </c>
     </row>
     <row r="56" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A56" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B56" s="185"/>
       <c r="C56" s="342">
         <v>16393.760863399999</v>
       </c>
       <c r="D56" s="343">
         <v>15481.0504872</v>
       </c>
       <c r="E56" s="344">
         <v>912.71037620000004</v>
       </c>
       <c r="F56" s="342">
         <v>15273.857184099999</v>
       </c>
       <c r="G56" s="343">
         <v>15193.0154121</v>
       </c>
       <c r="H56" s="344">
         <v>80.841771999999992</v>
       </c>
       <c r="I56" s="355">
         <v>1119.9036792999991</v>
       </c>
       <c r="J56" s="346">
         <v>13.049262858140628</v>
       </c>
       <c r="K56" s="192">
         <v>20.598710456053556</v>
       </c>
     </row>
     <row r="57" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A57" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B57" s="356"/>
       <c r="C57" s="357">
         <v>15707.466389899999</v>
       </c>
       <c r="D57" s="358">
         <v>14856.153112099999</v>
       </c>
       <c r="E57" s="359">
         <v>851.31327780000004</v>
       </c>
       <c r="F57" s="357">
         <v>16302.895677799999</v>
       </c>
       <c r="G57" s="358">
         <v>16222.572500800001</v>
       </c>
       <c r="H57" s="359">
         <v>80.323177000000001</v>
       </c>
       <c r="I57" s="360">
         <v>-595.42928790000076</v>
       </c>
       <c r="J57" s="361">
         <v>6.6229160386261254</v>
@@ -17954,414 +17954,414 @@
       </c>
       <c r="E58" s="350">
         <v>10644.072976899999</v>
       </c>
       <c r="F58" s="348">
         <v>185430.19104199999</v>
       </c>
       <c r="G58" s="349">
         <v>184418.51859300002</v>
       </c>
       <c r="H58" s="350">
         <v>1011.672449</v>
       </c>
       <c r="I58" s="351">
         <v>14322.377535100002</v>
       </c>
       <c r="J58" s="352">
         <v>8.7792184176199655</v>
       </c>
       <c r="K58" s="353">
         <v>8.092912474651591</v>
       </c>
     </row>
     <row r="59" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A59" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B59" s="185"/>
       <c r="C59" s="342">
         <v>16210.366535199999</v>
       </c>
       <c r="D59" s="343">
         <v>15276.912858600001</v>
       </c>
       <c r="E59" s="344">
         <v>933.45367659999999</v>
       </c>
       <c r="F59" s="342">
         <v>15824.083283499998</v>
       </c>
       <c r="G59" s="343">
         <v>15727.6190955</v>
       </c>
       <c r="H59" s="344">
         <v>96.464187999999993</v>
       </c>
       <c r="I59" s="355">
         <v>386.28325170000085</v>
       </c>
       <c r="J59" s="346">
         <v>30.223971706177515</v>
       </c>
       <c r="K59" s="192">
         <v>46.097747504318683</v>
       </c>
     </row>
     <row r="60" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A60" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B60" s="185"/>
       <c r="C60" s="342">
         <v>12301.241037199999</v>
       </c>
       <c r="D60" s="343">
         <v>11750.743950600001</v>
       </c>
       <c r="E60" s="344">
         <v>550.49708659999999</v>
       </c>
       <c r="F60" s="342">
         <v>11147.5557006</v>
       </c>
       <c r="G60" s="343">
         <v>11088.4541076</v>
       </c>
       <c r="H60" s="344">
         <v>59.101593000000001</v>
       </c>
       <c r="I60" s="355">
         <v>1153.6853366</v>
       </c>
       <c r="J60" s="346">
         <v>-11.464787892992296</v>
       </c>
       <c r="K60" s="192">
         <v>-17.05431116393445</v>
       </c>
     </row>
     <row r="61" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A61" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B61" s="185"/>
       <c r="C61" s="342">
         <v>16615.113081700001</v>
       </c>
       <c r="D61" s="343">
         <v>15743.856166200001</v>
       </c>
       <c r="E61" s="344">
         <v>871.25691549999999</v>
       </c>
       <c r="F61" s="342">
         <v>16508.565967900002</v>
       </c>
       <c r="G61" s="343">
         <v>16428.0493499</v>
       </c>
       <c r="H61" s="344">
         <v>80.516618000000008</v>
       </c>
       <c r="I61" s="355">
         <v>106.5471138000004</v>
       </c>
       <c r="J61" s="346">
         <v>6.9873839101655495</v>
       </c>
       <c r="K61" s="192">
         <v>14.548826549413493</v>
       </c>
     </row>
     <row r="62" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A62" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B62" s="185"/>
       <c r="C62" s="342">
         <v>16474.639021000003</v>
       </c>
       <c r="D62" s="343">
         <v>15617.190088400001</v>
       </c>
       <c r="E62" s="344">
         <v>857.44893259999992</v>
       </c>
       <c r="F62" s="342">
         <v>15876.274635200001</v>
       </c>
       <c r="G62" s="343">
         <v>15799.4501652</v>
       </c>
       <c r="H62" s="344">
         <v>76.824470000000005</v>
       </c>
       <c r="I62" s="355">
         <v>598.36438580000026</v>
       </c>
       <c r="J62" s="346">
         <v>11.129581340664831</v>
       </c>
       <c r="K62" s="192">
         <v>18.386768478393932</v>
       </c>
     </row>
     <row r="63" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A63" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B63" s="185"/>
       <c r="C63" s="342">
         <v>17234.7951818</v>
       </c>
       <c r="D63" s="343">
         <v>16291.049843299999</v>
       </c>
       <c r="E63" s="344">
         <v>943.7453385</v>
       </c>
       <c r="F63" s="342">
         <v>16464.224221</v>
       </c>
       <c r="G63" s="343">
         <v>16383.571604000001</v>
       </c>
       <c r="H63" s="344">
         <v>80.652616999999992</v>
       </c>
       <c r="I63" s="355">
         <v>770.57096079999951</v>
       </c>
       <c r="J63" s="346">
         <v>4.2224419194462426</v>
       </c>
       <c r="K63" s="192">
         <v>10.966493276837944</v>
       </c>
     </row>
     <row r="64" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A64" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B64" s="185"/>
       <c r="C64" s="342">
         <v>15652.409492600002</v>
       </c>
       <c r="D64" s="343">
         <v>14846.4652836</v>
       </c>
       <c r="E64" s="344">
         <v>805.944209</v>
       </c>
       <c r="F64" s="342">
         <v>15304.962223999999</v>
       </c>
       <c r="G64" s="343">
         <v>15228.488893</v>
       </c>
       <c r="H64" s="344">
         <v>76.473331000000002</v>
       </c>
       <c r="I64" s="355">
         <v>347.44726860000191</v>
       </c>
       <c r="J64" s="346">
         <v>2.3047848465326681</v>
       </c>
       <c r="K64" s="192">
         <v>2.3773270683618986</v>
       </c>
     </row>
     <row r="65" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A65" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B65" s="185"/>
       <c r="C65" s="342">
         <v>16277.176528599999</v>
       </c>
       <c r="D65" s="343">
         <v>15401.061138000001</v>
       </c>
       <c r="E65" s="344">
         <v>876.11539060000007</v>
       </c>
       <c r="F65" s="342">
         <v>15364.404845600002</v>
       </c>
       <c r="G65" s="343">
         <v>15281.3823746</v>
       </c>
       <c r="H65" s="344">
         <v>83.02247100000001</v>
       </c>
       <c r="I65" s="355">
         <v>912.77168299999835</v>
       </c>
       <c r="J65" s="346">
         <v>5.3126078720557635</v>
       </c>
       <c r="K65" s="192">
         <v>9.2290609715174003</v>
       </c>
     </row>
     <row r="66" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A66" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B66" s="185"/>
       <c r="C66" s="342">
         <v>16700.8938413</v>
       </c>
       <c r="D66" s="343">
         <v>15825.604920900001</v>
       </c>
       <c r="E66" s="344">
         <v>875.28892039999994</v>
       </c>
       <c r="F66" s="342">
         <v>15733.260344100001</v>
       </c>
       <c r="G66" s="343">
         <v>15643.9155121</v>
       </c>
       <c r="H66" s="344">
         <v>89.344831999999997</v>
       </c>
       <c r="I66" s="355">
         <v>967.63349719999917</v>
       </c>
       <c r="J66" s="346">
         <v>7.4534310847954002</v>
       </c>
       <c r="K66" s="192">
         <v>10.973476258103585</v>
       </c>
     </row>
     <row r="67" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A67" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B67" s="185"/>
       <c r="C67" s="342">
         <v>17129.826285700001</v>
       </c>
       <c r="D67" s="343">
         <v>16170.488256500001</v>
       </c>
       <c r="E67" s="344">
         <v>959.33802919999994</v>
       </c>
       <c r="F67" s="342">
         <v>15795.634313</v>
       </c>
       <c r="G67" s="343">
         <v>15708.558808</v>
       </c>
       <c r="H67" s="344">
         <v>87.075505000000007</v>
       </c>
       <c r="I67" s="355">
         <v>1334.1919726999997</v>
       </c>
       <c r="J67" s="346">
         <v>8.6390186921509091</v>
       </c>
       <c r="K67" s="192">
         <v>8.9785610622560199</v>
       </c>
     </row>
     <row r="68" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A68" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B68" s="185"/>
       <c r="C68" s="342">
         <v>18901.5491158</v>
       </c>
       <c r="D68" s="343">
         <v>17889.851237899999</v>
       </c>
       <c r="E68" s="344">
         <v>1011.6978779</v>
       </c>
       <c r="F68" s="342">
         <v>16714.1142984</v>
       </c>
       <c r="G68" s="343">
         <v>16627.5547854</v>
       </c>
       <c r="H68" s="344">
         <v>86.55951300000001</v>
       </c>
       <c r="I68" s="355">
         <v>2187.4348174000011</v>
       </c>
       <c r="J68" s="346">
         <v>16.456716665078627</v>
       </c>
       <c r="K68" s="192">
         <v>8.8686115984841685</v>
       </c>
     </row>
     <row r="69" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A69" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B69" s="185"/>
       <c r="C69" s="342">
         <v>18157.037619300001</v>
       </c>
       <c r="D69" s="343">
         <v>17139.753681000002</v>
       </c>
       <c r="E69" s="344">
         <v>1017.2839383</v>
       </c>
       <c r="F69" s="342">
         <v>16128.7986217</v>
       </c>
       <c r="G69" s="343">
         <v>16017.568113700001</v>
       </c>
       <c r="H69" s="344">
         <v>111.230508</v>
       </c>
       <c r="I69" s="355">
         <v>2028.2389976000004</v>
       </c>
       <c r="J69" s="346">
         <v>10.755779412621642</v>
       </c>
       <c r="K69" s="192">
         <v>5.5974167317080132</v>
       </c>
     </row>
     <row r="70" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A70" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B70" s="356"/>
       <c r="C70" s="357">
         <v>18097.520836899999</v>
       </c>
       <c r="D70" s="358">
         <v>17155.518175199999</v>
       </c>
       <c r="E70" s="359">
         <v>942.00266170000009</v>
       </c>
       <c r="F70" s="357">
         <v>14568.312586999999</v>
       </c>
       <c r="G70" s="358">
         <v>14483.905784</v>
       </c>
       <c r="H70" s="359">
         <v>84.406802999999996</v>
       </c>
       <c r="I70" s="360">
         <v>3529.2082499000003</v>
       </c>
       <c r="J70" s="361">
         <v>15.216040497382957</v>
@@ -18383,414 +18383,414 @@
       </c>
       <c r="E71" s="350">
         <v>13059.463523</v>
       </c>
       <c r="F71" s="348">
         <v>206442.26925139994</v>
       </c>
       <c r="G71" s="349">
         <v>205339.15147939997</v>
       </c>
       <c r="H71" s="350">
         <v>1103.1177719999998</v>
       </c>
       <c r="I71" s="351">
         <v>19461.928358599998</v>
       </c>
       <c r="J71" s="352">
         <v>13.092011391486109</v>
       </c>
       <c r="K71" s="353">
         <v>11.331530260161731</v>
       </c>
     </row>
     <row r="72" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A72" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B72" s="185"/>
       <c r="C72" s="342">
         <v>16970.894719</v>
       </c>
       <c r="D72" s="343">
         <v>16050.077474</v>
       </c>
       <c r="E72" s="344">
         <v>920.81724499999996</v>
       </c>
       <c r="F72" s="342">
         <v>14795.112000899999</v>
       </c>
       <c r="G72" s="343">
         <v>14722.8086539</v>
       </c>
       <c r="H72" s="344">
         <v>72.303346999999988</v>
       </c>
       <c r="I72" s="355">
         <v>2175.7827181000021</v>
       </c>
       <c r="J72" s="346">
         <v>4.6916162083599513</v>
       </c>
       <c r="K72" s="192">
         <v>-6.5025648826869089</v>
       </c>
     </row>
     <row r="73" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A73" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B73" s="185"/>
       <c r="C73" s="342">
         <v>15552.209449000002</v>
       </c>
       <c r="D73" s="343">
         <v>14784.196685000001</v>
       </c>
       <c r="E73" s="344">
         <v>768.01276399999995</v>
       </c>
       <c r="F73" s="342">
         <v>16399.648840500002</v>
       </c>
       <c r="G73" s="343">
         <v>16324.7326345</v>
       </c>
       <c r="H73" s="344">
         <v>74.916206000000003</v>
       </c>
       <c r="I73" s="355">
         <v>-847.43939149999994</v>
       </c>
       <c r="J73" s="346">
         <v>26.4279709825114</v>
       </c>
       <c r="K73" s="192">
         <v>47.114302731111849</v>
       </c>
     </row>
     <row r="74" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A74" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B74" s="185"/>
       <c r="C74" s="342">
         <v>18055.404284</v>
       </c>
       <c r="D74" s="343">
         <v>16996.175528</v>
       </c>
       <c r="E74" s="344">
         <v>1059.228756</v>
       </c>
       <c r="F74" s="342">
         <v>16610.2533836</v>
       </c>
       <c r="G74" s="343">
         <v>16522.976855599998</v>
       </c>
       <c r="H74" s="344">
         <v>87.276527999999999</v>
       </c>
       <c r="I74" s="355">
         <v>1445.1509004000015</v>
       </c>
       <c r="J74" s="346">
         <v>8.6685609373694081</v>
       </c>
       <c r="K74" s="192">
         <v>0.61596758857023304</v>
       </c>
     </row>
     <row r="75" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A75" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B75" s="185"/>
       <c r="C75" s="342">
         <v>18963.730390999997</v>
       </c>
       <c r="D75" s="343">
         <v>17871.328244</v>
       </c>
       <c r="E75" s="344">
         <v>1092.402147</v>
       </c>
       <c r="F75" s="342">
         <v>16786.747910100003</v>
       </c>
       <c r="G75" s="343">
         <v>16698.673662100002</v>
       </c>
       <c r="H75" s="344">
         <v>88.074248000000011</v>
       </c>
       <c r="I75" s="355">
         <v>2176.982480899997</v>
       </c>
       <c r="J75" s="346">
         <v>15.1086246370994</v>
       </c>
       <c r="K75" s="192">
         <v>5.7348042649838611</v>
       </c>
     </row>
     <row r="76" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A76" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B76" s="185"/>
       <c r="C76" s="342">
         <v>19077.425502000002</v>
       </c>
       <c r="D76" s="343">
         <v>18035.836483999999</v>
       </c>
       <c r="E76" s="344">
         <v>1041.5890180000001</v>
       </c>
       <c r="F76" s="342">
         <v>18476.646046500002</v>
       </c>
       <c r="G76" s="343">
         <v>18395.910948500001</v>
       </c>
       <c r="H76" s="344">
         <v>80.735097999999994</v>
       </c>
       <c r="I76" s="355">
         <v>600.77945549999924</v>
       </c>
       <c r="J76" s="346">
         <v>10.691338659747018</v>
       </c>
       <c r="K76" s="192">
         <v>12.222998171594204</v>
       </c>
     </row>
     <row r="77" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A77" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B77" s="185"/>
       <c r="C77" s="342">
         <v>18262.544231</v>
       </c>
       <c r="D77" s="343">
         <v>17244.492105999998</v>
       </c>
       <c r="E77" s="344">
         <v>1018.052125</v>
       </c>
       <c r="F77" s="342">
         <v>17157.279539899999</v>
       </c>
       <c r="G77" s="343">
         <v>17077.218251899998</v>
       </c>
       <c r="H77" s="344">
         <v>80.061288000000005</v>
       </c>
       <c r="I77" s="355">
         <v>1105.2646911000013</v>
       </c>
       <c r="J77" s="346">
         <v>16.675609845461761</v>
       </c>
       <c r="K77" s="192">
         <v>12.102723866873347</v>
       </c>
     </row>
     <row r="78" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A78" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B78" s="185"/>
       <c r="C78" s="342">
         <v>19736.565918</v>
       </c>
       <c r="D78" s="343">
         <v>18574.354341999999</v>
       </c>
       <c r="E78" s="344">
         <v>1162.2115759999999</v>
       </c>
       <c r="F78" s="342">
         <v>18234.338907500001</v>
       </c>
       <c r="G78" s="343">
         <v>18083.5148515</v>
       </c>
       <c r="H78" s="344">
         <v>150.82405600000001</v>
       </c>
       <c r="I78" s="355">
         <v>1502.2270104999989</v>
       </c>
       <c r="J78" s="346">
         <v>21.253006523100872</v>
       </c>
       <c r="K78" s="192">
         <v>18.679109869471329</v>
       </c>
     </row>
     <row r="79" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A79" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B79" s="185"/>
       <c r="C79" s="342">
         <v>19502.036112000005</v>
       </c>
       <c r="D79" s="343">
         <v>18366.162475000001</v>
       </c>
       <c r="E79" s="344">
         <v>1135.8736370000001</v>
       </c>
       <c r="F79" s="342">
         <v>18387.926824300001</v>
       </c>
       <c r="G79" s="343">
         <v>18286.690086300001</v>
       </c>
       <c r="H79" s="344">
         <v>101.236738</v>
       </c>
       <c r="I79" s="355">
         <v>1114.1092877000012</v>
       </c>
       <c r="J79" s="346">
         <v>16.772409293285843</v>
       </c>
       <c r="K79" s="192">
         <v>16.872958446883558</v>
       </c>
     </row>
     <row r="80" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A80" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B80" s="185"/>
       <c r="C80" s="342">
         <v>20266.443675000002</v>
       </c>
       <c r="D80" s="343">
         <v>18962.563813000001</v>
       </c>
       <c r="E80" s="344">
         <v>1303.879862</v>
       </c>
       <c r="F80" s="342">
         <v>17425.746991</v>
       </c>
       <c r="G80" s="343">
         <v>17325.799359000001</v>
       </c>
       <c r="H80" s="344">
         <v>99.947631999999999</v>
       </c>
       <c r="I80" s="355">
         <v>2840.6966840000005</v>
       </c>
       <c r="J80" s="346">
         <v>18.310853461009419</v>
       </c>
       <c r="K80" s="192">
         <v>10.320020365743696</v>
       </c>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A81" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B81" s="185"/>
       <c r="C81" s="342">
         <v>20002.071910999999</v>
       </c>
       <c r="D81" s="343">
         <v>18829.504059999999</v>
       </c>
       <c r="E81" s="344">
         <v>1172.567851</v>
       </c>
       <c r="F81" s="342">
         <v>17804.801352700004</v>
       </c>
       <c r="G81" s="343">
         <v>17717.5250137</v>
       </c>
       <c r="H81" s="344">
         <v>87.276339000000007</v>
       </c>
       <c r="I81" s="355">
         <v>2197.2705582999961</v>
       </c>
       <c r="J81" s="346">
         <v>5.8223947066860218</v>
       </c>
       <c r="K81" s="192">
         <v>6.5255450263638046</v>
       </c>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A82" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B82" s="185"/>
       <c r="C82" s="342">
         <v>19696.989613000002</v>
       </c>
       <c r="D82" s="343">
         <v>18514.467545000003</v>
       </c>
       <c r="E82" s="344">
         <v>1182.522068</v>
       </c>
       <c r="F82" s="342">
         <v>17431.723003000003</v>
       </c>
       <c r="G82" s="343">
         <v>17344.647427</v>
       </c>
       <c r="H82" s="344">
         <v>87.075575999999998</v>
       </c>
       <c r="I82" s="355">
         <v>2265.2666099999992</v>
       </c>
       <c r="J82" s="346">
         <v>8.4812953852290924</v>
       </c>
       <c r="K82" s="192">
         <v>8.0782481811572904</v>
       </c>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A83" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B83" s="356"/>
       <c r="C83" s="357">
         <v>19817.881805000001</v>
       </c>
       <c r="D83" s="358">
         <v>18615.575331</v>
       </c>
       <c r="E83" s="359">
         <v>1202.306474</v>
       </c>
       <c r="F83" s="357">
         <v>16932.044451399997</v>
       </c>
       <c r="G83" s="358">
         <v>16838.653735399999</v>
       </c>
       <c r="H83" s="359">
         <v>93.390715999999998</v>
       </c>
       <c r="I83" s="360">
         <v>2885.8373536000026</v>
       </c>
       <c r="J83" s="361">
         <v>9.5060587779087644</v>
@@ -18812,425 +18812,425 @@
       </c>
       <c r="E84" s="350">
         <v>13962.025143000001</v>
       </c>
       <c r="F84" s="348">
         <v>222981.66584580002</v>
       </c>
       <c r="G84" s="349">
         <v>221958.80006380001</v>
       </c>
       <c r="H84" s="350">
         <v>1022.8657820000001</v>
       </c>
       <c r="I84" s="351">
         <v>25688.306742200006</v>
       </c>
       <c r="J84" s="352">
         <v>10.077623709012549</v>
       </c>
       <c r="K84" s="353">
         <v>8.0116328184025321</v>
       </c>
     </row>
     <row r="85" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A85" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B85" s="363"/>
       <c r="C85" s="364">
         <v>20007.771051999996</v>
       </c>
       <c r="D85" s="365">
         <v>18828.601684999998</v>
       </c>
       <c r="E85" s="366">
         <v>1179.1693670000002</v>
       </c>
       <c r="F85" s="364">
         <v>18328.949179200001</v>
       </c>
       <c r="G85" s="365">
         <v>18231.017785200002</v>
       </c>
       <c r="H85" s="366">
         <v>97.931393999999997</v>
       </c>
       <c r="I85" s="367">
         <v>1678.8218727999963</v>
       </c>
       <c r="J85" s="368">
         <v>17.894615359318795</v>
       </c>
       <c r="K85" s="369">
         <v>23.885166790795747</v>
       </c>
       <c r="L85" s="185"/>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A86" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B86" s="363"/>
       <c r="C86" s="364">
         <v>15029.079906999999</v>
       </c>
       <c r="D86" s="365">
         <v>14218.798081000001</v>
       </c>
       <c r="E86" s="366">
         <v>810.28182600000002</v>
       </c>
       <c r="F86" s="364">
         <v>12979.821591100001</v>
       </c>
       <c r="G86" s="365">
         <v>12910.962275100001</v>
       </c>
       <c r="H86" s="366">
         <v>68.859316000000007</v>
       </c>
       <c r="I86" s="367">
         <v>2049.2583158999996</v>
       </c>
       <c r="J86" s="368">
         <v>-3.3636991818782267</v>
       </c>
       <c r="K86" s="369">
         <v>-20.853051688244172</v>
       </c>
       <c r="L86" s="185"/>
     </row>
     <row r="87" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A87" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B87" s="363"/>
       <c r="C87" s="364">
         <v>19927.904711000003</v>
       </c>
       <c r="D87" s="365">
         <v>18705.426611000003</v>
       </c>
       <c r="E87" s="366">
         <v>1222.4781</v>
       </c>
       <c r="F87" s="364">
         <v>17992.455626499999</v>
       </c>
       <c r="G87" s="365">
         <v>17900.907972500001</v>
       </c>
       <c r="H87" s="366">
         <v>91.547653999999994</v>
       </c>
       <c r="I87" s="367">
         <v>1935.4490845000037</v>
       </c>
       <c r="J87" s="368">
         <v>10.370858483957283</v>
       </c>
       <c r="K87" s="369">
         <v>8.3213796381017602</v>
       </c>
       <c r="L87" s="185"/>
     </row>
     <row r="88" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A88" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B88" s="363"/>
       <c r="C88" s="364">
         <v>19986.48085</v>
       </c>
       <c r="D88" s="365">
         <v>18805.202133999999</v>
       </c>
       <c r="E88" s="366">
         <v>1181.278716</v>
       </c>
       <c r="F88" s="364">
         <v>18663.517540299999</v>
       </c>
       <c r="G88" s="365">
         <v>18575.717423300001</v>
       </c>
       <c r="H88" s="366">
         <v>87.800117</v>
       </c>
       <c r="I88" s="367">
         <v>1322.963309700001</v>
       </c>
       <c r="J88" s="368">
         <v>5.3931923620122229</v>
       </c>
       <c r="K88" s="369">
         <v>11.180066801806273</v>
       </c>
       <c r="L88" s="185"/>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A89" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B89" s="363"/>
       <c r="C89" s="364">
         <v>19726.076412000002</v>
       </c>
       <c r="D89" s="365">
         <v>18699.077131999999</v>
       </c>
       <c r="E89" s="366">
         <v>1026.99928</v>
       </c>
       <c r="F89" s="364">
         <v>18473.556041299998</v>
       </c>
       <c r="G89" s="365">
         <v>18391.414041299999</v>
       </c>
       <c r="H89" s="366">
         <v>82.141999999999996</v>
       </c>
       <c r="I89" s="367">
         <v>1252.5203707000016</v>
       </c>
       <c r="J89" s="368">
         <v>3.4000966741135916</v>
       </c>
       <c r="K89" s="369">
         <v>-1.6723842586071926E-2</v>
       </c>
       <c r="L89" s="185"/>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A90" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B90" s="363"/>
       <c r="C90" s="364">
         <v>20262.365876000003</v>
       </c>
       <c r="D90" s="365">
         <v>19175.981188000002</v>
       </c>
       <c r="E90" s="366">
         <v>1086.3846880000001</v>
       </c>
       <c r="F90" s="364">
         <v>18963.604489099998</v>
       </c>
       <c r="G90" s="365">
         <v>18884.556506099998</v>
       </c>
       <c r="H90" s="366">
         <v>79.047982999999988</v>
       </c>
       <c r="I90" s="367">
         <v>1298.761386900004</v>
       </c>
       <c r="J90" s="368">
         <v>10.950400008370025</v>
       </c>
       <c r="K90" s="369">
         <v>10.528038230066215</v>
       </c>
       <c r="L90" s="185"/>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A91" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B91" s="363"/>
       <c r="C91" s="364">
         <v>21407.194931999999</v>
       </c>
       <c r="D91" s="365">
         <v>20075.188440000002</v>
       </c>
       <c r="E91" s="366">
         <v>1332.006492</v>
       </c>
       <c r="F91" s="364">
         <v>21159.992026399999</v>
       </c>
       <c r="G91" s="365">
         <v>21066.486157400002</v>
       </c>
       <c r="H91" s="366">
         <v>93.505869000000004</v>
       </c>
       <c r="I91" s="367">
         <v>247.20290560000018</v>
       </c>
       <c r="J91" s="368">
         <v>8.4646387874212881</v>
       </c>
       <c r="K91" s="369">
         <v>16.044744664127315</v>
       </c>
       <c r="L91" s="185"/>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A92" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B92" s="363"/>
       <c r="C92" s="364">
         <v>21428.157380000004</v>
       </c>
       <c r="D92" s="365">
         <v>20293.121929000001</v>
       </c>
       <c r="E92" s="366">
         <v>1135.035451</v>
       </c>
       <c r="F92" s="364">
         <v>18302.997058299999</v>
       </c>
       <c r="G92" s="365">
         <v>18213.469847299999</v>
       </c>
       <c r="H92" s="366">
         <v>89.527210999999994</v>
       </c>
       <c r="I92" s="367">
         <v>3125.1603217000029</v>
       </c>
       <c r="J92" s="368">
         <v>9.8765136980482637</v>
       </c>
       <c r="K92" s="369">
         <v>-0.4618778767803573</v>
       </c>
       <c r="L92" s="185"/>
     </row>
     <row r="93" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A93" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B93" s="363"/>
       <c r="C93" s="364">
         <v>22342.659989</v>
       </c>
       <c r="D93" s="365">
         <v>21104.848812</v>
       </c>
       <c r="E93" s="366">
         <v>1237.8111769999998</v>
       </c>
       <c r="F93" s="364">
         <v>19271.1458743</v>
       </c>
       <c r="G93" s="365">
         <v>19194.2141123</v>
       </c>
       <c r="H93" s="366">
         <v>76.931762000000006</v>
       </c>
       <c r="I93" s="367">
         <v>3071.5141147000008</v>
       </c>
       <c r="J93" s="368">
         <v>10.244601111546519</v>
       </c>
       <c r="K93" s="369">
         <v>10.590070452951631</v>
       </c>
       <c r="L93" s="185"/>
     </row>
     <row r="94" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A94" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B94" s="363"/>
       <c r="C94" s="364">
         <v>22876.554470999996</v>
       </c>
       <c r="D94" s="365">
         <v>21633.711205</v>
       </c>
       <c r="E94" s="366">
         <v>1242.8432660000001</v>
       </c>
       <c r="F94" s="364">
         <v>19513.473472400001</v>
       </c>
       <c r="G94" s="365">
         <v>19430.4511484</v>
       </c>
       <c r="H94" s="366">
         <v>83.022323999999998</v>
       </c>
       <c r="I94" s="367">
         <v>3363.0809985999949</v>
       </c>
       <c r="J94" s="368">
         <v>14.370924036220453</v>
       </c>
       <c r="K94" s="369">
         <v>9.5966929697920413</v>
       </c>
       <c r="L94" s="185"/>
     </row>
     <row r="95" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B95" s="363"/>
       <c r="C95" s="364">
         <v>22035.976566000001</v>
       </c>
       <c r="D95" s="365">
         <v>20871.815793999998</v>
       </c>
       <c r="E95" s="366">
         <v>1164.1607720000002</v>
       </c>
       <c r="F95" s="364">
         <v>17852.464885099998</v>
       </c>
       <c r="G95" s="365">
         <v>17763.0146571</v>
       </c>
       <c r="H95" s="366">
         <v>89.45022800000001</v>
       </c>
       <c r="I95" s="367">
         <v>4183.5116809000001</v>
       </c>
       <c r="J95" s="368">
         <v>11.874844831396306</v>
       </c>
       <c r="K95" s="369">
         <v>2.4136563094054875</v>
       </c>
       <c r="L95" s="273"/>
     </row>
     <row r="96" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A96" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B96" s="370"/>
       <c r="C96" s="371">
         <v>23639.750442</v>
       </c>
       <c r="D96" s="372">
         <v>22296.174434</v>
       </c>
       <c r="E96" s="373">
         <v>1343.576008</v>
       </c>
       <c r="F96" s="371">
         <v>21479.6880618</v>
       </c>
       <c r="G96" s="372">
         <v>21396.588137800001</v>
       </c>
       <c r="H96" s="373">
         <v>83.099924000000001</v>
       </c>
       <c r="I96" s="374">
         <v>2160.0623802000023</v>
       </c>
       <c r="J96" s="375">
         <v>19.284950201064145</v>
@@ -19254,425 +19254,425 @@
       <c r="E97" s="381">
         <v>14329.434800000001</v>
       </c>
       <c r="F97" s="379">
         <v>244197.19736389999</v>
       </c>
       <c r="G97" s="380">
         <v>243200.63235490004</v>
       </c>
       <c r="H97" s="381">
         <v>996.56500900000003</v>
       </c>
       <c r="I97" s="382">
         <v>13557.632540100005</v>
       </c>
       <c r="J97" s="383">
         <v>3.6533793048877552</v>
       </c>
       <c r="K97" s="384">
         <v>9.5144735050868761</v>
       </c>
       <c r="L97" s="354"/>
     </row>
     <row r="98" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A98" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B98" s="363"/>
       <c r="C98" s="364">
         <v>22292.684998000001</v>
       </c>
       <c r="D98" s="365">
         <v>21065.093504</v>
       </c>
       <c r="E98" s="366">
         <v>1227.591494</v>
       </c>
       <c r="F98" s="364">
         <v>20943.192799800003</v>
       </c>
       <c r="G98" s="365">
         <v>20862.586085799998</v>
       </c>
       <c r="H98" s="366">
         <v>80.606714000000011</v>
       </c>
       <c r="I98" s="367">
         <v>1349.4921981999985</v>
       </c>
       <c r="J98" s="368">
         <v>11.420132407860596</v>
       </c>
       <c r="K98" s="369">
         <v>14.262921431233424</v>
       </c>
       <c r="L98" s="185"/>
     </row>
     <row r="99" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A99" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B99" s="363"/>
       <c r="C99" s="364">
         <v>17784.443454</v>
       </c>
       <c r="D99" s="365">
         <v>16860.338495</v>
       </c>
       <c r="E99" s="366">
         <v>924.10495900000001</v>
       </c>
       <c r="F99" s="364">
         <v>16313.032572399999</v>
       </c>
       <c r="G99" s="365">
         <v>16259.3537184</v>
       </c>
       <c r="H99" s="366">
         <v>53.678854000000001</v>
       </c>
       <c r="I99" s="367">
         <v>1471.4108816</v>
       </c>
       <c r="J99" s="368">
         <v>18.333547789021015</v>
       </c>
       <c r="K99" s="369">
         <v>25.679944503902234</v>
       </c>
       <c r="L99" s="185"/>
     </row>
     <row r="100" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A100" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B100" s="363"/>
       <c r="C100" s="364">
         <v>24441.808587</v>
       </c>
       <c r="D100" s="365">
         <v>23026.298499</v>
       </c>
       <c r="E100" s="366">
         <v>1415.510088</v>
       </c>
       <c r="F100" s="364">
         <v>24618.206838300001</v>
       </c>
       <c r="G100" s="365">
         <v>24526.268366300003</v>
       </c>
       <c r="H100" s="366">
         <v>91.93847199999999</v>
       </c>
       <c r="I100" s="367">
         <v>-176.39825129999966</v>
       </c>
       <c r="J100" s="368">
         <v>22.651171517838346</v>
       </c>
       <c r="K100" s="369">
         <v>36.82516355378047</v>
       </c>
       <c r="L100" s="185"/>
     </row>
     <row r="101" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A101" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B101" s="363"/>
       <c r="C101" s="364">
         <v>22796.363665000004</v>
       </c>
       <c r="D101" s="365">
         <v>21616.636159000001</v>
       </c>
       <c r="E101" s="366">
         <v>1179.7275059999999</v>
       </c>
       <c r="F101" s="364">
         <v>21981.165203</v>
       </c>
       <c r="G101" s="365">
         <v>21899.457163999999</v>
       </c>
       <c r="H101" s="366">
         <v>81.708038999999999</v>
       </c>
       <c r="I101" s="367">
         <v>815.1984620000012</v>
       </c>
       <c r="J101" s="368">
         <v>14.058917305594601</v>
       </c>
       <c r="K101" s="369">
         <v>17.776111365589195</v>
       </c>
       <c r="L101" s="185"/>
     </row>
     <row r="102" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A102" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B102" s="363"/>
       <c r="C102" s="364">
         <v>23765.866076000002</v>
       </c>
       <c r="D102" s="365">
         <v>22612.978767000001</v>
       </c>
       <c r="E102" s="366">
         <v>1152.887309</v>
       </c>
       <c r="F102" s="364">
         <v>21638.106042199997</v>
       </c>
       <c r="G102" s="365">
         <v>21544.196154199999</v>
       </c>
       <c r="H102" s="366">
         <v>93.909888000000009</v>
       </c>
       <c r="I102" s="367">
         <v>2127.760033800002</v>
       </c>
       <c r="J102" s="368">
         <v>20.479438382092386</v>
       </c>
       <c r="K102" s="369">
         <v>17.130161587867782</v>
       </c>
       <c r="L102" s="185"/>
     </row>
     <row r="103" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A103" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B103" s="363"/>
       <c r="C103" s="364">
         <v>24523.637067000003</v>
       </c>
       <c r="D103" s="365">
         <v>23245.861249000001</v>
       </c>
       <c r="E103" s="366">
         <v>1277.7758180000001</v>
       </c>
       <c r="F103" s="364">
         <v>23131.5653327</v>
       </c>
       <c r="G103" s="365">
         <v>23063.630038700001</v>
       </c>
       <c r="H103" s="366">
         <v>67.935293999999999</v>
       </c>
       <c r="I103" s="367">
         <v>1392.0717343000024</v>
       </c>
       <c r="J103" s="368">
         <v>21.030472043974452</v>
       </c>
       <c r="K103" s="369">
         <v>21.978737459936397</v>
       </c>
       <c r="L103" s="185"/>
     </row>
     <row r="104" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A104" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B104" s="363"/>
       <c r="C104" s="364">
         <v>23081.494127999998</v>
       </c>
       <c r="D104" s="365">
         <v>21679.835008999999</v>
       </c>
       <c r="E104" s="366">
         <v>1401.6591189999999</v>
       </c>
       <c r="F104" s="364">
         <v>23631.521593699999</v>
       </c>
       <c r="G104" s="365">
         <v>23552.5514597</v>
       </c>
       <c r="H104" s="366">
         <v>78.970134000000002</v>
       </c>
       <c r="I104" s="367">
         <v>-550.02746570000056</v>
       </c>
       <c r="J104" s="368">
         <v>7.8211984396760688</v>
       </c>
       <c r="K104" s="369">
         <v>11.68020084419893</v>
       </c>
       <c r="L104" s="185"/>
     </row>
     <row r="105" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A105" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B105" s="363"/>
       <c r="C105" s="364">
         <v>25412.536995000002</v>
       </c>
       <c r="D105" s="365">
         <v>23942.858168000002</v>
       </c>
       <c r="E105" s="366">
         <v>1469.678827</v>
       </c>
       <c r="F105" s="364">
         <v>25451.770433000002</v>
       </c>
       <c r="G105" s="365">
         <v>25359.353870000003</v>
       </c>
       <c r="H105" s="366">
         <v>92.416562999999996</v>
       </c>
       <c r="I105" s="367">
         <v>-39.233438000001016</v>
       </c>
       <c r="J105" s="368">
         <v>18.594130817420744</v>
       </c>
       <c r="K105" s="369">
         <v>39.057938718611076</v>
       </c>
       <c r="L105" s="185"/>
     </row>
     <row r="106" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A106" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B106" s="363"/>
       <c r="C106" s="364">
         <v>22036.356889999999</v>
       </c>
       <c r="D106" s="365">
         <v>20750.359692999999</v>
       </c>
       <c r="E106" s="366">
         <v>1285.9971969999999</v>
       </c>
       <c r="F106" s="364">
         <v>21159.533958299999</v>
       </c>
       <c r="G106" s="365">
         <v>21082.941457299999</v>
       </c>
       <c r="H106" s="366">
         <v>76.592500999999999</v>
       </c>
       <c r="I106" s="367">
         <v>876.82293170000241</v>
       </c>
       <c r="J106" s="368">
         <v>-1.3709338957438468</v>
       </c>
       <c r="K106" s="369">
         <v>9.7990441062373623</v>
       </c>
       <c r="L106" s="185"/>
     </row>
     <row r="107" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A107" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B107" s="363"/>
       <c r="C107" s="364">
         <v>20963.642199000002</v>
       </c>
       <c r="D107" s="365">
         <v>19877.431971000002</v>
       </c>
       <c r="E107" s="366">
         <v>1086.2102279999999</v>
       </c>
       <c r="F107" s="364">
         <v>17989.372271900003</v>
       </c>
       <c r="G107" s="365">
         <v>17894.140050900001</v>
       </c>
       <c r="H107" s="366">
         <v>95.23222100000001</v>
       </c>
       <c r="I107" s="367">
         <v>2974.2699270999992</v>
       </c>
       <c r="J107" s="368">
         <v>-8.3618897873145386</v>
       </c>
       <c r="K107" s="369">
         <v>-7.8105069436033512</v>
       </c>
       <c r="L107" s="185"/>
     </row>
     <row r="108" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A108" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B108" s="363"/>
       <c r="C108" s="364">
         <v>16911.856135999999</v>
       </c>
       <c r="D108" s="365">
         <v>15868.062188</v>
       </c>
       <c r="E108" s="366">
         <v>1043.793948</v>
       </c>
       <c r="F108" s="364">
         <v>15399.2377172</v>
       </c>
       <c r="G108" s="365">
         <v>15306.9538342</v>
       </c>
       <c r="H108" s="366">
         <v>92.283883000000003</v>
       </c>
       <c r="I108" s="367">
         <v>1512.6184188000002</v>
       </c>
       <c r="J108" s="368">
         <v>-23.253430201528559</v>
       </c>
       <c r="K108" s="369">
         <v>-13.741671997055763</v>
       </c>
       <c r="L108" s="185"/>
     </row>
     <row r="109" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A109" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B109" s="370"/>
       <c r="C109" s="371">
         <v>13744.139709000001</v>
       </c>
       <c r="D109" s="372">
         <v>12879.641402000001</v>
       </c>
       <c r="E109" s="373">
         <v>864.49830700000007</v>
       </c>
       <c r="F109" s="371">
         <v>11940.492601400001</v>
       </c>
       <c r="G109" s="372">
         <v>11849.2001554</v>
       </c>
       <c r="H109" s="373">
         <v>91.292445999999998</v>
       </c>
       <c r="I109" s="374">
         <v>1803.6471075999998</v>
       </c>
       <c r="J109" s="375">
         <v>-41.860047369276707</v>
@@ -19696,425 +19696,425 @@
       <c r="E110" s="381">
         <v>11686.535391000003</v>
       </c>
       <c r="F110" s="379">
         <v>177132.53553920001</v>
       </c>
       <c r="G110" s="380">
         <v>176306.52569219997</v>
       </c>
       <c r="H110" s="381">
         <v>826.00984699999992</v>
       </c>
       <c r="I110" s="382">
         <v>28069.216068800004</v>
       </c>
       <c r="J110" s="383">
         <v>-20.388785077499136</v>
       </c>
       <c r="K110" s="384">
         <v>-27.463321671444479</v>
       </c>
       <c r="L110" s="354"/>
     </row>
     <row r="111" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A111" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B111" s="363"/>
       <c r="C111" s="364">
         <v>12475.206960000001</v>
       </c>
       <c r="D111" s="365">
         <v>11688.571749999999</v>
       </c>
       <c r="E111" s="366">
         <v>786.63520999999992</v>
       </c>
       <c r="F111" s="364">
         <v>9099.3335549000003</v>
       </c>
       <c r="G111" s="365">
         <v>9022.3780578999995</v>
       </c>
       <c r="H111" s="366">
         <v>76.955497000000008</v>
       </c>
       <c r="I111" s="367">
         <v>3375.873405100001</v>
       </c>
       <c r="J111" s="368">
         <v>-44.039011177347092</v>
       </c>
       <c r="K111" s="369">
         <v>-56.552309660316482</v>
       </c>
       <c r="L111" s="185"/>
     </row>
     <row r="112" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A112" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B112" s="363"/>
       <c r="C112" s="364">
         <v>12728.106571999999</v>
       </c>
       <c r="D112" s="365">
         <v>11936.826722</v>
       </c>
       <c r="E112" s="366">
         <v>791.27985000000001</v>
       </c>
       <c r="F112" s="364">
         <v>11028.611556600001</v>
       </c>
       <c r="G112" s="365">
         <v>10945.091462599999</v>
       </c>
       <c r="H112" s="366">
         <v>83.520094</v>
       </c>
       <c r="I112" s="367">
         <v>1699.495015399998</v>
       </c>
       <c r="J112" s="368">
         <v>-28.431234832163117</v>
       </c>
       <c r="K112" s="369">
         <v>-32.39386050599019</v>
       </c>
       <c r="L112" s="185"/>
     </row>
     <row r="113" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A113" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B113" s="363"/>
       <c r="C113" s="364">
         <v>15677.209436000001</v>
       </c>
       <c r="D113" s="365">
         <v>14693.629521999999</v>
       </c>
       <c r="E113" s="366">
         <v>983.57991400000003</v>
       </c>
       <c r="F113" s="364">
         <v>12422.040529399999</v>
       </c>
       <c r="G113" s="365">
         <v>12340.766784399999</v>
       </c>
       <c r="H113" s="366">
         <v>81.273744999999991</v>
       </c>
       <c r="I113" s="367">
         <v>3255.1689066000022</v>
       </c>
       <c r="J113" s="368">
         <v>-35.859045044897684</v>
       </c>
       <c r="K113" s="369">
         <v>-49.54124558709006</v>
       </c>
       <c r="L113" s="185"/>
     </row>
     <row r="114" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A114" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B114" s="363"/>
       <c r="C114" s="364">
         <v>14952.217882999999</v>
       </c>
       <c r="D114" s="365">
         <v>14101.359221999999</v>
       </c>
       <c r="E114" s="366">
         <v>850.85866099999998</v>
       </c>
       <c r="F114" s="364">
         <v>12927.9188098</v>
       </c>
       <c r="G114" s="365">
         <v>12856.2097548</v>
       </c>
       <c r="H114" s="366">
         <v>71.709054999999992</v>
       </c>
       <c r="I114" s="367">
         <v>2024.2990732000005</v>
       </c>
       <c r="J114" s="368">
         <v>-34.409636103688655</v>
       </c>
       <c r="K114" s="369">
         <v>-41.186380747297285</v>
       </c>
       <c r="L114" s="185"/>
     </row>
     <row r="115" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A115" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B115" s="363"/>
       <c r="C115" s="364">
         <v>16300.369757999999</v>
       </c>
       <c r="D115" s="365">
         <v>15355.738341</v>
       </c>
       <c r="E115" s="366">
         <v>944.63141700000006</v>
       </c>
       <c r="F115" s="364">
         <v>13194.4598871</v>
       </c>
       <c r="G115" s="365">
         <v>13127.104652100001</v>
       </c>
       <c r="H115" s="366">
         <v>67.355235000000008</v>
       </c>
       <c r="I115" s="367">
         <v>3105.9098708999995</v>
       </c>
       <c r="J115" s="368">
         <v>-31.412683611556009</v>
       </c>
       <c r="K115" s="369">
         <v>-39.022112834795557</v>
       </c>
       <c r="L115" s="185"/>
     </row>
     <row r="116" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A116" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B116" s="363"/>
       <c r="C116" s="364">
         <v>17063.819578999999</v>
       </c>
       <c r="D116" s="365">
         <v>16103.963134</v>
       </c>
       <c r="E116" s="366">
         <v>959.85644499999989</v>
       </c>
       <c r="F116" s="364">
         <v>15406.180218700001</v>
       </c>
       <c r="G116" s="365">
         <v>15333.3274177</v>
       </c>
       <c r="H116" s="366">
         <v>72.852801000000014</v>
       </c>
       <c r="I116" s="367">
         <v>1657.639360299999</v>
       </c>
       <c r="J116" s="368">
         <v>-30.418887164327813</v>
       </c>
       <c r="K116" s="369">
         <v>-33.397588978031621</v>
       </c>
       <c r="L116" s="185"/>
     </row>
     <row r="117" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A117" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B117" s="363"/>
       <c r="C117" s="364">
         <v>17372.173089</v>
       </c>
       <c r="D117" s="365">
         <v>16464.237214000001</v>
       </c>
       <c r="E117" s="366">
         <v>907.93587500000001</v>
       </c>
       <c r="F117" s="364">
         <v>15555.088508500001</v>
       </c>
       <c r="G117" s="365">
         <v>15499.763640499999</v>
       </c>
       <c r="H117" s="366">
         <v>55.324868000000002</v>
       </c>
       <c r="I117" s="367">
         <v>1817.084580500001</v>
       </c>
       <c r="J117" s="368">
         <v>-24.735491590529488</v>
       </c>
       <c r="K117" s="369">
         <v>-34.17652584568706</v>
       </c>
       <c r="L117" s="185"/>
     </row>
     <row r="118" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A118" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B118" s="363"/>
       <c r="C118" s="364">
         <v>19127.882676000001</v>
       </c>
       <c r="D118" s="365">
         <v>18017.396374</v>
       </c>
       <c r="E118" s="366">
         <v>1110.4863019999998</v>
       </c>
       <c r="F118" s="364">
         <v>17255.410238200002</v>
       </c>
       <c r="G118" s="365">
         <v>17199.486704200001</v>
       </c>
       <c r="H118" s="366">
         <v>55.923533999999997</v>
       </c>
       <c r="I118" s="367">
         <v>1872.4724378000014</v>
       </c>
       <c r="J118" s="368">
         <v>-24.730526984521557</v>
       </c>
       <c r="K118" s="369">
         <v>-32.203497263093517</v>
       </c>
       <c r="L118" s="185"/>
     </row>
     <row r="119" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A119" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B119" s="363"/>
       <c r="C119" s="364">
         <v>19219.311805999998</v>
       </c>
       <c r="D119" s="365">
         <v>18106.451241999999</v>
       </c>
       <c r="E119" s="366">
         <v>1112.8605640000001</v>
       </c>
       <c r="F119" s="364">
         <v>16692.4118705</v>
       </c>
       <c r="G119" s="365">
         <v>16624.8133495</v>
       </c>
       <c r="H119" s="366">
         <v>67.598520999999991</v>
       </c>
       <c r="I119" s="367">
         <v>2526.8999354999978</v>
       </c>
       <c r="J119" s="368">
         <v>-12.783624344359593</v>
       </c>
       <c r="K119" s="369">
         <v>-21.111627962144851</v>
       </c>
       <c r="L119" s="185"/>
     </row>
     <row r="120" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A120" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B120" s="363"/>
       <c r="C120" s="364">
         <v>19975.727436000001</v>
       </c>
       <c r="D120" s="365">
         <v>18912.659724000001</v>
       </c>
       <c r="E120" s="366">
         <v>1063.067712</v>
       </c>
       <c r="F120" s="364">
         <v>16836.409195</v>
       </c>
       <c r="G120" s="365">
         <v>16776.261935999999</v>
       </c>
       <c r="H120" s="366">
         <v>60.147258999999998</v>
       </c>
       <c r="I120" s="367">
         <v>3139.3182410000004</v>
       </c>
       <c r="J120" s="368">
         <v>-4.7125149037657463</v>
       </c>
       <c r="K120" s="369">
         <v>-6.4091345683082475</v>
       </c>
       <c r="L120" s="185"/>
     </row>
     <row r="121" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A121" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B121" s="363"/>
       <c r="C121" s="364">
         <v>20153.381195000002</v>
       </c>
       <c r="D121" s="365">
         <v>19024.519473</v>
       </c>
       <c r="E121" s="366">
         <v>1128.8617220000001</v>
       </c>
       <c r="F121" s="364">
         <v>18154.4049075</v>
       </c>
       <c r="G121" s="365">
         <v>18094.065952500001</v>
       </c>
       <c r="H121" s="366">
         <v>60.338954999999999</v>
       </c>
       <c r="I121" s="367">
         <v>1998.9762875000015</v>
       </c>
       <c r="J121" s="368">
         <v>19.167174986191004</v>
       </c>
       <c r="K121" s="369">
         <v>17.891581654218164</v>
       </c>
       <c r="L121" s="185"/>
     </row>
     <row r="122" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A122" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B122" s="370"/>
       <c r="C122" s="371">
         <v>20156.345218000002</v>
       </c>
       <c r="D122" s="372">
         <v>19109.863499000003</v>
       </c>
       <c r="E122" s="373">
         <v>1046.4817190000001</v>
       </c>
       <c r="F122" s="371">
         <v>18560.266263000001</v>
       </c>
       <c r="G122" s="372">
         <v>18487.255980000002</v>
       </c>
       <c r="H122" s="373">
         <v>73.010283000000001</v>
       </c>
       <c r="I122" s="374">
         <v>1596.078955000002</v>
       </c>
       <c r="J122" s="375">
         <v>46.654106002728795</v>
@@ -20138,425 +20138,425 @@
       <c r="E123" s="381">
         <v>16275.845192000002</v>
       </c>
       <c r="F123" s="379">
         <v>255745.76381540002</v>
       </c>
       <c r="G123" s="380">
         <v>254983.83275540001</v>
       </c>
       <c r="H123" s="381">
         <v>761.93105999999989</v>
       </c>
       <c r="I123" s="382">
         <v>21606.308897599996</v>
       </c>
       <c r="J123" s="383">
         <v>35.160675062282088</v>
       </c>
       <c r="K123" s="384">
         <v>44.381021271387283</v>
       </c>
       <c r="L123" s="354"/>
     </row>
     <row r="124" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A124" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B124" s="363"/>
       <c r="C124" s="364">
         <v>21895.905342999999</v>
       </c>
       <c r="D124" s="365">
         <v>20729.562717999997</v>
       </c>
       <c r="E124" s="366">
         <v>1166.342625</v>
       </c>
       <c r="F124" s="364">
         <v>19539.178112200003</v>
       </c>
       <c r="G124" s="365">
         <v>19471.600762200003</v>
       </c>
       <c r="H124" s="366">
         <v>67.57735000000001</v>
       </c>
       <c r="I124" s="367">
         <v>2356.7272307999951</v>
       </c>
       <c r="J124" s="368">
         <v>75.515367506175608</v>
       </c>
       <c r="K124" s="369">
         <v>114.73196904270134</v>
       </c>
       <c r="L124" s="185"/>
     </row>
     <row r="125" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A125" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B125" s="363"/>
       <c r="C125" s="364">
         <v>16805.586955999999</v>
       </c>
       <c r="D125" s="365">
         <v>15823.237895</v>
       </c>
       <c r="E125" s="366">
         <v>982.34906100000001</v>
       </c>
       <c r="F125" s="364">
         <v>16024.693152399999</v>
       </c>
       <c r="G125" s="365">
         <v>15979.3845224</v>
       </c>
       <c r="H125" s="366">
         <v>45.308630000000001</v>
       </c>
       <c r="I125" s="367">
         <v>780.89380360000018</v>
       </c>
       <c r="J125" s="368">
         <v>32.035247041141773</v>
       </c>
       <c r="K125" s="369">
         <v>45.301093162630494</v>
       </c>
       <c r="L125" s="185"/>
     </row>
     <row r="126" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A126" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B126" s="363"/>
       <c r="C126" s="364">
         <v>23567.397192</v>
       </c>
       <c r="D126" s="365">
         <v>22215.668824</v>
       </c>
       <c r="E126" s="366">
         <v>1351.728368</v>
       </c>
       <c r="F126" s="364">
         <v>22399.137284299999</v>
       </c>
       <c r="G126" s="365">
         <v>22338.838214299998</v>
       </c>
       <c r="H126" s="366">
         <v>60.29907</v>
       </c>
       <c r="I126" s="367">
         <v>1168.2599077000023</v>
       </c>
       <c r="J126" s="368">
         <v>50.329032014342737</v>
       </c>
       <c r="K126" s="369">
         <v>80.317696044273873</v>
       </c>
       <c r="L126" s="185"/>
     </row>
     <row r="127" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A127" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B127" s="363"/>
       <c r="C127" s="364">
         <v>22093.560916999999</v>
       </c>
       <c r="D127" s="365">
         <v>20941.183311999997</v>
       </c>
       <c r="E127" s="366">
         <v>1152.3776049999999</v>
       </c>
       <c r="F127" s="364">
         <v>19983.0871205</v>
       </c>
       <c r="G127" s="365">
         <v>19928.783132500001</v>
       </c>
       <c r="H127" s="366">
         <v>54.303987999999997</v>
       </c>
       <c r="I127" s="367">
         <v>2110.4737964999972</v>
       </c>
       <c r="J127" s="368">
         <v>47.761095309608791</v>
       </c>
       <c r="K127" s="369">
         <v>54.573117409678019</v>
       </c>
       <c r="L127" s="185"/>
     </row>
     <row r="128" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A128" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B128" s="363"/>
       <c r="C128" s="364">
         <v>25708.45393</v>
       </c>
       <c r="D128" s="365">
         <v>24317.965530999998</v>
       </c>
       <c r="E128" s="366">
         <v>1390.4883990000001</v>
       </c>
       <c r="F128" s="364">
         <v>22699.3327532</v>
       </c>
       <c r="G128" s="365">
         <v>22640.942357200001</v>
       </c>
       <c r="H128" s="366">
         <v>58.390396000000003</v>
       </c>
       <c r="I128" s="367">
         <v>3009.1211767999976</v>
       </c>
       <c r="J128" s="368">
         <v>57.716998520126459</v>
       </c>
       <c r="K128" s="369">
         <v>72.036846884446973</v>
       </c>
       <c r="L128" s="185"/>
     </row>
     <row r="129" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A129" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B129" s="363"/>
       <c r="C129" s="364">
         <v>22981.616252</v>
       </c>
       <c r="D129" s="365">
         <v>21652.364063999998</v>
       </c>
       <c r="E129" s="366">
         <v>1329.2521880000002</v>
       </c>
       <c r="F129" s="364">
         <v>21580.885755800002</v>
       </c>
       <c r="G129" s="365">
         <v>21512.180835799998</v>
       </c>
       <c r="H129" s="366">
         <v>68.704920000000001</v>
       </c>
       <c r="I129" s="367">
         <v>1400.7304961999989</v>
       </c>
       <c r="J129" s="368">
         <v>34.68037531458009</v>
       </c>
       <c r="K129" s="369">
         <v>40.079406117845821</v>
       </c>
       <c r="L129" s="185"/>
     </row>
     <row r="130" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A130" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B130" s="363"/>
       <c r="C130" s="364">
         <v>24140.11793</v>
       </c>
       <c r="D130" s="365">
         <v>22750.823478999999</v>
       </c>
       <c r="E130" s="366">
         <v>1389.294451</v>
       </c>
       <c r="F130" s="364">
         <v>22172.763921400001</v>
       </c>
       <c r="G130" s="365">
         <v>22116.906429400002</v>
       </c>
       <c r="H130" s="366">
         <v>55.857492000000001</v>
       </c>
       <c r="I130" s="367">
         <v>1967.3540086000003</v>
       </c>
       <c r="J130" s="368">
         <v>38.95853907468512</v>
       </c>
       <c r="K130" s="369">
         <v>42.54347642756133</v>
       </c>
       <c r="L130" s="185"/>
     </row>
     <row r="131" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A131" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B131" s="363"/>
       <c r="C131" s="364">
         <v>24321.275435000003</v>
       </c>
       <c r="D131" s="365">
         <v>22851.357159000003</v>
       </c>
       <c r="E131" s="366">
         <v>1469.9182760000001</v>
       </c>
       <c r="F131" s="364">
         <v>22117.3412761</v>
       </c>
       <c r="G131" s="365">
         <v>22052.121749099999</v>
       </c>
       <c r="H131" s="366">
         <v>65.219526999999999</v>
       </c>
       <c r="I131" s="367">
         <v>2203.9341589000037</v>
       </c>
       <c r="J131" s="368">
         <v>27.150902412822802</v>
       </c>
       <c r="K131" s="369">
         <v>28.176270345266332</v>
       </c>
       <c r="L131" s="185"/>
     </row>
     <row r="132" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A132" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B132" s="363"/>
       <c r="C132" s="364">
         <v>22671.113820999999</v>
       </c>
       <c r="D132" s="365">
         <v>21255.964480999999</v>
       </c>
       <c r="E132" s="366">
         <v>1415.1493400000002</v>
       </c>
       <c r="F132" s="364">
         <v>20885.611624600002</v>
       </c>
       <c r="G132" s="365">
         <v>20813.766037599999</v>
       </c>
       <c r="H132" s="366">
         <v>71.845586999999995</v>
       </c>
       <c r="I132" s="367">
         <v>1785.502196399998</v>
       </c>
       <c r="J132" s="368">
         <v>17.960070838344986</v>
       </c>
       <c r="K132" s="369">
         <v>25.120394743617108</v>
       </c>
       <c r="L132" s="185"/>
     </row>
     <row r="133" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A133" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B133" s="363"/>
       <c r="C133" s="364">
         <v>24468.760346999999</v>
       </c>
       <c r="D133" s="365">
         <v>22847.274552999999</v>
       </c>
       <c r="E133" s="366">
         <v>1621.4857939999999</v>
       </c>
       <c r="F133" s="364">
         <v>21520.987899799999</v>
       </c>
       <c r="G133" s="365">
         <v>21451.5536828</v>
       </c>
       <c r="H133" s="366">
         <v>69.434217000000004</v>
       </c>
       <c r="I133" s="367">
         <v>2947.7724472000004</v>
       </c>
       <c r="J133" s="368">
         <v>22.492462041220644</v>
       </c>
       <c r="K133" s="369">
         <v>27.824096281713107</v>
       </c>
       <c r="L133" s="185"/>
     </row>
     <row r="134" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A134" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B134" s="363"/>
       <c r="C134" s="364">
         <v>24645.272462000001</v>
       </c>
       <c r="D134" s="365">
         <v>23027.297904999999</v>
       </c>
       <c r="E134" s="366">
         <v>1617.974557</v>
       </c>
       <c r="F134" s="364">
         <v>24232.6167905</v>
       </c>
       <c r="G134" s="365">
         <v>24161.584953499998</v>
       </c>
       <c r="H134" s="366">
         <v>71.031836999999996</v>
       </c>
       <c r="I134" s="367">
         <v>412.65567150000112</v>
       </c>
       <c r="J134" s="368">
         <v>22.288524310324796</v>
       </c>
       <c r="K134" s="369">
         <v>33.480645132515214</v>
       </c>
       <c r="L134" s="185"/>
     </row>
     <row r="135" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A135" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B135" s="370"/>
       <c r="C135" s="371">
         <v>24053.012128000002</v>
       </c>
       <c r="D135" s="372">
         <v>22663.527600000001</v>
       </c>
       <c r="E135" s="373">
         <v>1389.484528</v>
       </c>
       <c r="F135" s="371">
         <v>22590.1281246</v>
       </c>
       <c r="G135" s="372">
         <v>22516.1700786</v>
       </c>
       <c r="H135" s="373">
         <v>73.958045999999996</v>
       </c>
       <c r="I135" s="374">
         <v>1462.8840034000016</v>
       </c>
       <c r="J135" s="375">
         <v>19.332209623598835</v>
@@ -20580,425 +20580,425 @@
       <c r="E136" s="381">
         <v>20854.527433999996</v>
       </c>
       <c r="F136" s="379">
         <v>287315.9016403</v>
       </c>
       <c r="G136" s="380">
         <v>286362.15056830004</v>
       </c>
       <c r="H136" s="381">
         <v>953.75107199999991</v>
       </c>
       <c r="I136" s="382">
         <v>24866.498848700005</v>
       </c>
       <c r="J136" s="383">
         <v>12.558163865622843</v>
       </c>
       <c r="K136" s="384">
         <v>12.344344380885868</v>
       </c>
       <c r="L136" s="354"/>
     </row>
     <row r="137" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A137" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B137" s="363"/>
       <c r="C137" s="364">
         <v>25608.802104999999</v>
       </c>
       <c r="D137" s="365">
         <v>23942.104166000001</v>
       </c>
       <c r="E137" s="366">
         <v>1666.6979389999999</v>
       </c>
       <c r="F137" s="364">
         <v>24092.369591999999</v>
       </c>
       <c r="G137" s="365">
         <v>24011.299207</v>
       </c>
       <c r="H137" s="366">
         <v>81.070385000000002</v>
       </c>
       <c r="I137" s="367">
         <v>1516.4325130000002</v>
       </c>
       <c r="J137" s="368">
         <v>16.957036961191445</v>
       </c>
       <c r="K137" s="369">
         <v>23.302881286276033</v>
       </c>
       <c r="L137" s="185"/>
     </row>
     <row r="138" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A138" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B138" s="363"/>
       <c r="C138" s="364">
         <v>21496.231456999998</v>
       </c>
       <c r="D138" s="365">
         <v>20195.805984999999</v>
       </c>
       <c r="E138" s="366">
         <v>1300.4254720000001</v>
       </c>
       <c r="F138" s="364">
         <v>20853.208995999998</v>
       </c>
       <c r="G138" s="365">
         <v>20798.900987000001</v>
       </c>
       <c r="H138" s="366">
         <v>54.308008999999998</v>
       </c>
       <c r="I138" s="367">
         <v>643.02246099999923</v>
       </c>
       <c r="J138" s="368">
         <v>27.911220912907925</v>
       </c>
       <c r="K138" s="369">
         <v>30.131721073715774</v>
       </c>
       <c r="L138" s="185"/>
     </row>
     <row r="139" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A139" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B139" s="363"/>
       <c r="C139" s="364">
         <v>27550.790298</v>
       </c>
       <c r="D139" s="365">
         <v>25818.499669000001</v>
       </c>
       <c r="E139" s="366">
         <v>1732.2906289999999</v>
       </c>
       <c r="F139" s="364">
         <v>26197.9976742</v>
       </c>
       <c r="G139" s="365">
         <v>26124.4502302</v>
       </c>
       <c r="H139" s="366">
         <v>73.547443999999999</v>
       </c>
       <c r="I139" s="367">
         <v>1352.792623800002</v>
       </c>
       <c r="J139" s="368">
         <v>16.902134221899434</v>
       </c>
       <c r="K139" s="369">
         <v>16.959851362501784</v>
       </c>
       <c r="L139" s="185"/>
     </row>
     <row r="140" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A140" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B140" s="363"/>
       <c r="C140" s="364">
         <v>27610.139148999999</v>
       </c>
       <c r="D140" s="365">
         <v>25854.268856999999</v>
       </c>
       <c r="E140" s="366">
         <v>1755.8702919999998</v>
       </c>
       <c r="F140" s="364">
         <v>24926.392885199999</v>
       </c>
       <c r="G140" s="365">
         <v>24860.738044199999</v>
       </c>
       <c r="H140" s="366">
         <v>65.654841000000005</v>
       </c>
       <c r="I140" s="367">
         <v>2683.7462638000025</v>
       </c>
       <c r="J140" s="368">
         <v>24.969167499636704</v>
       </c>
       <c r="K140" s="369">
         <v>24.737447897271178</v>
       </c>
       <c r="L140" s="185"/>
     </row>
     <row r="141" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A141" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B141" s="363"/>
       <c r="C141" s="364">
         <v>28178.984957000001</v>
       </c>
       <c r="D141" s="365">
         <v>26322.819461999999</v>
       </c>
       <c r="E141" s="366">
         <v>1856.1654950000002</v>
       </c>
       <c r="F141" s="364">
         <v>27075.886680899999</v>
       </c>
       <c r="G141" s="365">
         <v>26997.380479899999</v>
       </c>
       <c r="H141" s="366">
         <v>78.506201000000004</v>
       </c>
       <c r="I141" s="367">
         <v>1103.0982761000023</v>
       </c>
       <c r="J141" s="368">
         <v>9.6098000825987544</v>
       </c>
       <c r="K141" s="369">
         <v>19.280539984520122</v>
       </c>
       <c r="L141" s="185"/>
     </row>
     <row r="142" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A142" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B142" s="363"/>
       <c r="C142" s="364">
         <v>25453.532184</v>
       </c>
       <c r="D142" s="365">
         <v>23893.590869</v>
       </c>
       <c r="E142" s="366">
         <v>1559.941315</v>
       </c>
       <c r="F142" s="364">
         <v>24215.757741499998</v>
       </c>
       <c r="G142" s="365">
         <v>24140.389758499998</v>
       </c>
       <c r="H142" s="366">
         <v>75.367982999999995</v>
       </c>
       <c r="I142" s="367">
         <v>1237.7744425000026</v>
       </c>
       <c r="J142" s="368">
         <v>10.756057819844933</v>
       </c>
       <c r="K142" s="369">
         <v>12.209285640613048</v>
       </c>
       <c r="L142" s="185"/>
     </row>
     <row r="143" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A143" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B143" s="363"/>
       <c r="C143" s="364">
         <v>28476.916794000001</v>
       </c>
       <c r="D143" s="365">
         <v>26666.07444</v>
       </c>
       <c r="E143" s="366">
         <v>1810.8423540000001</v>
       </c>
       <c r="F143" s="364">
         <v>25399.9814573</v>
       </c>
       <c r="G143" s="365">
         <v>25317.1645193</v>
       </c>
       <c r="H143" s="366">
         <v>82.816937999999993</v>
       </c>
       <c r="I143" s="367">
         <v>3076.9353366999999</v>
       </c>
       <c r="J143" s="368">
         <v>17.965110512614636</v>
       </c>
       <c r="K143" s="369">
         <v>14.554872578538836</v>
       </c>
       <c r="L143" s="185"/>
     </row>
     <row r="144" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A144" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B144" s="363"/>
       <c r="C144" s="364">
         <v>26149.329596</v>
       </c>
       <c r="D144" s="365">
         <v>24306.972304000003</v>
       </c>
       <c r="E144" s="366">
         <v>1842.3572919999999</v>
       </c>
       <c r="F144" s="364">
         <v>23542.3137971</v>
       </c>
       <c r="G144" s="365">
         <v>23445.494204100003</v>
       </c>
       <c r="H144" s="366">
         <v>96.819592999999998</v>
       </c>
       <c r="I144" s="367">
         <v>2607.0157989000008</v>
       </c>
       <c r="J144" s="368">
         <v>7.5162758872805728</v>
       </c>
       <c r="K144" s="369">
         <v>6.4427839820866124</v>
       </c>
       <c r="L144" s="185"/>
     </row>
     <row r="145" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A145" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B145" s="363"/>
       <c r="C145" s="364">
         <v>24982.937593000002</v>
       </c>
       <c r="D145" s="365">
         <v>23245.085161999999</v>
       </c>
       <c r="E145" s="366">
         <v>1737.852431</v>
       </c>
       <c r="F145" s="364">
         <v>23142.9108677</v>
       </c>
       <c r="G145" s="365">
         <v>23069.1060827</v>
       </c>
       <c r="H145" s="366">
         <v>73.80478500000001</v>
       </c>
       <c r="I145" s="367">
         <v>1840.0267253000029</v>
       </c>
       <c r="J145" s="368">
         <v>10.197221849147029</v>
       </c>
       <c r="K145" s="369">
         <v>10.807915438019787</v>
       </c>
       <c r="L145" s="185"/>
     </row>
     <row r="146" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A146" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B146" s="363"/>
       <c r="C146" s="364">
         <v>27437.274400000002</v>
       </c>
       <c r="D146" s="365">
         <v>25524.860155000002</v>
       </c>
       <c r="E146" s="366">
         <v>1912.4142450000002</v>
       </c>
       <c r="F146" s="364">
         <v>24091.998342800001</v>
       </c>
       <c r="G146" s="365">
         <v>24004.510325800002</v>
       </c>
       <c r="H146" s="366">
         <v>87.488017000000013</v>
       </c>
       <c r="I146" s="367">
         <v>3345.2760571999997</v>
       </c>
       <c r="J146" s="368">
         <v>12.131853068575902</v>
       </c>
       <c r="K146" s="369">
         <v>11.94652613054021</v>
       </c>
       <c r="L146" s="185"/>
     </row>
     <row r="147" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A147" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B147" s="363"/>
       <c r="C147" s="364">
         <v>24943.842479999996</v>
       </c>
       <c r="D147" s="365">
         <v>23107.227819</v>
       </c>
       <c r="E147" s="366">
         <v>1836.6146610000001</v>
       </c>
       <c r="F147" s="364">
         <v>21817.034712600002</v>
       </c>
       <c r="G147" s="365">
         <v>21723.211188599998</v>
       </c>
       <c r="H147" s="366">
         <v>93.823524000000006</v>
       </c>
       <c r="I147" s="367">
         <v>3126.8077673999965</v>
       </c>
       <c r="J147" s="368">
         <v>1.2114697391167168</v>
       </c>
       <c r="K147" s="369">
         <v>-9.9683088243568854</v>
       </c>
       <c r="L147" s="185"/>
     </row>
     <row r="148" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A148" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B148" s="370"/>
       <c r="C148" s="371">
         <v>24293.619476</v>
       </c>
       <c r="D148" s="372">
         <v>22450.564167</v>
       </c>
       <c r="E148" s="373">
         <v>1843.0553089999999</v>
       </c>
       <c r="F148" s="371">
         <v>21960.048893000003</v>
       </c>
       <c r="G148" s="372">
         <v>21869.505541000002</v>
       </c>
       <c r="H148" s="373">
         <v>90.543351999999999</v>
       </c>
       <c r="I148" s="374">
         <v>2333.570582999997</v>
       </c>
       <c r="J148" s="375">
         <v>1.0003210688107853</v>
@@ -21022,425 +21022,425 @@
       <c r="E149" s="381">
         <v>21622.579170000001</v>
       </c>
       <c r="F149" s="379">
         <v>276466.44202240004</v>
       </c>
       <c r="G149" s="380">
         <v>275502.6965964</v>
       </c>
       <c r="H149" s="381">
         <v>963.74542599999984</v>
       </c>
       <c r="I149" s="382">
         <v>28848.220634600006</v>
       </c>
       <c r="J149" s="383">
         <v>-2.1999119172773507</v>
       </c>
       <c r="K149" s="384">
         <v>-3.7761431079727505</v>
       </c>
       <c r="L149" s="354"/>
     </row>
     <row r="150" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A150" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B150" s="363"/>
       <c r="C150" s="364">
         <v>21372.578129999998</v>
       </c>
       <c r="D150" s="365">
         <v>19919.073616999998</v>
       </c>
       <c r="E150" s="366">
         <v>1453.5045130000001</v>
       </c>
       <c r="F150" s="364">
         <v>21107.8237596</v>
       </c>
       <c r="G150" s="365">
         <v>21045.860627599999</v>
       </c>
       <c r="H150" s="366">
         <v>61.963131999999995</v>
       </c>
       <c r="I150" s="367">
         <v>264.75437040000037</v>
       </c>
       <c r="J150" s="368">
         <v>-16.542062208262752</v>
       </c>
       <c r="K150" s="369">
         <v>-12.387929800774083</v>
       </c>
       <c r="L150" s="185"/>
     </row>
     <row r="151" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A151" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B151" s="363"/>
       <c r="C151" s="364">
         <v>23768.102087000003</v>
       </c>
       <c r="D151" s="365">
         <v>22105.717442000001</v>
       </c>
       <c r="E151" s="366">
         <v>1662.3846450000001</v>
       </c>
       <c r="F151" s="364">
         <v>21040.679973299997</v>
       </c>
       <c r="G151" s="365">
         <v>20966.1196853</v>
       </c>
       <c r="H151" s="366">
         <v>74.560288</v>
       </c>
       <c r="I151" s="367">
         <v>2727.4221137000022</v>
       </c>
       <c r="J151" s="368">
         <v>10.568692631285352</v>
       </c>
       <c r="K151" s="369">
         <v>0.89900301356956414</v>
       </c>
       <c r="L151" s="185"/>
     </row>
     <row r="152" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A152" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B152" s="363"/>
       <c r="C152" s="364">
         <v>26738.112153999999</v>
       </c>
       <c r="D152" s="365">
         <v>24807.551237</v>
       </c>
       <c r="E152" s="366">
         <v>1930.5609169999998</v>
       </c>
       <c r="F152" s="364">
         <v>24704.6995561</v>
       </c>
       <c r="G152" s="365">
         <v>24625.605701099998</v>
       </c>
       <c r="H152" s="366">
         <v>79.093854999999991</v>
       </c>
       <c r="I152" s="367">
         <v>2033.4125978999996</v>
       </c>
       <c r="J152" s="368">
         <v>-2.9497453075202569</v>
       </c>
       <c r="K152" s="369">
         <v>-5.7000467618584869</v>
       </c>
       <c r="L152" s="185"/>
     </row>
     <row r="153" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A153" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B153" s="363"/>
       <c r="C153" s="364">
         <v>25877.141339000002</v>
       </c>
       <c r="D153" s="365">
         <v>24023.913947000001</v>
       </c>
       <c r="E153" s="366">
         <v>1853.227392</v>
       </c>
       <c r="F153" s="364">
         <v>25311.178531099999</v>
       </c>
       <c r="G153" s="365">
         <v>25227.405949100001</v>
       </c>
       <c r="H153" s="366">
         <v>83.772582</v>
       </c>
       <c r="I153" s="367">
         <v>565.96280790000412</v>
       </c>
       <c r="J153" s="368">
         <v>-6.2766717713654314</v>
       </c>
       <c r="K153" s="369">
         <v>1.5436876393313437</v>
       </c>
       <c r="L153" s="185"/>
     </row>
     <row r="154" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A154" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B154" s="363"/>
       <c r="C154" s="364">
         <v>26439.606671000001</v>
       </c>
       <c r="D154" s="365">
         <v>24461.465747999999</v>
       </c>
       <c r="E154" s="366">
         <v>1978.1409229999999</v>
       </c>
       <c r="F154" s="364">
         <v>24188.696786500001</v>
       </c>
       <c r="G154" s="365">
         <v>24098.273206500002</v>
       </c>
       <c r="H154" s="366">
         <v>90.423580000000001</v>
       </c>
       <c r="I154" s="367">
         <v>2250.9098845000008</v>
       </c>
       <c r="J154" s="368">
         <v>-6.172608022092434</v>
       </c>
       <c r="K154" s="369">
         <v>-10.663325372966256</v>
       </c>
       <c r="L154" s="185"/>
     </row>
     <row r="155" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A155" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B155" s="363"/>
       <c r="C155" s="364">
         <v>24749.637351000001</v>
       </c>
       <c r="D155" s="365">
         <v>23009.650300000001</v>
       </c>
       <c r="E155" s="366">
         <v>1739.9870510000001</v>
       </c>
       <c r="F155" s="364">
         <v>22217.781872299998</v>
       </c>
       <c r="G155" s="365">
         <v>22137.705240299998</v>
       </c>
       <c r="H155" s="366">
         <v>80.076632000000004</v>
       </c>
       <c r="I155" s="367">
         <v>2531.8554787000007</v>
       </c>
       <c r="J155" s="368">
         <v>-2.7654112125250196</v>
       </c>
       <c r="K155" s="369">
         <v>-8.2507262028639623</v>
       </c>
       <c r="L155" s="185"/>
     </row>
     <row r="156" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A156" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B156" s="363"/>
       <c r="C156" s="364">
         <v>25223.405799999997</v>
       </c>
       <c r="D156" s="365">
         <v>23477.642090999998</v>
       </c>
       <c r="E156" s="366">
         <v>1745.7637090000001</v>
       </c>
       <c r="F156" s="364">
         <v>24752.830805999998</v>
       </c>
       <c r="G156" s="365">
         <v>24669.565050999998</v>
       </c>
       <c r="H156" s="366">
         <v>83.265754999999999</v>
       </c>
       <c r="I156" s="367">
         <v>470.57499399999904</v>
       </c>
       <c r="J156" s="368">
         <v>-11.425081646077317</v>
       </c>
       <c r="K156" s="369">
         <v>-2.5478390698352644</v>
       </c>
       <c r="L156" s="185"/>
     </row>
     <row r="157" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A157" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B157" s="363"/>
       <c r="C157" s="364">
         <v>25045.063678999999</v>
       </c>
       <c r="D157" s="365">
         <v>23383.823517999997</v>
       </c>
       <c r="E157" s="366">
         <v>1661.2401610000002</v>
       </c>
       <c r="F157" s="364">
         <v>21704.354862300002</v>
       </c>
       <c r="G157" s="365">
         <v>21612.800176299999</v>
       </c>
       <c r="H157" s="366">
         <v>91.554686000000004</v>
       </c>
       <c r="I157" s="367">
         <v>3340.7088166999965</v>
       </c>
       <c r="J157" s="368">
         <v>-4.2229224766394013</v>
       </c>
       <c r="K157" s="369">
         <v>-7.8070445863583862</v>
       </c>
       <c r="L157" s="185"/>
     </row>
     <row r="158" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A158" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B158" s="363"/>
       <c r="C158" s="364">
         <v>27511.424185999997</v>
       </c>
       <c r="D158" s="365">
         <v>25580.895002999998</v>
       </c>
       <c r="E158" s="366">
         <v>1930.5291829999999</v>
       </c>
       <c r="F158" s="364">
         <v>23433.662587499999</v>
       </c>
       <c r="G158" s="365">
         <v>23356.6727145</v>
       </c>
       <c r="H158" s="366">
         <v>76.989873000000003</v>
       </c>
       <c r="I158" s="367">
         <v>4077.7615984999984</v>
       </c>
       <c r="J158" s="368">
         <v>10.12085381708056</v>
       </c>
       <c r="K158" s="369">
         <v>1.2563316752249791</v>
       </c>
       <c r="L158" s="185"/>
     </row>
     <row r="159" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A159" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B159" s="363"/>
       <c r="C159" s="364">
         <v>26883.812637999999</v>
       </c>
       <c r="D159" s="365">
         <v>25043.246603</v>
       </c>
       <c r="E159" s="366">
         <v>1840.5660349999998</v>
       </c>
       <c r="F159" s="364">
         <v>23838.911949900001</v>
       </c>
       <c r="G159" s="365">
         <v>23764.268428899999</v>
       </c>
       <c r="H159" s="366">
         <v>74.643520999999993</v>
       </c>
       <c r="I159" s="367">
         <v>3044.9006880999991</v>
       </c>
       <c r="J159" s="368">
         <v>-2.0171892948667014</v>
       </c>
       <c r="K159" s="369">
         <v>-1.0504997937443294</v>
       </c>
       <c r="L159" s="185"/>
     </row>
     <row r="160" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A160" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B160" s="363"/>
       <c r="C160" s="364">
         <v>25234.233255000003</v>
       </c>
       <c r="D160" s="365">
         <v>23411.60428</v>
       </c>
       <c r="E160" s="366">
         <v>1822.6289750000001</v>
       </c>
       <c r="F160" s="364">
         <v>21890.058721099998</v>
       </c>
       <c r="G160" s="365">
         <v>21813.533738099999</v>
       </c>
       <c r="H160" s="366">
         <v>76.524982999999992</v>
       </c>
       <c r="I160" s="367">
         <v>3344.174533900004</v>
       </c>
       <c r="J160" s="368">
         <v>1.1641781944094685</v>
       </c>
       <c r="K160" s="369">
         <v>0.3347109699459983</v>
       </c>
       <c r="L160" s="185"/>
     </row>
     <row r="161" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A161" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B161" s="370"/>
       <c r="C161" s="371">
         <v>26471.545367000002</v>
       </c>
       <c r="D161" s="372">
         <v>24467.499701000001</v>
       </c>
       <c r="E161" s="373">
         <v>2004.045666</v>
       </c>
       <c r="F161" s="371">
         <v>22275.762616700002</v>
       </c>
       <c r="G161" s="372">
         <v>22184.886077700001</v>
       </c>
       <c r="H161" s="373">
         <v>90.876539000000008</v>
       </c>
       <c r="I161" s="374">
         <v>4195.7827503000017</v>
       </c>
       <c r="J161" s="375">
         <v>8.9650119577760137</v>
@@ -21464,425 +21464,425 @@
       <c r="E162" s="381">
         <v>23376.434346000002</v>
       </c>
       <c r="F162" s="379">
         <v>277384.28772299999</v>
       </c>
       <c r="G162" s="380">
         <v>276550.49091099994</v>
       </c>
       <c r="H162" s="381">
         <v>833.79681200000005</v>
       </c>
       <c r="I162" s="382">
         <v>33481.347876999986</v>
       </c>
       <c r="J162" s="383">
         <v>1.8181154140101532</v>
       </c>
       <c r="K162" s="384">
         <v>0.3319917216302159</v>
       </c>
       <c r="L162" s="354"/>
     </row>
     <row r="163" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A163" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B163" s="363"/>
       <c r="C163" s="364">
         <v>26025.285734000001</v>
       </c>
       <c r="D163" s="365">
         <v>24022.293416</v>
       </c>
       <c r="E163" s="366">
         <v>2002.9923180000001</v>
       </c>
       <c r="F163" s="364">
         <v>25733.162942899999</v>
       </c>
       <c r="G163" s="365">
         <v>25653.716316900001</v>
       </c>
       <c r="H163" s="366">
         <v>79.446626000000009</v>
       </c>
       <c r="I163" s="367">
         <v>292.12279110000281</v>
       </c>
       <c r="J163" s="368">
         <v>21.769519688732107</v>
       </c>
       <c r="K163" s="369">
         <v>21.912913600088025</v>
       </c>
       <c r="L163" s="185"/>
     </row>
     <row r="164" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A164" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B164" s="363"/>
       <c r="C164" s="364">
         <v>19930.798224000002</v>
       </c>
       <c r="D164" s="365">
         <v>18695.210817000003</v>
       </c>
       <c r="E164" s="366">
         <v>1235.587407</v>
       </c>
       <c r="F164" s="364">
         <v>19239.677466900001</v>
       </c>
       <c r="G164" s="365">
         <v>19195.6981079</v>
       </c>
       <c r="H164" s="366">
         <v>43.979358999999995</v>
       </c>
       <c r="I164" s="367">
         <v>691.12075710000101</v>
       </c>
       <c r="J164" s="368">
         <v>-16.144763468930137</v>
       </c>
       <c r="K164" s="369">
         <v>-8.5596212132184686</v>
       </c>
       <c r="L164" s="185"/>
     </row>
     <row r="165" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A165" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B165" s="363"/>
       <c r="C165" s="364">
         <v>27723.477496999996</v>
       </c>
       <c r="D165" s="365">
         <v>25692.143119</v>
       </c>
       <c r="E165" s="366">
         <v>2031.334378</v>
       </c>
       <c r="F165" s="364">
         <v>24851.592581800003</v>
       </c>
       <c r="G165" s="365">
         <v>24774.7835848</v>
       </c>
       <c r="H165" s="366">
         <v>76.808997000000005</v>
       </c>
       <c r="I165" s="367">
         <v>2871.8849151999952</v>
       </c>
       <c r="J165" s="368">
         <v>3.6852465025380954</v>
       </c>
       <c r="K165" s="369">
         <v>0.59459547510964406</v>
       </c>
       <c r="L165" s="185"/>
     </row>
     <row r="166" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A166" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B166" s="363"/>
       <c r="C166" s="364">
         <v>25491.564127999998</v>
       </c>
       <c r="D166" s="365">
         <v>23330.476912000002</v>
       </c>
       <c r="E166" s="366">
         <v>2161.0872159999999</v>
       </c>
       <c r="F166" s="364">
         <v>23553.0657789</v>
       </c>
       <c r="G166" s="365">
         <v>23485.5937839</v>
       </c>
       <c r="H166" s="366">
         <v>67.471994999999993</v>
       </c>
       <c r="I166" s="367">
         <v>1938.4983490999975</v>
       </c>
       <c r="J166" s="368">
         <v>-1.4900301619440905</v>
       </c>
       <c r="K166" s="369">
         <v>-6.9459932497405941</v>
       </c>
       <c r="L166" s="185"/>
     </row>
     <row r="167" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A167" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B167" s="363"/>
       <c r="C167" s="364">
         <v>27104.462767000001</v>
       </c>
       <c r="D167" s="365">
         <v>24903.183220999999</v>
       </c>
       <c r="E167" s="366">
         <v>2201.2795460000002</v>
       </c>
       <c r="F167" s="364">
         <v>22664.586750099999</v>
       </c>
       <c r="G167" s="365">
         <v>22601.3388261</v>
       </c>
       <c r="H167" s="366">
         <v>63.247923999999998</v>
       </c>
       <c r="I167" s="367">
         <v>4439.8760169000034</v>
       </c>
       <c r="J167" s="368">
         <v>2.5146217350095497</v>
       </c>
       <c r="K167" s="369">
         <v>-6.3009183580763448</v>
       </c>
       <c r="L167" s="185"/>
     </row>
     <row r="168" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A168" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B168" s="363"/>
       <c r="C168" s="364">
         <v>26958.428011</v>
       </c>
       <c r="D168" s="365">
         <v>25148.221473000001</v>
       </c>
       <c r="E168" s="366">
         <v>1810.2065379999999</v>
       </c>
       <c r="F168" s="364">
         <v>23821.1997195</v>
       </c>
       <c r="G168" s="365">
         <v>23750.5873125</v>
       </c>
       <c r="H168" s="366">
         <v>70.612407000000005</v>
       </c>
       <c r="I168" s="367">
         <v>3137.2282914999982</v>
       </c>
       <c r="J168" s="368">
         <v>8.9245374737208216</v>
       </c>
       <c r="K168" s="369">
         <v>7.2168223471446646</v>
       </c>
       <c r="L168" s="185"/>
     </row>
     <row r="169" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A169" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B169" s="363"/>
       <c r="C169" s="364">
         <v>25802.958478999997</v>
       </c>
       <c r="D169" s="365">
         <v>23865.007390999999</v>
       </c>
       <c r="E169" s="366">
         <v>1937.951088</v>
       </c>
       <c r="F169" s="364">
         <v>22932.027296800003</v>
       </c>
       <c r="G169" s="365">
         <v>22854.7441158</v>
       </c>
       <c r="H169" s="366">
         <v>77.283180999999999</v>
       </c>
       <c r="I169" s="367">
         <v>2870.9311821999959</v>
       </c>
       <c r="J169" s="368">
         <v>2.2976781311586456</v>
       </c>
       <c r="K169" s="369">
         <v>-7.3559405123014825</v>
       </c>
       <c r="L169" s="185"/>
     </row>
     <row r="170" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A170" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B170" s="363"/>
       <c r="C170" s="364">
         <v>25997.276255000001</v>
       </c>
       <c r="D170" s="365">
         <v>24252.595932</v>
       </c>
       <c r="E170" s="366">
         <v>1744.680323</v>
       </c>
       <c r="F170" s="364">
         <v>21483.957897699998</v>
       </c>
       <c r="G170" s="365">
         <v>21418.414394699998</v>
       </c>
       <c r="H170" s="366">
         <v>65.543503000000001</v>
       </c>
       <c r="I170" s="367">
         <v>4513.3183573000024</v>
       </c>
       <c r="J170" s="368">
         <v>3.8019970250601545</v>
       </c>
       <c r="K170" s="369">
         <v>-1.0154504291801323</v>
       </c>
       <c r="L170" s="185"/>
     </row>
     <row r="171" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A171" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B171" s="363"/>
       <c r="C171" s="364">
         <v>25673.98489</v>
       </c>
       <c r="D171" s="365">
         <v>23646.316749000001</v>
       </c>
       <c r="E171" s="366">
         <v>2027.6681410000001</v>
       </c>
       <c r="F171" s="364">
         <v>23366.938763400001</v>
       </c>
       <c r="G171" s="365">
         <v>23292.3891444</v>
       </c>
       <c r="H171" s="366">
         <v>74.549619000000007</v>
       </c>
       <c r="I171" s="367">
         <v>2307.0461266000011</v>
       </c>
       <c r="J171" s="368">
         <v>-6.6788228903650575</v>
       </c>
       <c r="K171" s="369">
         <v>-0.2847349356971231</v>
       </c>
       <c r="L171" s="185"/>
     </row>
     <row r="172" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A172" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B172" s="363"/>
       <c r="C172" s="364">
         <v>27141.511092999997</v>
       </c>
       <c r="D172" s="365">
         <v>25149.898923999997</v>
       </c>
       <c r="E172" s="366">
         <v>1991.612169</v>
       </c>
       <c r="F172" s="364">
         <v>23206.576251999999</v>
       </c>
       <c r="G172" s="365">
         <v>23139.406447999998</v>
       </c>
       <c r="H172" s="366">
         <v>67.169803999999999</v>
       </c>
       <c r="I172" s="367">
         <v>3934.934840999998</v>
       </c>
       <c r="J172" s="368">
         <v>0.95856364746324718</v>
       </c>
       <c r="K172" s="369">
         <v>-2.6525359010886129</v>
       </c>
       <c r="L172" s="185"/>
     </row>
     <row r="173" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A173" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B173" s="363"/>
       <c r="C173" s="364">
         <v>26237.906336</v>
       </c>
       <c r="D173" s="365">
         <v>24064.517522999999</v>
       </c>
       <c r="E173" s="366">
         <v>2173.388813</v>
       </c>
       <c r="F173" s="364">
         <v>21839.824688000001</v>
       </c>
       <c r="G173" s="365">
         <v>21760.455074999998</v>
       </c>
       <c r="H173" s="366">
         <v>79.369613000000001</v>
       </c>
       <c r="I173" s="367">
         <v>4398.0816479999985</v>
       </c>
       <c r="J173" s="368">
         <v>3.9774265017587767</v>
       </c>
       <c r="K173" s="369">
         <v>-0.2294833181583785</v>
       </c>
       <c r="L173" s="185"/>
     </row>
     <row r="174" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A174" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B174" s="370"/>
       <c r="C174" s="371">
         <v>26777.982185999997</v>
       </c>
       <c r="D174" s="372">
         <v>24719.335777</v>
       </c>
       <c r="E174" s="373">
         <v>2058.6464089999999</v>
       </c>
       <c r="F174" s="371">
         <v>24691.677585000001</v>
       </c>
       <c r="G174" s="372">
         <v>24623.363801</v>
       </c>
       <c r="H174" s="373">
         <v>68.313783999999998</v>
       </c>
       <c r="I174" s="374">
         <v>2086.3046009999962</v>
       </c>
       <c r="J174" s="375">
         <v>1.157608347950873</v>
@@ -21906,425 +21906,425 @@
       <c r="E175" s="381">
         <v>23379.5</v>
       </c>
       <c r="F175" s="379">
         <v>281095.61499999999</v>
       </c>
       <c r="G175" s="380">
         <v>280286.45799999998</v>
       </c>
       <c r="H175" s="381">
         <v>809.15700000000004</v>
       </c>
       <c r="I175" s="382">
         <v>38317.659</v>
       </c>
       <c r="J175" s="383">
         <v>2.7496247320815073</v>
       </c>
       <c r="K175" s="384">
         <v>1.3379731445734213</v>
       </c>
       <c r="L175" s="354"/>
     </row>
     <row r="176" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A176" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B176" s="363"/>
       <c r="C176" s="364">
         <v>24745.870999999999</v>
       </c>
       <c r="D176" s="365">
         <v>23022.063999999998</v>
       </c>
       <c r="E176" s="366">
         <v>1723.807</v>
       </c>
       <c r="F176" s="364">
         <v>21812.816999999999</v>
       </c>
       <c r="G176" s="365">
         <v>21739.532999999999</v>
       </c>
       <c r="H176" s="366">
         <v>73.284000000000006</v>
       </c>
       <c r="I176" s="367">
         <v>2933.0540000000001</v>
       </c>
       <c r="J176" s="368">
         <v>-4.9160449075436885</v>
       </c>
       <c r="K176" s="369">
         <v>-15.234605833721096</v>
       </c>
       <c r="L176" s="185"/>
     </row>
     <row r="177" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A177" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B177" s="363"/>
       <c r="C177" s="364">
         <v>21591.877</v>
       </c>
       <c r="D177" s="365">
         <v>20111.428</v>
       </c>
       <c r="E177" s="366">
         <v>1480.4490000000001</v>
       </c>
       <c r="F177" s="364">
         <v>20268.636999999999</v>
       </c>
       <c r="G177" s="365">
         <v>20217.091</v>
       </c>
       <c r="H177" s="366">
         <v>51.545999999999999</v>
       </c>
       <c r="I177" s="367">
         <v>1323.24</v>
       </c>
       <c r="J177" s="368">
         <v>8.3342310595457292</v>
       </c>
       <c r="K177" s="369">
         <v>5.3481121753221839</v>
       </c>
       <c r="L177" s="185"/>
     </row>
     <row r="178" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A178" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B178" s="363"/>
       <c r="C178" s="364">
         <v>28255.041000000001</v>
       </c>
       <c r="D178" s="365">
         <v>26005.420999999998</v>
       </c>
       <c r="E178" s="366">
         <v>2249.62</v>
       </c>
       <c r="F178" s="364">
         <v>26570.86</v>
       </c>
       <c r="G178" s="365">
         <v>26498.352999999999</v>
       </c>
       <c r="H178" s="366">
         <v>72.507000000000005</v>
       </c>
       <c r="I178" s="367">
         <v>1684.181</v>
       </c>
       <c r="J178" s="368">
         <v>1.9173767181895693</v>
       </c>
       <c r="K178" s="369">
         <v>6.9181377915357363</v>
       </c>
       <c r="L178" s="185"/>
     </row>
     <row r="179" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A179" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B179" s="363"/>
       <c r="C179" s="364">
         <v>27105.699000000001</v>
       </c>
       <c r="D179" s="365">
         <v>25202.63</v>
       </c>
       <c r="E179" s="366">
         <v>1903.069</v>
       </c>
       <c r="F179" s="364">
         <v>24736.181</v>
       </c>
       <c r="G179" s="365">
         <v>24660.878000000001</v>
       </c>
       <c r="H179" s="366">
         <v>75.302999999999997</v>
       </c>
       <c r="I179" s="367">
         <v>2369.518</v>
       </c>
       <c r="J179" s="368">
         <v>6.3320354290344687</v>
       </c>
       <c r="K179" s="369">
         <v>5.0231898989552857</v>
       </c>
       <c r="L179" s="185"/>
     </row>
     <row r="180" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A180" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B180" s="363"/>
       <c r="C180" s="364">
         <v>27151.225999999999</v>
       </c>
       <c r="D180" s="365">
         <v>25302.648000000001</v>
       </c>
       <c r="E180" s="366">
         <v>1848.578</v>
       </c>
       <c r="F180" s="364">
         <v>21938.258999999998</v>
       </c>
       <c r="G180" s="365">
         <v>21880.544999999998</v>
       </c>
       <c r="H180" s="366">
         <v>57.713999999999999</v>
       </c>
       <c r="I180" s="367">
         <v>5212.9669999999996</v>
       </c>
       <c r="J180" s="368">
         <v>0.17252964355719996</v>
       </c>
       <c r="K180" s="369">
         <v>-3.2046811976256016</v>
       </c>
       <c r="L180" s="185"/>
     </row>
     <row r="181" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A181" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B181" s="363"/>
       <c r="C181" s="364">
         <v>27335.947</v>
       </c>
       <c r="D181" s="365">
         <v>25251.624</v>
       </c>
       <c r="E181" s="366">
         <v>2084.3229999999999</v>
       </c>
       <c r="F181" s="364">
         <v>25548.969000000001</v>
       </c>
       <c r="G181" s="365">
         <v>25484.548999999999</v>
       </c>
       <c r="H181" s="366">
         <v>64.42</v>
       </c>
       <c r="I181" s="367">
         <v>1786.9780000000001</v>
       </c>
       <c r="J181" s="368">
         <v>1.4003746392258438</v>
       </c>
       <c r="K181" s="369">
         <v>7.2530741559823655</v>
       </c>
       <c r="L181" s="185"/>
     </row>
     <row r="182" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A182" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B182" s="363"/>
       <c r="C182" s="364">
         <v>27269.258000000002</v>
       </c>
       <c r="D182" s="365">
         <v>25309.420999999998</v>
       </c>
       <c r="E182" s="366">
         <v>1959.837</v>
       </c>
       <c r="F182" s="364">
         <v>24893.535</v>
       </c>
       <c r="G182" s="365">
         <v>24833.017</v>
       </c>
       <c r="H182" s="366">
         <v>60.518000000000001</v>
       </c>
       <c r="I182" s="367">
         <v>2375.723</v>
       </c>
       <c r="J182" s="368">
         <v>5.682679845388134</v>
       </c>
       <c r="K182" s="369">
         <v>8.5535730348346117</v>
       </c>
       <c r="L182" s="185"/>
     </row>
     <row r="183" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A183" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B183" s="363"/>
       <c r="C183" s="364">
         <v>28551.577000000001</v>
       </c>
       <c r="D183" s="365">
         <v>26409.623</v>
       </c>
       <c r="E183" s="366">
         <v>2141.9540000000002</v>
       </c>
       <c r="F183" s="364">
         <v>24467.859</v>
       </c>
       <c r="G183" s="365">
         <v>24395.599999999999</v>
       </c>
       <c r="H183" s="366">
         <v>72.259</v>
       </c>
       <c r="I183" s="367">
         <v>4083.7179999999998</v>
       </c>
       <c r="J183" s="368">
         <v>9.8252629234908344</v>
       </c>
       <c r="K183" s="369">
         <v>13.888972956046661</v>
       </c>
       <c r="L183" s="185"/>
     </row>
     <row r="184" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A184" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B184" s="363"/>
       <c r="C184" s="364">
         <v>26833.365000000002</v>
       </c>
       <c r="D184" s="365">
         <v>24839.477999999999</v>
       </c>
       <c r="E184" s="366">
         <v>1993.8869999999999</v>
       </c>
       <c r="F184" s="364">
         <v>23330.367999999999</v>
       </c>
       <c r="G184" s="365">
         <v>23263.734</v>
       </c>
       <c r="H184" s="366">
         <v>66.634</v>
       </c>
       <c r="I184" s="367">
         <v>3502.9969999999998</v>
       </c>
       <c r="J184" s="368">
         <v>4.5157777998520876</v>
       </c>
       <c r="K184" s="369">
         <v>-0.15650643745119469</v>
       </c>
       <c r="L184" s="185"/>
     </row>
     <row r="185" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A185" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B185" s="363"/>
       <c r="C185" s="364">
         <v>27303.835999999999</v>
       </c>
       <c r="D185" s="365">
         <v>25482.789000000001</v>
       </c>
       <c r="E185" s="366">
         <v>1821.047</v>
       </c>
       <c r="F185" s="364">
         <v>22971.446</v>
       </c>
       <c r="G185" s="365">
         <v>22900.925999999999</v>
       </c>
       <c r="H185" s="366">
         <v>70.52</v>
       </c>
       <c r="I185" s="367">
         <v>4332.3900000000003</v>
       </c>
       <c r="J185" s="368">
         <v>0.59806879006772151</v>
       </c>
       <c r="K185" s="369">
         <v>-1.0132052632267814</v>
       </c>
       <c r="L185" s="185"/>
     </row>
     <row r="186" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A186" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B186" s="363"/>
       <c r="C186" s="364">
         <v>27205.131000000001</v>
       </c>
       <c r="D186" s="365">
         <v>25014.376</v>
       </c>
       <c r="E186" s="366">
         <v>2190.7550000000001</v>
       </c>
       <c r="F186" s="364">
         <v>22998.817999999999</v>
       </c>
       <c r="G186" s="365">
         <v>22919.847000000002</v>
       </c>
       <c r="H186" s="366">
         <v>78.971000000000004</v>
       </c>
       <c r="I186" s="367">
         <v>4206.3130000000001</v>
       </c>
       <c r="J186" s="368">
         <v>3.6863637350245053</v>
       </c>
       <c r="K186" s="369">
         <v>5.3067885322212023</v>
       </c>
       <c r="L186" s="185"/>
     </row>
     <row r="187" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A187" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B187" s="370"/>
       <c r="C187" s="371">
         <v>26064.446</v>
       </c>
       <c r="D187" s="372">
         <v>24082.272000000001</v>
       </c>
       <c r="E187" s="373">
         <v>1982.174</v>
       </c>
       <c r="F187" s="371">
         <v>21557.866000000002</v>
       </c>
       <c r="G187" s="372">
         <v>21492.384999999998</v>
       </c>
       <c r="H187" s="373">
         <v>65.480999999999995</v>
       </c>
       <c r="I187" s="374">
         <v>4506.58</v>
       </c>
       <c r="J187" s="375">
         <v>-2.6646376154998199</v>
@@ -22348,425 +22348,425 @@
       <c r="E188" s="381">
         <v>21248.653999999999</v>
       </c>
       <c r="F188" s="379">
         <v>236380.48300000001</v>
       </c>
       <c r="G188" s="380">
         <v>235578.908</v>
       </c>
       <c r="H188" s="381">
         <v>801.57500000000005</v>
       </c>
       <c r="I188" s="382">
         <v>48053.495000000003</v>
       </c>
       <c r="J188" s="383">
         <v>-10.951109063801775</v>
       </c>
       <c r="K188" s="384">
         <v>-15.907445585730679</v>
       </c>
       <c r="L188" s="354"/>
     </row>
     <row r="189" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A189" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B189" s="363"/>
       <c r="C189" s="364">
         <v>25433.463</v>
       </c>
       <c r="D189" s="365">
         <v>23454.151999999998</v>
       </c>
       <c r="E189" s="366">
         <v>1979.3109999999999</v>
       </c>
       <c r="F189" s="364">
         <v>21044.82</v>
       </c>
       <c r="G189" s="365">
         <v>20980.056</v>
       </c>
       <c r="H189" s="366">
         <v>64.763999999999996</v>
       </c>
       <c r="I189" s="367">
         <v>4388.643</v>
       </c>
       <c r="J189" s="368">
         <v>2.7786130461926355</v>
       </c>
       <c r="K189" s="369">
         <v>-3.5208519834920913</v>
       </c>
       <c r="L189" s="185"/>
     </row>
     <row r="190" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A190" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B190" s="363"/>
       <c r="C190" s="364">
         <v>20091.715</v>
       </c>
       <c r="D190" s="365">
         <v>18593.873</v>
       </c>
       <c r="E190" s="366">
         <v>1497.8420000000001</v>
       </c>
       <c r="F190" s="364">
         <v>15665.496999999999</v>
       </c>
       <c r="G190" s="365">
         <v>15612.946</v>
       </c>
       <c r="H190" s="366">
         <v>52.551000000000002</v>
       </c>
       <c r="I190" s="367">
         <v>4426.2179999999998</v>
       </c>
       <c r="J190" s="368">
         <v>-6.9478072702989184</v>
       </c>
       <c r="K190" s="369">
         <v>-22.710653903368048</v>
       </c>
       <c r="L190" s="185"/>
     </row>
     <row r="191" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A191" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B191" s="363"/>
       <c r="C191" s="364">
         <v>25559.210999999999</v>
       </c>
       <c r="D191" s="365">
         <v>23781.350999999999</v>
       </c>
       <c r="E191" s="366">
         <v>1777.86</v>
       </c>
       <c r="F191" s="364">
         <v>21885.23</v>
       </c>
       <c r="G191" s="365">
         <v>21813.312000000002</v>
       </c>
       <c r="H191" s="366">
         <v>71.918000000000006</v>
       </c>
       <c r="I191" s="367">
         <v>3673.9810000000002</v>
       </c>
       <c r="J191" s="368">
         <v>-9.5410585318209229</v>
       </c>
       <c r="K191" s="369">
         <v>-17.634468737556858</v>
       </c>
       <c r="L191" s="185"/>
     </row>
     <row r="192" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A192" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B192" s="363"/>
       <c r="C192" s="364">
         <v>23786.263999999999</v>
       </c>
       <c r="D192" s="365">
         <v>22102.06</v>
       </c>
       <c r="E192" s="366">
         <v>1684.204</v>
       </c>
       <c r="F192" s="364">
         <v>19282.039000000001</v>
       </c>
       <c r="G192" s="365">
         <v>19218.382000000001</v>
       </c>
       <c r="H192" s="366">
         <v>63.656999999999996</v>
       </c>
       <c r="I192" s="367">
         <v>4504.2250000000004</v>
       </c>
       <c r="J192" s="368">
         <v>-12.246262308158885</v>
       </c>
       <c r="K192" s="369">
         <v>-22.049248426828701</v>
       </c>
       <c r="L192" s="185"/>
     </row>
     <row r="193" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A193" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B193" s="363"/>
       <c r="C193" s="364">
         <v>25931.328000000001</v>
       </c>
       <c r="D193" s="365">
         <v>24100.199000000001</v>
       </c>
       <c r="E193" s="366">
         <v>1831.1289999999999</v>
       </c>
       <c r="F193" s="364">
         <v>20654.032999999999</v>
       </c>
       <c r="G193" s="365">
         <v>20588.637999999999</v>
       </c>
       <c r="H193" s="366">
         <v>65.394999999999996</v>
       </c>
       <c r="I193" s="367">
         <v>5277.2950000000001</v>
       </c>
       <c r="J193" s="368">
         <v>-4.4929757499716585</v>
       </c>
       <c r="K193" s="369">
         <v>-5.8538191202866194</v>
       </c>
       <c r="L193" s="185"/>
     </row>
     <row r="194" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A194" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B194" s="363"/>
       <c r="C194" s="364">
         <v>23382.857</v>
       </c>
       <c r="D194" s="365">
         <v>21708.831999999999</v>
       </c>
       <c r="E194" s="366">
         <v>1674.0250000000001</v>
       </c>
       <c r="F194" s="364">
         <v>21360.436000000002</v>
       </c>
       <c r="G194" s="365">
         <v>21293.89</v>
       </c>
       <c r="H194" s="366">
         <v>66.546000000000006</v>
       </c>
       <c r="I194" s="367">
         <v>2022.421</v>
       </c>
       <c r="J194" s="368">
         <v>-14.461141587668427</v>
       </c>
       <c r="K194" s="369">
         <v>-16.394137078486416</v>
       </c>
       <c r="L194" s="185"/>
     </row>
     <row r="195" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A195" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B195" s="363"/>
       <c r="C195" s="364">
         <v>23802.534</v>
       </c>
       <c r="D195" s="365">
         <v>22198.577000000001</v>
       </c>
       <c r="E195" s="366">
         <v>1603.9570000000001</v>
       </c>
       <c r="F195" s="364">
         <v>20476.366000000002</v>
       </c>
       <c r="G195" s="365">
         <v>20408.974999999999</v>
       </c>
       <c r="H195" s="366">
         <v>67.391000000000005</v>
       </c>
       <c r="I195" s="367">
         <v>3326.1680000000001</v>
       </c>
       <c r="J195" s="368">
         <v>-12.712938503863949</v>
       </c>
       <c r="K195" s="369">
         <v>-17.744241627394423</v>
       </c>
       <c r="L195" s="185"/>
     </row>
     <row r="196" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A196" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B196" s="363"/>
       <c r="C196" s="364">
         <v>24234.476999999999</v>
       </c>
       <c r="D196" s="365">
         <v>22388.116000000002</v>
       </c>
       <c r="E196" s="366">
         <v>1846.3610000000001</v>
       </c>
       <c r="F196" s="364">
         <v>20749.705000000002</v>
       </c>
       <c r="G196" s="365">
         <v>20679.184000000001</v>
       </c>
       <c r="H196" s="366">
         <v>70.521000000000001</v>
       </c>
       <c r="I196" s="367">
         <v>3484.7719999999999</v>
       </c>
       <c r="J196" s="368">
         <v>-15.120355698741264</v>
       </c>
       <c r="K196" s="369">
         <v>-15.196074164069689</v>
       </c>
       <c r="L196" s="185"/>
     </row>
     <row r="197" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A197" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B197" s="363"/>
       <c r="C197" s="364">
         <v>22910.031999999999</v>
       </c>
       <c r="D197" s="365">
         <v>21105.627</v>
       </c>
       <c r="E197" s="366">
         <v>1804.405</v>
       </c>
       <c r="F197" s="364">
         <v>17986.907999999999</v>
       </c>
       <c r="G197" s="365">
         <v>17915.792000000001</v>
       </c>
       <c r="H197" s="366">
         <v>71.116</v>
       </c>
       <c r="I197" s="367">
         <v>4923.1239999999998</v>
       </c>
       <c r="J197" s="368">
         <v>-14.621099515472622</v>
       </c>
       <c r="K197" s="369">
         <v>-22.903453558897997</v>
       </c>
       <c r="L197" s="185"/>
     </row>
     <row r="198" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A198" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B198" s="363"/>
       <c r="C198" s="364">
         <v>24342.207999999999</v>
       </c>
       <c r="D198" s="365">
         <v>22412.641</v>
       </c>
       <c r="E198" s="366">
         <v>1929.567</v>
       </c>
       <c r="F198" s="364">
         <v>18606.647000000001</v>
       </c>
       <c r="G198" s="365">
         <v>18538.726999999999</v>
       </c>
       <c r="H198" s="366">
         <v>67.92</v>
       </c>
       <c r="I198" s="367">
         <v>5735.5609999999997</v>
       </c>
       <c r="J198" s="368">
         <v>-10.846930079714806</v>
       </c>
       <c r="K198" s="369">
         <v>-19.000976255478214</v>
       </c>
       <c r="L198" s="185"/>
     </row>
     <row r="199" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A199" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B199" s="363"/>
       <c r="C199" s="364">
         <v>22524.853999999999</v>
       </c>
       <c r="D199" s="365">
         <v>20654.234</v>
       </c>
       <c r="E199" s="366">
         <v>1870.62</v>
       </c>
       <c r="F199" s="364">
         <v>20375.875</v>
       </c>
       <c r="G199" s="365">
         <v>20304.413</v>
       </c>
       <c r="H199" s="366">
         <v>71.462000000000003</v>
       </c>
       <c r="I199" s="367">
         <v>2148.9789999999998</v>
       </c>
       <c r="J199" s="368">
         <v>-17.203655442791288</v>
       </c>
       <c r="K199" s="369">
         <v>-11.404686101694443</v>
       </c>
       <c r="L199" s="185"/>
     </row>
     <row r="200" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A200" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B200" s="370"/>
       <c r="C200" s="371">
         <v>22435.035</v>
       </c>
       <c r="D200" s="372">
         <v>20685.662</v>
       </c>
       <c r="E200" s="373">
         <v>1749.373</v>
       </c>
       <c r="F200" s="371">
         <v>18292.927</v>
       </c>
       <c r="G200" s="372">
         <v>18224.593000000001</v>
       </c>
       <c r="H200" s="373">
         <v>68.334000000000003</v>
       </c>
       <c r="I200" s="374">
         <v>4142.1080000000002</v>
       </c>
       <c r="J200" s="375">
         <v>-13.924757886662928</v>
@@ -22790,425 +22790,425 @@
       <c r="E201" s="381">
         <v>22312.463</v>
       </c>
       <c r="F201" s="379">
         <v>229199.459</v>
       </c>
       <c r="G201" s="380">
         <v>228460.96400000001</v>
       </c>
       <c r="H201" s="381">
         <v>738.495</v>
       </c>
       <c r="I201" s="382">
         <v>49975.197</v>
       </c>
       <c r="J201" s="383">
         <v>-1.8490484283843189</v>
       </c>
       <c r="K201" s="384">
         <v>-3.0379090138334308</v>
       </c>
       <c r="L201" s="354"/>
     </row>
     <row r="202" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A202" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B202" s="363"/>
       <c r="C202" s="364">
         <v>22073.597000000002</v>
       </c>
       <c r="D202" s="365">
         <v>20214.939999999999</v>
       </c>
       <c r="E202" s="366">
         <v>1858.6569999999999</v>
       </c>
       <c r="F202" s="364">
         <v>18568.189999999999</v>
       </c>
       <c r="G202" s="365">
         <v>18504.306</v>
       </c>
       <c r="H202" s="366">
         <v>63.884</v>
       </c>
       <c r="I202" s="367">
         <v>3505.4070000000002</v>
       </c>
       <c r="J202" s="368">
         <v>-13.21041495607578</v>
       </c>
       <c r="K202" s="369">
         <v>-11.768359149662484</v>
       </c>
       <c r="L202" s="185"/>
     </row>
     <row r="203" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A203" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B203" s="363"/>
       <c r="C203" s="364">
         <v>17631.046999999999</v>
       </c>
       <c r="D203" s="365">
         <v>16311.787</v>
       </c>
       <c r="E203" s="366">
         <v>1319.26</v>
       </c>
       <c r="F203" s="364">
         <v>13463.58</v>
       </c>
       <c r="G203" s="365">
         <v>13419.694</v>
       </c>
       <c r="H203" s="366">
         <v>43.886000000000003</v>
       </c>
       <c r="I203" s="367">
         <v>4167.4669999999996</v>
       </c>
       <c r="J203" s="368">
         <v>-12.247177505752994</v>
       </c>
       <c r="K203" s="369">
         <v>-14.055838764643088</v>
       </c>
       <c r="L203" s="185"/>
     </row>
     <row r="204" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A204" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B204" s="363"/>
       <c r="C204" s="364">
         <v>22632.039000000001</v>
       </c>
       <c r="D204" s="365">
         <v>20777.924999999999</v>
       </c>
       <c r="E204" s="366">
         <v>1854.114</v>
       </c>
       <c r="F204" s="364">
         <v>18118.105</v>
       </c>
       <c r="G204" s="365">
         <v>18057.132000000001</v>
       </c>
       <c r="H204" s="366">
         <v>60.972999999999999</v>
       </c>
       <c r="I204" s="367">
         <v>4513.9340000000002</v>
       </c>
       <c r="J204" s="368">
         <v>-11.452513146826011</v>
       </c>
       <c r="K204" s="369">
         <v>-17.213093031236134</v>
       </c>
       <c r="L204" s="185"/>
     </row>
     <row r="205" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A205" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B205" s="363"/>
       <c r="C205" s="364">
         <v>22048.734</v>
       </c>
       <c r="D205" s="365">
         <v>20355.395</v>
       </c>
       <c r="E205" s="366">
         <v>1693.3389999999999</v>
       </c>
       <c r="F205" s="364">
         <v>17298.918000000001</v>
       </c>
       <c r="G205" s="365">
         <v>17246.828000000001</v>
       </c>
       <c r="H205" s="366">
         <v>52.09</v>
       </c>
       <c r="I205" s="367">
         <v>4749.8159999999998</v>
       </c>
       <c r="J205" s="368">
         <v>-7.304762109762172</v>
       </c>
       <c r="K205" s="369">
         <v>-10.284809609606121</v>
       </c>
       <c r="L205" s="185"/>
     </row>
     <row r="206" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A206" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B206" s="363"/>
       <c r="C206" s="364">
         <v>23509.809000000001</v>
       </c>
       <c r="D206" s="365">
         <v>21760.534</v>
       </c>
       <c r="E206" s="366">
         <v>1749.2750000000001</v>
       </c>
       <c r="F206" s="364">
         <v>19977.365000000002</v>
       </c>
       <c r="G206" s="365">
         <v>19911.953000000001</v>
       </c>
       <c r="H206" s="366">
         <v>65.412000000000006</v>
       </c>
       <c r="I206" s="367">
         <v>3532.444</v>
       </c>
       <c r="J206" s="368">
         <v>-9.338198953790565</v>
       </c>
       <c r="K206" s="369">
         <v>-3.276202763886356</v>
       </c>
       <c r="L206" s="185"/>
     </row>
     <row r="207" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A207" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B207" s="363"/>
       <c r="C207" s="364">
         <v>22812.394</v>
       </c>
       <c r="D207" s="365">
         <v>21064.41</v>
       </c>
       <c r="E207" s="366">
         <v>1747.9839999999999</v>
       </c>
       <c r="F207" s="364">
         <v>19178.241999999998</v>
       </c>
       <c r="G207" s="365">
         <v>19122.598999999998</v>
       </c>
       <c r="H207" s="366">
         <v>55.643000000000001</v>
       </c>
       <c r="I207" s="367">
         <v>3634.152</v>
       </c>
       <c r="J207" s="368">
         <v>-2.4396633824515113</v>
       </c>
       <c r="K207" s="369">
         <v>-10.216055514971698</v>
       </c>
       <c r="L207" s="185"/>
     </row>
     <row r="208" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A208" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B208" s="363"/>
       <c r="C208" s="364">
         <v>24044.579000000002</v>
       </c>
       <c r="D208" s="365">
         <v>22177.857</v>
       </c>
       <c r="E208" s="366">
         <v>1866.722</v>
       </c>
       <c r="F208" s="364">
         <v>20289.347000000002</v>
       </c>
       <c r="G208" s="365">
         <v>20221.469000000001</v>
       </c>
       <c r="H208" s="366">
         <v>67.878</v>
       </c>
       <c r="I208" s="367">
         <v>3755.232</v>
       </c>
       <c r="J208" s="368">
         <v>1.0168875297058708</v>
       </c>
       <c r="K208" s="369">
         <v>-0.9133407754090741</v>
       </c>
       <c r="L208" s="185"/>
     </row>
     <row r="209" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A209" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B209" s="363"/>
       <c r="C209" s="364">
         <v>24536.823</v>
       </c>
       <c r="D209" s="365">
         <v>22489.989000000001</v>
       </c>
       <c r="E209" s="366">
         <v>2046.8340000000001</v>
       </c>
       <c r="F209" s="364">
         <v>20467.463</v>
       </c>
       <c r="G209" s="365">
         <v>20399.337</v>
       </c>
       <c r="H209" s="366">
         <v>68.126000000000005</v>
       </c>
       <c r="I209" s="367">
         <v>4069.36</v>
       </c>
       <c r="J209" s="368">
         <v>1.2475862383991205</v>
       </c>
       <c r="K209" s="369">
         <v>-1.3602217477308713</v>
       </c>
       <c r="L209" s="185"/>
     </row>
     <row r="210" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A210" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B210" s="363"/>
       <c r="C210" s="364">
         <v>22491.208999999999</v>
       </c>
       <c r="D210" s="365">
         <v>20802.638999999999</v>
       </c>
       <c r="E210" s="366">
         <v>1688.57</v>
       </c>
       <c r="F210" s="364">
         <v>18062.613000000001</v>
       </c>
       <c r="G210" s="365">
         <v>18011.106</v>
       </c>
       <c r="H210" s="366">
         <v>51.506999999999998</v>
       </c>
       <c r="I210" s="367">
         <v>4428.5959999999995</v>
       </c>
       <c r="J210" s="368">
         <v>-1.8281205368896907</v>
       </c>
       <c r="K210" s="369">
         <v>0.42088946026743446</v>
       </c>
       <c r="L210" s="185"/>
     </row>
     <row r="211" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A211" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B211" s="363"/>
       <c r="C211" s="364">
         <v>26652.649000000001</v>
       </c>
       <c r="D211" s="365">
         <v>24600.876</v>
       </c>
       <c r="E211" s="366">
         <v>2051.7730000000001</v>
       </c>
       <c r="F211" s="364">
         <v>22189.396000000001</v>
       </c>
       <c r="G211" s="365">
         <v>22118.746999999999</v>
       </c>
       <c r="H211" s="366">
         <v>70.649000000000001</v>
       </c>
       <c r="I211" s="367">
         <v>4463.2529999999997</v>
       </c>
       <c r="J211" s="368">
         <v>9.4915013461391826</v>
       </c>
       <c r="K211" s="369">
         <v>19.255210248251604</v>
       </c>
       <c r="L211" s="185"/>
     </row>
     <row r="212" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A212" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B212" s="363"/>
       <c r="C212" s="364">
         <v>25075.618999999999</v>
       </c>
       <c r="D212" s="365">
         <v>23057.922999999999</v>
       </c>
       <c r="E212" s="366">
         <v>2017.6959999999999</v>
       </c>
       <c r="F212" s="364">
         <v>20851.66</v>
       </c>
       <c r="G212" s="365">
         <v>20783.403999999999</v>
       </c>
       <c r="H212" s="366">
         <v>68.256</v>
       </c>
       <c r="I212" s="367">
         <v>4223.9589999999998</v>
       </c>
       <c r="J212" s="368">
         <v>11.324224343474102</v>
       </c>
       <c r="K212" s="369">
         <v>2.335040826467575</v>
       </c>
       <c r="L212" s="185"/>
     </row>
     <row r="213" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A213" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B213" s="370"/>
       <c r="C213" s="371">
         <v>25666.156999999999</v>
       </c>
       <c r="D213" s="372">
         <v>23247.918000000001</v>
       </c>
       <c r="E213" s="373">
         <v>2418.239</v>
       </c>
       <c r="F213" s="371">
         <v>20734.580000000002</v>
       </c>
       <c r="G213" s="372">
         <v>20664.388999999999</v>
       </c>
       <c r="H213" s="373">
         <v>70.191000000000003</v>
       </c>
       <c r="I213" s="374">
         <v>4931.5770000000002</v>
       </c>
       <c r="J213" s="375">
         <v>14.402125960579069</v>
@@ -23232,425 +23232,425 @@
       <c r="E214" s="381">
         <v>24049.205000000002</v>
       </c>
       <c r="F214" s="379">
         <v>257199.59</v>
       </c>
       <c r="G214" s="380">
         <v>256430.52900000001</v>
       </c>
       <c r="H214" s="381">
         <v>769.06100000000004</v>
       </c>
       <c r="I214" s="382">
         <v>58287.067999999999</v>
       </c>
       <c r="J214" s="383">
         <v>13.006912060097603</v>
       </c>
       <c r="K214" s="384">
         <v>12.216490877493738</v>
       </c>
       <c r="L214" s="354"/>
     </row>
     <row r="215" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A215" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B215" s="363"/>
       <c r="C215" s="364">
         <v>23652.348000000002</v>
       </c>
       <c r="D215" s="365">
         <v>21816.521000000001</v>
       </c>
       <c r="E215" s="366">
         <v>1835.827</v>
       </c>
       <c r="F215" s="364">
         <v>20038.778999999999</v>
       </c>
       <c r="G215" s="365">
         <v>19971.205999999998</v>
       </c>
       <c r="H215" s="366">
         <v>67.572999999999993</v>
       </c>
       <c r="I215" s="367">
         <v>3613.569</v>
       </c>
       <c r="J215" s="368">
         <v>7.1522144759642021</v>
       </c>
       <c r="K215" s="369">
         <v>7.9199372690606893</v>
       </c>
       <c r="L215" s="185"/>
     </row>
     <row r="216" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A216" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B216" s="363"/>
       <c r="C216" s="364">
         <v>22541.448</v>
       </c>
       <c r="D216" s="365">
         <v>20888.564999999999</v>
       </c>
       <c r="E216" s="366">
         <v>1652.883</v>
       </c>
       <c r="F216" s="364">
         <v>19091.921999999999</v>
       </c>
       <c r="G216" s="365">
         <v>19034.925999999999</v>
       </c>
       <c r="H216" s="366">
         <v>56.996000000000002</v>
       </c>
       <c r="I216" s="367">
         <v>3449.5259999999998</v>
       </c>
       <c r="J216" s="368">
         <v>27.850875787467416</v>
       </c>
       <c r="K216" s="369">
         <v>41.804200665796174</v>
       </c>
       <c r="L216" s="185"/>
     </row>
     <row r="217" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A217" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B217" s="363"/>
       <c r="C217" s="364">
         <v>25531.473999999998</v>
       </c>
       <c r="D217" s="365">
         <v>23636.296999999999</v>
       </c>
       <c r="E217" s="366">
         <v>1895.1769999999999</v>
       </c>
       <c r="F217" s="364">
         <v>21565.949000000001</v>
       </c>
       <c r="G217" s="365">
         <v>21498.005000000001</v>
       </c>
       <c r="H217" s="366">
         <v>67.944000000000003</v>
       </c>
       <c r="I217" s="367">
         <v>3965.5250000000001</v>
       </c>
       <c r="J217" s="368">
         <v>12.811196551932419</v>
       </c>
       <c r="K217" s="369">
         <v>19.029826794800009</v>
       </c>
       <c r="L217" s="185"/>
     </row>
     <row r="218" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A218" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B218" s="363"/>
       <c r="C218" s="364">
         <v>24125.455999999998</v>
       </c>
       <c r="D218" s="365">
         <v>22245.465</v>
       </c>
       <c r="E218" s="366">
         <v>1879.991</v>
       </c>
       <c r="F218" s="364">
         <v>21370.987000000001</v>
       </c>
       <c r="G218" s="365">
         <v>21313.62</v>
       </c>
       <c r="H218" s="366">
         <v>57.366999999999997</v>
       </c>
       <c r="I218" s="367">
         <v>2754.4690000000001</v>
       </c>
       <c r="J218" s="368">
         <v>9.4187811418106815</v>
       </c>
       <c r="K218" s="369">
         <v>23.539443333970368</v>
       </c>
       <c r="L218" s="185"/>
     </row>
     <row r="219" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A219" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B219" s="363"/>
       <c r="C219" s="364">
         <v>25322.280999999999</v>
       </c>
       <c r="D219" s="365">
         <v>23497.199000000001</v>
       </c>
       <c r="E219" s="366">
         <v>1825.0820000000001</v>
       </c>
       <c r="F219" s="364">
         <v>21914.974999999999</v>
       </c>
       <c r="G219" s="365">
         <v>21861.126</v>
       </c>
       <c r="H219" s="366">
         <v>53.848999999999997</v>
       </c>
       <c r="I219" s="367">
         <v>3407.306</v>
       </c>
       <c r="J219" s="368">
         <v>7.7094288600983525</v>
       </c>
       <c r="K219" s="369">
         <v>9.6990268736642697</v>
       </c>
       <c r="L219" s="185"/>
     </row>
     <row r="220" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A220" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B220" s="363"/>
       <c r="C220" s="364">
         <v>25679.974999999999</v>
       </c>
       <c r="D220" s="365">
         <v>23828.183000000001</v>
       </c>
       <c r="E220" s="366">
         <v>1851.7919999999999</v>
       </c>
       <c r="F220" s="364">
         <v>19784.297999999999</v>
       </c>
       <c r="G220" s="365">
         <v>19721.687000000002</v>
       </c>
       <c r="H220" s="366">
         <v>62.610999999999997</v>
       </c>
       <c r="I220" s="367">
         <v>5895.6769999999997</v>
       </c>
       <c r="J220" s="368">
         <v>12.570276490928572</v>
       </c>
       <c r="K220" s="369">
         <v>3.1601228100052134</v>
       </c>
       <c r="L220" s="185"/>
     </row>
     <row r="221" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A221" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B221" s="363"/>
       <c r="C221" s="364">
         <v>26939.170999999998</v>
       </c>
       <c r="D221" s="365">
         <v>24684.089</v>
       </c>
       <c r="E221" s="366">
         <v>2255.0819999999999</v>
       </c>
       <c r="F221" s="364">
         <v>21508.985000000001</v>
       </c>
       <c r="G221" s="365">
         <v>21441.664000000001</v>
       </c>
       <c r="H221" s="366">
         <v>67.320999999999998</v>
       </c>
       <c r="I221" s="367">
         <v>5430.1859999999997</v>
       </c>
       <c r="J221" s="368">
         <v>12.038439100971575</v>
       </c>
       <c r="K221" s="369">
         <v>6.0112235253308057</v>
       </c>
       <c r="L221" s="185"/>
     </row>
     <row r="222" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A222" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B222" s="363"/>
       <c r="C222" s="364">
         <v>27616.651000000002</v>
       </c>
       <c r="D222" s="365">
         <v>25514.544000000002</v>
       </c>
       <c r="E222" s="366">
         <v>2102.107</v>
       </c>
       <c r="F222" s="364">
         <v>21845.077000000001</v>
       </c>
       <c r="G222" s="365">
         <v>21787.631000000001</v>
       </c>
       <c r="H222" s="366">
         <v>57.445999999999998</v>
       </c>
       <c r="I222" s="367">
         <v>5771.5739999999996</v>
       </c>
       <c r="J222" s="368">
         <v>12.551861339179894</v>
       </c>
       <c r="K222" s="369">
         <v>6.7307511439009318</v>
       </c>
       <c r="L222" s="185"/>
     </row>
     <row r="223" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A223" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B223" s="363"/>
       <c r="C223" s="364">
         <v>28714.835999999999</v>
       </c>
       <c r="D223" s="365">
         <v>26474.3</v>
       </c>
       <c r="E223" s="366">
         <v>2240.5360000000001</v>
       </c>
       <c r="F223" s="364">
         <v>22110.385999999999</v>
       </c>
       <c r="G223" s="365">
         <v>22036.848000000002</v>
       </c>
       <c r="H223" s="366">
         <v>73.537999999999997</v>
       </c>
       <c r="I223" s="367">
         <v>6604.45</v>
       </c>
       <c r="J223" s="368">
         <v>27.671375958491161</v>
       </c>
       <c r="K223" s="369">
         <v>22.409675720783035</v>
       </c>
       <c r="L223" s="185"/>
     </row>
     <row r="224" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A224" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B224" s="363"/>
       <c r="C224" s="364">
         <v>27396.197</v>
       </c>
       <c r="D224" s="365">
         <v>25392.629000000001</v>
       </c>
       <c r="E224" s="366">
         <v>2003.568</v>
       </c>
       <c r="F224" s="364">
         <v>22087.419000000002</v>
       </c>
       <c r="G224" s="365">
         <v>22019.738000000001</v>
       </c>
       <c r="H224" s="366">
         <v>67.680999999999997</v>
       </c>
       <c r="I224" s="367">
         <v>5308.7780000000002</v>
       </c>
       <c r="J224" s="368">
         <v>2.7897714782496852</v>
       </c>
       <c r="K224" s="369">
         <v>-0.45957537555325978</v>
       </c>
       <c r="L224" s="185"/>
     </row>
     <row r="225" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A225" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B225" s="363"/>
       <c r="C225" s="364">
         <v>28589.473999999998</v>
       </c>
       <c r="D225" s="365">
         <v>26445.131000000001</v>
       </c>
       <c r="E225" s="366">
         <v>2144.3429999999998</v>
       </c>
       <c r="F225" s="364">
         <v>22654.77</v>
       </c>
       <c r="G225" s="365">
         <v>22587.164000000001</v>
       </c>
       <c r="H225" s="366">
         <v>67.605999999999995</v>
       </c>
       <c r="I225" s="367">
         <v>5934.7039999999997</v>
       </c>
       <c r="J225" s="368">
         <v>14.013033935473338</v>
       </c>
       <c r="K225" s="369">
         <v>8.6473211245531534</v>
       </c>
       <c r="L225" s="185"/>
     </row>
     <row r="226" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A226" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B226" s="370"/>
       <c r="C226" s="371">
         <v>29377.347000000002</v>
       </c>
       <c r="D226" s="372">
         <v>27014.53</v>
       </c>
       <c r="E226" s="373">
         <v>2362.817</v>
       </c>
       <c r="F226" s="371">
         <v>23226.043000000001</v>
       </c>
       <c r="G226" s="372">
         <v>23156.914000000001</v>
       </c>
       <c r="H226" s="373">
         <v>69.129000000000005</v>
       </c>
       <c r="I226" s="374">
         <v>6151.3040000000001</v>
       </c>
       <c r="J226" s="375">
         <v>14.459468941922236</v>
@@ -23674,425 +23674,425 @@
       <c r="E227" s="381">
         <v>26128.571</v>
       </c>
       <c r="F227" s="379">
         <v>284791.67300000001</v>
       </c>
       <c r="G227" s="380">
         <v>284007.73800000001</v>
       </c>
       <c r="H227" s="381">
         <v>783.93499999999995</v>
       </c>
       <c r="I227" s="382">
         <v>49215.665000000001</v>
       </c>
       <c r="J227" s="383">
         <v>5.8705113291985871</v>
       </c>
       <c r="K227" s="384">
         <v>10.727887629991944</v>
       </c>
       <c r="L227" s="354"/>
     </row>
     <row r="228" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A228" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B228" s="363"/>
       <c r="C228" s="364">
         <v>27261.431</v>
       </c>
       <c r="D228" s="365">
         <v>25305.239000000001</v>
       </c>
       <c r="E228" s="366">
         <v>1956.192</v>
       </c>
       <c r="F228" s="364">
         <v>24562.216</v>
       </c>
       <c r="G228" s="365">
         <v>24489.433000000001</v>
       </c>
       <c r="H228" s="366">
         <v>72.783000000000001</v>
       </c>
       <c r="I228" s="367">
         <v>2699.2150000000001</v>
       </c>
       <c r="J228" s="368">
         <v>15.258878315167696</v>
       </c>
       <c r="K228" s="369">
         <v>22.573416274514528</v>
       </c>
       <c r="L228" s="185"/>
     </row>
     <row r="229" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A229" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B229" s="363"/>
       <c r="C229" s="364">
         <v>22169.527999999998</v>
       </c>
       <c r="D229" s="365">
         <v>20649.741999999998</v>
       </c>
       <c r="E229" s="366">
         <v>1519.7860000000001</v>
       </c>
       <c r="F229" s="364">
         <v>19185.262999999999</v>
       </c>
       <c r="G229" s="365">
         <v>19138.938999999998</v>
       </c>
       <c r="H229" s="366">
         <v>46.323999999999998</v>
       </c>
       <c r="I229" s="367">
         <v>2984.2649999999999</v>
       </c>
       <c r="J229" s="368">
         <v>-1.6499383713060491</v>
       </c>
       <c r="K229" s="369">
         <v>0.48890310781701285</v>
       </c>
       <c r="L229" s="185"/>
     </row>
     <row r="230" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A230" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B230" s="363"/>
       <c r="C230" s="364">
         <v>29792.852999999999</v>
       </c>
       <c r="D230" s="365">
         <v>27439.535</v>
       </c>
       <c r="E230" s="366">
         <v>2353.3180000000002</v>
       </c>
       <c r="F230" s="364">
         <v>23845.592000000001</v>
       </c>
       <c r="G230" s="365">
         <v>23770.835999999999</v>
       </c>
       <c r="H230" s="366">
         <v>74.756</v>
       </c>
       <c r="I230" s="367">
         <v>5947.2610000000004</v>
       </c>
       <c r="J230" s="368">
         <v>16.690689303719793</v>
       </c>
       <c r="K230" s="369">
         <v>10.570566590878983</v>
       </c>
       <c r="L230" s="185"/>
     </row>
     <row r="231" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A231" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B231" s="363"/>
       <c r="C231" s="364">
         <v>26549.309000000001</v>
       </c>
       <c r="D231" s="365">
         <v>24351.919999999998</v>
       </c>
       <c r="E231" s="366">
         <v>2197.3890000000001</v>
       </c>
       <c r="F231" s="364">
         <v>22430.720000000001</v>
       </c>
       <c r="G231" s="365">
         <v>22379.257000000001</v>
       </c>
       <c r="H231" s="366">
         <v>51.463000000000001</v>
       </c>
       <c r="I231" s="367">
         <v>4118.5889999999999</v>
       </c>
       <c r="J231" s="368">
         <v>10.046869165913382</v>
       </c>
       <c r="K231" s="369">
         <v>4.9587461730242035</v>
       </c>
       <c r="L231" s="185"/>
     </row>
     <row r="232" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A232" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B232" s="363"/>
       <c r="C232" s="364">
         <v>28944.221000000001</v>
       </c>
       <c r="D232" s="365">
         <v>26622.621999999999</v>
       </c>
       <c r="E232" s="366">
         <v>2321.5990000000002</v>
       </c>
       <c r="F232" s="364">
         <v>24505.691999999999</v>
       </c>
       <c r="G232" s="365">
         <v>24429.798999999999</v>
       </c>
       <c r="H232" s="366">
         <v>75.893000000000001</v>
       </c>
       <c r="I232" s="367">
         <v>4438.5290000000005</v>
       </c>
       <c r="J232" s="368">
         <v>14.303371801300207</v>
       </c>
       <c r="K232" s="369">
         <v>11.821674448636148</v>
       </c>
       <c r="L232" s="185"/>
     </row>
     <row r="233" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A233" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B233" s="363"/>
       <c r="C233" s="364">
         <v>28110.115000000002</v>
       </c>
       <c r="D233" s="365">
         <v>25693.743999999999</v>
       </c>
       <c r="E233" s="366">
         <v>2416.3710000000001</v>
       </c>
       <c r="F233" s="364">
         <v>22881.814999999999</v>
       </c>
       <c r="G233" s="365">
         <v>22820.985000000001</v>
       </c>
       <c r="H233" s="366">
         <v>60.83</v>
       </c>
       <c r="I233" s="367">
         <v>5228.3</v>
       </c>
       <c r="J233" s="368">
         <v>9.4631712063582611</v>
       </c>
       <c r="K233" s="369">
         <v>15.656441284901796</v>
       </c>
       <c r="L233" s="185"/>
     </row>
     <row r="234" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A234" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B234" s="363"/>
       <c r="C234" s="364">
         <v>28217.572</v>
       </c>
       <c r="D234" s="365">
         <v>25803.525000000001</v>
       </c>
       <c r="E234" s="366">
         <v>2414.047</v>
       </c>
       <c r="F234" s="364">
         <v>25939.812000000002</v>
       </c>
       <c r="G234" s="365">
         <v>25871.826000000001</v>
       </c>
       <c r="H234" s="366">
         <v>67.986000000000004</v>
       </c>
       <c r="I234" s="367">
         <v>2277.7600000000002</v>
       </c>
       <c r="J234" s="368">
         <v>4.7455098005799803</v>
       </c>
       <c r="K234" s="369">
         <v>20.599888837153404</v>
       </c>
       <c r="L234" s="185"/>
     </row>
     <row r="235" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A235" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B235" s="363"/>
       <c r="C235" s="364">
         <v>28021.800999999999</v>
       </c>
       <c r="D235" s="365">
         <v>25854.044999999998</v>
       </c>
       <c r="E235" s="366">
         <v>2167.7559999999999</v>
       </c>
       <c r="F235" s="364">
         <v>23554.321</v>
       </c>
       <c r="G235" s="365">
         <v>23487.646000000001</v>
       </c>
       <c r="H235" s="366">
         <v>66.674999999999997</v>
       </c>
       <c r="I235" s="367">
         <v>4467.4799999999996</v>
       </c>
       <c r="J235" s="368">
         <v>1.4670497157674911</v>
       </c>
       <c r="K235" s="369">
         <v>7.8243899071630647</v>
       </c>
       <c r="L235" s="185"/>
     </row>
     <row r="236" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A236" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B236" s="363"/>
       <c r="C236" s="364">
         <v>29467.165000000001</v>
       </c>
       <c r="D236" s="365">
         <v>27007.014999999999</v>
       </c>
       <c r="E236" s="366">
         <v>2460.15</v>
       </c>
       <c r="F236" s="364">
         <v>25114.097000000002</v>
       </c>
       <c r="G236" s="365">
         <v>25055.917000000001</v>
       </c>
       <c r="H236" s="366">
         <v>58.18</v>
       </c>
       <c r="I236" s="367">
         <v>4353.0680000000002</v>
       </c>
       <c r="J236" s="368">
         <v>2.6200010336120325</v>
       </c>
       <c r="K236" s="369">
         <v>13.585068121379699</v>
       </c>
       <c r="L236" s="185"/>
     </row>
     <row r="237" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A237" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B237" s="363"/>
       <c r="C237" s="364">
         <v>29424.037</v>
       </c>
       <c r="D237" s="365">
         <v>27149.544000000002</v>
       </c>
       <c r="E237" s="366">
         <v>2274.4929999999999</v>
       </c>
       <c r="F237" s="364">
         <v>26098.232</v>
       </c>
       <c r="G237" s="365">
         <v>26022.348999999998</v>
       </c>
       <c r="H237" s="366">
         <v>75.882999999999996</v>
       </c>
       <c r="I237" s="367">
         <v>3325.8049999999998</v>
       </c>
       <c r="J237" s="368">
         <v>7.40190326416473</v>
       </c>
       <c r="K237" s="369">
         <v>18.158812489589664</v>
       </c>
       <c r="L237" s="185"/>
     </row>
     <row r="238" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A238" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B238" s="363"/>
       <c r="C238" s="364">
         <v>27681.837</v>
       </c>
       <c r="D238" s="365">
         <v>25715.217000000001</v>
       </c>
       <c r="E238" s="366">
         <v>1966.62</v>
       </c>
       <c r="F238" s="364">
         <v>22977.563999999998</v>
       </c>
       <c r="G238" s="365">
         <v>22914.101999999999</v>
       </c>
       <c r="H238" s="366">
         <v>63.462000000000003</v>
       </c>
       <c r="I238" s="367">
         <v>4704.2730000000001</v>
       </c>
       <c r="J238" s="368">
         <v>-3.1747243758314685</v>
       </c>
       <c r="K238" s="369">
         <v>1.4248390074143327</v>
       </c>
       <c r="L238" s="185"/>
     </row>
     <row r="239" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A239" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B239" s="370"/>
       <c r="C239" s="371">
         <v>28367.469000000001</v>
       </c>
       <c r="D239" s="372">
         <v>26286.618999999999</v>
       </c>
       <c r="E239" s="373">
         <v>2080.85</v>
       </c>
       <c r="F239" s="371">
         <v>23696.348999999998</v>
       </c>
       <c r="G239" s="372">
         <v>23626.649000000001</v>
       </c>
       <c r="H239" s="373">
         <v>69.7</v>
       </c>
       <c r="I239" s="374">
         <v>4671.12</v>
       </c>
       <c r="J239" s="375">
         <v>-3.4376078956346876</v>
@@ -24116,425 +24116,425 @@
       <c r="E240" s="381">
         <v>24530.931</v>
       </c>
       <c r="F240" s="379">
         <v>285651.45</v>
       </c>
       <c r="G240" s="380">
         <v>284890.777</v>
       </c>
       <c r="H240" s="381">
         <v>760.673</v>
       </c>
       <c r="I240" s="382">
         <v>43505.87</v>
       </c>
       <c r="J240" s="383">
         <v>-1.4520692955554169</v>
       </c>
       <c r="K240" s="384">
         <v>0.30189681845086813</v>
       </c>
       <c r="L240" s="354"/>
     </row>
     <row r="241" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A241" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B241" s="363"/>
       <c r="C241" s="364">
         <v>27115.105</v>
       </c>
       <c r="D241" s="365">
         <v>25104.994999999999</v>
       </c>
       <c r="E241" s="366">
         <v>2010.11</v>
       </c>
       <c r="F241" s="364">
         <v>26225.282999999999</v>
       </c>
       <c r="G241" s="365">
         <v>26154.416000000001</v>
       </c>
       <c r="H241" s="366">
         <v>70.867000000000004</v>
       </c>
       <c r="I241" s="367">
         <v>889.822</v>
       </c>
       <c r="J241" s="368">
         <v>-0.5367509871363686</v>
       </c>
       <c r="K241" s="369">
         <v>6.7708345207940512</v>
       </c>
       <c r="L241" s="185"/>
     </row>
     <row r="242" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A242" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B242" s="363"/>
       <c r="C242" s="364">
         <v>20317.384999999998</v>
       </c>
       <c r="D242" s="365">
         <v>18996.373</v>
       </c>
       <c r="E242" s="366">
         <v>1321.0119999999999</v>
       </c>
       <c r="F242" s="364">
         <v>15247.210999999999</v>
       </c>
       <c r="G242" s="365">
         <v>15204.696</v>
       </c>
       <c r="H242" s="366">
         <v>42.515000000000001</v>
       </c>
       <c r="I242" s="367">
         <v>5070.174</v>
       </c>
       <c r="J242" s="368">
         <v>-8.3544539153021216</v>
       </c>
       <c r="K242" s="369">
         <v>-20.526442613791637</v>
       </c>
       <c r="L242" s="185"/>
     </row>
     <row r="243" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A243" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B243" s="363"/>
       <c r="C243" s="364">
         <v>28449.496999999999</v>
       </c>
       <c r="D243" s="365">
         <v>26199.905999999999</v>
       </c>
       <c r="E243" s="366">
         <v>2249.5909999999999</v>
       </c>
       <c r="F243" s="364">
         <v>25364.698</v>
       </c>
       <c r="G243" s="365">
         <v>25288.761999999999</v>
       </c>
       <c r="H243" s="366">
         <v>75.936000000000007</v>
       </c>
       <c r="I243" s="367">
         <v>3084.799</v>
       </c>
       <c r="J243" s="368">
         <v>-4.5089874407127102</v>
       </c>
       <c r="K243" s="369">
         <v>6.3705946155582964</v>
       </c>
       <c r="L243" s="185"/>
     </row>
     <row r="244" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A244" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B244" s="363"/>
       <c r="C244" s="364">
         <v>25559.377</v>
       </c>
       <c r="D244" s="365">
         <v>23676.194</v>
       </c>
       <c r="E244" s="366">
         <v>1883.183</v>
       </c>
       <c r="F244" s="364">
         <v>22848.882000000001</v>
       </c>
       <c r="G244" s="365">
         <v>22787.793000000001</v>
       </c>
       <c r="H244" s="366">
         <v>61.088999999999999</v>
       </c>
       <c r="I244" s="367">
         <v>2710.4949999999999</v>
       </c>
       <c r="J244" s="368">
         <v>-3.7286544821185368</v>
       </c>
       <c r="K244" s="369">
         <v>1.8642379736361563</v>
       </c>
       <c r="L244" s="185"/>
     </row>
     <row r="245" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A245" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B245" s="363"/>
       <c r="C245" s="364">
         <v>27548.92</v>
       </c>
       <c r="D245" s="365">
         <v>25669.791000000001</v>
       </c>
       <c r="E245" s="366">
         <v>1879.1289999999999</v>
       </c>
       <c r="F245" s="364">
         <v>23080.977999999999</v>
       </c>
       <c r="G245" s="365">
         <v>23020.983</v>
       </c>
       <c r="H245" s="366">
         <v>59.994999999999997</v>
       </c>
       <c r="I245" s="367">
         <v>4467.942</v>
       </c>
       <c r="J245" s="368">
         <v>-4.8206548726946217</v>
       </c>
       <c r="K245" s="369">
         <v>-5.813808481719267</v>
       </c>
       <c r="L245" s="185"/>
     </row>
     <row r="246" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A246" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B246" s="363"/>
       <c r="C246" s="364">
         <v>28210.400000000001</v>
       </c>
       <c r="D246" s="365">
         <v>26049.469000000001</v>
       </c>
       <c r="E246" s="366">
         <v>2160.931</v>
       </c>
       <c r="F246" s="364">
         <v>24383.547999999999</v>
       </c>
       <c r="G246" s="365">
         <v>24310.324000000001</v>
       </c>
       <c r="H246" s="366">
         <v>73.224000000000004</v>
       </c>
       <c r="I246" s="367">
         <v>3826.8519999999999</v>
       </c>
       <c r="J246" s="368">
         <v>0.35675770092011361</v>
       </c>
       <c r="K246" s="369">
         <v>6.5629977342269399</v>
       </c>
       <c r="L246" s="185"/>
     </row>
     <row r="247" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A247" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B247" s="363"/>
       <c r="C247" s="364">
         <v>28094.138999999999</v>
       </c>
       <c r="D247" s="365">
         <v>26062.440999999999</v>
       </c>
       <c r="E247" s="366">
         <v>2031.6980000000001</v>
       </c>
       <c r="F247" s="364">
         <v>24502.991000000002</v>
       </c>
       <c r="G247" s="365">
         <v>24442.083999999999</v>
       </c>
       <c r="H247" s="366">
         <v>60.906999999999996</v>
       </c>
       <c r="I247" s="367">
         <v>3591.1480000000001</v>
       </c>
       <c r="J247" s="368">
         <v>-0.43743310019728132</v>
       </c>
       <c r="K247" s="369">
         <v>-5.5390571065048588</v>
       </c>
       <c r="L247" s="185"/>
     </row>
     <row r="248" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A248" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B248" s="363"/>
       <c r="C248" s="364">
         <v>28776.413</v>
       </c>
       <c r="D248" s="365">
         <v>26707.231</v>
       </c>
       <c r="E248" s="366">
         <v>2069.1819999999998</v>
       </c>
       <c r="F248" s="364">
         <v>22759.954000000002</v>
       </c>
       <c r="G248" s="365">
         <v>22697.397000000001</v>
       </c>
       <c r="H248" s="366">
         <v>62.557000000000002</v>
       </c>
       <c r="I248" s="367">
         <v>6016.4589999999998</v>
       </c>
       <c r="J248" s="368">
         <v>2.6929461100662304</v>
       </c>
       <c r="K248" s="369">
         <v>-3.3724894892958281</v>
       </c>
       <c r="L248" s="185"/>
     </row>
     <row r="249" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A249" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B249" s="363"/>
       <c r="C249" s="364">
         <v>28084.065999999999</v>
       </c>
       <c r="D249" s="365">
         <v>25876.352999999999</v>
       </c>
       <c r="E249" s="366">
         <v>2207.7130000000002</v>
       </c>
       <c r="F249" s="364">
         <v>24932.776999999998</v>
       </c>
       <c r="G249" s="365">
         <v>24873.785</v>
       </c>
       <c r="H249" s="366">
         <v>58.991999999999997</v>
       </c>
       <c r="I249" s="367">
         <v>3151.2890000000002</v>
       </c>
       <c r="J249" s="368">
         <v>-4.6936955082037919</v>
       </c>
       <c r="K249" s="369">
         <v>-0.72198494733854057</v>
       </c>
       <c r="L249" s="185"/>
     </row>
     <row r="250" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A250" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B250" s="363"/>
       <c r="C250" s="364">
         <v>28973.651999999998</v>
       </c>
       <c r="D250" s="365">
         <v>26838.901000000002</v>
       </c>
       <c r="E250" s="366">
         <v>2134.7510000000002</v>
       </c>
       <c r="F250" s="364">
         <v>25022.358</v>
       </c>
       <c r="G250" s="365">
         <v>24964.924999999999</v>
       </c>
       <c r="H250" s="366">
         <v>57.433</v>
       </c>
       <c r="I250" s="367">
         <v>3951.2939999999999</v>
       </c>
       <c r="J250" s="368">
         <v>-1.5306703155654677</v>
       </c>
       <c r="K250" s="369">
         <v>-4.1224018546543686</v>
       </c>
       <c r="L250" s="185"/>
     </row>
     <row r="251" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A251" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B251" s="363"/>
       <c r="C251" s="364">
         <v>28554.232</v>
       </c>
       <c r="D251" s="365">
         <v>26216.942999999999</v>
       </c>
       <c r="E251" s="366">
         <v>2337.2890000000002</v>
       </c>
       <c r="F251" s="364">
         <v>24283.881000000001</v>
       </c>
       <c r="G251" s="365">
         <v>24218.41</v>
       </c>
       <c r="H251" s="366">
         <v>65.471000000000004</v>
       </c>
       <c r="I251" s="367">
         <v>4270.3509999999997</v>
       </c>
       <c r="J251" s="368">
         <v>3.1515068887949886</v>
       </c>
       <c r="K251" s="369">
         <v>5.6851849047183594</v>
       </c>
       <c r="L251" s="185"/>
     </row>
     <row r="252" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A252" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B252" s="370"/>
       <c r="C252" s="371">
         <v>29474.133999999998</v>
       </c>
       <c r="D252" s="372">
         <v>27227.792000000001</v>
       </c>
       <c r="E252" s="373">
         <v>2246.3420000000001</v>
       </c>
       <c r="F252" s="371">
         <v>26998.888999999999</v>
       </c>
       <c r="G252" s="372">
         <v>26927.202000000001</v>
       </c>
       <c r="H252" s="373">
         <v>71.686999999999998</v>
       </c>
       <c r="I252" s="374">
         <v>2475.2449999999999</v>
       </c>
       <c r="J252" s="375">
         <v>3.9011763791827887</v>
@@ -24558,425 +24558,425 @@
       <c r="E253" s="381">
         <v>26310.698</v>
       </c>
       <c r="F253" s="379">
         <v>286147.64299999998</v>
       </c>
       <c r="G253" s="380">
         <v>285446.60399999999</v>
       </c>
       <c r="H253" s="381">
         <v>701.03899999999999</v>
       </c>
       <c r="I253" s="382">
         <v>58978.300999999999</v>
       </c>
       <c r="J253" s="383">
         <v>4.8513652985144002</v>
       </c>
       <c r="K253" s="384">
         <v>0.17370575223756085</v>
       </c>
       <c r="L253" s="354"/>
     </row>
     <row r="254" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A254" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B254" s="363"/>
       <c r="C254" s="364">
         <v>25045.851999999999</v>
       </c>
       <c r="D254" s="365">
         <v>23384.145</v>
       </c>
       <c r="E254" s="366">
         <v>1661.7070000000001</v>
       </c>
       <c r="F254" s="364">
         <v>21621.253000000001</v>
       </c>
       <c r="G254" s="365">
         <v>21567.133999999998</v>
       </c>
       <c r="H254" s="366">
         <v>54.119</v>
       </c>
       <c r="I254" s="367">
         <v>3424.5990000000002</v>
       </c>
       <c r="J254" s="368">
         <v>-7.6313663546573025</v>
       </c>
       <c r="K254" s="369">
         <v>-17.555692344673648</v>
       </c>
       <c r="L254" s="185"/>
     </row>
     <row r="255" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A255" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B255" s="363"/>
       <c r="C255" s="364">
         <v>25339.624</v>
       </c>
       <c r="D255" s="365">
         <v>23502.947</v>
       </c>
       <c r="E255" s="366">
         <v>1836.6769999999999</v>
       </c>
       <c r="F255" s="364">
         <v>22040.469000000001</v>
       </c>
       <c r="G255" s="365">
         <v>21978.656999999999</v>
       </c>
       <c r="H255" s="366">
         <v>61.811999999999998</v>
       </c>
       <c r="I255" s="367">
         <v>3299.1550000000002</v>
       </c>
       <c r="J255" s="368">
         <v>24.71892421194952</v>
       </c>
       <c r="K255" s="369">
         <v>44.554102386331508</v>
       </c>
       <c r="L255" s="185"/>
     </row>
     <row r="256" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A256" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B256" s="363"/>
       <c r="C256" s="364">
         <v>28237.554</v>
       </c>
       <c r="D256" s="365">
         <v>26082.127</v>
       </c>
       <c r="E256" s="366">
         <v>2155.4270000000001</v>
       </c>
       <c r="F256" s="364">
         <v>25402.823</v>
       </c>
       <c r="G256" s="365">
         <v>25336.937999999998</v>
       </c>
       <c r="H256" s="366">
         <v>65.885000000000005</v>
       </c>
       <c r="I256" s="367">
         <v>2834.7310000000002</v>
       </c>
       <c r="J256" s="368">
         <v>-0.74497977943160121</v>
       </c>
       <c r="K256" s="369">
         <v>0.15030732871331645</v>
       </c>
       <c r="L256" s="185"/>
     </row>
     <row r="257" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A257" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B257" s="363"/>
       <c r="C257" s="364">
         <v>25217.32</v>
       </c>
       <c r="D257" s="365">
         <v>23237.974999999999</v>
       </c>
       <c r="E257" s="366">
         <v>1979.345</v>
       </c>
       <c r="F257" s="364">
         <v>22780.431</v>
       </c>
       <c r="G257" s="365">
         <v>22718.050999999999</v>
       </c>
       <c r="H257" s="366">
         <v>62.38</v>
       </c>
       <c r="I257" s="367">
         <v>2436.8890000000001</v>
       </c>
       <c r="J257" s="368">
         <v>-1.3382837930674132</v>
       </c>
       <c r="K257" s="369">
         <v>-0.29958139746181012</v>
       </c>
       <c r="L257" s="185"/>
     </row>
     <row r="258" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A258" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B258" s="363"/>
       <c r="C258" s="364">
         <v>26998.41</v>
       </c>
       <c r="D258" s="365">
         <v>24630.609</v>
       </c>
       <c r="E258" s="366">
         <v>2367.8009999999999</v>
       </c>
       <c r="F258" s="364">
         <v>22198.61</v>
       </c>
       <c r="G258" s="365">
         <v>22146.107</v>
       </c>
       <c r="H258" s="366">
         <v>52.503</v>
       </c>
       <c r="I258" s="367">
         <v>4799.8</v>
       </c>
       <c r="J258" s="368">
         <v>-1.9982997518596008</v>
       </c>
       <c r="K258" s="369">
         <v>-3.8229229281358879</v>
       </c>
       <c r="L258" s="185"/>
     </row>
     <row r="259" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A259" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B259" s="363"/>
       <c r="C259" s="364">
         <v>27121.758999999998</v>
       </c>
       <c r="D259" s="365">
         <v>25037.975999999999</v>
       </c>
       <c r="E259" s="366">
         <v>2083.7829999999999</v>
       </c>
       <c r="F259" s="364">
         <v>22138.404999999999</v>
       </c>
       <c r="G259" s="365">
         <v>22081.875</v>
       </c>
       <c r="H259" s="366">
         <v>56.53</v>
       </c>
       <c r="I259" s="367">
         <v>4983.3540000000003</v>
       </c>
       <c r="J259" s="368">
         <v>-3.8590058985338738</v>
       </c>
       <c r="K259" s="369">
         <v>-9.2076140847099026</v>
       </c>
       <c r="L259" s="185"/>
     </row>
     <row r="260" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A260" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B260" s="363"/>
       <c r="C260" s="364">
         <v>28163.017</v>
       </c>
       <c r="D260" s="365">
         <v>26087.755000000001</v>
       </c>
       <c r="E260" s="366">
         <v>2075.2620000000002</v>
       </c>
       <c r="F260" s="364">
         <v>22759.043000000001</v>
       </c>
       <c r="G260" s="365">
         <v>22706.238000000001</v>
       </c>
       <c r="H260" s="366">
         <v>52.805</v>
       </c>
       <c r="I260" s="367">
         <v>5403.9740000000002</v>
       </c>
       <c r="J260" s="368">
         <v>0.24516857412857535</v>
       </c>
       <c r="K260" s="369">
         <v>-7.117286212119982</v>
       </c>
       <c r="L260" s="185"/>
     </row>
     <row r="261" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A261" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B261" s="363"/>
       <c r="C261" s="364">
         <v>31158.475999999999</v>
       </c>
       <c r="D261" s="365">
         <v>28760.870999999999</v>
       </c>
       <c r="E261" s="366">
         <v>2397.605</v>
       </c>
       <c r="F261" s="364">
         <v>24684.137999999999</v>
       </c>
       <c r="G261" s="365">
         <v>24625.857</v>
       </c>
       <c r="H261" s="366">
         <v>58.280999999999999</v>
       </c>
       <c r="I261" s="367">
         <v>6474.3379999999997</v>
       </c>
       <c r="J261" s="368">
         <v>8.2778315699041425</v>
       </c>
       <c r="K261" s="369">
         <v>8.4542525876809762</v>
       </c>
       <c r="L261" s="185"/>
     </row>
     <row r="262" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A262" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B262" s="363"/>
       <c r="C262" s="364">
         <v>30702.877</v>
       </c>
       <c r="D262" s="365">
         <v>28449.465</v>
       </c>
       <c r="E262" s="366">
         <v>2253.4119999999998</v>
       </c>
       <c r="F262" s="364">
         <v>23650.312000000002</v>
       </c>
       <c r="G262" s="365">
         <v>23596.605</v>
       </c>
       <c r="H262" s="366">
         <v>53.707000000000001</v>
       </c>
       <c r="I262" s="367">
         <v>7052.5649999999996</v>
       </c>
       <c r="J262" s="368">
         <v>9.3248997492029826</v>
       </c>
       <c r="K262" s="369">
         <v>-5.1436909735325509</v>
       </c>
       <c r="L262" s="185"/>
     </row>
     <row r="263" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A263" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B263" s="363"/>
       <c r="C263" s="364">
         <v>32215.149000000001</v>
       </c>
       <c r="D263" s="365">
         <v>29769.465</v>
       </c>
       <c r="E263" s="366">
         <v>2445.6840000000002</v>
       </c>
       <c r="F263" s="364">
         <v>24790.254000000001</v>
       </c>
       <c r="G263" s="365">
         <v>24734.776000000002</v>
       </c>
       <c r="H263" s="366">
         <v>55.478000000000002</v>
       </c>
       <c r="I263" s="367">
         <v>7424.8950000000004</v>
       </c>
       <c r="J263" s="368">
         <v>11.187740502992167</v>
       </c>
       <c r="K263" s="369">
         <v>-0.92758644089417952</v>
       </c>
       <c r="L263" s="185"/>
     </row>
     <row r="264" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A264" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B264" s="363"/>
       <c r="C264" s="364">
         <v>31935.759999999998</v>
       </c>
       <c r="D264" s="365">
         <v>29576.219000000001</v>
       </c>
       <c r="E264" s="366">
         <v>2359.5410000000002</v>
       </c>
       <c r="F264" s="364">
         <v>26795.624</v>
       </c>
       <c r="G264" s="365">
         <v>26723.937999999998</v>
       </c>
       <c r="H264" s="366">
         <v>71.686000000000007</v>
       </c>
       <c r="I264" s="367">
         <v>5140.1360000000004</v>
       </c>
       <c r="J264" s="368">
         <v>11.84247574930399</v>
       </c>
       <c r="K264" s="369">
         <v>10.34325197030903</v>
       </c>
       <c r="L264" s="185"/>
     </row>
     <row r="265" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A265" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B265" s="370"/>
       <c r="C265" s="371">
         <v>32990.146000000001</v>
       </c>
       <c r="D265" s="372">
         <v>30295.691999999999</v>
       </c>
       <c r="E265" s="373">
         <v>2694.4540000000002</v>
       </c>
       <c r="F265" s="371">
         <v>27286.280999999999</v>
       </c>
       <c r="G265" s="372">
         <v>27230.428</v>
       </c>
       <c r="H265" s="373">
         <v>55.853000000000002</v>
       </c>
       <c r="I265" s="374">
         <v>5703.8649999999998</v>
       </c>
       <c r="J265" s="375">
         <v>11.929144381307353</v>
@@ -25000,425 +25000,425 @@
       <c r="E266" s="381">
         <v>34490.665000000001</v>
       </c>
       <c r="F266" s="379">
         <v>381957.53899999999</v>
       </c>
       <c r="G266" s="380">
         <v>381185.98499999999</v>
       </c>
       <c r="H266" s="381">
         <v>771.55399999999997</v>
       </c>
       <c r="I266" s="382">
         <v>64413.652000000002</v>
       </c>
       <c r="J266" s="383">
         <v>29.335739245381099</v>
       </c>
       <c r="K266" s="384">
         <v>33.482678730294488</v>
       </c>
       <c r="L266" s="354"/>
     </row>
     <row r="267" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A267" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B267" s="363"/>
       <c r="C267" s="364">
         <v>34264.483</v>
       </c>
       <c r="D267" s="365">
         <v>31730.58</v>
       </c>
       <c r="E267" s="366">
         <v>2533.9029999999998</v>
       </c>
       <c r="F267" s="364">
         <v>28170.023000000001</v>
       </c>
       <c r="G267" s="365">
         <v>28108.598999999998</v>
       </c>
       <c r="H267" s="366">
         <v>61.423999999999999</v>
       </c>
       <c r="I267" s="367">
         <v>6094.46</v>
       </c>
       <c r="J267" s="368">
         <v>36.807016986285795</v>
       </c>
       <c r="K267" s="369">
         <v>30.288577632387909</v>
       </c>
       <c r="L267" s="185"/>
     </row>
     <row r="268" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A268" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B268" s="363"/>
       <c r="C268" s="364">
         <v>27790.941999999999</v>
       </c>
       <c r="D268" s="365">
         <v>25849.439999999999</v>
       </c>
       <c r="E268" s="366">
         <v>1941.502</v>
       </c>
       <c r="F268" s="364">
         <v>23386.977999999999</v>
       </c>
       <c r="G268" s="365">
         <v>23345.307000000001</v>
       </c>
       <c r="H268" s="366">
         <v>41.670999999999999</v>
       </c>
       <c r="I268" s="367">
         <v>4403.9639999999999</v>
       </c>
       <c r="J268" s="368">
         <v>9.6738530926899315</v>
       </c>
       <c r="K268" s="369">
         <v>6.1092574754194207</v>
       </c>
       <c r="L268" s="185"/>
     </row>
     <row r="269" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A269" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B269" s="363"/>
       <c r="C269" s="364">
         <v>35872.428999999996</v>
       </c>
       <c r="D269" s="365">
         <v>33000.688000000002</v>
       </c>
       <c r="E269" s="366">
         <v>2871.741</v>
       </c>
       <c r="F269" s="364">
         <v>32304.112000000001</v>
       </c>
       <c r="G269" s="365">
         <v>32230.234</v>
       </c>
       <c r="H269" s="366">
         <v>73.878</v>
       </c>
       <c r="I269" s="367">
         <v>3568.317</v>
       </c>
       <c r="J269" s="368">
         <v>27.038018236282081</v>
       </c>
       <c r="K269" s="369">
         <v>27.167409700882455</v>
       </c>
       <c r="L269" s="185"/>
     </row>
     <row r="270" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A270" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B270" s="363"/>
       <c r="C270" s="364">
         <v>34900.870999999999</v>
       </c>
       <c r="D270" s="365">
         <v>32195.109</v>
       </c>
       <c r="E270" s="366">
         <v>2705.7620000000002</v>
       </c>
       <c r="F270" s="364">
         <v>28850.87</v>
       </c>
       <c r="G270" s="365">
         <v>28791.296999999999</v>
       </c>
       <c r="H270" s="366">
         <v>59.573</v>
       </c>
       <c r="I270" s="367">
         <v>6050.0010000000002</v>
       </c>
       <c r="J270" s="368">
         <v>38.400397028708838</v>
       </c>
       <c r="K270" s="369">
         <v>26.647603813992809</v>
       </c>
       <c r="L270" s="185"/>
     </row>
     <row r="271" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A271" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B271" s="363"/>
       <c r="C271" s="364">
         <v>37403.877999999997</v>
       </c>
       <c r="D271" s="365">
         <v>34558.392999999996</v>
       </c>
       <c r="E271" s="366">
         <v>2845.4850000000001</v>
       </c>
       <c r="F271" s="364">
         <v>31327.893</v>
       </c>
       <c r="G271" s="365">
         <v>31261.27</v>
       </c>
       <c r="H271" s="366">
         <v>66.623000000000005</v>
       </c>
       <c r="I271" s="367">
         <v>6075.9849999999997</v>
       </c>
       <c r="J271" s="368">
         <v>38.541040009393143</v>
       </c>
       <c r="K271" s="369">
         <v>41.125471369603773</v>
       </c>
       <c r="L271" s="185"/>
     </row>
     <row r="272" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A272" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B272" s="363"/>
       <c r="C272" s="364">
         <v>36647.945</v>
       </c>
       <c r="D272" s="365">
         <v>33773.213000000003</v>
       </c>
       <c r="E272" s="366">
         <v>2874.732</v>
       </c>
       <c r="F272" s="364">
         <v>31554.748</v>
       </c>
       <c r="G272" s="365">
         <v>31482.123</v>
       </c>
       <c r="H272" s="366">
         <v>72.625</v>
       </c>
       <c r="I272" s="367">
         <v>5093.1970000000001</v>
       </c>
       <c r="J272" s="368">
         <v>35.123776448275351</v>
       </c>
       <c r="K272" s="369">
         <v>42.533972072513805</v>
       </c>
       <c r="L272" s="185"/>
     </row>
     <row r="273" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A273" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B273" s="363"/>
       <c r="C273" s="364">
         <v>37951.387000000002</v>
       </c>
       <c r="D273" s="365">
         <v>35028.317999999999</v>
       </c>
       <c r="E273" s="366">
         <v>2923.069</v>
       </c>
       <c r="F273" s="364">
         <v>32089.817999999999</v>
       </c>
       <c r="G273" s="365">
         <v>32024.196</v>
       </c>
       <c r="H273" s="366">
         <v>65.622</v>
       </c>
       <c r="I273" s="367">
         <v>5861.5690000000004</v>
       </c>
       <c r="J273" s="368">
         <v>34.756112954801679</v>
       </c>
       <c r="K273" s="369">
         <v>40.998099085273488</v>
       </c>
       <c r="L273" s="185"/>
     </row>
     <row r="274" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A274" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B274" s="363"/>
       <c r="C274" s="364">
         <v>39540.529000000002</v>
       </c>
       <c r="D274" s="365">
         <v>36435.542999999998</v>
       </c>
       <c r="E274" s="366">
         <v>3104.9859999999999</v>
       </c>
       <c r="F274" s="364">
         <v>36096.631999999998</v>
       </c>
       <c r="G274" s="365">
         <v>36024.28</v>
       </c>
       <c r="H274" s="366">
         <v>72.352000000000004</v>
       </c>
       <c r="I274" s="367">
         <v>3443.8969999999999</v>
       </c>
       <c r="J274" s="368">
         <v>26.90135743481164</v>
       </c>
       <c r="K274" s="369">
         <v>46.234120065282411</v>
       </c>
       <c r="L274" s="185"/>
     </row>
     <row r="275" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A275" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B275" s="363"/>
       <c r="C275" s="364">
         <v>39627.879999999997</v>
       </c>
       <c r="D275" s="365">
         <v>36598.131999999998</v>
       </c>
       <c r="E275" s="366">
         <v>3029.748</v>
       </c>
       <c r="F275" s="364">
         <v>33300.627</v>
       </c>
       <c r="G275" s="365">
         <v>33237.057999999997</v>
       </c>
       <c r="H275" s="366">
         <v>63.569000000000003</v>
       </c>
       <c r="I275" s="367">
         <v>6327.2529999999997</v>
       </c>
       <c r="J275" s="368">
         <v>29.068946861233886</v>
       </c>
       <c r="K275" s="369">
         <v>40.80417628317123</v>
       </c>
       <c r="L275" s="185"/>
     </row>
     <row r="276" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A276" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B276" s="363"/>
       <c r="C276" s="364">
         <v>40117.188000000002</v>
       </c>
       <c r="D276" s="365">
         <v>36854.290999999997</v>
       </c>
       <c r="E276" s="366">
         <v>3262.8969999999999</v>
       </c>
       <c r="F276" s="364">
         <v>34142.328999999998</v>
       </c>
       <c r="G276" s="365">
         <v>34073.724999999999</v>
       </c>
       <c r="H276" s="366">
         <v>68.603999999999999</v>
       </c>
       <c r="I276" s="367">
         <v>5974.8590000000004</v>
       </c>
       <c r="J276" s="368">
         <v>24.528953754024233</v>
       </c>
       <c r="K276" s="369">
         <v>37.724805078640983</v>
       </c>
       <c r="L276" s="185"/>
     </row>
     <row r="277" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A277" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B277" s="363"/>
       <c r="C277" s="364">
         <v>41569.120999999999</v>
       </c>
       <c r="D277" s="365">
         <v>38329.122000000003</v>
       </c>
       <c r="E277" s="366">
         <v>3239.9989999999998</v>
       </c>
       <c r="F277" s="364">
         <v>35797.910000000003</v>
       </c>
       <c r="G277" s="365">
         <v>35728.281999999999</v>
       </c>
       <c r="H277" s="366">
         <v>69.628</v>
       </c>
       <c r="I277" s="367">
         <v>5771.2110000000002</v>
       </c>
       <c r="J277" s="368">
         <v>30.164808979025391</v>
       </c>
       <c r="K277" s="369">
         <v>33.596105095369303</v>
       </c>
       <c r="L277" s="185"/>
     </row>
     <row r="278" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A278" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B278" s="370"/>
       <c r="C278" s="371">
         <v>40684.538</v>
       </c>
       <c r="D278" s="372">
         <v>37527.697</v>
       </c>
       <c r="E278" s="373">
         <v>3156.8409999999999</v>
       </c>
       <c r="F278" s="371">
         <v>34935.599000000002</v>
       </c>
       <c r="G278" s="372">
         <v>34879.614000000001</v>
       </c>
       <c r="H278" s="373">
         <v>55.984999999999999</v>
       </c>
       <c r="I278" s="374">
         <v>5748.9390000000003</v>
       </c>
       <c r="J278" s="375">
         <v>23.323303873829477</v>
@@ -25442,425 +25442,425 @@
       <c r="E279" s="350">
         <v>34703.048000000003</v>
       </c>
       <c r="F279" s="348">
         <v>428082.522</v>
       </c>
       <c r="G279" s="349">
         <v>427296.38799999998</v>
       </c>
       <c r="H279" s="350">
         <v>786.13400000000001</v>
       </c>
       <c r="I279" s="351">
         <v>51332.707999999999</v>
       </c>
       <c r="J279" s="352">
         <v>7.4028162359608904</v>
       </c>
       <c r="K279" s="353">
         <v>12.075945174628428</v>
       </c>
       <c r="L279" s="354"/>
     </row>
     <row r="280" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A280" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B280" s="185"/>
       <c r="C280" s="342">
         <v>39981.067000000003</v>
       </c>
       <c r="D280" s="343">
         <v>36942.432999999997</v>
       </c>
       <c r="E280" s="344">
         <v>3038.634</v>
       </c>
       <c r="F280" s="342">
         <v>35037.919000000002</v>
       </c>
       <c r="G280" s="343">
         <v>34978.925999999999</v>
       </c>
       <c r="H280" s="344">
         <v>58.993000000000002</v>
       </c>
       <c r="I280" s="355">
         <v>4943.1480000000001</v>
       </c>
       <c r="J280" s="346">
         <v>16.683701312522356</v>
       </c>
       <c r="K280" s="192">
         <v>24.380157588085748</v>
       </c>
       <c r="L280" s="185"/>
     </row>
     <row r="281" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A281" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B281" s="185"/>
       <c r="C281" s="342">
         <v>37453.063000000002</v>
       </c>
       <c r="D281" s="343">
         <v>34915.400999999998</v>
       </c>
       <c r="E281" s="344">
         <v>2537.6619999999998</v>
       </c>
       <c r="F281" s="342">
         <v>31682.552</v>
       </c>
       <c r="G281" s="343">
         <v>31631.848000000002</v>
       </c>
       <c r="H281" s="344">
         <v>50.704000000000001</v>
       </c>
       <c r="I281" s="355">
         <v>5770.5110000000004</v>
       </c>
       <c r="J281" s="346">
         <v>34.767159026131608</v>
       </c>
       <c r="K281" s="192">
         <v>35.470910350195737</v>
       </c>
       <c r="L281" s="185"/>
     </row>
     <row r="282" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A282" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B282" s="185"/>
       <c r="C282" s="342">
         <v>43494.156999999999</v>
       </c>
       <c r="D282" s="343">
         <v>40275.923999999999</v>
       </c>
       <c r="E282" s="344">
         <v>3218.2330000000002</v>
       </c>
       <c r="F282" s="342">
         <v>38773.101999999999</v>
       </c>
       <c r="G282" s="343">
         <v>38706.603999999999</v>
       </c>
       <c r="H282" s="344">
         <v>66.498000000000005</v>
       </c>
       <c r="I282" s="355">
         <v>4721.0550000000003</v>
       </c>
       <c r="J282" s="346">
         <v>21.246757502816436</v>
       </c>
       <c r="K282" s="192">
         <v>20.025283468556573</v>
       </c>
       <c r="L282" s="185"/>
     </row>
     <row r="283" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A283" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B283" s="185"/>
       <c r="C283" s="342">
         <v>41460.254999999997</v>
       </c>
       <c r="D283" s="343">
         <v>38539.444000000003</v>
       </c>
       <c r="E283" s="344">
         <v>2920.8110000000001</v>
       </c>
       <c r="F283" s="342">
         <v>36669.481</v>
       </c>
       <c r="G283" s="343">
         <v>36611.542999999998</v>
       </c>
       <c r="H283" s="344">
         <v>57.938000000000002</v>
       </c>
       <c r="I283" s="355">
         <v>4790.7740000000003</v>
       </c>
       <c r="J283" s="346">
         <v>18.794327511195924</v>
       </c>
       <c r="K283" s="192">
         <v>27.10008744970256</v>
       </c>
       <c r="L283" s="185"/>
     </row>
     <row r="284" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A284" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B284" s="185"/>
       <c r="C284" s="342">
         <v>42043.453999999998</v>
       </c>
       <c r="D284" s="343">
         <v>38999.497000000003</v>
       </c>
       <c r="E284" s="344">
         <v>3043.9569999999999</v>
       </c>
       <c r="F284" s="342">
         <v>39936.231</v>
       </c>
       <c r="G284" s="343">
         <v>39869.061000000002</v>
       </c>
       <c r="H284" s="344">
         <v>67.17</v>
       </c>
       <c r="I284" s="355">
         <v>2107.223</v>
       </c>
       <c r="J284" s="346">
         <v>12.403997253974575</v>
       </c>
       <c r="K284" s="192">
         <v>27.478190122776532</v>
       </c>
       <c r="L284" s="185"/>
     </row>
     <row r="285" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A285" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B285" s="185"/>
       <c r="C285" s="342">
         <v>42181.690999999999</v>
       </c>
       <c r="D285" s="343">
         <v>39018.921000000002</v>
       </c>
       <c r="E285" s="344">
         <v>3162.77</v>
       </c>
       <c r="F285" s="342">
         <v>37686.375999999997</v>
       </c>
       <c r="G285" s="343">
         <v>37614.502999999997</v>
       </c>
       <c r="H285" s="344">
         <v>71.873000000000005</v>
       </c>
       <c r="I285" s="355">
         <v>4495.3149999999996</v>
       </c>
       <c r="J285" s="346">
         <v>15.099744337642942</v>
       </c>
       <c r="K285" s="192">
         <v>19.431712780593273</v>
       </c>
       <c r="L285" s="185"/>
     </row>
     <row r="286" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A286" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B286" s="185"/>
       <c r="C286" s="342">
         <v>43226.273999999998</v>
       </c>
       <c r="D286" s="343">
         <v>40171.928</v>
       </c>
       <c r="E286" s="344">
         <v>3054.346</v>
       </c>
       <c r="F286" s="342">
         <v>38278.404999999999</v>
       </c>
       <c r="G286" s="343">
         <v>38204.485999999997</v>
       </c>
       <c r="H286" s="344">
         <v>73.918999999999997</v>
       </c>
       <c r="I286" s="355">
         <v>4947.8689999999997</v>
       </c>
       <c r="J286" s="346">
         <v>13.89906250330192</v>
       </c>
       <c r="K286" s="192">
         <v>19.28520442216282</v>
       </c>
       <c r="L286" s="185"/>
     </row>
     <row r="287" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A287" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B287" s="185"/>
       <c r="C287" s="342">
         <v>40299.000999999997</v>
       </c>
       <c r="D287" s="343">
         <v>37376.542999999998</v>
       </c>
       <c r="E287" s="344">
         <v>2922.4580000000001</v>
       </c>
       <c r="F287" s="342">
         <v>37343.495999999999</v>
       </c>
       <c r="G287" s="343">
         <v>37262.319000000003</v>
       </c>
       <c r="H287" s="344">
         <v>81.177000000000007</v>
       </c>
       <c r="I287" s="355">
         <v>2955.5050000000001</v>
       </c>
       <c r="J287" s="346">
         <v>1.9182140936961161</v>
       </c>
       <c r="K287" s="192">
         <v>3.4542391655819857</v>
       </c>
       <c r="L287" s="185"/>
     </row>
     <row r="288" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A288" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B288" s="185"/>
       <c r="C288" s="342">
         <v>37517.303</v>
       </c>
       <c r="D288" s="343">
         <v>34865.934000000001</v>
       </c>
       <c r="E288" s="344">
         <v>2651.3690000000001</v>
       </c>
       <c r="F288" s="342">
         <v>32442.223999999998</v>
       </c>
       <c r="G288" s="343">
         <v>32385.777999999998</v>
       </c>
       <c r="H288" s="344">
         <v>56.445999999999998</v>
       </c>
       <c r="I288" s="355">
         <v>5075.0789999999997</v>
       </c>
       <c r="J288" s="346">
         <v>-5.3259901867069344</v>
       </c>
       <c r="K288" s="192">
         <v>-2.5777382509944933</v>
       </c>
       <c r="L288" s="185"/>
     </row>
     <row r="289" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A289" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B289" s="185"/>
       <c r="C289" s="342">
         <v>39913.497000000003</v>
       </c>
       <c r="D289" s="343">
         <v>37269.411</v>
       </c>
       <c r="E289" s="344">
         <v>2644.0859999999998</v>
       </c>
       <c r="F289" s="342">
         <v>36894.461000000003</v>
       </c>
       <c r="G289" s="343">
         <v>36835.281999999999</v>
       </c>
       <c r="H289" s="344">
         <v>59.179000000000002</v>
       </c>
       <c r="I289" s="355">
         <v>3019.0360000000001</v>
       </c>
       <c r="J289" s="346">
         <v>-0.50773997419759331</v>
       </c>
       <c r="K289" s="192">
         <v>8.0607623457673316</v>
       </c>
       <c r="L289" s="185"/>
     </row>
     <row r="290" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A290" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B290" s="185"/>
       <c r="C290" s="342">
         <v>36111.633999999998</v>
       </c>
       <c r="D290" s="343">
         <v>33339.31</v>
       </c>
       <c r="E290" s="344">
         <v>2772.3240000000001</v>
       </c>
       <c r="F290" s="342">
         <v>32494.204000000002</v>
       </c>
       <c r="G290" s="343">
         <v>32420.516</v>
       </c>
       <c r="H290" s="344">
         <v>73.688000000000002</v>
       </c>
       <c r="I290" s="355">
         <v>3617.43</v>
       </c>
       <c r="J290" s="346">
         <v>-13.128704357255955</v>
       </c>
       <c r="K290" s="192">
         <v>-9.2287678247137883</v>
       </c>
       <c r="L290" s="185"/>
     </row>
     <row r="291" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A291" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B291" s="356"/>
       <c r="C291" s="357">
         <v>35733.834000000003</v>
       </c>
       <c r="D291" s="358">
         <v>32997.436000000002</v>
       </c>
       <c r="E291" s="359">
         <v>2736.3980000000001</v>
       </c>
       <c r="F291" s="357">
         <v>30844.071</v>
       </c>
       <c r="G291" s="358">
         <v>30775.522000000001</v>
       </c>
       <c r="H291" s="359">
         <v>68.549000000000007</v>
       </c>
       <c r="I291" s="360">
         <v>4889.7629999999999</v>
       </c>
       <c r="J291" s="361">
         <v>-12.168514731567063</v>
@@ -25884,425 +25884,425 @@
       <c r="E292" s="350">
         <v>32480.52</v>
       </c>
       <c r="F292" s="348">
         <v>351631.64</v>
       </c>
       <c r="G292" s="349">
         <v>350927.413</v>
       </c>
       <c r="H292" s="350">
         <v>704.22699999999998</v>
       </c>
       <c r="I292" s="351">
         <v>80788.322</v>
       </c>
       <c r="J292" s="352">
         <v>-9.8026230831256651</v>
       </c>
       <c r="K292" s="353">
         <v>-17.858912258977956</v>
       </c>
       <c r="L292" s="354"/>
     </row>
     <row r="293" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A293" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B293" s="185"/>
       <c r="C293" s="342">
         <v>31499.317999999999</v>
       </c>
       <c r="D293" s="343">
         <v>29411.004000000001</v>
       </c>
       <c r="E293" s="344">
         <v>2088.3139999999999</v>
       </c>
       <c r="F293" s="342">
         <v>29219.857</v>
       </c>
       <c r="G293" s="343">
         <v>29172.688999999998</v>
       </c>
       <c r="H293" s="344">
         <v>47.167999999999999</v>
       </c>
       <c r="I293" s="355">
         <v>2279.4609999999998</v>
       </c>
       <c r="J293" s="346">
         <v>-21.214413812417764</v>
       </c>
       <c r="K293" s="192">
         <v>-16.605044380632307</v>
       </c>
       <c r="L293" s="185"/>
     </row>
     <row r="294" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A294" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B294" s="185"/>
       <c r="C294" s="342">
         <v>31038.832999999999</v>
       </c>
       <c r="D294" s="343">
         <v>28724.387999999999</v>
       </c>
       <c r="E294" s="344">
         <v>2314.4450000000002</v>
       </c>
       <c r="F294" s="342">
         <v>28636.317999999999</v>
       </c>
       <c r="G294" s="343">
         <v>28581.812000000002</v>
       </c>
       <c r="H294" s="344">
         <v>54.506</v>
       </c>
       <c r="I294" s="355">
         <v>2402.5149999999999</v>
       </c>
       <c r="J294" s="346">
         <v>-17.126049209913752</v>
       </c>
       <c r="K294" s="192">
         <v>-9.6148630956243686</v>
       </c>
       <c r="L294" s="185"/>
     </row>
     <row r="295" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A295" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B295" s="185"/>
       <c r="C295" s="342">
         <v>35175.110999999997</v>
       </c>
       <c r="D295" s="343">
         <v>32555.166000000001</v>
       </c>
       <c r="E295" s="344">
         <v>2619.9450000000002</v>
       </c>
       <c r="F295" s="342">
         <v>30917.141</v>
       </c>
       <c r="G295" s="343">
         <v>30842.58</v>
       </c>
       <c r="H295" s="344">
         <v>74.561000000000007</v>
       </c>
       <c r="I295" s="355">
         <v>4257.97</v>
       </c>
       <c r="J295" s="346">
         <v>-19.126812826835568</v>
       </c>
       <c r="K295" s="192">
         <v>-20.261368306306778</v>
       </c>
       <c r="L295" s="185"/>
     </row>
     <row r="296" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A296" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B296" s="185"/>
       <c r="C296" s="342">
         <v>35932.324000000001</v>
       </c>
       <c r="D296" s="343">
         <v>33247.94</v>
       </c>
       <c r="E296" s="344">
         <v>2684.384</v>
       </c>
       <c r="F296" s="342">
         <v>29120.712</v>
       </c>
       <c r="G296" s="343">
         <v>29065.023000000001</v>
       </c>
       <c r="H296" s="344">
         <v>55.689</v>
       </c>
       <c r="I296" s="355">
         <v>6811.6120000000001</v>
       </c>
       <c r="J296" s="346">
         <v>-13.333084902637477</v>
       </c>
       <c r="K296" s="192">
         <v>-20.585971751277309</v>
       </c>
       <c r="L296" s="185"/>
     </row>
     <row r="297" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A297" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B297" s="185"/>
       <c r="C297" s="342">
         <v>36108.519</v>
       </c>
       <c r="D297" s="343">
         <v>33331.836000000003</v>
       </c>
       <c r="E297" s="344">
         <v>2776.683</v>
       </c>
       <c r="F297" s="342">
         <v>31124.581999999999</v>
       </c>
       <c r="G297" s="343">
         <v>31055.331999999999</v>
       </c>
       <c r="H297" s="344">
         <v>69.25</v>
       </c>
       <c r="I297" s="355">
         <v>4983.9369999999999</v>
       </c>
       <c r="J297" s="346">
         <v>-14.116192737161889</v>
       </c>
       <c r="K297" s="192">
         <v>-22.064297955407959</v>
       </c>
       <c r="L297" s="185"/>
     </row>
     <row r="298" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A298" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B298" s="185"/>
       <c r="C298" s="342">
         <v>32315.812999999998</v>
       </c>
       <c r="D298" s="343">
         <v>29879.436000000002</v>
       </c>
       <c r="E298" s="344">
         <v>2436.377</v>
       </c>
       <c r="F298" s="342">
         <v>26284.006000000001</v>
       </c>
       <c r="G298" s="343">
         <v>26239.901999999998</v>
       </c>
       <c r="H298" s="344">
         <v>44.103999999999999</v>
       </c>
       <c r="I298" s="355">
         <v>6031.8069999999998</v>
       </c>
       <c r="J298" s="346">
         <v>-23.389005433660778</v>
       </c>
       <c r="K298" s="192">
         <v>-30.255947135909274</v>
       </c>
       <c r="L298" s="185"/>
     </row>
     <row r="299" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A299" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B299" s="185"/>
       <c r="C299" s="342">
         <v>38723.135999999999</v>
       </c>
       <c r="D299" s="343">
         <v>35907.313000000002</v>
       </c>
       <c r="E299" s="344">
         <v>2815.8229999999999</v>
       </c>
       <c r="F299" s="342">
         <v>30273.703000000001</v>
       </c>
       <c r="G299" s="343">
         <v>30204.224999999999</v>
       </c>
       <c r="H299" s="344">
         <v>69.477999999999994</v>
       </c>
       <c r="I299" s="355">
         <v>8449.4330000000009</v>
       </c>
       <c r="J299" s="346">
         <v>-10.417594632375671</v>
       </c>
       <c r="K299" s="192">
         <v>-20.911796089727357</v>
       </c>
       <c r="L299" s="185"/>
     </row>
     <row r="300" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A300" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B300" s="185"/>
       <c r="C300" s="342">
         <v>37354.885999999999</v>
       </c>
       <c r="D300" s="343">
         <v>34519.824000000001</v>
       </c>
       <c r="E300" s="344">
         <v>2835.0619999999999</v>
       </c>
       <c r="F300" s="342">
         <v>28781.539000000001</v>
       </c>
       <c r="G300" s="343">
         <v>28724.19</v>
       </c>
       <c r="H300" s="344">
         <v>57.348999999999997</v>
       </c>
       <c r="I300" s="355">
         <v>8573.3469999999998</v>
       </c>
       <c r="J300" s="346">
         <v>-7.3056773789504108</v>
       </c>
       <c r="K300" s="192">
         <v>-22.927572180172952</v>
       </c>
       <c r="L300" s="185"/>
     </row>
     <row r="301" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A301" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B301" s="185"/>
       <c r="C301" s="342">
         <v>38805.161999999997</v>
       </c>
       <c r="D301" s="343">
         <v>35876.947999999997</v>
       </c>
       <c r="E301" s="344">
         <v>2928.2139999999999</v>
       </c>
       <c r="F301" s="342">
         <v>28508.915000000001</v>
       </c>
       <c r="G301" s="343">
         <v>28449.814999999999</v>
       </c>
       <c r="H301" s="344">
         <v>59.1</v>
       </c>
       <c r="I301" s="355">
         <v>10296.246999999999</v>
       </c>
       <c r="J301" s="346">
         <v>3.4327067699935681</v>
       </c>
       <c r="K301" s="192">
         <v>-12.124042420766221</v>
       </c>
       <c r="L301" s="185"/>
     </row>
     <row r="302" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A302" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B302" s="185"/>
       <c r="C302" s="342">
         <v>38090.101000000002</v>
       </c>
       <c r="D302" s="343">
         <v>35250.938000000002</v>
       </c>
       <c r="E302" s="344">
         <v>2839.163</v>
       </c>
       <c r="F302" s="342">
         <v>32319.419000000002</v>
       </c>
       <c r="G302" s="343">
         <v>32265.82</v>
       </c>
       <c r="H302" s="344">
         <v>53.598999999999997</v>
       </c>
       <c r="I302" s="355">
         <v>5770.6819999999998</v>
       </c>
       <c r="J302" s="346">
         <v>-4.5683694415450491</v>
       </c>
       <c r="K302" s="192">
         <v>-12.400349201469565</v>
       </c>
       <c r="L302" s="185"/>
     </row>
     <row r="303" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A303" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B303" s="185"/>
       <c r="C303" s="342">
         <v>37456.355000000003</v>
       </c>
       <c r="D303" s="343">
         <v>34439.83</v>
       </c>
       <c r="E303" s="344">
         <v>3016.5250000000001</v>
       </c>
       <c r="F303" s="342">
         <v>27678.483</v>
       </c>
       <c r="G303" s="343">
         <v>27623.278999999999</v>
       </c>
       <c r="H303" s="344">
         <v>55.204000000000001</v>
       </c>
       <c r="I303" s="355">
         <v>9777.8719999999994</v>
       </c>
       <c r="J303" s="346">
         <v>3.7237888487682391</v>
       </c>
       <c r="K303" s="192">
         <v>-14.820246096811603</v>
       </c>
       <c r="L303" s="185"/>
     </row>
     <row r="304" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A304" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B304" s="356"/>
       <c r="C304" s="357">
         <v>39920.404000000002</v>
       </c>
       <c r="D304" s="358">
         <v>36794.819000000003</v>
       </c>
       <c r="E304" s="359">
         <v>3125.585</v>
       </c>
       <c r="F304" s="357">
         <v>28766.965</v>
       </c>
       <c r="G304" s="358">
         <v>28702.745999999999</v>
       </c>
       <c r="H304" s="359">
         <v>64.218999999999994</v>
       </c>
       <c r="I304" s="360">
         <v>11153.439</v>
       </c>
       <c r="J304" s="361">
         <v>11.715983233145371</v>
@@ -26326,425 +26326,425 @@
       <c r="E305" s="350">
         <v>34939.178999999996</v>
       </c>
       <c r="F305" s="348">
         <v>394349.56599999999</v>
       </c>
       <c r="G305" s="349">
         <v>393487.386</v>
       </c>
       <c r="H305" s="350">
         <v>862.18</v>
       </c>
       <c r="I305" s="351">
         <v>80575.588000000003</v>
       </c>
       <c r="J305" s="352">
         <v>9.8296091150389575</v>
       </c>
       <c r="K305" s="353">
         <v>12.148487547935106</v>
       </c>
       <c r="L305" s="354"/>
     </row>
     <row r="306" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A306" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B306" s="185"/>
       <c r="C306" s="342">
         <v>37082.466999999997</v>
       </c>
       <c r="D306" s="343">
         <v>34434.769</v>
       </c>
       <c r="E306" s="344">
         <v>2647.6979999999999</v>
       </c>
       <c r="F306" s="342">
         <v>34586.847000000002</v>
       </c>
       <c r="G306" s="343">
         <v>34511.317999999999</v>
       </c>
       <c r="H306" s="344">
         <v>75.528999999999996</v>
       </c>
       <c r="I306" s="355">
         <v>2495.62</v>
       </c>
       <c r="J306" s="346">
         <v>17.724666292774973</v>
       </c>
       <c r="K306" s="192">
         <v>18.367612134446791</v>
       </c>
       <c r="L306" s="185"/>
     </row>
     <row r="307" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A307" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B307" s="185"/>
       <c r="C307" s="342">
         <v>31417.945</v>
       </c>
       <c r="D307" s="343">
         <v>29189.489000000001</v>
       </c>
       <c r="E307" s="344">
         <v>2228.4560000000001</v>
       </c>
       <c r="F307" s="342">
         <v>23515.662</v>
       </c>
       <c r="G307" s="343">
         <v>23473.296999999999</v>
       </c>
       <c r="H307" s="344">
         <v>42.365000000000002</v>
       </c>
       <c r="I307" s="355">
         <v>7902.2830000000004</v>
       </c>
       <c r="J307" s="346">
         <v>1.221411900376538</v>
       </c>
       <c r="K307" s="192">
         <v>-17.881684370176362</v>
       </c>
       <c r="L307" s="185"/>
     </row>
     <row r="308" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A308" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B308" s="185"/>
       <c r="C308" s="342">
         <v>41789.527000000002</v>
       </c>
       <c r="D308" s="343">
         <v>38839.754999999997</v>
       </c>
       <c r="E308" s="344">
         <v>2949.7719999999999</v>
       </c>
       <c r="F308" s="342">
         <v>33116.593999999997</v>
       </c>
       <c r="G308" s="343">
         <v>33034.927000000003</v>
       </c>
       <c r="H308" s="344">
         <v>81.667000000000002</v>
       </c>
       <c r="I308" s="355">
         <v>8672.9330000000009</v>
       </c>
       <c r="J308" s="346">
         <v>18.804250539536323</v>
       </c>
       <c r="K308" s="192">
         <v>7.1140245470950898</v>
       </c>
       <c r="L308" s="185"/>
     </row>
     <row r="309" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A309" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B309" s="185"/>
       <c r="C309" s="342">
         <v>37442.675000000003</v>
       </c>
       <c r="D309" s="343">
         <v>34853.849000000002</v>
       </c>
       <c r="E309" s="344">
         <v>2588.826</v>
       </c>
       <c r="F309" s="342">
         <v>31040.321</v>
       </c>
       <c r="G309" s="343">
         <v>30984.228999999999</v>
       </c>
       <c r="H309" s="344">
         <v>56.091999999999999</v>
       </c>
       <c r="I309" s="355">
         <v>6402.3540000000003</v>
       </c>
       <c r="J309" s="346">
         <v>4.2033212213048063</v>
       </c>
       <c r="K309" s="192">
         <v>6.5919026979834827</v>
       </c>
       <c r="L309" s="185"/>
     </row>
     <row r="310" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A310" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B310" s="185"/>
       <c r="C310" s="342">
         <v>37317.930999999997</v>
       </c>
       <c r="D310" s="343">
         <v>34478.743999999999</v>
       </c>
       <c r="E310" s="344">
         <v>2839.1869999999999</v>
       </c>
       <c r="F310" s="342">
         <v>31346.98</v>
       </c>
       <c r="G310" s="343">
         <v>31291.058000000001</v>
       </c>
       <c r="H310" s="344">
         <v>55.921999999999997</v>
       </c>
       <c r="I310" s="355">
         <v>5970.951</v>
       </c>
       <c r="J310" s="346">
         <v>3.3493813468228923</v>
       </c>
       <c r="K310" s="192">
         <v>0.71454132299672335</v>
       </c>
       <c r="L310" s="185"/>
     </row>
     <row r="311" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A311" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B311" s="185"/>
       <c r="C311" s="342">
         <v>39879.798999999999</v>
       </c>
       <c r="D311" s="343">
         <v>36871.620999999999</v>
       </c>
       <c r="E311" s="344">
         <v>3008.1779999999999</v>
       </c>
       <c r="F311" s="342">
         <v>35208.133000000002</v>
       </c>
       <c r="G311" s="343">
         <v>35141.764000000003</v>
       </c>
       <c r="H311" s="344">
         <v>66.369</v>
       </c>
       <c r="I311" s="355">
         <v>4671.6660000000002</v>
       </c>
       <c r="J311" s="346">
         <v>23.406454295301188</v>
       </c>
       <c r="K311" s="192">
         <v>33.952689707953951</v>
       </c>
       <c r="L311" s="185"/>
     </row>
     <row r="312" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A312" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B312" s="185"/>
       <c r="C312" s="342">
         <v>39920.701999999997</v>
       </c>
       <c r="D312" s="343">
         <v>37125.784</v>
       </c>
       <c r="E312" s="344">
         <v>2794.9180000000001</v>
       </c>
       <c r="F312" s="342">
         <v>35137.175999999999</v>
       </c>
       <c r="G312" s="343">
         <v>35085.512000000002</v>
       </c>
       <c r="H312" s="344">
         <v>51.664000000000001</v>
       </c>
       <c r="I312" s="355">
         <v>4783.5259999999998</v>
       </c>
       <c r="J312" s="346">
         <v>3.092636918662786</v>
       </c>
       <c r="K312" s="192">
         <v>16.065008631418497</v>
       </c>
       <c r="L312" s="185"/>
     </row>
     <row r="313" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A313" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B313" s="185"/>
       <c r="C313" s="342">
         <v>43623.277000000002</v>
       </c>
       <c r="D313" s="343">
         <v>40314.468999999997</v>
       </c>
       <c r="E313" s="344">
         <v>3308.808</v>
       </c>
       <c r="F313" s="342">
         <v>32171.848000000002</v>
       </c>
       <c r="G313" s="343">
         <v>32101.634999999998</v>
       </c>
       <c r="H313" s="344">
         <v>70.212999999999994</v>
       </c>
       <c r="I313" s="355">
         <v>11451.429</v>
       </c>
       <c r="J313" s="346">
         <v>16.780645509130988</v>
       </c>
       <c r="K313" s="192">
         <v>11.779456963715527</v>
       </c>
       <c r="L313" s="185"/>
     </row>
     <row r="314" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A314" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B314" s="185"/>
       <c r="C314" s="342">
         <v>40548.317000000003</v>
       </c>
       <c r="D314" s="343">
         <v>37403.896999999997</v>
       </c>
       <c r="E314" s="344">
         <v>3144.42</v>
       </c>
       <c r="F314" s="342">
         <v>33451.588000000003</v>
       </c>
       <c r="G314" s="343">
         <v>33357.493000000002</v>
       </c>
       <c r="H314" s="344">
         <v>94.094999999999999</v>
       </c>
       <c r="I314" s="355">
         <v>7096.7290000000003</v>
       </c>
       <c r="J314" s="346">
         <v>4.4920698952371341</v>
       </c>
       <c r="K314" s="192">
         <v>17.337289055020157</v>
       </c>
       <c r="L314" s="185"/>
     </row>
     <row r="315" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A315" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B315" s="185"/>
       <c r="C315" s="342">
         <v>41281.858</v>
       </c>
       <c r="D315" s="343">
         <v>38297.004999999997</v>
       </c>
       <c r="E315" s="344">
         <v>2984.8530000000001</v>
       </c>
       <c r="F315" s="342">
         <v>34223.959000000003</v>
       </c>
       <c r="G315" s="343">
         <v>34136.127999999997</v>
       </c>
       <c r="H315" s="344">
         <v>87.831000000000003</v>
       </c>
       <c r="I315" s="355">
         <v>7057.8990000000003</v>
       </c>
       <c r="J315" s="346">
         <v>8.3794920890338407</v>
       </c>
       <c r="K315" s="192">
         <v>5.8928658340052458</v>
       </c>
       <c r="L315" s="185"/>
     </row>
     <row r="316" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A316" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B316" s="185"/>
       <c r="C316" s="342">
         <v>41064.794999999998</v>
       </c>
       <c r="D316" s="343">
         <v>38018.517999999996</v>
       </c>
       <c r="E316" s="344">
         <v>3046.277</v>
       </c>
       <c r="F316" s="342">
         <v>33092.300999999999</v>
       </c>
       <c r="G316" s="343">
         <v>33037.42</v>
       </c>
       <c r="H316" s="344">
         <v>54.881</v>
       </c>
       <c r="I316" s="355">
         <v>7972.4939999999997</v>
       </c>
       <c r="J316" s="346">
         <v>9.6337190311230216</v>
       </c>
       <c r="K316" s="192">
         <v>19.559663006097551</v>
       </c>
       <c r="L316" s="185"/>
     </row>
     <row r="317" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A317" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B317" s="356"/>
       <c r="C317" s="357">
         <v>43555.860999999997</v>
       </c>
       <c r="D317" s="358">
         <v>40158.074999999997</v>
       </c>
       <c r="E317" s="359">
         <v>3397.7860000000001</v>
       </c>
       <c r="F317" s="357">
         <v>37458.156999999999</v>
       </c>
       <c r="G317" s="358">
         <v>37332.605000000003</v>
       </c>
       <c r="H317" s="359">
         <v>125.55200000000001</v>
       </c>
       <c r="I317" s="360">
         <v>6097.7039999999997</v>
       </c>
       <c r="J317" s="361">
         <v>9.1067640497826616</v>
@@ -26768,660 +26768,702 @@
       <c r="E318" s="350">
         <v>46542.642</v>
       </c>
       <c r="F318" s="348">
         <v>483542.587</v>
       </c>
       <c r="G318" s="349">
         <v>482779.44699999999</v>
       </c>
       <c r="H318" s="350">
         <v>763.14</v>
       </c>
       <c r="I318" s="351">
         <v>156440.378</v>
       </c>
       <c r="J318" s="352">
         <v>34.754489125248568</v>
       </c>
       <c r="K318" s="353">
         <v>22.617755587944529</v>
       </c>
       <c r="L318" s="354"/>
     </row>
     <row r="319" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A319" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B319" s="185"/>
       <c r="C319" s="342">
         <v>38703.462</v>
       </c>
       <c r="D319" s="343">
         <v>36439.777999999998</v>
       </c>
       <c r="E319" s="344">
         <v>2263.6840000000002</v>
       </c>
       <c r="F319" s="342">
         <v>28643.99</v>
       </c>
       <c r="G319" s="343">
         <v>28591.824000000001</v>
       </c>
       <c r="H319" s="344">
         <v>52.165999999999997</v>
       </c>
       <c r="I319" s="355">
         <v>10059.472</v>
       </c>
       <c r="J319" s="346">
         <v>4.3713245939111873</v>
       </c>
       <c r="K319" s="192">
         <v>-17.182419085498022</v>
       </c>
       <c r="L319" s="185"/>
     </row>
     <row r="320" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A320" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B320" s="185"/>
       <c r="C320" s="342">
         <v>41292.411999999997</v>
       </c>
       <c r="D320" s="343">
         <v>38341.463000000003</v>
       </c>
       <c r="E320" s="344">
         <v>2950.9490000000001</v>
       </c>
       <c r="F320" s="342">
         <v>34661.038</v>
       </c>
       <c r="G320" s="343">
         <v>34598.714999999997</v>
       </c>
       <c r="H320" s="344">
         <v>62.323</v>
       </c>
       <c r="I320" s="355">
         <v>6631.3739999999998</v>
       </c>
       <c r="J320" s="346">
         <v>31.429385340129663</v>
       </c>
       <c r="K320" s="192">
         <v>47.395544297243255</v>
       </c>
       <c r="L320" s="185"/>
     </row>
     <row r="321" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A321" s="363" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B321" s="185"/>
       <c r="C321" s="342">
         <v>49541.737000000001</v>
       </c>
       <c r="D321" s="343">
         <v>45770.317999999999</v>
       </c>
       <c r="E321" s="344">
         <v>3771.4189999999999</v>
       </c>
       <c r="F321" s="342">
         <v>42608.017</v>
       </c>
       <c r="G321" s="343">
         <v>42546.241999999998</v>
       </c>
       <c r="H321" s="344">
         <v>61.774999999999999</v>
       </c>
       <c r="I321" s="355">
         <v>6933.72</v>
       </c>
       <c r="J321" s="346">
         <v>18.55060479626869</v>
       </c>
       <c r="K321" s="192">
         <v>28.660625546214082</v>
       </c>
       <c r="L321" s="185"/>
     </row>
     <row r="322" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A322" s="363" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B322" s="185"/>
       <c r="C322" s="342">
         <v>48646.752</v>
       </c>
       <c r="D322" s="343">
         <v>44958.17</v>
       </c>
       <c r="E322" s="344">
         <v>3688.5819999999999</v>
       </c>
       <c r="F322" s="342">
         <v>41237.898000000001</v>
       </c>
       <c r="G322" s="343">
         <v>41182.252</v>
       </c>
       <c r="H322" s="344">
         <v>55.646000000000001</v>
       </c>
       <c r="I322" s="355">
         <v>7408.8540000000003</v>
       </c>
       <c r="J322" s="346">
         <v>29.923281389484057</v>
       </c>
       <c r="K322" s="192">
         <v>32.852678939757098</v>
       </c>
       <c r="L322" s="185"/>
     </row>
     <row r="323" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A323" s="363" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B323" s="185"/>
       <c r="C323" s="342">
         <v>51738.057999999997</v>
       </c>
       <c r="D323" s="343">
         <v>47453.447999999997</v>
       </c>
       <c r="E323" s="344">
         <v>4284.6099999999997</v>
       </c>
       <c r="F323" s="342">
         <v>39110.697999999997</v>
       </c>
       <c r="G323" s="343">
         <v>39053.084000000003</v>
       </c>
       <c r="H323" s="344">
         <v>57.613999999999997</v>
       </c>
       <c r="I323" s="355">
         <v>12627.36</v>
       </c>
       <c r="J323" s="346">
         <v>38.641282122527102</v>
       </c>
       <c r="K323" s="192">
         <v>24.767036569392012</v>
       </c>
       <c r="L323" s="185"/>
     </row>
     <row r="324" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A324" s="363" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B324" s="185"/>
       <c r="C324" s="342">
         <v>53326.036999999997</v>
       </c>
       <c r="D324" s="343">
         <v>49156.233999999997</v>
       </c>
       <c r="E324" s="344">
         <v>4169.8029999999999</v>
       </c>
       <c r="F324" s="342">
         <v>41262.449999999997</v>
       </c>
       <c r="G324" s="343">
         <v>41207.07</v>
       </c>
       <c r="H324" s="344">
         <v>55.38</v>
       </c>
       <c r="I324" s="355">
         <v>12063.587</v>
       </c>
       <c r="J324" s="346">
         <v>33.716915173017796</v>
       </c>
       <c r="K324" s="192">
         <v>17.195791097471712</v>
       </c>
       <c r="L324" s="185"/>
     </row>
     <row r="325" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A325" s="363" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B325" s="185"/>
       <c r="C325" s="342">
         <v>56675.608</v>
       </c>
       <c r="D325" s="343">
         <v>53015.305999999997</v>
       </c>
       <c r="E325" s="344">
         <v>3660.3020000000001</v>
       </c>
       <c r="F325" s="342">
         <v>42319.446000000004</v>
       </c>
       <c r="G325" s="343">
         <v>42249.978000000003</v>
       </c>
       <c r="H325" s="344">
         <v>69.468000000000004</v>
       </c>
       <c r="I325" s="355">
         <v>14356.162</v>
       </c>
       <c r="J325" s="346">
         <v>41.970469356976736</v>
       </c>
       <c r="K325" s="192">
         <v>20.440658065406282</v>
       </c>
       <c r="L325" s="185"/>
     </row>
     <row r="326" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A326" s="363" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B326" s="185"/>
       <c r="C326" s="342">
         <v>58429.982000000004</v>
       </c>
       <c r="D326" s="343">
         <v>54180.139000000003</v>
       </c>
       <c r="E326" s="344">
         <v>4249.8429999999998</v>
       </c>
       <c r="F326" s="342">
         <v>41655.540999999997</v>
       </c>
       <c r="G326" s="343">
         <v>41601.856</v>
       </c>
       <c r="H326" s="344">
         <v>53.685000000000002</v>
       </c>
       <c r="I326" s="355">
         <v>16774.440999999999</v>
       </c>
       <c r="J326" s="346">
         <v>33.942211631647936</v>
       </c>
       <c r="K326" s="192">
         <v>29.478235132778195</v>
       </c>
       <c r="L326" s="185"/>
     </row>
     <row r="327" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A327" s="363" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B327" s="185"/>
       <c r="C327" s="342">
         <v>54228.538</v>
       </c>
       <c r="D327" s="343">
         <v>50542.813999999998</v>
       </c>
       <c r="E327" s="344">
         <v>3685.7240000000002</v>
       </c>
       <c r="F327" s="342">
         <v>41850.618999999999</v>
       </c>
       <c r="G327" s="343">
         <v>41780.103999999999</v>
       </c>
       <c r="H327" s="344">
         <v>70.515000000000001</v>
       </c>
       <c r="I327" s="355">
         <v>12377.919</v>
       </c>
       <c r="J327" s="346">
         <v>33.738073518563048</v>
       </c>
       <c r="K327" s="192">
         <v>25.10801878822614</v>
       </c>
       <c r="L327" s="185"/>
     </row>
     <row r="328" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A328" s="363" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B328" s="185"/>
       <c r="C328" s="342">
         <v>60889.099000000002</v>
       </c>
       <c r="D328" s="343">
         <v>57250.716</v>
       </c>
       <c r="E328" s="344">
         <v>3638.3829999999998</v>
       </c>
       <c r="F328" s="342">
         <v>39201.296000000002</v>
       </c>
       <c r="G328" s="343">
         <v>39134.857000000004</v>
       </c>
       <c r="H328" s="344">
         <v>66.438999999999993</v>
       </c>
       <c r="I328" s="355">
         <v>21687.803</v>
       </c>
       <c r="J328" s="346">
         <v>47.496023555916501</v>
       </c>
       <c r="K328" s="192">
         <v>14.543428479446227</v>
       </c>
       <c r="L328" s="185"/>
     </row>
     <row r="329" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A329" s="363" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B329" s="185"/>
       <c r="C329" s="342">
         <v>64045.599000000002</v>
       </c>
       <c r="D329" s="343">
         <v>58688.152000000002</v>
       </c>
       <c r="E329" s="344">
         <v>5357.4470000000001</v>
       </c>
       <c r="F329" s="342">
         <v>47962.595000000001</v>
       </c>
       <c r="G329" s="343">
         <v>47897.904000000002</v>
       </c>
       <c r="H329" s="344">
         <v>64.691000000000003</v>
       </c>
       <c r="I329" s="355">
         <v>16083.004000000001</v>
       </c>
       <c r="J329" s="346">
         <v>55.962300554526088</v>
       </c>
       <c r="K329" s="192">
         <v>44.935811504917716</v>
       </c>
       <c r="L329" s="185"/>
     </row>
     <row r="330" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A330" s="370" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B330" s="356"/>
       <c r="C330" s="357">
         <v>62465.680999999997</v>
       </c>
       <c r="D330" s="358">
         <v>57643.785000000003</v>
       </c>
       <c r="E330" s="359">
         <v>4821.8959999999997</v>
       </c>
       <c r="F330" s="357">
         <v>43028.999000000003</v>
       </c>
       <c r="G330" s="358">
         <v>42935.561000000002</v>
       </c>
       <c r="H330" s="359">
         <v>93.438000000000002</v>
       </c>
       <c r="I330" s="360">
         <v>19436.682000000001</v>
       </c>
       <c r="J330" s="361">
         <v>43.415098601770261</v>
       </c>
       <c r="K330" s="362">
         <v>14.872173235858883</v>
       </c>
       <c r="L330" s="185"/>
     </row>
     <row r="331" spans="1:12" s="335" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A331" s="385" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B331" s="347"/>
       <c r="C331" s="348">
-        <v>263349.14799999999</v>
+        <v>416653.78499999997</v>
       </c>
       <c r="D331" s="349">
-        <v>241563.171</v>
+        <v>380692.29800000001</v>
       </c>
       <c r="E331" s="350">
-        <v>21785.976999999999</v>
+        <v>35961.487000000001</v>
       </c>
       <c r="F331" s="348">
-        <v>196052.45800000001</v>
+        <v>319213.462</v>
       </c>
       <c r="G331" s="349">
-        <v>195773.52900000001</v>
+        <v>318772.48499999999</v>
       </c>
       <c r="H331" s="350">
-        <v>278.92899999999997</v>
+        <v>440.97699999999998</v>
       </c>
       <c r="I331" s="351">
-        <v>67296.69</v>
+        <v>97440.323000000004</v>
       </c>
       <c r="J331" s="352">
-        <v>47.795880382612474</v>
+        <v>47.098341838104552</v>
       </c>
       <c r="K331" s="353">
-        <v>33.23221312961617</v>
+        <v>40.298752803280067</v>
       </c>
       <c r="L331" s="354"/>
     </row>
     <row r="332" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A332" s="363" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B332" s="185"/>
       <c r="C332" s="342">
         <v>65757.994999999995</v>
       </c>
       <c r="D332" s="343">
         <v>60513.216999999997</v>
       </c>
       <c r="E332" s="344">
         <v>5244.7780000000002</v>
       </c>
       <c r="F332" s="342">
         <v>46839.633000000002</v>
       </c>
       <c r="G332" s="343">
         <v>46775.712</v>
       </c>
       <c r="H332" s="344">
         <v>63.920999999999999</v>
       </c>
       <c r="I332" s="355">
         <v>18918.362000000001</v>
       </c>
       <c r="J332" s="346">
         <v>69.902100747473185</v>
       </c>
       <c r="K332" s="192">
         <v>63.523423238173173</v>
       </c>
       <c r="L332" s="185"/>
     </row>
     <row r="333" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A333" s="363" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B333" s="185"/>
       <c r="C333" s="342">
         <v>49789.046000000002</v>
       </c>
       <c r="D333" s="343">
         <v>45530.648999999998</v>
       </c>
       <c r="E333" s="344">
         <v>4258.3969999999999</v>
       </c>
       <c r="F333" s="342">
         <v>37033.678</v>
       </c>
       <c r="G333" s="343">
         <v>36981.817000000003</v>
       </c>
       <c r="H333" s="344">
         <v>51.860999999999997</v>
       </c>
       <c r="I333" s="355">
         <v>12755.368</v>
       </c>
       <c r="J333" s="346">
         <v>20.576744221190083</v>
       </c>
       <c r="K333" s="192">
         <v>6.8452652802838738</v>
       </c>
       <c r="L333" s="185"/>
     </row>
     <row r="334" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A334" s="363" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="B334" s="185"/>
       <c r="C334" s="342">
         <v>80181.226999999999</v>
       </c>
       <c r="D334" s="343">
         <v>73821.11</v>
       </c>
       <c r="E334" s="344">
         <v>6360.1170000000002</v>
       </c>
       <c r="F334" s="342">
         <v>58908.720999999998</v>
       </c>
       <c r="G334" s="343">
         <v>58816.544000000002</v>
       </c>
       <c r="H334" s="344">
         <v>92.177000000000007</v>
       </c>
       <c r="I334" s="355">
         <v>21272.506000000001</v>
       </c>
       <c r="J334" s="346">
         <v>61.845812955649905</v>
       </c>
       <c r="K334" s="192">
         <v>38.257363631825434</v>
       </c>
       <c r="L334" s="185"/>
     </row>
     <row r="335" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A335" s="435" t="s">
-[...30 lines deleted...]
-        <v>29.178325238594848</v>
+      <c r="A335" s="363" t="s">
+        <v>183</v>
+      </c>
+      <c r="B335" s="185"/>
+      <c r="C335" s="342">
+        <v>67618.650999999998</v>
+      </c>
+      <c r="D335" s="343">
+        <v>61697.063999999998</v>
+      </c>
+      <c r="E335" s="344">
+        <v>5921.5870000000004</v>
+      </c>
+      <c r="F335" s="342">
+        <v>53264.351000000002</v>
+      </c>
+      <c r="G335" s="343">
+        <v>53193.495999999999</v>
+      </c>
+      <c r="H335" s="344">
+        <v>70.855000000000004</v>
+      </c>
+      <c r="I335" s="355">
+        <v>14354.3</v>
+      </c>
+      <c r="J335" s="346">
+        <v>38.999312842098895</v>
+      </c>
+      <c r="K335" s="192">
+        <v>29.163593643885534</v>
       </c>
       <c r="L335" s="185"/>
     </row>
     <row r="336" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A336" s="393" t="s">
+      <c r="A336" s="363" t="s">
+        <v>184</v>
+      </c>
+      <c r="B336" s="185" t="s">
         <v>193</v>
       </c>
-      <c r="B336" s="185"/>
-[...8 lines deleted...]
-      <c r="K336" s="192"/>
+      <c r="C336" s="342">
+        <v>78476.425000000003</v>
+      </c>
+      <c r="D336" s="343">
+        <v>71934.101999999999</v>
+      </c>
+      <c r="E336" s="344">
+        <v>6542.3230000000003</v>
+      </c>
+      <c r="F336" s="342">
+        <v>60539.932000000001</v>
+      </c>
+      <c r="G336" s="343">
+        <v>60460.271000000001</v>
+      </c>
+      <c r="H336" s="344">
+        <v>79.661000000000001</v>
+      </c>
+      <c r="I336" s="355">
+        <v>17936.492999999999</v>
+      </c>
+      <c r="J336" s="346">
+        <v>51.680267937385672</v>
+      </c>
+      <c r="K336" s="192">
+        <v>54.791233846043866</v>
+      </c>
       <c r="L336" s="185"/>
     </row>
     <row r="337" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="B337" s="185"/>
-[...8 lines deleted...]
-      <c r="K337" s="192"/>
+      <c r="A337" s="434" t="s">
+        <v>185</v>
+      </c>
+      <c r="B337" s="386" t="s">
+        <v>194</v>
+      </c>
+      <c r="C337" s="387">
+        <v>74830.441000000006</v>
+      </c>
+      <c r="D337" s="388">
+        <v>67196.156000000003</v>
+      </c>
+      <c r="E337" s="389">
+        <v>7634.2849999999999</v>
+      </c>
+      <c r="F337" s="387">
+        <v>62627.146999999997</v>
+      </c>
+      <c r="G337" s="388">
+        <v>62544.644999999997</v>
+      </c>
+      <c r="H337" s="389">
+        <v>82.501999999999995</v>
+      </c>
+      <c r="I337" s="390">
+        <v>12203.294</v>
+      </c>
+      <c r="J337" s="391">
+        <v>40.326274386375275</v>
+      </c>
+      <c r="K337" s="392">
+        <v>51.777577434204701</v>
+      </c>
       <c r="L337" s="185"/>
     </row>
     <row r="338" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A338" s="393" t="s">
+        <v>195</v>
+      </c>
       <c r="B338" s="185"/>
       <c r="C338" s="355"/>
       <c r="D338" s="355"/>
       <c r="E338" s="355"/>
       <c r="F338" s="355"/>
       <c r="G338" s="355"/>
       <c r="H338" s="355"/>
       <c r="I338" s="355"/>
       <c r="J338" s="192"/>
       <c r="K338" s="192"/>
       <c r="L338" s="185"/>
     </row>
     <row r="339" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B339" s="185"/>
       <c r="C339" s="355"/>
       <c r="D339" s="355"/>
       <c r="E339" s="355"/>
       <c r="F339" s="355"/>
       <c r="G339" s="355"/>
       <c r="H339" s="355"/>
       <c r="I339" s="355"/>
       <c r="J339" s="192"/>
       <c r="K339" s="192"/>
       <c r="L339" s="185"/>
     </row>
@@ -27667,5134 +27709,5146 @@
       <c r="E358" s="355"/>
       <c r="F358" s="355"/>
       <c r="G358" s="355"/>
       <c r="H358" s="355"/>
       <c r="I358" s="355"/>
       <c r="J358" s="192"/>
       <c r="K358" s="192"/>
       <c r="L358" s="185"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H200"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="8" topLeftCell="D177" activePane="bottomRight" state="frozen"/>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.125" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.25" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.875" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="433" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B1" s="433"/>
       <c r="C1" s="433"/>
       <c r="D1" s="433"/>
       <c r="E1" s="433"/>
       <c r="F1" s="433"/>
       <c r="G1" s="433"/>
       <c r="H1" s="433"/>
     </row>
     <row r="2" spans="1:8" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A2" s="394"/>
       <c r="C2" s="241"/>
-      <c r="D2" s="434" t="s">
+      <c r="D2" s="435" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="244"/>
       <c r="F2" s="244"/>
       <c r="H2" s="245"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="394"/>
       <c r="H3" s="395" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A4" s="396" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="397"/>
       <c r="C4" s="152" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="398"/>
       <c r="E4" s="399"/>
       <c r="F4" s="152" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="400"/>
       <c r="H4" s="400"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="401"/>
       <c r="B5" s="386"/>
       <c r="C5" s="402" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="402" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="403" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F5" s="402" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="402" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="403" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="394" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B6" s="404" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C6" s="405">
-        <v>7.1999999999999995E-2</v>
+        <v>0.10100000000000001</v>
       </c>
       <c r="D6" s="406">
-        <v>7.0000000000000001E-3</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="E6" s="406">
-        <v>6.4999999999999988E-2</v>
+        <v>9.2999999999999999E-2</v>
       </c>
       <c r="F6" s="405">
-        <v>9.1999999999999998E-2</v>
+        <v>0.193</v>
       </c>
       <c r="G6" s="406">
-        <v>7.0000000000000001E-3</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="H6" s="406">
-        <v>8.4999999999999992E-2</v>
+        <v>0.17799999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="394" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B7" s="407" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C7" s="405">
-        <v>0.88200000000000001</v>
+        <v>0.55000000000000004</v>
       </c>
       <c r="D7" s="406">
-        <v>0.154</v>
+        <v>0.31900000000000001</v>
       </c>
       <c r="E7" s="406">
-        <v>0.72799999999999998</v>
+        <v>0.23100000000000004</v>
       </c>
       <c r="F7" s="405">
-        <v>3.2719999999999998</v>
+        <v>4.2789999999999999</v>
       </c>
       <c r="G7" s="406">
-        <v>0.76500000000000001</v>
+        <v>1.4430000000000001</v>
       </c>
       <c r="H7" s="406">
-        <v>2.5069999999999997</v>
+        <v>2.8359999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="394" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B8" s="407" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C8" s="405">
-        <v>5.2409999999999997</v>
+        <v>5.4909999999999997</v>
       </c>
       <c r="D8" s="406">
         <v>0</v>
       </c>
       <c r="E8" s="406">
-        <v>5.2409999999999997</v>
+        <v>5.4909999999999997</v>
       </c>
       <c r="F8" s="405">
-        <v>25.488</v>
+        <v>36.695999999999998</v>
       </c>
       <c r="G8" s="406">
-        <v>1.0999999999999999E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="H8" s="406">
-        <v>25.477</v>
+        <v>36.678999999999995</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="394" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B9" s="407" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C9" s="405">
-        <v>1.2729999999999999</v>
+        <v>1.9850000000000001</v>
       </c>
       <c r="D9" s="406">
-        <v>0.50700000000000001</v>
+        <v>0.63700000000000001</v>
       </c>
       <c r="E9" s="406">
-        <v>0.7659999999999999</v>
+        <v>1.3480000000000001</v>
       </c>
       <c r="F9" s="405">
-        <v>10.794</v>
+        <v>16.876999999999999</v>
       </c>
       <c r="G9" s="406">
-        <v>1.7769999999999999</v>
+        <v>2.899</v>
       </c>
       <c r="H9" s="406">
-        <v>9.0170000000000012</v>
+        <v>13.977999999999998</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="394" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B10" s="407" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C10" s="405">
-        <v>0.13900000000000001</v>
+        <v>108.964</v>
       </c>
       <c r="D10" s="406">
-        <v>0</v>
+        <v>496.37700000000001</v>
       </c>
       <c r="E10" s="406">
-        <v>0.13900000000000001</v>
+        <v>-387.41300000000001</v>
       </c>
       <c r="F10" s="405">
-        <v>2.2930000000000001</v>
+        <v>162.44399999999999</v>
       </c>
       <c r="G10" s="406">
-        <v>1.861</v>
+        <v>498.238</v>
       </c>
       <c r="H10" s="406">
-        <v>0.43200000000000016</v>
+        <v>-335.79399999999998</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="394" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B11" s="407" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C11" s="405">
-        <v>2.1000000000000001E-2</v>
-[...1 lines deleted...]
-      <c r="D11" s="406"/>
+        <v>0</v>
+      </c>
+      <c r="D11" s="406">
+        <v>0.03</v>
+      </c>
       <c r="E11" s="406">
-        <v>2.1000000000000001E-2</v>
+        <v>-0.03</v>
       </c>
       <c r="F11" s="405">
-        <v>0.155</v>
-[...1 lines deleted...]
-      <c r="G11" s="406"/>
+        <v>0.186</v>
+      </c>
+      <c r="G11" s="406">
+        <v>0.03</v>
+      </c>
       <c r="H11" s="406">
-        <v>0.155</v>
+        <v>0.156</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="394" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B12" s="407" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C12" s="405">
-        <v>9.7850000000000001</v>
+        <v>8.7390000000000008</v>
       </c>
       <c r="D12" s="406">
-        <v>23.288</v>
+        <v>7.226</v>
       </c>
       <c r="E12" s="406">
-        <v>-13.503</v>
+        <v>1.5130000000000008</v>
       </c>
       <c r="F12" s="405">
-        <v>40.610999999999997</v>
+        <v>62.85</v>
       </c>
       <c r="G12" s="406">
-        <v>54.829000000000001</v>
+        <v>68.215000000000003</v>
       </c>
       <c r="H12" s="406">
-        <v>-14.218000000000004</v>
+        <v>-5.365000000000002</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="394" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B13" s="407" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C13" s="405">
-        <v>0.73299999999999998</v>
+        <v>0.17399999999999999</v>
       </c>
       <c r="D13" s="406">
-        <v>0.14799999999999999</v>
+        <v>0.19500000000000001</v>
       </c>
       <c r="E13" s="406">
-        <v>0.58499999999999996</v>
+        <v>-2.1000000000000019E-2</v>
       </c>
       <c r="F13" s="405">
-        <v>1.744</v>
+        <v>2.431</v>
       </c>
       <c r="G13" s="406">
-        <v>1.534</v>
+        <v>1.843</v>
       </c>
       <c r="H13" s="406">
-        <v>0.20999999999999996</v>
+        <v>0.58800000000000008</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="394" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B14" s="407" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="405">
-        <v>618.13</v>
+        <v>645.41700000000003</v>
       </c>
       <c r="D14" s="406">
-        <v>1397.174</v>
+        <v>1052.1420000000001</v>
       </c>
       <c r="E14" s="406">
-        <v>-779.04399999999998</v>
+        <v>-406.72500000000002</v>
       </c>
       <c r="F14" s="405">
-        <v>3752.4119999999998</v>
+        <v>5328.0360000000001</v>
       </c>
       <c r="G14" s="406">
-        <v>4200.5420000000004</v>
+        <v>6705.05</v>
       </c>
       <c r="H14" s="406">
-        <v>-448.13000000000056</v>
+        <v>-1377.0140000000001</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="408" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B15" s="409" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C15" s="410">
-        <v>55.933999999999997</v>
+        <v>73.456000000000003</v>
       </c>
       <c r="D15" s="411">
-        <v>97.55</v>
+        <v>129.08799999999999</v>
       </c>
       <c r="E15" s="411">
-        <v>-41.616</v>
+        <v>-55.631999999999991</v>
       </c>
       <c r="F15" s="410">
-        <v>212.20599999999999</v>
+        <v>363.39600000000002</v>
       </c>
       <c r="G15" s="411">
-        <v>315.47800000000001</v>
+        <v>549.05100000000004</v>
       </c>
       <c r="H15" s="411">
-        <v>-103.27200000000002</v>
+        <v>-185.65500000000003</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="394" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B16" s="407" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C16" s="405">
-        <v>0.34699999999999998</v>
+        <v>0.41</v>
       </c>
       <c r="D16" s="406">
-        <v>161.08099999999999</v>
+        <v>0.02</v>
       </c>
       <c r="E16" s="406">
-        <v>-160.73399999999998</v>
+        <v>0.38999999999999996</v>
       </c>
       <c r="F16" s="405">
-        <v>1.8540000000000001</v>
+        <v>2.7320000000000002</v>
       </c>
       <c r="G16" s="406">
-        <v>161.125</v>
+        <v>309.08699999999999</v>
       </c>
       <c r="H16" s="406">
-        <v>-159.27099999999999</v>
+        <v>-306.35499999999996</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="394" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B17" s="407" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C17" s="405">
-        <v>9.5000000000000001E-2</v>
+        <v>8.3000000000000004E-2</v>
       </c>
       <c r="D17" s="406">
-        <v>0.29099999999999998</v>
+        <v>0.29399999999999998</v>
       </c>
       <c r="E17" s="406">
-        <v>-0.19599999999999998</v>
+        <v>-0.21099999999999997</v>
       </c>
       <c r="F17" s="405">
-        <v>0.34499999999999997</v>
+        <v>0.46200000000000002</v>
       </c>
       <c r="G17" s="406">
-        <v>0.29599999999999999</v>
+        <v>0.59</v>
       </c>
       <c r="H17" s="406">
-        <v>4.8999999999999988E-2</v>
+        <v>-0.12799999999999995</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="394" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B18" s="407" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C18" s="405">
-        <v>6.8000000000000005E-2</v>
+        <v>1.103</v>
       </c>
       <c r="D18" s="406">
-        <v>0.48299999999999998</v>
+        <v>0.248</v>
       </c>
       <c r="E18" s="406">
-        <v>-0.41499999999999998</v>
+        <v>0.85499999999999998</v>
       </c>
       <c r="F18" s="405">
-        <v>6.1210000000000004</v>
+        <v>7.984</v>
       </c>
       <c r="G18" s="406">
-        <v>11.882</v>
+        <v>12.917999999999999</v>
       </c>
       <c r="H18" s="406">
-        <v>-5.7609999999999992</v>
+        <v>-4.9339999999999993</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="394" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B19" s="407" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C19" s="405">
-        <v>89.814999999999998</v>
+        <v>96.477999999999994</v>
       </c>
       <c r="D19" s="406">
-        <v>7.1150000000000002</v>
+        <v>11.589</v>
       </c>
       <c r="E19" s="406">
-        <v>82.7</v>
+        <v>84.888999999999996</v>
       </c>
       <c r="F19" s="405">
-        <v>407.63499999999999</v>
+        <v>568.67100000000005</v>
       </c>
       <c r="G19" s="406">
-        <v>38.188000000000002</v>
+        <v>59.603999999999999</v>
       </c>
       <c r="H19" s="406">
-        <v>369.447</v>
+        <v>509.06700000000006</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="394" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B20" s="407" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C20" s="405">
-        <v>0.17699999999999999</v>
+        <v>0.24399999999999999</v>
       </c>
       <c r="D20" s="406">
-        <v>0.03</v>
+        <v>3.6999999999999998E-2</v>
       </c>
       <c r="E20" s="406">
-        <v>0.14699999999999999</v>
+        <v>0.20699999999999999</v>
       </c>
       <c r="F20" s="405">
-        <v>1.4510000000000001</v>
+        <v>2.4820000000000002</v>
       </c>
       <c r="G20" s="406">
-        <v>0.26100000000000001</v>
+        <v>0.34399999999999997</v>
       </c>
       <c r="H20" s="406">
-        <v>1.19</v>
+        <v>2.1380000000000003</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="394" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B21" s="407" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C21" s="405">
-        <v>0.62</v>
+        <v>0.94</v>
       </c>
       <c r="D21" s="406">
-        <v>7.8E-2</v>
+        <v>0.93600000000000005</v>
       </c>
       <c r="E21" s="406">
-        <v>0.54200000000000004</v>
+        <v>3.9999999999998925E-3</v>
       </c>
       <c r="F21" s="405">
-        <v>3.6080000000000001</v>
+        <v>6.2569999999999997</v>
       </c>
       <c r="G21" s="406">
-        <v>10.739000000000001</v>
+        <v>25.187000000000001</v>
       </c>
       <c r="H21" s="406">
-        <v>-7.1310000000000002</v>
+        <v>-18.93</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="394" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B22" s="407" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C22" s="405">
-        <v>146.51300000000001</v>
+        <v>149.583</v>
       </c>
       <c r="D22" s="406">
-        <v>59.677</v>
+        <v>69.747</v>
       </c>
       <c r="E22" s="406">
-        <v>86.836000000000013</v>
+        <v>79.835999999999999</v>
       </c>
       <c r="F22" s="405">
-        <v>566.27800000000002</v>
+        <v>875.48599999999999</v>
       </c>
       <c r="G22" s="406">
-        <v>219.49600000000001</v>
+        <v>348.96800000000002</v>
       </c>
       <c r="H22" s="406">
-        <v>346.78200000000004</v>
+        <v>526.51800000000003</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="394" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B23" s="407" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C23" s="405">
-        <v>0.16700000000000001</v>
+        <v>0.217</v>
       </c>
       <c r="D23" s="406">
-        <v>0.32100000000000001</v>
+        <v>0</v>
       </c>
       <c r="E23" s="406">
-        <v>-0.154</v>
+        <v>0.217</v>
       </c>
       <c r="F23" s="405">
-        <v>1.2490000000000001</v>
+        <v>1.825</v>
       </c>
       <c r="G23" s="406">
-        <v>1.74</v>
+        <v>2.2290000000000001</v>
       </c>
       <c r="H23" s="406">
-        <v>-0.49099999999999988</v>
+        <v>-0.40400000000000014</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="394" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B24" s="407" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C24" s="405">
-        <v>0.88</v>
+        <v>0.21199999999999999</v>
       </c>
       <c r="D24" s="406">
         <v>2E-3</v>
       </c>
       <c r="E24" s="406">
-        <v>0.878</v>
+        <v>0.21</v>
       </c>
       <c r="F24" s="405">
-        <v>2.786</v>
+        <v>4.2009999999999996</v>
       </c>
       <c r="G24" s="406">
-        <v>2E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="H24" s="406">
-        <v>2.7840000000000003</v>
+        <v>4.1970000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="408" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B25" s="409" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C25" s="410">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="D25" s="411">
         <v>0</v>
       </c>
       <c r="E25" s="411">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="F25" s="410">
-        <v>0.01</v>
+        <v>5.1999999999999998E-2</v>
       </c>
       <c r="G25" s="411">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="H25" s="411">
-        <v>-3.3999999999999996E-2</v>
+        <v>8.0000000000000002E-3</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="394" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B26" s="407" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C26" s="405">
-        <v>0.185</v>
+        <v>0.33600000000000002</v>
       </c>
       <c r="D26" s="406">
-        <v>0.35199999999999998</v>
+        <v>0.12</v>
       </c>
       <c r="E26" s="406">
-        <v>-0.16699999999999998</v>
+        <v>0.21600000000000003</v>
       </c>
       <c r="F26" s="405">
-        <v>1.6970000000000001</v>
+        <v>2.5739999999999998</v>
       </c>
       <c r="G26" s="406">
-        <v>0.72799999999999998</v>
+        <v>0.95799999999999996</v>
       </c>
       <c r="H26" s="406">
-        <v>0.96900000000000008</v>
+        <v>1.6159999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="394" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B27" s="407" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C27" s="405">
-        <v>0.371</v>
+        <v>0.38400000000000001</v>
       </c>
       <c r="D27" s="406">
-        <v>0.13400000000000001</v>
+        <v>0.26500000000000001</v>
       </c>
       <c r="E27" s="406">
-        <v>0.23699999999999999</v>
+        <v>0.11899999999999999</v>
       </c>
       <c r="F27" s="405">
-        <v>1.605</v>
+        <v>3.5209999999999999</v>
       </c>
       <c r="G27" s="406">
-        <v>0.63300000000000001</v>
+        <v>1.135</v>
       </c>
       <c r="H27" s="406">
-        <v>0.97199999999999998</v>
+        <v>2.3860000000000001</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="394" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B28" s="407" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C28" s="405">
-        <v>3.2000000000000001E-2</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="D28" s="406">
-        <v>4.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="E28" s="406">
-        <v>2.8000000000000001E-2</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="F28" s="405">
-        <v>5.1999999999999998E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="G28" s="406">
-        <v>6.4000000000000001E-2</v>
+        <v>6.7000000000000004E-2</v>
       </c>
       <c r="H28" s="406">
-        <v>-1.2000000000000004E-2</v>
+        <v>2.8999999999999998E-2</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="394" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B29" s="407" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C29" s="405">
-        <v>129.71799999999999</v>
+        <v>100.077</v>
       </c>
       <c r="D29" s="406">
-        <v>155.65299999999999</v>
+        <v>358.53199999999998</v>
       </c>
       <c r="E29" s="406">
-        <v>-25.935000000000002</v>
+        <v>-258.45499999999998</v>
       </c>
       <c r="F29" s="405">
-        <v>425.66800000000001</v>
+        <v>684.79200000000003</v>
       </c>
       <c r="G29" s="406">
-        <v>515.48699999999997</v>
+        <v>1472.184</v>
       </c>
       <c r="H29" s="406">
-        <v>-89.81899999999996</v>
+        <v>-787.39199999999994</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="394" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B30" s="407" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C30" s="405">
-        <v>0.92200000000000004</v>
+        <v>0.94099999999999995</v>
       </c>
       <c r="D30" s="406">
-        <v>4.4169999999999998</v>
+        <v>61.537999999999997</v>
       </c>
       <c r="E30" s="406">
-        <v>-3.4949999999999997</v>
+        <v>-60.596999999999994</v>
       </c>
       <c r="F30" s="405">
-        <v>11.103</v>
+        <v>13.504</v>
       </c>
       <c r="G30" s="406">
-        <v>179.64599999999999</v>
+        <v>241.24100000000001</v>
       </c>
       <c r="H30" s="406">
-        <v>-168.54299999999998</v>
+        <v>-227.73700000000002</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="394" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B31" s="407" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C31" s="405">
-        <v>10.569000000000001</v>
+        <v>14.195</v>
       </c>
       <c r="D31" s="406">
-        <v>12.877000000000001</v>
+        <v>10.670999999999999</v>
       </c>
       <c r="E31" s="406">
-        <v>-2.3079999999999998</v>
+        <v>3.5240000000000009</v>
       </c>
       <c r="F31" s="405">
-        <v>39.847999999999999</v>
+        <v>66.466999999999999</v>
       </c>
       <c r="G31" s="406">
-        <v>34.116</v>
+        <v>49.259</v>
       </c>
       <c r="H31" s="406">
-        <v>5.7319999999999993</v>
+        <v>17.207999999999998</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="394" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B32" s="407" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C32" s="405">
-        <v>1.6E-2</v>
+        <v>0.22600000000000001</v>
       </c>
       <c r="D32" s="406">
-        <v>0</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="E32" s="406">
-        <v>1.6E-2</v>
+        <v>0.219</v>
       </c>
       <c r="F32" s="405">
-        <v>0.70099999999999996</v>
+        <v>1.1020000000000001</v>
       </c>
       <c r="G32" s="406">
-        <v>3.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="H32" s="406">
-        <v>0.69799999999999995</v>
+        <v>1.0920000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="394" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B33" s="407" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C33" s="405">
-        <v>42.033999999999999</v>
+        <v>46.462000000000003</v>
       </c>
       <c r="D33" s="406">
-        <v>10.981999999999999</v>
+        <v>17.832999999999998</v>
       </c>
       <c r="E33" s="406">
-        <v>31.052</v>
+        <v>28.629000000000005</v>
       </c>
       <c r="F33" s="405">
-        <v>184.99600000000001</v>
+        <v>275.767</v>
       </c>
       <c r="G33" s="406">
-        <v>54.898000000000003</v>
+        <v>85.022000000000006</v>
       </c>
       <c r="H33" s="406">
-        <v>130.09800000000001</v>
+        <v>190.745</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="394" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B34" s="407" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C34" s="405">
-        <v>0.36599999999999999</v>
+        <v>0.311</v>
       </c>
       <c r="D34" s="406">
-        <v>0.47699999999999998</v>
+        <v>1.169</v>
       </c>
       <c r="E34" s="406">
-        <v>-0.11099999999999999</v>
+        <v>-0.8580000000000001</v>
       </c>
       <c r="F34" s="405">
-        <v>1.665</v>
+        <v>2.4140000000000001</v>
       </c>
       <c r="G34" s="406">
-        <v>2.7370000000000001</v>
+        <v>4.7549999999999999</v>
       </c>
       <c r="H34" s="406">
-        <v>-1.0720000000000001</v>
+        <v>-2.3409999999999997</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="408" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B35" s="409" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C35" s="410">
-        <v>245.39500000000001</v>
+        <v>221.87299999999999</v>
       </c>
       <c r="D35" s="411">
-        <v>136.38200000000001</v>
+        <v>245.88900000000001</v>
       </c>
       <c r="E35" s="411">
-        <v>109.01300000000001</v>
+        <v>-24.01600000000002</v>
       </c>
       <c r="F35" s="410">
-        <v>958.80700000000002</v>
+        <v>1476.4860000000001</v>
       </c>
       <c r="G35" s="411">
-        <v>794.15899999999999</v>
+        <v>1266.8910000000001</v>
       </c>
       <c r="H35" s="411">
-        <v>164.64800000000002</v>
+        <v>209.59500000000003</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="394" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B36" s="407" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C36" s="405">
         <v>0</v>
       </c>
       <c r="D36" s="406">
         <v>0</v>
       </c>
       <c r="E36" s="406">
         <v>0</v>
       </c>
       <c r="F36" s="405">
         <v>1.2E-2</v>
       </c>
       <c r="G36" s="406">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="H36" s="406">
         <v>-6.7000000000000004E-2</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="394" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B37" s="407" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C37" s="405">
-        <v>7.0999999999999994E-2</v>
+        <v>7.8E-2</v>
       </c>
       <c r="D37" s="406">
         <v>0</v>
       </c>
       <c r="E37" s="406">
-        <v>7.0999999999999994E-2</v>
+        <v>7.8E-2</v>
       </c>
       <c r="F37" s="405">
-        <v>0.28799999999999998</v>
+        <v>0.50700000000000001</v>
       </c>
       <c r="G37" s="406">
         <v>1E-3</v>
       </c>
       <c r="H37" s="406">
-        <v>0.28699999999999998</v>
+        <v>0.50600000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="394" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B38" s="407" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C38" s="405">
-        <v>13.368</v>
+        <v>11.64</v>
       </c>
       <c r="D38" s="406">
-        <v>61.18</v>
+        <v>76.45</v>
       </c>
       <c r="E38" s="406">
-        <v>-47.811999999999998</v>
+        <v>-64.81</v>
       </c>
       <c r="F38" s="405">
-        <v>49.231999999999999</v>
+        <v>72.191000000000003</v>
       </c>
       <c r="G38" s="406">
-        <v>321.67200000000003</v>
+        <v>445.31099999999998</v>
       </c>
       <c r="H38" s="406">
-        <v>-272.44000000000005</v>
+        <v>-373.12</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="394" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B39" s="407" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C39" s="405">
-        <v>18.161000000000001</v>
+        <v>17.981999999999999</v>
       </c>
       <c r="D39" s="406">
-        <v>34.630000000000003</v>
+        <v>26.295999999999999</v>
       </c>
       <c r="E39" s="406">
-        <v>-16.469000000000001</v>
+        <v>-8.3140000000000001</v>
       </c>
       <c r="F39" s="405">
-        <v>74.284000000000006</v>
+        <v>112.804</v>
       </c>
       <c r="G39" s="406">
-        <v>99.784000000000006</v>
+        <v>175.98500000000001</v>
       </c>
       <c r="H39" s="406">
-        <v>-25.5</v>
+        <v>-63.181000000000012</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="394" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B40" s="412" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C40" s="405">
-        <v>7.6999999999999999E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="D40" s="406">
-        <v>0</v>
+        <v>3.1589999999999998</v>
       </c>
       <c r="E40" s="406">
-        <v>7.6999999999999999E-2</v>
+        <v>-3.1339999999999999</v>
       </c>
       <c r="F40" s="405">
-        <v>1.113</v>
+        <v>1.1970000000000001</v>
       </c>
       <c r="G40" s="406">
-        <v>3.54</v>
+        <v>13.888999999999999</v>
       </c>
       <c r="H40" s="406">
-        <v>-2.427</v>
+        <v>-12.692</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="394" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B41" s="407" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C41" s="405">
-        <v>0.83099999999999996</v>
+        <v>1.042</v>
       </c>
       <c r="D41" s="406">
-        <v>58.438000000000002</v>
+        <v>6.0209999999999999</v>
       </c>
       <c r="E41" s="406">
-        <v>-57.606999999999999</v>
+        <v>-4.9790000000000001</v>
       </c>
       <c r="F41" s="405">
-        <v>2.4500000000000002</v>
+        <v>4.04</v>
       </c>
       <c r="G41" s="406">
-        <v>64.635999999999996</v>
+        <v>85.647000000000006</v>
       </c>
       <c r="H41" s="406">
-        <v>-62.185999999999993</v>
+        <v>-81.606999999999999</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="394" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B42" s="412" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C42" s="405">
-        <v>7.5119999999999996</v>
+        <v>9.1950000000000003</v>
       </c>
       <c r="D42" s="406">
-        <v>18.161000000000001</v>
+        <v>23.356000000000002</v>
       </c>
       <c r="E42" s="406">
-        <v>-10.649000000000001</v>
+        <v>-14.161000000000001</v>
       </c>
       <c r="F42" s="405">
-        <v>30.545000000000002</v>
+        <v>47.067999999999998</v>
       </c>
       <c r="G42" s="406">
-        <v>159.547</v>
+        <v>197.77600000000001</v>
       </c>
       <c r="H42" s="406">
-        <v>-129.00200000000001</v>
+        <v>-150.70800000000003</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="394" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B43" s="407" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C43" s="405">
-        <v>2.032</v>
+        <v>3.5910000000000002</v>
       </c>
       <c r="D43" s="406">
-        <v>0</v>
+        <v>0.14799999999999999</v>
       </c>
       <c r="E43" s="406">
-        <v>2.032</v>
+        <v>3.4430000000000001</v>
       </c>
       <c r="F43" s="405">
-        <v>9.2249999999999996</v>
+        <v>14.848000000000001</v>
       </c>
       <c r="G43" s="406">
-        <v>0.63800000000000001</v>
+        <v>1.214</v>
       </c>
       <c r="H43" s="406">
-        <v>8.5869999999999997</v>
+        <v>13.634</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="394" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B44" s="407" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C44" s="405">
-        <v>4.2640000000000002</v>
+        <v>3.145</v>
       </c>
       <c r="D44" s="406">
-        <v>2.0350000000000001</v>
+        <v>0.92500000000000004</v>
       </c>
       <c r="E44" s="406">
-        <v>2.2290000000000001</v>
+        <v>2.2199999999999998</v>
       </c>
       <c r="F44" s="405">
-        <v>15.885</v>
+        <v>22.58</v>
       </c>
       <c r="G44" s="406">
-        <v>6.069</v>
+        <v>9.8170000000000002</v>
       </c>
       <c r="H44" s="406">
-        <v>9.8159999999999989</v>
+        <v>12.762999999999998</v>
       </c>
     </row>
     <row r="45" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="408" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B45" s="409" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C45" s="410">
-        <v>1.0999999999999999E-2</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="D45" s="411">
-        <v>0.83799999999999997</v>
+        <v>0.42699999999999999</v>
       </c>
       <c r="E45" s="411">
-        <v>-0.82699999999999996</v>
+        <v>-0.40899999999999997</v>
       </c>
       <c r="F45" s="410">
-        <v>1.0999999999999999E-2</v>
+        <v>6.9000000000000006E-2</v>
       </c>
       <c r="G45" s="411">
-        <v>3.03</v>
+        <v>4.0199999999999996</v>
       </c>
       <c r="H45" s="411">
-        <v>-3.0189999999999997</v>
+        <v>-3.9509999999999996</v>
       </c>
     </row>
     <row r="46" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="413" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B46" s="407" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C46" s="405">
-        <v>1.4650000000000001</v>
+        <v>0.63800000000000001</v>
       </c>
       <c r="D46" s="406">
-        <v>1.0920000000000001</v>
+        <v>0.65900000000000003</v>
       </c>
       <c r="E46" s="406">
-        <v>0.373</v>
+        <v>-2.1000000000000019E-2</v>
       </c>
       <c r="F46" s="405">
-        <v>4.2389999999999999</v>
+        <v>6.6859999999999999</v>
       </c>
       <c r="G46" s="406">
-        <v>3.5659999999999998</v>
+        <v>4.681</v>
       </c>
       <c r="H46" s="406">
-        <v>0.67300000000000004</v>
+        <v>2.0049999999999999</v>
       </c>
     </row>
     <row r="47" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="413" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B47" s="407" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C47" s="405">
-        <v>142.49199999999999</v>
+        <v>98.546000000000006</v>
       </c>
       <c r="D47" s="406">
-        <v>44.481999999999999</v>
+        <v>55.468000000000004</v>
       </c>
       <c r="E47" s="406">
-        <v>98.009999999999991</v>
+        <v>43.078000000000003</v>
       </c>
       <c r="F47" s="405">
-        <v>655.82399999999996</v>
+        <v>886.36599999999999</v>
       </c>
       <c r="G47" s="406">
-        <v>167.803</v>
+        <v>287.65600000000001</v>
       </c>
       <c r="H47" s="406">
-        <v>488.02099999999996</v>
+        <v>598.71</v>
       </c>
     </row>
     <row r="48" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="413" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B48" s="407" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C48" s="405">
-        <v>29.989000000000001</v>
+        <v>31.379000000000001</v>
       </c>
       <c r="D48" s="406">
-        <v>41.436</v>
+        <v>43.167999999999999</v>
       </c>
       <c r="E48" s="406">
-        <v>-11.446999999999999</v>
+        <v>-11.788999999999998</v>
       </c>
       <c r="F48" s="405">
-        <v>125.081</v>
+        <v>190.99100000000001</v>
       </c>
       <c r="G48" s="406">
-        <v>180.893</v>
+        <v>274.66500000000002</v>
       </c>
       <c r="H48" s="406">
-        <v>-55.811999999999998</v>
+        <v>-83.674000000000007</v>
       </c>
     </row>
     <row r="49" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="413" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B49" s="407" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C49" s="405">
-        <v>0.46200000000000002</v>
+        <v>0.6</v>
       </c>
       <c r="D49" s="406">
         <v>1E-3</v>
       </c>
       <c r="E49" s="406">
-        <v>0.46100000000000002</v>
+        <v>0.59899999999999998</v>
       </c>
       <c r="F49" s="405">
-        <v>5.0270000000000001</v>
+        <v>6.2089999999999996</v>
       </c>
       <c r="G49" s="406">
-        <v>4.0000000000000001E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="H49" s="406">
-        <v>5.0230000000000006</v>
+        <v>6.2029999999999994</v>
       </c>
     </row>
     <row r="50" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="413" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B50" s="407" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C50" s="405">
-        <v>0</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="D50" s="406">
         <v>0</v>
       </c>
       <c r="E50" s="406">
-        <v>0</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="F50" s="405">
-        <v>3.0000000000000001E-3</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="G50" s="406">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="H50" s="406">
-        <v>-5.9999999999999993E-3</v>
+        <v>2.6000000000000002E-2</v>
       </c>
     </row>
     <row r="51" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="413" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B51" s="407" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C51" s="405">
-        <v>10.458</v>
+        <v>12.085000000000001</v>
       </c>
       <c r="D51" s="406">
-        <v>5.7560000000000002</v>
+        <v>9.9220000000000006</v>
       </c>
       <c r="E51" s="406">
-        <v>4.702</v>
+        <v>2.1630000000000003</v>
       </c>
       <c r="F51" s="405">
-        <v>39.438000000000002</v>
+        <v>64.164000000000001</v>
       </c>
       <c r="G51" s="406">
-        <v>23.97</v>
+        <v>44.031999999999996</v>
       </c>
       <c r="H51" s="406">
-        <v>15.468000000000004</v>
+        <v>20.132000000000005</v>
       </c>
     </row>
     <row r="52" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="413" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B52" s="407" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C52" s="405">
-        <v>11.726000000000001</v>
+        <v>9.952</v>
       </c>
       <c r="D52" s="406">
-        <v>10.625999999999999</v>
+        <v>3.1709999999999998</v>
       </c>
       <c r="E52" s="406">
-        <v>1.1000000000000014</v>
+        <v>6.7810000000000006</v>
       </c>
       <c r="F52" s="405">
-        <v>40.573999999999998</v>
+        <v>63.164000000000001</v>
       </c>
       <c r="G52" s="406">
-        <v>44.201000000000001</v>
+        <v>51.98</v>
       </c>
       <c r="H52" s="406">
-        <v>-3.6270000000000024</v>
+        <v>11.184000000000005</v>
       </c>
     </row>
     <row r="53" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="413" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B53" s="407" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C53" s="405">
-        <v>24.242000000000001</v>
+        <v>23.416</v>
       </c>
       <c r="D53" s="406">
-        <v>1.1619999999999999</v>
+        <v>29.693000000000001</v>
       </c>
       <c r="E53" s="406">
-        <v>23.080000000000002</v>
+        <v>-6.277000000000001</v>
       </c>
       <c r="F53" s="405">
-        <v>97.947999999999993</v>
+        <v>155.04499999999999</v>
       </c>
       <c r="G53" s="406">
-        <v>5.0460000000000003</v>
+        <v>36.082000000000001</v>
       </c>
       <c r="H53" s="406">
-        <v>92.901999999999987</v>
+        <v>118.96299999999999</v>
       </c>
     </row>
     <row r="54" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="413" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B54" s="407" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C54" s="405">
-        <v>5.149</v>
+        <v>7.7750000000000004</v>
       </c>
       <c r="D54" s="406">
-        <v>0.86599999999999999</v>
+        <v>0.96499999999999997</v>
       </c>
       <c r="E54" s="406">
-        <v>4.2830000000000004</v>
+        <v>6.8100000000000005</v>
       </c>
       <c r="F54" s="405">
-        <v>20.812999999999999</v>
+        <v>35.247999999999998</v>
       </c>
       <c r="G54" s="406">
-        <v>3.92</v>
+        <v>5.46</v>
       </c>
       <c r="H54" s="406">
-        <v>16.893000000000001</v>
+        <v>29.787999999999997</v>
       </c>
     </row>
     <row r="55" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="408" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B55" s="409" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="C55" s="410"/>
+        <v>296</v>
+      </c>
+      <c r="C55" s="410">
+        <v>0</v>
+      </c>
       <c r="D55" s="411">
-        <v>0</v>
+        <v>56.219000000000001</v>
       </c>
       <c r="E55" s="411">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F55" s="410"/>
+        <v>-56.219000000000001</v>
+      </c>
+      <c r="F55" s="410">
+        <v>3.6999999999999998E-2</v>
+      </c>
       <c r="G55" s="411">
-        <v>97.641999999999996</v>
+        <v>215.37700000000001</v>
       </c>
       <c r="H55" s="411">
-        <v>-97.641999999999996</v>
+        <v>-215.34</v>
       </c>
     </row>
     <row r="56" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="413" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B56" s="407" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C56" s="405"/>
       <c r="D56" s="406"/>
       <c r="E56" s="406">
         <v>0</v>
       </c>
       <c r="F56" s="405"/>
       <c r="G56" s="406"/>
       <c r="H56" s="406">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="413" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B57" s="412" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C57" s="405">
-        <v>5.851</v>
+        <v>3.8660000000000001</v>
       </c>
       <c r="D57" s="406">
-        <v>2.109</v>
+        <v>7.3650000000000002</v>
       </c>
       <c r="E57" s="406">
-        <v>3.742</v>
+        <v>-3.4990000000000001</v>
       </c>
       <c r="F57" s="405">
-        <v>16.949000000000002</v>
+        <v>27.233000000000001</v>
       </c>
       <c r="G57" s="406">
-        <v>10.778</v>
+        <v>19.690999999999999</v>
       </c>
       <c r="H57" s="406">
-        <v>6.1710000000000012</v>
+        <v>7.5420000000000016</v>
       </c>
     </row>
     <row r="58" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="413" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="B58" s="407" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C58" s="405">
-        <v>0.60699999999999998</v>
+        <v>0.49</v>
       </c>
       <c r="D58" s="406">
-        <v>0.128</v>
+        <v>0</v>
       </c>
       <c r="E58" s="406">
-        <v>0.47899999999999998</v>
+        <v>0.49</v>
       </c>
       <c r="F58" s="405">
-        <v>2.2669999999999999</v>
+        <v>3.343</v>
       </c>
       <c r="G58" s="406">
-        <v>0.28799999999999998</v>
+        <v>0.24299999999999999</v>
       </c>
       <c r="H58" s="406">
-        <v>1.9789999999999999</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="59" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="413" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B59" s="407" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="C59" s="405">
-        <v>2.3759999999999999</v>
+        <v>2.3820000000000001</v>
       </c>
       <c r="D59" s="406">
-        <v>3.7549999999999999</v>
+        <v>9.0259999999999998</v>
       </c>
       <c r="E59" s="406">
-        <v>-1.379</v>
+        <v>-6.6440000000000001</v>
       </c>
       <c r="F59" s="405">
-        <v>7.9550000000000001</v>
+        <v>12.215</v>
       </c>
       <c r="G59" s="406">
-        <v>15.087</v>
+        <v>31.099</v>
       </c>
       <c r="H59" s="406">
-        <v>-7.1319999999999997</v>
+        <v>-18.884</v>
       </c>
     </row>
     <row r="60" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="413" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B60" s="407" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C60" s="405">
-        <v>2.7639999999999998</v>
+        <v>2.488</v>
       </c>
       <c r="D60" s="406">
-        <v>0.22600000000000001</v>
+        <v>0.20899999999999999</v>
       </c>
       <c r="E60" s="406">
-        <v>2.5379999999999998</v>
+        <v>2.2789999999999999</v>
       </c>
       <c r="F60" s="405">
-        <v>10.096</v>
+        <v>17.106999999999999</v>
       </c>
       <c r="G60" s="406">
-        <v>0.90800000000000003</v>
+        <v>1.2689999999999999</v>
       </c>
       <c r="H60" s="406">
-        <v>9.1880000000000006</v>
+        <v>15.837999999999999</v>
       </c>
     </row>
     <row r="61" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="413" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B61" s="407" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C61" s="405">
-        <v>38.835999999999999</v>
+        <v>75.254000000000005</v>
       </c>
       <c r="D61" s="406">
-        <v>26.481999999999999</v>
+        <v>35.795000000000002</v>
       </c>
       <c r="E61" s="406">
-        <v>12.353999999999999</v>
+        <v>39.459000000000003</v>
       </c>
       <c r="F61" s="405">
-        <v>131.31700000000001</v>
+        <v>221.94399999999999</v>
       </c>
       <c r="G61" s="406">
-        <v>106.301</v>
+        <v>172.369</v>
       </c>
       <c r="H61" s="406">
-        <v>25.016000000000005</v>
+        <v>49.574999999999989</v>
       </c>
     </row>
     <row r="62" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="413" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B62" s="407" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="C62" s="405">
-        <v>148.43</v>
+        <v>952.61</v>
       </c>
       <c r="D62" s="406">
-        <v>423.36200000000002</v>
+        <v>430.36399999999998</v>
       </c>
       <c r="E62" s="406">
-        <v>-274.93200000000002</v>
+        <v>522.24600000000009</v>
       </c>
       <c r="F62" s="405">
-        <v>573.66700000000003</v>
+        <v>1710.146</v>
       </c>
       <c r="G62" s="406">
-        <v>2097.9639999999999</v>
+        <v>2905.915</v>
       </c>
       <c r="H62" s="406">
-        <v>-1524.297</v>
+        <v>-1195.769</v>
       </c>
     </row>
     <row r="63" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="413" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B63" s="407" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C63" s="405">
-        <v>2.7E-2</v>
+        <v>2.4E-2</v>
       </c>
       <c r="D63" s="406">
-        <v>0.16600000000000001</v>
+        <v>1.2E-2</v>
       </c>
       <c r="E63" s="406">
-        <v>-0.13900000000000001</v>
+        <v>1.2E-2</v>
       </c>
       <c r="F63" s="405">
-        <v>0.03</v>
+        <v>5.3999999999999999E-2</v>
       </c>
       <c r="G63" s="406">
-        <v>0.16600000000000001</v>
+        <v>0.21199999999999999</v>
       </c>
       <c r="H63" s="406">
-        <v>-0.13600000000000001</v>
+        <v>-0.158</v>
       </c>
     </row>
     <row r="64" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="413" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B64" s="407" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C64" s="405">
-        <v>0.02</v>
+        <v>0.24099999999999999</v>
       </c>
       <c r="D64" s="406">
-        <v>0.17199999999999999</v>
+        <v>0.32800000000000001</v>
       </c>
       <c r="E64" s="406">
-        <v>-0.152</v>
+        <v>-8.7000000000000022E-2</v>
       </c>
       <c r="F64" s="405">
-        <v>0.113</v>
+        <v>0.432</v>
       </c>
       <c r="G64" s="406">
-        <v>0.441</v>
+        <v>0.94499999999999995</v>
       </c>
       <c r="H64" s="406">
-        <v>-0.32800000000000001</v>
+        <v>-0.5129999999999999</v>
       </c>
     </row>
     <row r="65" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="408" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="B65" s="407" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C65" s="410">
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="D65" s="411">
         <v>0</v>
       </c>
       <c r="E65" s="411">
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="F65" s="410">
-        <v>0.28199999999999997</v>
+        <v>0.441</v>
       </c>
       <c r="G65" s="411">
         <v>0</v>
       </c>
       <c r="H65" s="411">
-        <v>0.28199999999999997</v>
+        <v>0.441</v>
       </c>
     </row>
     <row r="66" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="413" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="B66" s="414" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C66" s="405">
-        <v>1.81</v>
+        <v>1.5780000000000001</v>
       </c>
       <c r="D66" s="406">
-        <v>1.361</v>
+        <v>19.853999999999999</v>
       </c>
       <c r="E66" s="406">
-        <v>0.44900000000000007</v>
+        <v>-18.276</v>
       </c>
       <c r="F66" s="405">
-        <v>7.0819999999999999</v>
+        <v>9.93</v>
       </c>
       <c r="G66" s="406">
-        <v>3.9159999999999999</v>
+        <v>56.539000000000001</v>
       </c>
       <c r="H66" s="406">
-        <v>3.1659999999999999</v>
+        <v>-46.609000000000002</v>
       </c>
     </row>
     <row r="67" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="413" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B67" s="407" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="405">
-        <v>708.77499999999998</v>
+        <v>768.98199999999997</v>
       </c>
       <c r="D67" s="406">
-        <v>1068.731</v>
+        <v>1351.9870000000001</v>
       </c>
       <c r="E67" s="406">
-        <v>-359.95600000000002</v>
+        <v>-583.00500000000011</v>
       </c>
       <c r="F67" s="405">
-        <v>2829.92</v>
+        <v>4493.7489999999998</v>
       </c>
       <c r="G67" s="406">
-        <v>4188.3220000000001</v>
+        <v>6882.951</v>
       </c>
       <c r="H67" s="406">
-        <v>-1358.402</v>
+        <v>-2389.2020000000002</v>
       </c>
     </row>
     <row r="68" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="413" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B68" s="407" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C68" s="405">
-        <v>4.9909999999999997</v>
+        <v>3.6779999999999999</v>
       </c>
       <c r="D68" s="406">
-        <v>2E-3</v>
+        <v>117.994</v>
       </c>
       <c r="E68" s="406">
-        <v>4.9889999999999999</v>
+        <v>-114.316</v>
       </c>
       <c r="F68" s="405">
-        <v>15.029</v>
+        <v>23.177</v>
       </c>
       <c r="G68" s="406">
-        <v>8.6999999999999994E-2</v>
+        <v>118.119</v>
       </c>
       <c r="H68" s="406">
-        <v>14.942</v>
+        <v>-94.942000000000007</v>
       </c>
     </row>
     <row r="69" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="413" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B69" s="407" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="C69" s="405">
-        <v>16.800999999999998</v>
+        <v>16.577000000000002</v>
       </c>
       <c r="D69" s="406">
-        <v>3.3820000000000001</v>
+        <v>48.725999999999999</v>
       </c>
       <c r="E69" s="406">
-        <v>13.418999999999999</v>
+        <v>-32.149000000000001</v>
       </c>
       <c r="F69" s="405">
-        <v>58.953000000000003</v>
+        <v>87.980999999999995</v>
       </c>
       <c r="G69" s="406">
-        <v>11.319000000000001</v>
+        <v>152.73099999999999</v>
       </c>
       <c r="H69" s="406">
-        <v>47.634</v>
+        <v>-64.75</v>
       </c>
     </row>
     <row r="70" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="413" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B70" s="407" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C70" s="405">
-        <v>0.112</v>
+        <v>2E-3</v>
       </c>
       <c r="D70" s="406">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="E70" s="406">
-        <v>0.111</v>
+        <v>2E-3</v>
       </c>
       <c r="F70" s="405">
-        <v>0.246</v>
+        <v>0.27200000000000002</v>
       </c>
       <c r="G70" s="406">
-        <v>1E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="H70" s="406">
-        <v>0.245</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="71" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="413" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B71" s="407" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C71" s="405">
-        <v>12.536</v>
+        <v>29.06</v>
       </c>
       <c r="D71" s="406">
-        <v>19.382000000000001</v>
+        <v>21.803999999999998</v>
       </c>
       <c r="E71" s="406">
-        <v>-6.8460000000000019</v>
+        <v>7.2560000000000002</v>
       </c>
       <c r="F71" s="405">
-        <v>53.790999999999997</v>
+        <v>106.04300000000001</v>
       </c>
       <c r="G71" s="406">
-        <v>32.436999999999998</v>
+        <v>62.475000000000001</v>
       </c>
       <c r="H71" s="406">
-        <v>21.353999999999999</v>
+        <v>43.568000000000005</v>
       </c>
     </row>
     <row r="72" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="413" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B72" s="407" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C72" s="405">
-        <v>0.26</v>
+        <v>1.054</v>
       </c>
       <c r="D72" s="406">
-        <v>5.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="E72" s="406">
-        <v>0.255</v>
+        <v>1.054</v>
       </c>
       <c r="F72" s="405">
-        <v>2.2090000000000001</v>
+        <v>4.056</v>
       </c>
       <c r="G72" s="406">
         <v>5.0110000000000001</v>
       </c>
       <c r="H72" s="406">
-        <v>-2.802</v>
+        <v>-0.95500000000000007</v>
       </c>
     </row>
     <row r="73" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="413" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B73" s="407" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C73" s="405"/>
       <c r="D73" s="406">
         <v>0</v>
       </c>
       <c r="E73" s="406">
         <v>0</v>
       </c>
       <c r="F73" s="405"/>
       <c r="G73" s="406">
         <v>1E-3</v>
       </c>
       <c r="H73" s="406">
         <v>-1E-3</v>
       </c>
     </row>
     <row r="74" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="413" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B74" s="407" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C74" s="405">
-        <v>0.68400000000000005</v>
+        <v>0.192</v>
       </c>
       <c r="D74" s="406">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="E74" s="406">
-        <v>0.44400000000000006</v>
+        <v>2.0000000000000018E-3</v>
       </c>
       <c r="F74" s="405">
-        <v>1.5840000000000001</v>
+        <v>2.38</v>
       </c>
       <c r="G74" s="406">
-        <v>0.745</v>
+        <v>1.18</v>
       </c>
       <c r="H74" s="406">
-        <v>0.83900000000000008</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="75" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="408" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B75" s="407" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C75" s="410">
-        <v>1.2070000000000001</v>
+        <v>1.3420000000000001</v>
       </c>
       <c r="D75" s="411">
-        <v>7.2999999999999995E-2</v>
+        <v>0.497</v>
       </c>
       <c r="E75" s="411">
-        <v>1.1340000000000001</v>
+        <v>0.84500000000000008</v>
       </c>
       <c r="F75" s="410">
-        <v>3.5550000000000002</v>
+        <v>7.52</v>
       </c>
       <c r="G75" s="411">
-        <v>0.45800000000000002</v>
+        <v>1.3440000000000001</v>
       </c>
       <c r="H75" s="411">
-        <v>3.097</v>
+        <v>6.1759999999999993</v>
       </c>
     </row>
     <row r="76" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="413" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B76" s="414" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C76" s="405"/>
       <c r="D76" s="406">
-        <v>6.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="E76" s="406">
-        <v>-6.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="F76" s="405"/>
       <c r="G76" s="406">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="H76" s="406">
         <v>-7.0000000000000001E-3</v>
       </c>
     </row>
     <row r="77" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="413" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B77" s="407" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C77" s="405">
-        <v>3.76</v>
+        <v>4.3179999999999996</v>
       </c>
       <c r="D77" s="406">
-        <v>1.8080000000000001</v>
+        <v>2.343</v>
       </c>
       <c r="E77" s="406">
-        <v>1.9519999999999997</v>
+        <v>1.9749999999999996</v>
       </c>
       <c r="F77" s="405">
-        <v>16.472999999999999</v>
+        <v>26.385999999999999</v>
       </c>
       <c r="G77" s="406">
-        <v>9.9830000000000005</v>
+        <v>14.904</v>
       </c>
       <c r="H77" s="406">
-        <v>6.4899999999999984</v>
+        <v>11.481999999999999</v>
       </c>
     </row>
     <row r="78" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="413" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B78" s="407" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C78" s="405">
-        <v>6943.1149999999998</v>
+        <v>8190.0479999999998</v>
       </c>
       <c r="D78" s="406">
-        <v>133.477</v>
+        <v>150.36699999999999</v>
       </c>
       <c r="E78" s="406">
-        <v>6809.6379999999999</v>
+        <v>8039.6809999999996</v>
       </c>
       <c r="F78" s="405">
-        <v>27156.903999999999</v>
+        <v>43354.703999999998</v>
       </c>
       <c r="G78" s="406">
-        <v>581.68600000000004</v>
+        <v>962.82100000000003</v>
       </c>
       <c r="H78" s="406">
-        <v>26575.217999999997</v>
+        <v>42391.882999999994</v>
       </c>
     </row>
     <row r="79" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="413" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B79" s="407" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C79" s="405">
-        <v>293.36700000000002</v>
+        <v>129.46600000000001</v>
       </c>
       <c r="D79" s="406">
-        <v>26.148</v>
+        <v>27.631</v>
       </c>
       <c r="E79" s="406">
-        <v>267.21899999999999</v>
+        <v>101.83500000000001</v>
       </c>
       <c r="F79" s="405">
-        <v>862.28300000000002</v>
+        <v>1138.1279999999999</v>
       </c>
       <c r="G79" s="406">
-        <v>106.063</v>
+        <v>159.48400000000001</v>
       </c>
       <c r="H79" s="406">
-        <v>756.22</v>
+        <v>978.64399999999989</v>
       </c>
     </row>
     <row r="80" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="413" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B80" s="407" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C80" s="405">
-        <v>10.599</v>
+        <v>0.70799999999999996</v>
       </c>
       <c r="D80" s="406">
-        <v>2.891</v>
+        <v>2.742</v>
       </c>
       <c r="E80" s="406">
-        <v>7.7080000000000002</v>
+        <v>-2.0339999999999998</v>
       </c>
       <c r="F80" s="405">
-        <v>12.617000000000001</v>
+        <v>14.693</v>
       </c>
       <c r="G80" s="406">
-        <v>7.8259999999999996</v>
+        <v>12.28</v>
       </c>
       <c r="H80" s="406">
-        <v>4.7910000000000013</v>
+        <v>2.4130000000000003</v>
       </c>
     </row>
     <row r="81" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="413" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B81" s="407" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C81" s="405">
-        <v>1059.972</v>
+        <v>1586.835</v>
       </c>
       <c r="D81" s="406">
-        <v>400.30099999999999</v>
+        <v>353.95299999999997</v>
       </c>
       <c r="E81" s="406">
-        <v>659.67100000000005</v>
+        <v>1232.8820000000001</v>
       </c>
       <c r="F81" s="405">
-        <v>3702.5990000000002</v>
+        <v>6545.2420000000002</v>
       </c>
       <c r="G81" s="406">
-        <v>1342.3040000000001</v>
+        <v>2099.5940000000001</v>
       </c>
       <c r="H81" s="406">
-        <v>2360.2950000000001</v>
+        <v>4445.6480000000001</v>
       </c>
     </row>
     <row r="82" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="413" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B82" s="407" t="s">
         <v>80</v>
       </c>
       <c r="C82" s="405">
-        <v>360.60899999999998</v>
+        <v>618.68499999999995</v>
       </c>
       <c r="D82" s="406">
-        <v>548.01700000000005</v>
+        <v>553.51300000000003</v>
       </c>
       <c r="E82" s="406">
-        <v>-187.40800000000007</v>
+        <v>65.171999999999912</v>
       </c>
       <c r="F82" s="405">
-        <v>2366.674</v>
+        <v>3936.2640000000001</v>
       </c>
       <c r="G82" s="406">
-        <v>1905.096</v>
+        <v>3120.819</v>
       </c>
       <c r="H82" s="406">
-        <v>461.57799999999997</v>
+        <v>815.44500000000016</v>
       </c>
     </row>
     <row r="83" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="413" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B83" s="407" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C83" s="405">
-        <v>0.56100000000000005</v>
+        <v>0.57499999999999996</v>
       </c>
       <c r="D83" s="406">
-        <v>0.17299999999999999</v>
+        <v>0.186</v>
       </c>
       <c r="E83" s="406">
-        <v>0.38800000000000007</v>
+        <v>0.38899999999999996</v>
       </c>
       <c r="F83" s="405">
-        <v>6.3540000000000001</v>
+        <v>7.7489999999999997</v>
       </c>
       <c r="G83" s="406">
-        <v>6.2409999999999997</v>
+        <v>6.65</v>
       </c>
       <c r="H83" s="406">
-        <v>0.11300000000000043</v>
+        <v>1.0989999999999993</v>
       </c>
     </row>
     <row r="84" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="413" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B84" s="407" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C84" s="405">
-        <v>1.7000000000000001E-2</v>
+        <v>1.917</v>
       </c>
       <c r="D84" s="406">
         <v>0</v>
       </c>
       <c r="E84" s="406">
-        <v>1.7000000000000001E-2</v>
+        <v>1.917</v>
       </c>
       <c r="F84" s="405">
-        <v>8.3979999999999997</v>
+        <v>10.784000000000001</v>
       </c>
       <c r="G84" s="406">
         <v>102.416</v>
       </c>
       <c r="H84" s="406">
-        <v>-94.018000000000001</v>
+        <v>-91.631999999999991</v>
       </c>
     </row>
     <row r="85" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="408" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B85" s="407" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="C85" s="410">
-        <v>922.06799999999998</v>
+        <v>323.49200000000002</v>
       </c>
       <c r="D85" s="411">
-        <v>94.570999999999998</v>
+        <v>93.003</v>
       </c>
       <c r="E85" s="411">
-        <v>827.49699999999996</v>
+        <v>230.48900000000003</v>
       </c>
       <c r="F85" s="410">
-        <v>3922.087</v>
+        <v>4942.7269999999999</v>
       </c>
       <c r="G85" s="411">
-        <v>321.66300000000001</v>
+        <v>516.41099999999994</v>
       </c>
       <c r="H85" s="411">
-        <v>3600.424</v>
+        <v>4426.3159999999998</v>
       </c>
     </row>
     <row r="86" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="413" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B86" s="414" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C86" s="405">
-        <v>163.352</v>
+        <v>117.00700000000001</v>
       </c>
       <c r="D86" s="406">
-        <v>204.87100000000001</v>
+        <v>234.99</v>
       </c>
       <c r="E86" s="406">
-        <v>-41.519000000000005</v>
+        <v>-117.983</v>
       </c>
       <c r="F86" s="405">
-        <v>449.56599999999997</v>
+        <v>718.13800000000003</v>
       </c>
       <c r="G86" s="406">
-        <v>578.83699999999999</v>
+        <v>1014.713</v>
       </c>
       <c r="H86" s="406">
-        <v>-129.27100000000002</v>
+        <v>-296.57499999999993</v>
       </c>
     </row>
     <row r="87" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="413" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B87" s="407" t="s">
-        <v>84</v>
+        <v>355</v>
       </c>
       <c r="C87" s="405">
-        <v>191.04499999999999</v>
+        <v>141.989</v>
       </c>
       <c r="D87" s="406">
-        <v>447.35199999999998</v>
+        <v>427.88799999999998</v>
       </c>
       <c r="E87" s="406">
-        <v>-256.30700000000002</v>
+        <v>-285.899</v>
       </c>
       <c r="F87" s="405">
-        <v>682.65</v>
+        <v>1008.019</v>
       </c>
       <c r="G87" s="406">
-        <v>1727.404</v>
+        <v>2611.165</v>
       </c>
       <c r="H87" s="406">
-        <v>-1044.7539999999999</v>
+        <v>-1603.146</v>
       </c>
     </row>
     <row r="88" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="413" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B88" s="407" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C88" s="405">
-        <v>0.77500000000000002</v>
+        <v>0.64700000000000002</v>
       </c>
       <c r="D88" s="406">
-        <v>1.0109999999999999</v>
+        <v>1.3460000000000001</v>
       </c>
       <c r="E88" s="406">
-        <v>-0.23599999999999988</v>
+        <v>-0.69900000000000007</v>
       </c>
       <c r="F88" s="405">
-        <v>2.9089999999999998</v>
+        <v>4.5380000000000003</v>
       </c>
       <c r="G88" s="406">
-        <v>3.4060000000000001</v>
+        <v>5.8639999999999999</v>
       </c>
       <c r="H88" s="406">
-        <v>-0.49700000000000033</v>
+        <v>-1.3259999999999996</v>
       </c>
     </row>
     <row r="89" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="413" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B89" s="407" t="s">
         <v>60</v>
       </c>
       <c r="C89" s="405">
-        <v>2794.8939999999998</v>
+        <v>3319.5430000000001</v>
       </c>
       <c r="D89" s="406">
-        <v>5321.0519999999997</v>
+        <v>6670.7139999999999</v>
       </c>
       <c r="E89" s="406">
-        <v>-2526.1579999999999</v>
+        <v>-3351.1709999999998</v>
       </c>
       <c r="F89" s="405">
-        <v>11381.074000000001</v>
+        <v>17785.835999999999</v>
       </c>
       <c r="G89" s="406">
-        <v>20875.938999999998</v>
+        <v>32815.002999999997</v>
       </c>
       <c r="H89" s="406">
-        <v>-9494.864999999998</v>
+        <v>-15029.166999999998</v>
       </c>
     </row>
     <row r="90" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="413" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="B90" s="407" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="C90" s="405">
-        <v>14.616</v>
+        <v>13.464</v>
       </c>
       <c r="D90" s="406">
-        <v>2.1480000000000001</v>
+        <v>9.1980000000000004</v>
       </c>
       <c r="E90" s="406">
-        <v>12.468</v>
+        <v>4.266</v>
       </c>
       <c r="F90" s="405">
-        <v>50.106999999999999</v>
+        <v>78.88</v>
       </c>
       <c r="G90" s="406">
-        <v>16.622</v>
+        <v>28.460999999999999</v>
       </c>
       <c r="H90" s="406">
-        <v>33.484999999999999</v>
+        <v>50.418999999999997</v>
       </c>
     </row>
     <row r="91" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="413" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="B91" s="407" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C91" s="405">
-        <v>5.7949999999999999</v>
+        <v>4.9080000000000004</v>
       </c>
       <c r="D91" s="406">
-        <v>3.7</v>
+        <v>6.1479999999999997</v>
       </c>
       <c r="E91" s="406">
-        <v>2.0949999999999998</v>
+        <v>-1.2399999999999993</v>
       </c>
       <c r="F91" s="405">
-        <v>21.597000000000001</v>
+        <v>34.457999999999998</v>
       </c>
       <c r="G91" s="406">
-        <v>8.4510000000000005</v>
+        <v>20.091999999999999</v>
       </c>
       <c r="H91" s="406">
-        <v>13.146000000000001</v>
+        <v>14.366</v>
       </c>
     </row>
     <row r="92" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="413" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B92" s="407" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="C92" s="405">
-        <v>6.33</v>
+        <v>6.2679999999999998</v>
       </c>
       <c r="D92" s="406">
-        <v>0.59599999999999997</v>
+        <v>1.2410000000000001</v>
       </c>
       <c r="E92" s="406">
-        <v>5.734</v>
+        <v>5.0269999999999992</v>
       </c>
       <c r="F92" s="405">
-        <v>20.902999999999999</v>
+        <v>31.094000000000001</v>
       </c>
       <c r="G92" s="406">
-        <v>4.0419999999999998</v>
+        <v>7.0259999999999998</v>
       </c>
       <c r="H92" s="406">
-        <v>16.860999999999997</v>
+        <v>24.068000000000001</v>
       </c>
     </row>
     <row r="93" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93" s="413" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B93" s="407" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="C93" s="405">
-        <v>0.114</v>
-[...1 lines deleted...]
-      <c r="D93" s="406"/>
+        <v>2.7E-2</v>
+      </c>
+      <c r="D93" s="406">
+        <v>1E-3</v>
+      </c>
       <c r="E93" s="406">
-        <v>0.114</v>
+        <v>2.5999999999999999E-2</v>
       </c>
       <c r="F93" s="405">
-        <v>0.55500000000000005</v>
-[...1 lines deleted...]
-      <c r="G93" s="406"/>
+        <v>0.58199999999999996</v>
+      </c>
+      <c r="G93" s="406">
+        <v>2E-3</v>
+      </c>
       <c r="H93" s="406">
-        <v>0.55500000000000005</v>
+        <v>0.57999999999999996</v>
       </c>
     </row>
     <row r="94" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="413" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B94" s="407" t="s">
         <v>62</v>
       </c>
       <c r="C94" s="405">
-        <v>2585.6030000000001</v>
+        <v>2954.3879999999999</v>
       </c>
       <c r="D94" s="406">
-        <v>7435.8019999999997</v>
+        <v>10196.891</v>
       </c>
       <c r="E94" s="406">
-        <v>-4850.1989999999996</v>
+        <v>-7242.5029999999997</v>
       </c>
       <c r="F94" s="405">
-        <v>10168.494000000001</v>
+        <v>16109.41</v>
       </c>
       <c r="G94" s="406">
-        <v>27486.654999999999</v>
+        <v>46591.027999999998</v>
       </c>
       <c r="H94" s="406">
-        <v>-17318.161</v>
+        <v>-30481.617999999999</v>
       </c>
     </row>
     <row r="95" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="408" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="B95" s="407" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="C95" s="410"/>
       <c r="D95" s="411"/>
       <c r="E95" s="411">
         <v>0</v>
       </c>
       <c r="F95" s="410"/>
       <c r="G95" s="411"/>
       <c r="H95" s="411">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="413" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="B96" s="414" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C96" s="405">
-        <v>0.23799999999999999</v>
+        <v>0.108</v>
       </c>
       <c r="D96" s="406">
         <v>0</v>
       </c>
       <c r="E96" s="406">
-        <v>0.23799999999999999</v>
+        <v>0.108</v>
       </c>
       <c r="F96" s="405">
-        <v>0.75900000000000001</v>
+        <v>1.377</v>
       </c>
       <c r="G96" s="406">
         <v>0</v>
       </c>
       <c r="H96" s="406">
-        <v>0.75900000000000001</v>
+        <v>1.377</v>
       </c>
     </row>
     <row r="97" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="413" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B97" s="407" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C97" s="405">
-        <v>1.349</v>
+        <v>8.0500000000000007</v>
       </c>
       <c r="D97" s="406">
-        <v>0.33800000000000002</v>
+        <v>0</v>
       </c>
       <c r="E97" s="406">
-        <v>1.0109999999999999</v>
+        <v>8.0500000000000007</v>
       </c>
       <c r="F97" s="405">
-        <v>20.901</v>
+        <v>36.311999999999998</v>
       </c>
       <c r="G97" s="406">
-        <v>417.79300000000001</v>
+        <v>419.06700000000001</v>
       </c>
       <c r="H97" s="406">
-        <v>-396.892</v>
+        <v>-382.755</v>
       </c>
     </row>
     <row r="98" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="413" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="B98" s="407" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C98" s="405">
-        <v>0.63600000000000001</v>
+        <v>0.32300000000000001</v>
       </c>
       <c r="D98" s="406">
         <v>0</v>
       </c>
       <c r="E98" s="406">
-        <v>0.63600000000000001</v>
+        <v>0.32300000000000001</v>
       </c>
       <c r="F98" s="405">
-        <v>3.222</v>
+        <v>4.423</v>
       </c>
       <c r="G98" s="406">
         <v>0</v>
       </c>
       <c r="H98" s="406">
-        <v>3.222</v>
+        <v>4.423</v>
       </c>
     </row>
     <row r="99" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="413" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B99" s="407" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="C99" s="405">
-        <v>1.149</v>
+        <v>0.67600000000000005</v>
       </c>
       <c r="D99" s="406">
-        <v>2.2639999999999998</v>
+        <v>2.3889999999999998</v>
       </c>
       <c r="E99" s="406">
-        <v>-1.1149999999999998</v>
+        <v>-1.7129999999999996</v>
       </c>
       <c r="F99" s="405">
-        <v>3.61</v>
+        <v>5.38</v>
       </c>
       <c r="G99" s="406">
-        <v>9.4670000000000005</v>
+        <v>14.422000000000001</v>
       </c>
       <c r="H99" s="406">
-        <v>-5.8570000000000011</v>
+        <v>-9.0420000000000016</v>
       </c>
     </row>
     <row r="100" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="413" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B100" s="407" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C100" s="405">
-        <v>8.0090000000000003</v>
+        <v>14.103</v>
       </c>
       <c r="D100" s="406">
-        <v>1.448</v>
+        <v>2.085</v>
       </c>
       <c r="E100" s="406">
-        <v>6.5609999999999999</v>
+        <v>12.018000000000001</v>
       </c>
       <c r="F100" s="405">
-        <v>25.39</v>
+        <v>46.88</v>
       </c>
       <c r="G100" s="406">
-        <v>7.3140000000000001</v>
+        <v>11.542999999999999</v>
       </c>
       <c r="H100" s="406">
-        <v>18.076000000000001</v>
+        <v>35.337000000000003</v>
       </c>
     </row>
     <row r="101" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A101" s="413" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B101" s="407" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C101" s="405">
-        <v>2.84</v>
+        <v>3.8580000000000001</v>
       </c>
       <c r="D101" s="406">
-        <v>0.19400000000000001</v>
+        <v>0.191</v>
       </c>
       <c r="E101" s="406">
-        <v>2.6459999999999999</v>
+        <v>3.6670000000000003</v>
       </c>
       <c r="F101" s="405">
-        <v>14.221</v>
+        <v>21.588999999999999</v>
       </c>
       <c r="G101" s="406">
-        <v>1.145</v>
+        <v>1.9550000000000001</v>
       </c>
       <c r="H101" s="406">
-        <v>13.076000000000001</v>
+        <v>19.634</v>
       </c>
     </row>
     <row r="102" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="413" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B102" s="407" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="C102" s="405">
-        <v>0.76200000000000001</v>
+        <v>0.73499999999999999</v>
       </c>
       <c r="D102" s="406">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="E102" s="406">
-        <v>0.76200000000000001</v>
+        <v>0.73399999999999999</v>
       </c>
       <c r="F102" s="405">
-        <v>2.8069999999999999</v>
+        <v>5.3479999999999999</v>
       </c>
       <c r="G102" s="406">
-        <v>3.4000000000000002E-2</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="H102" s="406">
-        <v>2.7730000000000001</v>
+        <v>5.3029999999999999</v>
       </c>
     </row>
     <row r="103" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A103" s="413" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="B103" s="407" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C103" s="405">
-        <v>3.7999999999999999E-2</v>
+        <v>0.04</v>
       </c>
       <c r="D103" s="406">
         <v>0</v>
       </c>
       <c r="E103" s="406">
-        <v>3.7999999999999999E-2</v>
+        <v>0.04</v>
       </c>
       <c r="F103" s="405">
-        <v>0.222</v>
+        <v>0.33600000000000002</v>
       </c>
       <c r="G103" s="406">
         <v>0</v>
       </c>
       <c r="H103" s="406">
-        <v>0.222</v>
+        <v>0.33600000000000002</v>
       </c>
     </row>
     <row r="104" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="413" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="B104" s="407" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C104" s="405">
-        <v>0.72599999999999998</v>
+        <v>0.71599999999999997</v>
       </c>
       <c r="D104" s="406">
         <v>0</v>
       </c>
       <c r="E104" s="406">
-        <v>0.72599999999999998</v>
+        <v>0.71599999999999997</v>
       </c>
       <c r="F104" s="405">
-        <v>2.2309999999999999</v>
+        <v>3.8809999999999998</v>
       </c>
       <c r="G104" s="406">
-        <v>0</v>
+        <v>24.99</v>
       </c>
       <c r="H104" s="406">
-        <v>2.2309999999999999</v>
+        <v>-21.108999999999998</v>
       </c>
     </row>
     <row r="105" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="408" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="B105" s="407" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="C105" s="410">
-        <v>7.4960000000000004</v>
+        <v>10.343</v>
       </c>
       <c r="D105" s="411">
-        <v>3.0329999999999999</v>
+        <v>4.2850000000000001</v>
       </c>
       <c r="E105" s="411">
-        <v>4.463000000000001</v>
+        <v>6.0579999999999998</v>
       </c>
       <c r="F105" s="410">
-        <v>34.933</v>
+        <v>54.502000000000002</v>
       </c>
       <c r="G105" s="411">
-        <v>13.521000000000001</v>
+        <v>22.04</v>
       </c>
       <c r="H105" s="411">
-        <v>21.411999999999999</v>
+        <v>32.462000000000003</v>
       </c>
     </row>
     <row r="106" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="413" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="B106" s="414" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C106" s="405">
-        <v>4.8140000000000001</v>
+        <v>9.6219999999999999</v>
       </c>
       <c r="D106" s="406">
-        <v>4.5940000000000003</v>
+        <v>4.6020000000000003</v>
       </c>
       <c r="E106" s="406">
-        <v>0.21999999999999975</v>
+        <v>5.0199999999999996</v>
       </c>
       <c r="F106" s="405">
-        <v>20.658000000000001</v>
+        <v>39.692999999999998</v>
       </c>
       <c r="G106" s="406">
-        <v>24.594000000000001</v>
+        <v>33.744999999999997</v>
       </c>
       <c r="H106" s="406">
-        <v>-3.9359999999999999</v>
+        <v>5.9480000000000004</v>
       </c>
     </row>
     <row r="107" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="413" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="B107" s="407" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C107" s="405">
-        <v>11.128</v>
+        <v>18.073</v>
       </c>
       <c r="D107" s="406">
-        <v>0.50800000000000001</v>
+        <v>0.59699999999999998</v>
       </c>
       <c r="E107" s="406">
-        <v>10.620000000000001</v>
+        <v>17.475999999999999</v>
       </c>
       <c r="F107" s="405">
-        <v>43.784999999999997</v>
+        <v>79.606999999999999</v>
       </c>
       <c r="G107" s="406">
-        <v>2.0859999999999999</v>
+        <v>3.363</v>
       </c>
       <c r="H107" s="406">
-        <v>41.698999999999998</v>
+        <v>76.244</v>
       </c>
     </row>
     <row r="108" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="413" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B108" s="407" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C108" s="405">
-        <v>1.698</v>
+        <v>2.375</v>
       </c>
       <c r="D108" s="406">
-        <v>14.384</v>
+        <v>22.055</v>
       </c>
       <c r="E108" s="406">
-        <v>-12.686</v>
+        <v>-19.68</v>
       </c>
       <c r="F108" s="405">
-        <v>4.835</v>
+        <v>9.2119999999999997</v>
       </c>
       <c r="G108" s="406">
-        <v>63.207999999999998</v>
+        <v>110.76300000000001</v>
       </c>
       <c r="H108" s="406">
-        <v>-58.372999999999998</v>
+        <v>-101.551</v>
       </c>
     </row>
     <row r="109" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="413" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="B109" s="407" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C109" s="405">
-        <v>9057.5300000000007</v>
+        <v>9583.6589999999997</v>
       </c>
       <c r="D109" s="406">
-        <v>9646.3279999999995</v>
+        <v>11060.752</v>
       </c>
       <c r="E109" s="406">
-        <v>-588.79799999999886</v>
+        <v>-1477.0930000000008</v>
       </c>
       <c r="F109" s="405">
-        <v>35183.677000000003</v>
+        <v>55785.247000000003</v>
       </c>
       <c r="G109" s="406">
-        <v>36648.302000000003</v>
+        <v>58590.500999999997</v>
       </c>
       <c r="H109" s="406">
-        <v>-1464.625</v>
+        <v>-2805.2539999999935</v>
       </c>
     </row>
     <row r="110" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="413" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B110" s="407" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="C110" s="405">
-        <v>0.27300000000000002</v>
+        <v>1.2E-2</v>
       </c>
       <c r="D110" s="406">
-        <v>0.02</v>
+        <v>3.4000000000000002E-2</v>
       </c>
       <c r="E110" s="406">
-        <v>0.253</v>
+        <v>-2.2000000000000002E-2</v>
       </c>
       <c r="F110" s="405">
-        <v>0.34599999999999997</v>
+        <v>0.35799999999999998</v>
       </c>
       <c r="G110" s="406">
-        <v>0.46400000000000002</v>
+        <v>0.59499999999999997</v>
       </c>
       <c r="H110" s="406">
-        <v>-0.11800000000000005</v>
+        <v>-0.23699999999999999</v>
       </c>
     </row>
     <row r="111" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="413" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B111" s="407" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C111" s="405">
-        <v>3830.9670000000001</v>
+        <v>3431.2330000000002</v>
       </c>
       <c r="D111" s="406">
-        <v>2260.018</v>
+        <v>2644.058</v>
       </c>
       <c r="E111" s="406">
-        <v>1570.9490000000001</v>
+        <v>787.17500000000018</v>
       </c>
       <c r="F111" s="405">
-        <v>13000.58</v>
+        <v>19862.989000000001</v>
       </c>
       <c r="G111" s="406">
-        <v>7678.4809999999998</v>
+        <v>13491.459000000001</v>
       </c>
       <c r="H111" s="406">
-        <v>5322.0990000000002</v>
+        <v>6371.5300000000007</v>
       </c>
     </row>
     <row r="112" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="413" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="B112" s="407" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C112" s="405">
-        <v>0.20399999999999999</v>
+        <v>0.42399999999999999</v>
       </c>
       <c r="D112" s="406">
-        <v>0.27400000000000002</v>
+        <v>0.23200000000000001</v>
       </c>
       <c r="E112" s="406">
-        <v>-7.0000000000000034E-2</v>
+        <v>0.19199999999999998</v>
       </c>
       <c r="F112" s="405">
-        <v>1.079</v>
+        <v>1.9159999999999999</v>
       </c>
       <c r="G112" s="406">
-        <v>0.82199999999999995</v>
+        <v>1.2909999999999999</v>
       </c>
       <c r="H112" s="406">
-        <v>0.25700000000000001</v>
+        <v>0.625</v>
       </c>
     </row>
     <row r="113" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="413" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B113" s="407" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C113" s="405">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="D113" s="406">
-        <v>0</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="E113" s="406">
-        <v>1E-3</v>
+        <v>-4.0000000000000001E-3</v>
       </c>
       <c r="F113" s="405">
         <v>0.126</v>
       </c>
       <c r="G113" s="406">
-        <v>0</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="H113" s="406">
-        <v>0.126</v>
+        <v>0.122</v>
       </c>
     </row>
     <row r="114" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="413" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B114" s="407" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C114" s="405">
-        <v>15.343</v>
+        <v>14.875</v>
       </c>
       <c r="D114" s="406">
-        <v>1.0669999999999999</v>
+        <v>1.464</v>
       </c>
       <c r="E114" s="406">
-        <v>14.276</v>
+        <v>13.411</v>
       </c>
       <c r="F114" s="405">
-        <v>53.506</v>
+        <v>85.582999999999998</v>
       </c>
       <c r="G114" s="406">
-        <v>4.3179999999999996</v>
+        <v>7.6280000000000001</v>
       </c>
       <c r="H114" s="406">
-        <v>49.188000000000002</v>
+        <v>77.954999999999998</v>
       </c>
     </row>
     <row r="115" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="408" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B115" s="407" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="C115" s="410">
-        <v>2.1999999999999999E-2</v>
+        <v>0.29199999999999998</v>
       </c>
       <c r="D115" s="411">
         <v>0</v>
       </c>
       <c r="E115" s="411">
-        <v>2.1999999999999999E-2</v>
+        <v>0.29199999999999998</v>
       </c>
       <c r="F115" s="410">
-        <v>0.186</v>
+        <v>0.64</v>
       </c>
       <c r="G115" s="411">
         <v>7.2999999999999995E-2</v>
       </c>
       <c r="H115" s="411">
-        <v>0.113</v>
+        <v>0.56700000000000006</v>
       </c>
     </row>
     <row r="116" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="413" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B116" s="414" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C116" s="405">
-        <v>2.13</v>
+        <v>2.4550000000000001</v>
       </c>
       <c r="D116" s="406">
-        <v>0.27100000000000002</v>
+        <v>0.36399999999999999</v>
       </c>
       <c r="E116" s="406">
-        <v>1.859</v>
+        <v>2.0910000000000002</v>
       </c>
       <c r="F116" s="405">
-        <v>13.855</v>
+        <v>21.158999999999999</v>
       </c>
       <c r="G116" s="406">
-        <v>1.137</v>
+        <v>1.796</v>
       </c>
       <c r="H116" s="406">
-        <v>12.718</v>
+        <v>19.363</v>
       </c>
     </row>
     <row r="117" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="413" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="B117" s="407" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C117" s="405">
-        <v>2856.627</v>
+        <v>5279.2110000000002</v>
       </c>
       <c r="D117" s="406">
-        <v>166.80799999999999</v>
+        <v>275.52100000000002</v>
       </c>
       <c r="E117" s="406">
-        <v>2689.819</v>
+        <v>5003.6900000000005</v>
       </c>
       <c r="F117" s="405">
-        <v>6398.87</v>
+        <v>14725.507</v>
       </c>
       <c r="G117" s="406">
-        <v>772.65899999999999</v>
+        <v>1242.5899999999999</v>
       </c>
       <c r="H117" s="406">
-        <v>5626.2110000000002</v>
+        <v>13482.916999999999</v>
       </c>
     </row>
     <row r="118" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="413" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B118" s="407" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C118" s="405">
-        <v>0.27900000000000003</v>
+        <v>0.21099999999999999</v>
       </c>
       <c r="D118" s="406">
-        <v>0.17</v>
+        <v>0.504</v>
       </c>
       <c r="E118" s="406">
-        <v>0.10900000000000001</v>
+        <v>-0.29300000000000004</v>
       </c>
       <c r="F118" s="405">
-        <v>2.0670000000000002</v>
+        <v>2.4540000000000002</v>
       </c>
       <c r="G118" s="406">
-        <v>1.83</v>
+        <v>2.7090000000000001</v>
       </c>
       <c r="H118" s="406">
-        <v>0.2370000000000001</v>
+        <v>-0.25499999999999989</v>
       </c>
     </row>
     <row r="119" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="413" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B119" s="407" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="C119" s="405">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="D119" s="406">
-        <v>3.2000000000000001E-2</v>
+        <v>1.4E-2</v>
       </c>
       <c r="E119" s="406">
-        <v>-3.2000000000000001E-2</v>
+        <v>-1.3000000000000001E-2</v>
       </c>
       <c r="F119" s="405">
-        <v>4.0000000000000001E-3</v>
+        <v>1.4E-2</v>
       </c>
       <c r="G119" s="406">
-        <v>0.124</v>
+        <v>0.191</v>
       </c>
       <c r="H119" s="406">
-        <v>-0.12</v>
+        <v>-0.17699999999999999</v>
       </c>
     </row>
     <row r="120" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="413" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B120" s="407" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="C120" s="405"/>
       <c r="D120" s="406">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="E120" s="406">
-        <v>0</v>
+        <v>-1E-3</v>
       </c>
       <c r="F120" s="405"/>
       <c r="G120" s="406">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="H120" s="406">
-        <v>0</v>
+        <v>-1E-3</v>
       </c>
     </row>
     <row r="121" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="413" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B121" s="407" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C121" s="405">
-        <v>7.1040000000000001</v>
+        <v>9.8580000000000005</v>
       </c>
       <c r="D121" s="406">
-        <v>2.9289999999999998</v>
+        <v>4.649</v>
       </c>
       <c r="E121" s="406">
-        <v>4.1750000000000007</v>
+        <v>5.2090000000000005</v>
       </c>
       <c r="F121" s="405">
-        <v>33.305999999999997</v>
+        <v>57.792000000000002</v>
       </c>
       <c r="G121" s="406">
-        <v>8.7170000000000005</v>
+        <v>15.981999999999999</v>
       </c>
       <c r="H121" s="406">
-        <v>24.588999999999999</v>
+        <v>41.81</v>
       </c>
     </row>
     <row r="122" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="413" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B122" s="407" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="C122" s="405">
-        <v>1.0680000000000001</v>
+        <v>1.0109999999999999</v>
       </c>
       <c r="D122" s="406">
-        <v>0.65200000000000002</v>
+        <v>0.77600000000000002</v>
       </c>
       <c r="E122" s="406">
-        <v>0.41600000000000004</v>
+        <v>0.23499999999999988</v>
       </c>
       <c r="F122" s="405">
-        <v>2.972</v>
+        <v>4.93</v>
       </c>
       <c r="G122" s="406">
-        <v>2.851</v>
+        <v>5.3949999999999996</v>
       </c>
       <c r="H122" s="406">
-        <v>0.121</v>
+        <v>-0.46499999999999986</v>
       </c>
     </row>
     <row r="123" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="413" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B123" s="407" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C123" s="405">
-        <v>10.164</v>
+        <v>5.82</v>
       </c>
       <c r="D123" s="406">
-        <v>3.927</v>
+        <v>4.1970000000000001</v>
       </c>
       <c r="E123" s="406">
-        <v>6.2370000000000001</v>
+        <v>1.6230000000000002</v>
       </c>
       <c r="F123" s="405">
-        <v>34.991999999999997</v>
+        <v>49.338000000000001</v>
       </c>
       <c r="G123" s="406">
-        <v>19.042999999999999</v>
+        <v>27.713999999999999</v>
       </c>
       <c r="H123" s="406">
-        <v>15.948999999999998</v>
+        <v>21.624000000000002</v>
       </c>
     </row>
     <row r="124" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="413" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="B124" s="407" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="C124" s="405">
-        <v>3.2000000000000001E-2</v>
+        <v>7.5999999999999998E-2</v>
       </c>
       <c r="D124" s="406">
-        <v>0.12</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="E124" s="406">
-        <v>-8.7999999999999995E-2</v>
+        <v>3.1E-2</v>
       </c>
       <c r="F124" s="405">
-        <v>0.161</v>
+        <v>0.309</v>
       </c>
       <c r="G124" s="406">
-        <v>0.88400000000000001</v>
+        <v>1.097</v>
       </c>
       <c r="H124" s="406">
-        <v>-0.72299999999999998</v>
+        <v>-0.78800000000000003</v>
       </c>
     </row>
     <row r="125" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="408" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="B125" s="407" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="C125" s="410">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="D125" s="411">
-        <v>0</v>
+        <v>2.1000000000000001E-2</v>
       </c>
       <c r="E125" s="411">
-        <v>0.02</v>
+        <v>-2.1000000000000001E-2</v>
       </c>
       <c r="F125" s="410">
         <v>2.5960000000000001</v>
       </c>
       <c r="G125" s="411">
-        <v>0</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="H125" s="411">
-        <v>2.5960000000000001</v>
+        <v>2.5680000000000001</v>
       </c>
     </row>
     <row r="126" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="413" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="B126" s="414" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="C126" s="405">
-        <v>0.318</v>
+        <v>0.61299999999999999</v>
       </c>
       <c r="D126" s="406">
-        <v>0.19400000000000001</v>
+        <v>0.16200000000000001</v>
       </c>
       <c r="E126" s="406">
-        <v>0.124</v>
+        <v>0.45099999999999996</v>
       </c>
       <c r="F126" s="405">
-        <v>1.415</v>
+        <v>2.363</v>
       </c>
       <c r="G126" s="406">
-        <v>0.90800000000000003</v>
+        <v>1.228</v>
       </c>
       <c r="H126" s="406">
-        <v>0.50700000000000001</v>
+        <v>1.135</v>
       </c>
     </row>
     <row r="127" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="413" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B127" s="407" t="s">
         <v>72</v>
       </c>
       <c r="C127" s="405">
-        <v>815.54899999999998</v>
+        <v>876.58900000000006</v>
       </c>
       <c r="D127" s="406">
-        <v>1199.768</v>
+        <v>1610.634</v>
       </c>
       <c r="E127" s="406">
-        <v>-384.21900000000005</v>
+        <v>-734.04499999999996</v>
       </c>
       <c r="F127" s="405">
-        <v>3776.9679999999998</v>
+        <v>5598.6620000000003</v>
       </c>
       <c r="G127" s="406">
-        <v>3449.837</v>
+        <v>5909.7939999999999</v>
       </c>
       <c r="H127" s="406">
-        <v>327.13099999999986</v>
+        <v>-311.13199999999961</v>
       </c>
     </row>
     <row r="128" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="413" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B128" s="407" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C128" s="405">
-        <v>0.27400000000000002</v>
+        <v>0.33100000000000002</v>
       </c>
       <c r="D128" s="406">
-        <v>5.0190000000000001</v>
+        <v>6.9340000000000002</v>
       </c>
       <c r="E128" s="406">
-        <v>-4.7450000000000001</v>
+        <v>-6.6029999999999998</v>
       </c>
       <c r="F128" s="405">
-        <v>0.72599999999999998</v>
+        <v>1.341</v>
       </c>
       <c r="G128" s="406">
-        <v>23.571000000000002</v>
+        <v>39.476999999999997</v>
       </c>
       <c r="H128" s="406">
-        <v>-22.845000000000002</v>
+        <v>-38.135999999999996</v>
       </c>
     </row>
     <row r="129" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A129" s="413" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B129" s="407" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C129" s="405">
-        <v>37.988999999999997</v>
+        <v>30.850999999999999</v>
       </c>
       <c r="D129" s="406">
-        <v>106.90900000000001</v>
+        <v>118.864</v>
       </c>
       <c r="E129" s="406">
-        <v>-68.920000000000016</v>
+        <v>-88.013000000000005</v>
       </c>
       <c r="F129" s="405">
-        <v>137.947</v>
+        <v>206.35400000000001</v>
       </c>
       <c r="G129" s="406">
-        <v>378.28399999999999</v>
+        <v>616.33399999999995</v>
       </c>
       <c r="H129" s="406">
-        <v>-240.33699999999999</v>
+        <v>-409.9799999999999</v>
       </c>
     </row>
     <row r="130" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="413" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="B130" s="407" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C130" s="405">
-        <v>0.88800000000000001</v>
+        <v>1.5860000000000001</v>
       </c>
       <c r="D130" s="406">
-        <v>1.544</v>
+        <v>1.351</v>
       </c>
       <c r="E130" s="406">
-        <v>-0.65600000000000003</v>
+        <v>0.2350000000000001</v>
       </c>
       <c r="F130" s="405">
-        <v>3.7480000000000002</v>
+        <v>6.5810000000000004</v>
       </c>
       <c r="G130" s="406">
-        <v>12.712</v>
+        <v>17.346</v>
       </c>
       <c r="H130" s="406">
-        <v>-8.9639999999999986</v>
+        <v>-10.765000000000001</v>
       </c>
     </row>
     <row r="131" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A131" s="413" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="B131" s="407" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C131" s="405">
-        <v>1.4999999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="D131" s="406">
-        <v>9.4E-2</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="E131" s="406">
-        <v>-7.9000000000000001E-2</v>
+        <v>-8.0000000000000002E-3</v>
       </c>
       <c r="F131" s="405">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G131" s="406">
-        <v>9.5000000000000001E-2</v>
+        <v>0.19500000000000001</v>
       </c>
       <c r="H131" s="406">
-        <v>-7.6999999999999999E-2</v>
+        <v>-0.17700000000000002</v>
       </c>
     </row>
     <row r="132" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A132" s="413" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B132" s="412" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C132" s="405">
-        <v>6.57</v>
+        <v>7.0990000000000002</v>
       </c>
       <c r="D132" s="406">
-        <v>81.695999999999998</v>
+        <v>68.186999999999998</v>
       </c>
       <c r="E132" s="406">
-        <v>-75.126000000000005</v>
+        <v>-61.087999999999994</v>
       </c>
       <c r="F132" s="405">
-        <v>22.167999999999999</v>
+        <v>37.566000000000003</v>
       </c>
       <c r="G132" s="406">
-        <v>118.352</v>
+        <v>381.12099999999998</v>
       </c>
       <c r="H132" s="406">
-        <v>-96.183999999999997</v>
+        <v>-343.55499999999995</v>
       </c>
     </row>
     <row r="133" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="413" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="B133" s="407" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C133" s="405">
-        <v>0.53500000000000003</v>
+        <v>1.3240000000000001</v>
       </c>
       <c r="D133" s="406">
-        <v>0.28399999999999997</v>
+        <v>0.28599999999999998</v>
       </c>
       <c r="E133" s="406">
-        <v>0.25100000000000006</v>
+        <v>1.038</v>
       </c>
       <c r="F133" s="405">
-        <v>2.605</v>
+        <v>5.0309999999999997</v>
       </c>
       <c r="G133" s="406">
-        <v>1.1739999999999999</v>
+        <v>2.2410000000000001</v>
       </c>
       <c r="H133" s="406">
-        <v>1.431</v>
+        <v>2.7899999999999996</v>
       </c>
     </row>
     <row r="134" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="413" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B134" s="407" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C134" s="405">
-        <v>29.553000000000001</v>
+        <v>56.61</v>
       </c>
       <c r="D134" s="406">
-        <v>23.965</v>
+        <v>27.898</v>
       </c>
       <c r="E134" s="406">
-        <v>5.588000000000001</v>
+        <v>28.712</v>
       </c>
       <c r="F134" s="405">
-        <v>78.010000000000005</v>
+        <v>155.208</v>
       </c>
       <c r="G134" s="406">
-        <v>100.316</v>
+        <v>194.7</v>
       </c>
       <c r="H134" s="406">
-        <v>-22.305999999999997</v>
+        <v>-39.49199999999999</v>
       </c>
     </row>
     <row r="135" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A135" s="408" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="B135" s="407" t="s">
-        <v>443</v>
+        <v>86</v>
       </c>
       <c r="C135" s="410">
-        <v>15.773</v>
+        <v>6.1319999999999997</v>
       </c>
       <c r="D135" s="411">
-        <v>352.39400000000001</v>
+        <v>1034.713</v>
       </c>
       <c r="E135" s="411">
-        <v>-336.62099999999998</v>
+        <v>-1028.5809999999999</v>
       </c>
       <c r="F135" s="410">
-        <v>41.747</v>
+        <v>39.713000000000001</v>
       </c>
       <c r="G135" s="411">
-        <v>754.64700000000005</v>
+        <v>2400.663</v>
       </c>
       <c r="H135" s="411">
-        <v>-712.90000000000009</v>
+        <v>-2360.9499999999998</v>
       </c>
     </row>
     <row r="136" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="413" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B136" s="414" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C136" s="405">
-        <v>25.893000000000001</v>
+        <v>23.832999999999998</v>
       </c>
       <c r="D136" s="406">
-        <v>3.4849999999999999</v>
+        <v>4.2069999999999999</v>
       </c>
       <c r="E136" s="406">
-        <v>22.408000000000001</v>
+        <v>19.625999999999998</v>
       </c>
       <c r="F136" s="405">
-        <v>130.57499999999999</v>
+        <v>176.91200000000001</v>
       </c>
       <c r="G136" s="406">
-        <v>18.736000000000001</v>
+        <v>27.527999999999999</v>
       </c>
       <c r="H136" s="406">
-        <v>111.83899999999998</v>
+        <v>149.38400000000001</v>
       </c>
     </row>
     <row r="137" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A137" s="413" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B137" s="407" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C137" s="405">
-        <v>6.0449999999999999</v>
+        <v>5.73</v>
       </c>
       <c r="D137" s="406">
-        <v>12.664</v>
+        <v>17.030999999999999</v>
       </c>
       <c r="E137" s="406">
-        <v>-6.6189999999999998</v>
+        <v>-11.300999999999998</v>
       </c>
       <c r="F137" s="405">
-        <v>23.265999999999998</v>
+        <v>36.811999999999998</v>
       </c>
       <c r="G137" s="406">
-        <v>45.292000000000002</v>
+        <v>74.486999999999995</v>
       </c>
       <c r="H137" s="406">
-        <v>-22.026000000000003</v>
+        <v>-37.674999999999997</v>
       </c>
     </row>
     <row r="138" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="413" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B138" s="407" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C138" s="405">
-        <v>3.07</v>
+        <v>2.0950000000000002</v>
       </c>
       <c r="D138" s="406">
-        <v>59.734000000000002</v>
+        <v>228.92500000000001</v>
       </c>
       <c r="E138" s="406">
-        <v>-56.664000000000001</v>
+        <v>-226.83</v>
       </c>
       <c r="F138" s="405">
-        <v>10.026999999999999</v>
+        <v>15.455</v>
       </c>
       <c r="G138" s="406">
-        <v>227.00399999999999</v>
+        <v>617.78</v>
       </c>
       <c r="H138" s="406">
-        <v>-216.977</v>
+        <v>-602.32499999999993</v>
       </c>
     </row>
     <row r="139" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A139" s="413" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B139" s="407" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C139" s="405">
-        <v>1.962</v>
+        <v>0.98499999999999999</v>
       </c>
       <c r="D139" s="406">
-        <v>18.305</v>
+        <v>19.341000000000001</v>
       </c>
       <c r="E139" s="406">
-        <v>-16.343</v>
+        <v>-18.356000000000002</v>
       </c>
       <c r="F139" s="405">
-        <v>5.7770000000000001</v>
+        <v>8.7110000000000003</v>
       </c>
       <c r="G139" s="406">
-        <v>108.658</v>
+        <v>149.83199999999999</v>
       </c>
       <c r="H139" s="406">
-        <v>-102.881</v>
+        <v>-141.12099999999998</v>
       </c>
     </row>
     <row r="140" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="413" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B140" s="407" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="C140" s="405">
-        <v>16.536999999999999</v>
+        <v>14.03</v>
       </c>
       <c r="D140" s="406">
-        <v>40.524000000000001</v>
+        <v>19.010000000000002</v>
       </c>
       <c r="E140" s="406">
-        <v>-23.987000000000002</v>
+        <v>-4.9800000000000022</v>
       </c>
       <c r="F140" s="405">
-        <v>53.944000000000003</v>
+        <v>80.230999999999995</v>
       </c>
       <c r="G140" s="406">
-        <v>126.682</v>
+        <v>172.54300000000001</v>
       </c>
       <c r="H140" s="406">
-        <v>-72.738</v>
+        <v>-92.312000000000012</v>
       </c>
     </row>
     <row r="141" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" s="413" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B141" s="407" t="s">
         <v>78</v>
       </c>
       <c r="C141" s="405">
-        <v>403.29599999999999</v>
+        <v>621.78599999999994</v>
       </c>
       <c r="D141" s="406">
-        <v>270.887</v>
+        <v>381.56700000000001</v>
       </c>
       <c r="E141" s="406">
-        <v>132.40899999999999</v>
+        <v>240.21899999999994</v>
       </c>
       <c r="F141" s="405">
-        <v>1471.585</v>
+        <v>2552.6930000000002</v>
       </c>
       <c r="G141" s="406">
-        <v>1138.6600000000001</v>
+        <v>2027.5250000000001</v>
       </c>
       <c r="H141" s="406">
-        <v>332.92499999999995</v>
+        <v>525.16800000000012</v>
       </c>
     </row>
     <row r="142" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A142" s="413" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B142" s="407" t="s">
-        <v>456</v>
+        <v>82</v>
       </c>
       <c r="C142" s="405">
-        <v>133.876</v>
+        <v>586.99900000000002</v>
       </c>
       <c r="D142" s="406">
-        <v>61.89</v>
+        <v>41.981000000000002</v>
       </c>
       <c r="E142" s="406">
-        <v>71.986000000000004</v>
+        <v>545.01800000000003</v>
       </c>
       <c r="F142" s="405">
-        <v>874.66200000000003</v>
+        <v>1704.5039999999999</v>
       </c>
       <c r="G142" s="406">
-        <v>164.39699999999999</v>
+        <v>248.30199999999999</v>
       </c>
       <c r="H142" s="406">
-        <v>710.2650000000001</v>
+        <v>1456.202</v>
       </c>
     </row>
     <row r="143" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A143" s="413" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="B143" s="407" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C143" s="405">
-        <v>46.356000000000002</v>
+        <v>43.761000000000003</v>
       </c>
       <c r="D143" s="406">
-        <v>16.789000000000001</v>
+        <v>13.507</v>
       </c>
       <c r="E143" s="406">
-        <v>29.567</v>
+        <v>30.254000000000005</v>
       </c>
       <c r="F143" s="405">
-        <v>196.29599999999999</v>
+        <v>304.45600000000002</v>
       </c>
       <c r="G143" s="406">
-        <v>64.863</v>
+        <v>111.74</v>
       </c>
       <c r="H143" s="406">
-        <v>131.43299999999999</v>
+        <v>192.71600000000001</v>
       </c>
     </row>
     <row r="144" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="413" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B144" s="407" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C144" s="405">
-        <v>3.794</v>
+        <v>5.2649999999999997</v>
       </c>
       <c r="D144" s="406">
-        <v>30.907</v>
+        <v>42.917999999999999</v>
       </c>
       <c r="E144" s="406">
-        <v>-27.113</v>
+        <v>-37.652999999999999</v>
       </c>
       <c r="F144" s="405">
-        <v>17.03</v>
+        <v>27.956</v>
       </c>
       <c r="G144" s="406">
-        <v>146.49799999999999</v>
+        <v>226.22399999999999</v>
       </c>
       <c r="H144" s="406">
-        <v>-129.46799999999999</v>
+        <v>-198.268</v>
       </c>
     </row>
     <row r="145" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A145" s="408" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B145" s="407" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C145" s="410">
-        <v>1.069</v>
+        <v>3.2770000000000001</v>
       </c>
       <c r="D145" s="411">
-        <v>5.9640000000000004</v>
+        <v>118.277</v>
       </c>
       <c r="E145" s="411">
-        <v>-4.8950000000000005</v>
+        <v>-115</v>
       </c>
       <c r="F145" s="410">
-        <v>16.09</v>
+        <v>24.006</v>
       </c>
       <c r="G145" s="411">
-        <v>1123.212</v>
+        <v>1320.3869999999999</v>
       </c>
       <c r="H145" s="411">
-        <v>-1107.1220000000001</v>
+        <v>-1296.3809999999999</v>
       </c>
     </row>
     <row r="146" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="413" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B146" s="414" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C146" s="405">
-        <v>24.946999999999999</v>
+        <v>23.986999999999998</v>
       </c>
       <c r="D146" s="406">
-        <v>9.8239999999999998</v>
+        <v>17.186</v>
       </c>
       <c r="E146" s="406">
-        <v>15.122999999999999</v>
+        <v>6.8009999999999984</v>
       </c>
       <c r="F146" s="405">
-        <v>94.093999999999994</v>
+        <v>154.875</v>
       </c>
       <c r="G146" s="406">
-        <v>75.313000000000002</v>
+        <v>105.072</v>
       </c>
       <c r="H146" s="406">
-        <v>18.780999999999992</v>
+        <v>49.802999999999997</v>
       </c>
     </row>
     <row r="147" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A147" s="413" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B147" s="407" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C147" s="405">
-        <v>25.032</v>
+        <v>28.096</v>
       </c>
       <c r="D147" s="406">
-        <v>183.042</v>
+        <v>151.71299999999999</v>
       </c>
       <c r="E147" s="406">
-        <v>-158.01</v>
+        <v>-123.61699999999999</v>
       </c>
       <c r="F147" s="405">
-        <v>104.854</v>
+        <v>161.221</v>
       </c>
       <c r="G147" s="406">
-        <v>642.221</v>
+        <v>966.27800000000002</v>
       </c>
       <c r="H147" s="406">
-        <v>-537.36699999999996</v>
+        <v>-805.05700000000002</v>
       </c>
     </row>
     <row r="148" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A148" s="413" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B148" s="407" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C148" s="405">
         <v>0</v>
       </c>
       <c r="D148" s="406">
-        <v>8.9999999999999993E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="E148" s="406">
-        <v>-8.9999999999999993E-3</v>
+        <v>-2E-3</v>
       </c>
       <c r="F148" s="405">
-        <v>6.6000000000000003E-2</v>
+        <v>0.1</v>
       </c>
       <c r="G148" s="406">
-        <v>0.191</v>
+        <v>0.19900000000000001</v>
       </c>
       <c r="H148" s="406">
-        <v>-0.125</v>
+        <v>-9.9000000000000005E-2</v>
       </c>
     </row>
     <row r="149" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A149" s="413" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B149" s="407" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C149" s="405">
-        <v>6.6000000000000003E-2</v>
+        <v>1.9E-2</v>
       </c>
       <c r="D149" s="406">
         <v>0</v>
       </c>
       <c r="E149" s="406">
-        <v>6.6000000000000003E-2</v>
+        <v>1.9E-2</v>
       </c>
       <c r="F149" s="405">
-        <v>0.217</v>
+        <v>0.32800000000000001</v>
       </c>
       <c r="G149" s="406">
         <v>0</v>
       </c>
       <c r="H149" s="406">
-        <v>0.217</v>
+        <v>0.32800000000000001</v>
       </c>
     </row>
     <row r="150" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="413" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B150" s="407" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C150" s="405">
-        <v>1.2E-2</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="D150" s="406">
-        <v>8.0000000000000002E-3</v>
+        <v>0</v>
       </c>
       <c r="E150" s="406">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="F150" s="405">
-        <v>0.104</v>
+        <v>0.14899999999999999</v>
       </c>
       <c r="G150" s="406">
         <v>1.4E-2</v>
       </c>
       <c r="H150" s="406">
-        <v>0.09</v>
+        <v>0.13499999999999998</v>
       </c>
     </row>
     <row r="151" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" s="413" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B151" s="407" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C151" s="405">
-        <v>0.113</v>
+        <v>0.33</v>
       </c>
       <c r="D151" s="406">
-        <v>3.0000000000000001E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="E151" s="406">
-        <v>0.11</v>
+        <v>0.32900000000000001</v>
       </c>
       <c r="F151" s="405">
-        <v>0.93500000000000005</v>
+        <v>1.5189999999999999</v>
       </c>
       <c r="G151" s="406">
-        <v>5.0000000000000001E-3</v>
+        <v>1.4E-2</v>
       </c>
       <c r="H151" s="406">
-        <v>0.93</v>
+        <v>1.5049999999999999</v>
       </c>
     </row>
     <row r="152" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A152" s="413" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B152" s="407" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="C152" s="405">
-        <v>29.234999999999999</v>
+        <v>111.32</v>
       </c>
       <c r="D152" s="406">
-        <v>328.39600000000002</v>
+        <v>786.66399999999999</v>
       </c>
       <c r="E152" s="406">
-        <v>-299.161</v>
+        <v>-675.34400000000005</v>
       </c>
       <c r="F152" s="405">
-        <v>204.917</v>
+        <v>374.85300000000001</v>
       </c>
       <c r="G152" s="406">
-        <v>2042.28</v>
+        <v>3387.683</v>
       </c>
       <c r="H152" s="406">
-        <v>-1837.3630000000001</v>
+        <v>-3012.83</v>
       </c>
     </row>
     <row r="153" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A153" s="413" t="s">
         <v>477</v>
       </c>
       <c r="B153" s="407" t="s">
         <v>478</v>
       </c>
       <c r="C153" s="405">
-        <v>0.94599999999999995</v>
+        <v>0.45400000000000001</v>
       </c>
       <c r="D153" s="406">
-        <v>0.14499999999999999</v>
+        <v>0.17100000000000001</v>
       </c>
       <c r="E153" s="406">
-        <v>0.80099999999999993</v>
+        <v>0.28300000000000003</v>
       </c>
       <c r="F153" s="405">
-        <v>3.0379999999999998</v>
+        <v>4.4050000000000002</v>
       </c>
       <c r="G153" s="406">
-        <v>0.56200000000000006</v>
+        <v>0.91200000000000003</v>
       </c>
       <c r="H153" s="406">
-        <v>2.476</v>
+        <v>3.4930000000000003</v>
       </c>
     </row>
     <row r="154" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A154" s="413" t="s">
         <v>479</v>
       </c>
       <c r="B154" s="407" t="s">
         <v>480</v>
       </c>
       <c r="C154" s="405">
-        <v>0.19800000000000001</v>
+        <v>0.41699999999999998</v>
       </c>
       <c r="D154" s="406">
-        <v>7.0000000000000001E-3</v>
+        <v>3.1E-2</v>
       </c>
       <c r="E154" s="406">
-        <v>0.191</v>
+        <v>0.38600000000000001</v>
       </c>
       <c r="F154" s="405">
-        <v>0.54900000000000004</v>
+        <v>1.2190000000000001</v>
       </c>
       <c r="G154" s="406">
-        <v>0.11</v>
+        <v>0.20399999999999999</v>
       </c>
       <c r="H154" s="406">
-        <v>0.43900000000000006</v>
+        <v>1.0150000000000001</v>
       </c>
     </row>
     <row r="155" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A155" s="408" t="s">
         <v>481</v>
       </c>
       <c r="B155" s="407" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C155" s="410">
-        <v>6095.1260000000002</v>
+        <v>4779.0259999999998</v>
       </c>
       <c r="D155" s="411">
-        <v>1811.319</v>
+        <v>2235.6669999999999</v>
       </c>
       <c r="E155" s="411">
-        <v>4283.8070000000007</v>
+        <v>2543.3589999999999</v>
       </c>
       <c r="F155" s="410">
-        <v>23743.654999999999</v>
+        <v>38054.631000000001</v>
       </c>
       <c r="G155" s="411">
-        <v>6398.2389999999996</v>
+        <v>10803.429</v>
       </c>
       <c r="H155" s="411">
-        <v>17345.415999999997</v>
+        <v>27251.202000000001</v>
       </c>
     </row>
     <row r="156" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A156" s="413" t="s">
         <v>482</v>
       </c>
       <c r="B156" s="414" t="s">
         <v>483</v>
       </c>
       <c r="C156" s="405">
-        <v>12.811</v>
+        <v>10.154999999999999</v>
       </c>
       <c r="D156" s="406">
-        <v>13.553000000000001</v>
+        <v>19.036000000000001</v>
       </c>
       <c r="E156" s="406">
-        <v>-0.74200000000000088</v>
+        <v>-8.881000000000002</v>
       </c>
       <c r="F156" s="405">
-        <v>47.146000000000001</v>
+        <v>71.218999999999994</v>
       </c>
       <c r="G156" s="406">
-        <v>59.030999999999999</v>
+        <v>91.742999999999995</v>
       </c>
       <c r="H156" s="406">
-        <v>-11.884999999999998</v>
+        <v>-20.524000000000001</v>
       </c>
     </row>
     <row r="157" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A157" s="413" t="s">
         <v>484</v>
       </c>
       <c r="B157" s="407" t="s">
         <v>485</v>
       </c>
       <c r="C157" s="405">
-        <v>9.3940000000000001</v>
+        <v>8.1189999999999998</v>
       </c>
       <c r="D157" s="406">
-        <v>7.7939999999999996</v>
+        <v>5.1760000000000002</v>
       </c>
       <c r="E157" s="406">
-        <v>1.6000000000000005</v>
+        <v>2.9429999999999996</v>
       </c>
       <c r="F157" s="405">
-        <v>38.171999999999997</v>
+        <v>54.305999999999997</v>
       </c>
       <c r="G157" s="406">
-        <v>30.669</v>
+        <v>48.036999999999999</v>
       </c>
       <c r="H157" s="406">
-        <v>7.5029999999999966</v>
+        <v>6.2689999999999984</v>
       </c>
     </row>
     <row r="158" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A158" s="413" t="s">
         <v>486</v>
       </c>
       <c r="B158" s="407" t="s">
         <v>487</v>
       </c>
       <c r="C158" s="405">
-        <v>6.6000000000000003E-2</v>
+        <v>0.69699999999999995</v>
       </c>
       <c r="D158" s="406">
-        <v>0.13800000000000001</v>
+        <v>0.13700000000000001</v>
       </c>
       <c r="E158" s="406">
-        <v>-7.2000000000000008E-2</v>
+        <v>0.55999999999999994</v>
       </c>
       <c r="F158" s="405">
-        <v>0.3</v>
+        <v>1.157</v>
       </c>
       <c r="G158" s="406">
-        <v>0.35699999999999998</v>
+        <v>0.64100000000000001</v>
       </c>
       <c r="H158" s="406">
-        <v>-5.6999999999999995E-2</v>
+        <v>0.51600000000000001</v>
       </c>
     </row>
     <row r="159" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A159" s="413" t="s">
         <v>488</v>
       </c>
       <c r="B159" s="407" t="s">
         <v>489</v>
       </c>
       <c r="C159" s="405">
-        <v>3.0000000000000001E-3</v>
+        <v>0.13100000000000001</v>
       </c>
       <c r="D159" s="406">
-        <v>0</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="E159" s="406">
-        <v>3.0000000000000001E-3</v>
+        <v>0.113</v>
       </c>
       <c r="F159" s="405">
-        <v>0.46100000000000002</v>
+        <v>1.6319999999999999</v>
       </c>
       <c r="G159" s="406">
-        <v>3.3000000000000002E-2</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="H159" s="406">
-        <v>0.42800000000000005</v>
+        <v>1.579</v>
       </c>
     </row>
     <row r="160" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A160" s="413" t="s">
         <v>490</v>
       </c>
       <c r="B160" s="407" t="s">
         <v>491</v>
       </c>
       <c r="C160" s="405">
-        <v>42.762</v>
+        <v>31.963999999999999</v>
       </c>
       <c r="D160" s="406">
-        <v>78.072000000000003</v>
+        <v>64.909000000000006</v>
       </c>
       <c r="E160" s="406">
-        <v>-35.31</v>
+        <v>-32.945000000000007</v>
       </c>
       <c r="F160" s="405">
-        <v>157.78700000000001</v>
+        <v>237.239</v>
       </c>
       <c r="G160" s="406">
-        <v>299.78899999999999</v>
+        <v>415.339</v>
       </c>
       <c r="H160" s="406">
-        <v>-142.00199999999998</v>
+        <v>-178.1</v>
       </c>
     </row>
     <row r="161" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A161" s="413" t="s">
         <v>492</v>
       </c>
       <c r="B161" s="412" t="s">
         <v>493</v>
       </c>
       <c r="C161" s="405">
         <v>0</v>
       </c>
       <c r="D161" s="406"/>
       <c r="E161" s="406">
         <v>0</v>
       </c>
       <c r="F161" s="405">
         <v>0.11600000000000001</v>
       </c>
       <c r="G161" s="406"/>
       <c r="H161" s="406">
         <v>0.11600000000000001</v>
       </c>
     </row>
     <row r="162" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" s="413" t="s">
         <v>494</v>
       </c>
       <c r="B162" s="412" t="s">
         <v>495</v>
       </c>
       <c r="C162" s="405">
-        <v>92.287000000000006</v>
+        <v>91.899000000000001</v>
       </c>
       <c r="D162" s="406">
-        <v>57.777999999999999</v>
+        <v>72.472999999999999</v>
       </c>
       <c r="E162" s="406">
-        <v>34.509000000000007</v>
+        <v>19.426000000000002</v>
       </c>
       <c r="F162" s="405">
-        <v>403.94799999999998</v>
+        <v>609.346</v>
       </c>
       <c r="G162" s="406">
-        <v>257.34800000000001</v>
+        <v>418.81</v>
       </c>
       <c r="H162" s="406">
-        <v>146.59999999999997</v>
+        <v>190.536</v>
       </c>
     </row>
     <row r="163" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A163" s="413" t="s">
         <v>496</v>
       </c>
       <c r="B163" s="407" t="s">
         <v>497</v>
       </c>
       <c r="C163" s="405">
-        <v>19.353999999999999</v>
+        <v>17.701000000000001</v>
       </c>
       <c r="D163" s="406">
-        <v>6.1449999999999996</v>
+        <v>4.7969999999999997</v>
       </c>
       <c r="E163" s="406">
-        <v>13.209</v>
+        <v>12.904</v>
       </c>
       <c r="F163" s="405">
-        <v>77.525000000000006</v>
+        <v>116.47499999999999</v>
       </c>
       <c r="G163" s="406">
-        <v>21.728000000000002</v>
+        <v>31.364999999999998</v>
       </c>
       <c r="H163" s="406">
-        <v>55.797000000000004</v>
+        <v>85.11</v>
       </c>
     </row>
     <row r="164" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A164" s="413" t="s">
         <v>498</v>
       </c>
       <c r="B164" s="407" t="s">
         <v>499</v>
       </c>
       <c r="C164" s="405">
-        <v>0.309</v>
+        <v>0.29299999999999998</v>
       </c>
       <c r="D164" s="406">
-        <v>0.122</v>
+        <v>0.11</v>
       </c>
       <c r="E164" s="406">
-        <v>0.187</v>
+        <v>0.183</v>
       </c>
       <c r="F164" s="405">
-        <v>1.3220000000000001</v>
+        <v>2.1930000000000001</v>
       </c>
       <c r="G164" s="406">
-        <v>0.254</v>
+        <v>0.63</v>
       </c>
       <c r="H164" s="406">
-        <v>1.0680000000000001</v>
+        <v>1.5630000000000002</v>
       </c>
     </row>
     <row r="165" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A165" s="408" t="s">
         <v>500</v>
       </c>
       <c r="B165" s="407" t="s">
         <v>501</v>
       </c>
       <c r="C165" s="410">
-        <v>0.55400000000000005</v>
+        <v>0.26100000000000001</v>
       </c>
       <c r="D165" s="411">
-        <v>0.316</v>
+        <v>0.151</v>
       </c>
       <c r="E165" s="411">
-        <v>0.23800000000000004</v>
+        <v>0.11000000000000001</v>
       </c>
       <c r="F165" s="410">
-        <v>2.04</v>
+        <v>2.8919999999999999</v>
       </c>
       <c r="G165" s="411">
-        <v>0.78500000000000003</v>
+        <v>1.3089999999999999</v>
       </c>
       <c r="H165" s="411">
-        <v>1.2549999999999999</v>
+        <v>1.583</v>
       </c>
     </row>
     <row r="166" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A166" s="413" t="s">
         <v>502</v>
       </c>
       <c r="B166" s="414" t="s">
         <v>503</v>
       </c>
       <c r="C166" s="405">
-        <v>58.962000000000003</v>
+        <v>78.465999999999994</v>
       </c>
       <c r="D166" s="406">
-        <v>82.671000000000006</v>
+        <v>78.602999999999994</v>
       </c>
       <c r="E166" s="406">
-        <v>-23.709000000000003</v>
+        <v>-0.13700000000000045</v>
       </c>
       <c r="F166" s="405">
-        <v>264.87599999999998</v>
+        <v>404.61500000000001</v>
       </c>
       <c r="G166" s="406">
-        <v>272.86200000000002</v>
+        <v>425.31099999999998</v>
       </c>
       <c r="H166" s="406">
-        <v>-7.9860000000000468</v>
+        <v>-20.69599999999997</v>
       </c>
     </row>
     <row r="167" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A167" s="413" t="s">
         <v>504</v>
       </c>
       <c r="B167" s="407" t="s">
         <v>505</v>
       </c>
       <c r="C167" s="405">
-        <v>55.872</v>
+        <v>61.692999999999998</v>
       </c>
       <c r="D167" s="406">
-        <v>345.93799999999999</v>
+        <v>389.56</v>
       </c>
       <c r="E167" s="406">
-        <v>-290.06599999999997</v>
+        <v>-327.86700000000002</v>
       </c>
       <c r="F167" s="405">
-        <v>211.4</v>
+        <v>322.01</v>
       </c>
       <c r="G167" s="406">
-        <v>1607.8979999999999</v>
+        <v>2408.0509999999999</v>
       </c>
       <c r="H167" s="406">
-        <v>-1396.4979999999998</v>
+        <v>-2086.0410000000002</v>
       </c>
     </row>
     <row r="168" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A168" s="413" t="s">
         <v>506</v>
       </c>
       <c r="B168" s="407" t="s">
         <v>507</v>
       </c>
       <c r="C168" s="405">
-        <v>0.86699999999999999</v>
+        <v>0.55300000000000005</v>
       </c>
       <c r="D168" s="406">
-        <v>0</v>
+        <v>1.6E-2</v>
       </c>
       <c r="E168" s="406">
-        <v>0.86699999999999999</v>
+        <v>0.53700000000000003</v>
       </c>
       <c r="F168" s="405">
-        <v>2.5169999999999999</v>
+        <v>3.5259999999999998</v>
       </c>
       <c r="G168" s="406">
-        <v>1.0999999999999999E-2</v>
+        <v>2.7E-2</v>
       </c>
       <c r="H168" s="406">
-        <v>2.5059999999999998</v>
+        <v>3.4989999999999997</v>
       </c>
     </row>
     <row r="169" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A169" s="413" t="s">
         <v>508</v>
       </c>
       <c r="B169" s="407" t="s">
         <v>509</v>
       </c>
       <c r="C169" s="405">
-        <v>0.16300000000000001</v>
+        <v>2E-3</v>
       </c>
       <c r="D169" s="406">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="E169" s="406">
-        <v>0.16300000000000001</v>
+        <v>1E-3</v>
       </c>
       <c r="F169" s="405">
-        <v>0.42599999999999999</v>
+        <v>0.60499999999999998</v>
       </c>
       <c r="G169" s="406">
-        <v>4.1000000000000002E-2</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="H169" s="406">
-        <v>0.38500000000000001</v>
+        <v>0.56299999999999994</v>
       </c>
     </row>
     <row r="170" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A170" s="413" t="s">
         <v>510</v>
       </c>
       <c r="B170" s="407" t="s">
         <v>511</v>
       </c>
       <c r="C170" s="405">
-        <v>0.30399999999999999</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="D170" s="406">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="E170" s="406">
-        <v>0.30399999999999999</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="F170" s="405">
-        <v>0.89100000000000001</v>
+        <v>0.89900000000000002</v>
       </c>
       <c r="G170" s="406">
-        <v>1E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="H170" s="406">
-        <v>0.89</v>
+        <v>0.89700000000000002</v>
       </c>
     </row>
     <row r="171" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A171" s="413" t="s">
         <v>512</v>
       </c>
       <c r="B171" s="407" t="s">
         <v>513</v>
       </c>
       <c r="C171" s="405">
-        <v>2.1819999999999999</v>
+        <v>2.0550000000000002</v>
       </c>
       <c r="D171" s="406">
-        <v>5.1870000000000003</v>
+        <v>1.462</v>
       </c>
       <c r="E171" s="406">
-        <v>-3.0050000000000003</v>
+        <v>0.59300000000000019</v>
       </c>
       <c r="F171" s="405">
-        <v>5.8029999999999999</v>
+        <v>10.571</v>
       </c>
       <c r="G171" s="406">
-        <v>20.978000000000002</v>
+        <v>29.52</v>
       </c>
       <c r="H171" s="406">
-        <v>-15.175000000000001</v>
+        <v>-18.948999999999998</v>
       </c>
     </row>
     <row r="172" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" s="413" t="s">
         <v>514</v>
       </c>
       <c r="B172" s="407" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C172" s="405">
-        <v>1453.11</v>
+        <v>1416.6769999999999</v>
       </c>
       <c r="D172" s="406">
-        <v>718.47299999999996</v>
+        <v>748.11800000000005</v>
       </c>
       <c r="E172" s="406">
-        <v>734.63699999999994</v>
+        <v>668.55899999999986</v>
       </c>
       <c r="F172" s="405">
-        <v>5710.3739999999998</v>
+        <v>9088.8549999999996</v>
       </c>
       <c r="G172" s="406">
-        <v>2633.9839999999999</v>
+        <v>4226.5029999999997</v>
       </c>
       <c r="H172" s="406">
-        <v>3076.39</v>
+        <v>4862.3519999999999</v>
       </c>
     </row>
     <row r="173" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A173" s="413" t="s">
         <v>515</v>
       </c>
       <c r="B173" s="407" t="s">
         <v>516</v>
       </c>
       <c r="C173" s="405">
-        <v>36.198</v>
+        <v>15.39</v>
       </c>
       <c r="D173" s="406">
-        <v>0.13900000000000001</v>
+        <v>0.11799999999999999</v>
       </c>
       <c r="E173" s="406">
-        <v>36.058999999999997</v>
+        <v>15.272</v>
       </c>
       <c r="F173" s="405">
-        <v>56.295999999999999</v>
+        <v>90.198999999999998</v>
       </c>
       <c r="G173" s="406">
-        <v>0.36899999999999999</v>
+        <v>0.48799999999999999</v>
       </c>
       <c r="H173" s="406">
-        <v>55.927</v>
+        <v>89.710999999999999</v>
       </c>
     </row>
     <row r="174" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A174" s="413" t="s">
         <v>517</v>
       </c>
       <c r="B174" s="407" t="s">
         <v>518</v>
       </c>
       <c r="C174" s="405">
-        <v>0.623</v>
+        <v>0.42</v>
       </c>
       <c r="D174" s="406">
-        <v>0.46400000000000002</v>
+        <v>6.2E-2</v>
       </c>
       <c r="E174" s="406">
-        <v>0.15899999999999997</v>
+        <v>0.35799999999999998</v>
       </c>
       <c r="F174" s="405">
-        <v>1.492</v>
+        <v>2.375</v>
       </c>
       <c r="G174" s="406">
-        <v>0.63400000000000001</v>
+        <v>0.76700000000000002</v>
       </c>
       <c r="H174" s="406">
-        <v>0.85799999999999998</v>
+        <v>1.6080000000000001</v>
       </c>
     </row>
     <row r="175" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A175" s="408" t="s">
         <v>519</v>
       </c>
       <c r="B175" s="409" t="s">
         <v>520</v>
       </c>
       <c r="C175" s="410">
-        <v>0.16600000000000001</v>
+        <v>6.2E-2</v>
       </c>
       <c r="D175" s="411">
-        <v>0</v>
+        <v>0.113</v>
       </c>
       <c r="E175" s="411">
-        <v>0.16600000000000001</v>
+        <v>-5.1000000000000004E-2</v>
       </c>
       <c r="F175" s="410">
-        <v>0.69099999999999995</v>
+        <v>0.88200000000000001</v>
       </c>
       <c r="G175" s="411">
-        <v>5.0000000000000001E-3</v>
+        <v>0.121</v>
       </c>
       <c r="H175" s="411">
-        <v>0.68599999999999994</v>
+        <v>0.76100000000000001</v>
       </c>
     </row>
     <row r="176" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A176" s="413" t="s">
         <v>521</v>
       </c>
       <c r="B176" s="407" t="s">
         <v>522</v>
       </c>
       <c r="C176" s="405">
-        <v>1.327</v>
+        <v>1.587</v>
       </c>
       <c r="D176" s="406">
-        <v>3.1349999999999998</v>
+        <v>13.95</v>
       </c>
       <c r="E176" s="406">
-        <v>-1.8079999999999998</v>
+        <v>-12.363</v>
       </c>
       <c r="F176" s="405">
-        <v>4.3650000000000002</v>
+        <v>7.7039999999999997</v>
       </c>
       <c r="G176" s="406">
-        <v>12.371</v>
+        <v>27.189</v>
       </c>
       <c r="H176" s="406">
-        <v>-8.0060000000000002</v>
+        <v>-19.484999999999999</v>
       </c>
     </row>
     <row r="177" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A177" s="413" t="s">
         <v>523</v>
       </c>
       <c r="B177" s="407" t="s">
         <v>524</v>
       </c>
       <c r="C177" s="405">
-        <v>2.5230000000000001</v>
+        <v>2.5659999999999998</v>
       </c>
       <c r="D177" s="406">
-        <v>1.3819999999999999</v>
+        <v>2.0840000000000001</v>
       </c>
       <c r="E177" s="406">
-        <v>1.1410000000000002</v>
+        <v>0.48199999999999976</v>
       </c>
       <c r="F177" s="405">
-        <v>11.218</v>
+        <v>15.939</v>
       </c>
       <c r="G177" s="406">
-        <v>9.3190000000000008</v>
+        <v>13.879</v>
       </c>
       <c r="H177" s="406">
-        <v>1.8989999999999991</v>
+        <v>2.0600000000000005</v>
       </c>
     </row>
     <row r="178" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="413" t="s">
         <v>525</v>
       </c>
       <c r="B178" s="407" t="s">
         <v>526</v>
       </c>
       <c r="C178" s="405">
-        <v>93.614999999999995</v>
+        <v>100.13</v>
       </c>
       <c r="D178" s="406">
-        <v>45.89</v>
+        <v>39.715000000000003</v>
       </c>
       <c r="E178" s="406">
-        <v>47.724999999999994</v>
+        <v>60.414999999999992</v>
       </c>
       <c r="F178" s="405">
-        <v>370.27600000000001</v>
+        <v>581.85599999999999</v>
       </c>
       <c r="G178" s="406">
-        <v>157.47300000000001</v>
+        <v>237.14400000000001</v>
       </c>
       <c r="H178" s="406">
-        <v>212.803</v>
+        <v>344.71199999999999</v>
       </c>
     </row>
     <row r="179" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A179" s="413" t="s">
         <v>527</v>
       </c>
       <c r="B179" s="407" t="s">
         <v>528</v>
       </c>
       <c r="C179" s="405">
-        <v>0.182</v>
+        <v>0.24199999999999999</v>
       </c>
       <c r="D179" s="406">
-        <v>0.02</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="E179" s="406">
-        <v>0.16200000000000001</v>
+        <v>0.22899999999999998</v>
       </c>
       <c r="F179" s="405">
-        <v>0.224</v>
+        <v>0.51800000000000002</v>
       </c>
       <c r="G179" s="406">
-        <v>0.02</v>
+        <v>3.4000000000000002E-2</v>
       </c>
       <c r="H179" s="406">
-        <v>0.20400000000000001</v>
+        <v>0.48399999999999999</v>
       </c>
     </row>
     <row r="180" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="413" t="s">
         <v>529</v>
       </c>
       <c r="B180" s="407" t="s">
         <v>530</v>
       </c>
       <c r="C180" s="405">
-        <v>0.23899999999999999</v>
+        <v>0.27400000000000002</v>
       </c>
       <c r="D180" s="406">
-        <v>0.35</v>
+        <v>6.8000000000000005E-2</v>
       </c>
       <c r="E180" s="406">
-        <v>-0.11099999999999999</v>
+        <v>0.20600000000000002</v>
       </c>
       <c r="F180" s="405">
-        <v>1.349</v>
+        <v>1.8580000000000001</v>
       </c>
       <c r="G180" s="406">
-        <v>1.1559999999999999</v>
+        <v>1.2689999999999999</v>
       </c>
       <c r="H180" s="406">
-        <v>0.19300000000000006</v>
+        <v>0.58900000000000019</v>
       </c>
     </row>
     <row r="181" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A181" s="413" t="s">
         <v>531</v>
       </c>
       <c r="B181" s="407" t="s">
         <v>532</v>
       </c>
       <c r="C181" s="405">
-        <v>7.3319999999999999</v>
+        <v>7.6420000000000003</v>
       </c>
       <c r="D181" s="406">
-        <v>6.3479999999999999</v>
+        <v>3.6629999999999998</v>
       </c>
       <c r="E181" s="406">
-        <v>0.98399999999999999</v>
+        <v>3.9790000000000005</v>
       </c>
       <c r="F181" s="405">
-        <v>28.390999999999998</v>
+        <v>45.104999999999997</v>
       </c>
       <c r="G181" s="406">
-        <v>24.881</v>
+        <v>33.113</v>
       </c>
       <c r="H181" s="406">
-        <v>3.509999999999998</v>
+        <v>11.991999999999997</v>
       </c>
     </row>
     <row r="182" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A182" s="413" t="s">
         <v>533</v>
       </c>
       <c r="B182" s="412" t="s">
         <v>534</v>
       </c>
       <c r="C182" s="405">
-        <v>61.776000000000003</v>
+        <v>77.869</v>
       </c>
       <c r="D182" s="406">
-        <v>349.95800000000003</v>
+        <v>306.233</v>
       </c>
       <c r="E182" s="406">
-        <v>-288.18200000000002</v>
+        <v>-228.364</v>
       </c>
       <c r="F182" s="405">
-        <v>358.709</v>
+        <v>545.35900000000004</v>
       </c>
       <c r="G182" s="406">
-        <v>1225.463</v>
+        <v>2542.0540000000001</v>
       </c>
       <c r="H182" s="406">
-        <v>-866.75399999999991</v>
+        <v>-1996.6950000000002</v>
       </c>
     </row>
     <row r="183" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="413" t="s">
         <v>535</v>
       </c>
       <c r="B183" s="407" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="C183" s="405">
-        <v>352.54700000000003</v>
+        <v>359.47899999999998</v>
       </c>
       <c r="D183" s="406">
-        <v>249.18100000000001</v>
+        <v>262.45299999999997</v>
       </c>
       <c r="E183" s="406">
-        <v>103.36600000000001</v>
+        <v>97.02600000000001</v>
       </c>
       <c r="F183" s="405">
-        <v>1438.077</v>
+        <v>2248.58</v>
       </c>
       <c r="G183" s="406">
-        <v>961.428</v>
+        <v>1468.9169999999999</v>
       </c>
       <c r="H183" s="406">
-        <v>476.649</v>
+        <v>779.66300000000001</v>
       </c>
     </row>
     <row r="184" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="413" t="s">
         <v>536</v>
       </c>
       <c r="B184" s="407" t="s">
         <v>52</v>
       </c>
       <c r="C184" s="405">
-        <v>21532.300999999999</v>
+        <v>23283.673999999999</v>
       </c>
       <c r="D184" s="406">
-        <v>5378.6379999999999</v>
+        <v>5794.0450000000001</v>
       </c>
       <c r="E184" s="406">
-        <v>16153.663</v>
+        <v>17489.629000000001</v>
       </c>
       <c r="F184" s="405">
-        <v>87090.718999999997</v>
+        <v>133312.622</v>
       </c>
       <c r="G184" s="406">
-        <v>18068.732</v>
+        <v>29309.011999999999</v>
       </c>
       <c r="H184" s="406">
-        <v>69021.986999999994</v>
+        <v>104003.61</v>
       </c>
     </row>
     <row r="185" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A185" s="408" t="s">
         <v>537</v>
       </c>
       <c r="B185" s="409" t="s">
         <v>538</v>
       </c>
       <c r="C185" s="410">
-        <v>5.7549999999999999</v>
+        <v>2.8650000000000002</v>
       </c>
       <c r="D185" s="411">
-        <v>4.7E-2</v>
+        <v>0.41899999999999998</v>
       </c>
       <c r="E185" s="411">
-        <v>5.7080000000000002</v>
+        <v>2.4460000000000002</v>
       </c>
       <c r="F185" s="410">
-        <v>16.021999999999998</v>
+        <v>21.634</v>
       </c>
       <c r="G185" s="411">
-        <v>0.82</v>
+        <v>1.7390000000000001</v>
       </c>
       <c r="H185" s="411">
-        <v>15.201999999999998</v>
+        <v>19.895</v>
       </c>
     </row>
     <row r="186" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="413" t="s">
         <v>539</v>
       </c>
       <c r="B186" s="407" t="s">
         <v>540</v>
       </c>
       <c r="C186" s="405">
-        <v>1.5880000000000001</v>
+        <v>0.76900000000000002</v>
       </c>
       <c r="D186" s="406">
-        <v>1.7000000000000001E-2</v>
+        <v>0.22500000000000001</v>
       </c>
       <c r="E186" s="406">
-        <v>1.5710000000000002</v>
+        <v>0.54400000000000004</v>
       </c>
       <c r="F186" s="405">
-        <v>4.5339999999999998</v>
+        <v>6.1909999999999998</v>
       </c>
       <c r="G186" s="406">
-        <v>1.6240000000000001</v>
+        <v>4.6189999999999998</v>
       </c>
       <c r="H186" s="406">
-        <v>2.9099999999999997</v>
+        <v>1.5720000000000001</v>
       </c>
     </row>
     <row r="187" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="413" t="s">
         <v>541</v>
       </c>
       <c r="B187" s="407" t="s">
         <v>542</v>
       </c>
       <c r="C187" s="405">
-        <v>0.24199999999999999</v>
+        <v>0.14199999999999999</v>
       </c>
       <c r="D187" s="406">
-        <v>0.27900000000000003</v>
+        <v>0.65</v>
       </c>
       <c r="E187" s="406">
-        <v>-3.7000000000000033E-2</v>
+        <v>-0.50800000000000001</v>
       </c>
       <c r="F187" s="405">
-        <v>1.2170000000000001</v>
+        <v>1.4550000000000001</v>
       </c>
       <c r="G187" s="406">
-        <v>0.72399999999999998</v>
+        <v>1.415</v>
       </c>
       <c r="H187" s="406">
-        <v>0.4930000000000001</v>
+        <v>4.0000000000000036E-2</v>
       </c>
     </row>
     <row r="188" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A188" s="413" t="s">
         <v>543</v>
       </c>
       <c r="B188" s="407" t="s">
         <v>544</v>
       </c>
       <c r="C188" s="405">
-        <v>0.52</v>
+        <v>0.73299999999999998</v>
       </c>
       <c r="D188" s="406">
-        <v>0.65400000000000003</v>
+        <v>0.318</v>
       </c>
       <c r="E188" s="406">
-        <v>-0.13400000000000001</v>
+        <v>0.41499999999999998</v>
       </c>
       <c r="F188" s="405">
-        <v>3.3610000000000002</v>
+        <v>6.173</v>
       </c>
       <c r="G188" s="406">
-        <v>1.264</v>
+        <v>4.8179999999999996</v>
       </c>
       <c r="H188" s="406">
-        <v>2.0970000000000004</v>
+        <v>1.3550000000000004</v>
       </c>
     </row>
     <row r="189" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A189" s="413" t="s">
         <v>545</v>
       </c>
       <c r="B189" s="407" t="s">
         <v>64</v>
       </c>
       <c r="C189" s="405">
-        <v>2085.8780000000002</v>
+        <v>2289.4</v>
       </c>
       <c r="D189" s="406">
-        <v>2181.4609999999998</v>
+        <v>3473.125</v>
       </c>
       <c r="E189" s="406">
-        <v>-95.582999999999629</v>
+        <v>-1183.7249999999999</v>
       </c>
       <c r="F189" s="405">
-        <v>7775.625</v>
+        <v>12433.885</v>
       </c>
       <c r="G189" s="406">
-        <v>8391.7810000000009</v>
+        <v>15432.785</v>
       </c>
       <c r="H189" s="406">
-        <v>-616.15600000000086</v>
+        <v>-2998.8999999999996</v>
       </c>
     </row>
     <row r="190" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="413" t="s">
         <v>546</v>
       </c>
       <c r="B190" s="407" t="s">
         <v>547</v>
       </c>
       <c r="C190" s="405">
-        <v>0.313</v>
+        <v>0.47299999999999998</v>
       </c>
       <c r="D190" s="406">
-        <v>2.7E-2</v>
+        <v>0.316</v>
       </c>
       <c r="E190" s="406">
-        <v>0.28599999999999998</v>
+        <v>0.15699999999999997</v>
       </c>
       <c r="F190" s="405">
-        <v>2.306</v>
+        <v>3.0489999999999999</v>
       </c>
       <c r="G190" s="406">
-        <v>1.1639999999999999</v>
+        <v>1.796</v>
       </c>
       <c r="H190" s="406">
-        <v>1.1420000000000001</v>
+        <v>1.2529999999999999</v>
       </c>
     </row>
     <row r="191" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A191" s="413" t="s">
         <v>548</v>
       </c>
       <c r="B191" s="407" t="s">
         <v>549</v>
       </c>
       <c r="C191" s="405">
-        <v>0.19800000000000001</v>
+        <v>5.7000000000000002E-2</v>
       </c>
       <c r="D191" s="406">
-        <v>40.744</v>
+        <v>12.381</v>
       </c>
       <c r="E191" s="406">
-        <v>-40.545999999999999</v>
+        <v>-12.324</v>
       </c>
       <c r="F191" s="405">
-        <v>0.51600000000000001</v>
+        <v>0.81899999999999995</v>
       </c>
       <c r="G191" s="406">
-        <v>64.590999999999994</v>
+        <v>108.27500000000001</v>
       </c>
       <c r="H191" s="406">
-        <v>-64.074999999999989</v>
+        <v>-107.456</v>
       </c>
     </row>
     <row r="192" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A192" s="413" t="s">
         <v>550</v>
       </c>
       <c r="B192" s="407" t="s">
         <v>551</v>
       </c>
       <c r="C192" s="405">
-        <v>0.47</v>
+        <v>0.17</v>
       </c>
       <c r="D192" s="406">
-        <v>0.19800000000000001</v>
+        <v>2.0019999999999998</v>
       </c>
       <c r="E192" s="406">
-        <v>0.27199999999999996</v>
+        <v>-1.8319999999999999</v>
       </c>
       <c r="F192" s="405">
-        <v>1.3380000000000001</v>
+        <v>2.016</v>
       </c>
       <c r="G192" s="406">
-        <v>1.8260000000000001</v>
+        <v>5.6029999999999998</v>
       </c>
       <c r="H192" s="406">
-        <v>-0.48799999999999999</v>
+        <v>-3.5869999999999997</v>
       </c>
     </row>
     <row r="193" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A193" s="413" t="s">
         <v>552</v>
       </c>
       <c r="B193" s="407" t="s">
         <v>553</v>
       </c>
       <c r="C193" s="405">
-        <v>1.585</v>
+        <v>0.67500000000000004</v>
       </c>
       <c r="D193" s="406">
-        <v>0.30099999999999999</v>
+        <v>0.71899999999999997</v>
       </c>
       <c r="E193" s="406">
-        <v>1.284</v>
+        <v>-4.3999999999999928E-2</v>
       </c>
       <c r="F193" s="405">
-        <v>3.4220000000000002</v>
+        <v>5.016</v>
       </c>
       <c r="G193" s="406">
-        <v>1.2210000000000001</v>
+        <v>2.0590000000000002</v>
       </c>
       <c r="H193" s="406">
-        <v>2.2010000000000001</v>
+        <v>2.9569999999999999</v>
       </c>
     </row>
     <row r="194" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A194" s="413" t="s">
         <v>554</v>
       </c>
       <c r="B194" s="407" t="s">
         <v>555</v>
       </c>
       <c r="C194" s="405">
-        <v>0.35299999999999998</v>
+        <v>0.20599999999999999</v>
       </c>
       <c r="D194" s="406">
-        <v>0.46700000000000003</v>
+        <v>0.66500000000000004</v>
       </c>
       <c r="E194" s="406">
-        <v>-0.11400000000000005</v>
+        <v>-0.45900000000000007</v>
       </c>
       <c r="F194" s="405">
-        <v>1.667</v>
+        <v>2.2240000000000002</v>
       </c>
       <c r="G194" s="406">
-        <v>1.246</v>
+        <v>2.0459999999999998</v>
       </c>
       <c r="H194" s="406">
-        <v>0.42100000000000004</v>
+        <v>0.17800000000000038</v>
       </c>
     </row>
     <row r="195" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A195" s="408" t="s">
         <v>556</v>
       </c>
       <c r="B195" s="409" t="s">
         <v>557</v>
       </c>
       <c r="C195" s="410">
-        <v>2.36</v>
+        <v>2.6179999999999999</v>
       </c>
       <c r="D195" s="411">
-        <v>3.774</v>
+        <v>5.758</v>
       </c>
       <c r="E195" s="411">
-        <v>-1.4140000000000001</v>
+        <v>-3.14</v>
       </c>
       <c r="F195" s="410">
-        <v>10.670999999999999</v>
+        <v>15.523</v>
       </c>
       <c r="G195" s="411">
-        <v>38.801000000000002</v>
+        <v>50.463999999999999</v>
       </c>
       <c r="H195" s="411">
-        <v>-28.130000000000003</v>
+        <v>-34.941000000000003</v>
       </c>
     </row>
     <row r="196" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A196" s="413" t="s">
         <v>558</v>
       </c>
       <c r="B196" s="407" t="s">
         <v>559</v>
       </c>
       <c r="C196" s="405">
-        <v>0.124</v>
+        <v>0.03</v>
       </c>
       <c r="D196" s="406">
-        <v>4.5229999999999997</v>
+        <v>4.0090000000000003</v>
       </c>
       <c r="E196" s="406">
-        <v>-4.399</v>
+        <v>-3.9790000000000005</v>
       </c>
       <c r="F196" s="405">
-        <v>0.33900000000000002</v>
+        <v>0.46899999999999997</v>
       </c>
       <c r="G196" s="406">
-        <v>11.696</v>
+        <v>19.864999999999998</v>
       </c>
       <c r="H196" s="406">
-        <v>-11.356999999999999</v>
+        <v>-19.395999999999997</v>
       </c>
     </row>
     <row r="197" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A197" s="413" t="s">
         <v>560</v>
       </c>
       <c r="B197" s="407" t="s">
         <v>561</v>
       </c>
       <c r="C197" s="405">
-        <v>7.1929999999999996</v>
+        <v>69.248999999999995</v>
       </c>
       <c r="D197" s="406">
-        <v>0.76600000000000001</v>
+        <v>1.147</v>
       </c>
       <c r="E197" s="406">
-        <v>6.4269999999999996</v>
+        <v>68.10199999999999</v>
       </c>
       <c r="F197" s="405">
-        <v>84.44</v>
+        <v>248.346</v>
       </c>
       <c r="G197" s="406">
-        <v>3.1320000000000001</v>
+        <v>4.6929999999999996</v>
       </c>
       <c r="H197" s="406">
-        <v>81.307999999999993</v>
+        <v>243.65299999999999</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="413" t="s">
         <v>562</v>
       </c>
       <c r="B198" s="407" t="s">
         <v>563</v>
       </c>
       <c r="C198" s="405">
-        <v>5.0000000000000001E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="D198" s="406">
-        <v>9.7000000000000003E-2</v>
+        <v>0.24299999999999999</v>
       </c>
       <c r="E198" s="406">
-        <v>-9.1999999999999998E-2</v>
+        <v>-0.23699999999999999</v>
       </c>
       <c r="F198" s="405">
-        <v>0.04</v>
+        <v>7.0999999999999994E-2</v>
       </c>
       <c r="G198" s="406">
-        <v>0.438</v>
+        <v>0.78300000000000003</v>
       </c>
       <c r="H198" s="406">
-        <v>-0.39800000000000002</v>
+        <v>-0.71200000000000008</v>
       </c>
     </row>
     <row r="199" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A199" s="415" t="s">
         <v>564</v>
       </c>
       <c r="B199" s="416" t="s">
         <v>565</v>
       </c>
       <c r="C199" s="417">
-        <v>193.23099999999999</v>
+        <v>278.03899999999999</v>
       </c>
       <c r="D199" s="418">
-        <v>8426.8430000000008</v>
+        <v>6764.7349999999997</v>
       </c>
       <c r="E199" s="418">
-        <v>-8233.612000000001</v>
+        <v>-6486.6959999999999</v>
       </c>
       <c r="F199" s="417">
-        <v>847.98199999999997</v>
+        <v>1345.711</v>
       </c>
       <c r="G199" s="418">
-        <v>29674.841</v>
+        <v>43945.072</v>
       </c>
       <c r="H199" s="418">
-        <v>-28826.859</v>
+        <v>-42599.360999999997</v>
       </c>
     </row>
     <row r="200" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C200" s="231"/>
       <c r="D200" s="231"/>
       <c r="E200" s="231"/>
       <c r="F200" s="231"/>
       <c r="G200" s="231"/>
       <c r="H200" s="231"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>