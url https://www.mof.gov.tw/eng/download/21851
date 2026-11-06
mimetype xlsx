--- v1 (2026-07-26)
+++ v2 (2026-11-06)
@@ -9,96 +9,96 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\貿易統計科\記者會資料檔\news上網檔\115年6月\指標\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\貿易統計科\記者會資料檔\news上網檔\115年9月\指標\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11670"/>
   </bookViews>
   <sheets>
     <sheet name="Tote" sheetId="1" r:id="rId1"/>
     <sheet name="Ctye" sheetId="2" r:id="rId2"/>
     <sheet name="Area" sheetId="3" r:id="rId3"/>
     <sheet name="MajXe" sheetId="4" r:id="rId4"/>
     <sheet name="MajMe" sheetId="5" r:id="rId5"/>
     <sheet name="Trend" sheetId="6" r:id="rId6"/>
     <sheet name="Worlde" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Area!$A$1:$O$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Ctye!$B$1:$P$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">MajMe!$A$1:$M$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">MajXe!$A$1:$M$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Tote!$A$1:$M$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">Worlde!$A$1:$H$199</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">Trend!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">Worlde!$4:$5</definedName>
     <definedName name="wrn.快報." hidden="1">{#N/A,#N/A,TRUE,"total";#N/A,#N/A,TRUE,"cty";#N/A,#N/A,TRUE,"Area";#N/A,#N/A,TRUE,"majex";#N/A,#N/A,TRUE,"majim";#N/A,#N/A,TRUE,"1316t1";#N/A,#N/A,TRUE,"1316t2";#N/A,#N/A,TRUE,"1720t1";#N/A,#N/A,TRUE,"1720t2";#N/A,#N/A,TRUE,"1720X1";#N/A,#N/A,TRUE,"1720X2";#N/A,#N/A,TRUE,"1720M1";#N/A,#N/A,TRUE,"1720M2";#N/A,#N/A,TRUE,"1720Xrk";#N/A,#N/A,TRUE,"1720Mrk";#N/A,#N/A,TRUE,"1316X1";#N/A,#N/A,TRUE,"1316X2";#N/A,#N/A,TRUE,"1316M1";#N/A,#N/A,TRUE,"1316M2";#N/A,#N/A,TRUE,"1720Xrk2";#N/A,#N/A,TRUE,"1720Mrk2"}</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1205" uniqueCount="566">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1208" uniqueCount="566">
   <si>
     <t>Statistics of  External Trade</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Taiwan Area, Republic of China</t>
   </si>
   <si>
-    <t>June 2026</t>
+    <t>Sep. 2026</t>
   </si>
   <si>
     <t>Table 1  Comparison by External Trade</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>CY2026</t>
   </si>
   <si>
     <t>CY2025</t>
   </si>
   <si>
     <t>Comparison</t>
   </si>
   <si>
     <t>Current Month</t>
   </si>
   <si>
     <t>Cumulative, Jan. to date</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>As % of  Total</t>
@@ -274,224 +274,224 @@
   </si>
   <si>
     <t>Mainland China &amp; HK</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve"> 直 接 對             中國大陸</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Direct  trade  with        Mainland China</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>美國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>新加坡</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Mexico</t>
+    <t>Singapore</t>
   </si>
   <si>
     <t>日本</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Singapore</t>
+    <t>Malaysia</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>南</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>韓</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Malaysia</t>
+    <t>Mexico</t>
   </si>
   <si>
     <t>越南</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Japan</t>
+    <t>Thailand</t>
   </si>
   <si>
     <t>菲律賓</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Korea</t>
   </si>
   <si>
     <t>馬來西亞</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>德國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>India</t>
+    <t>Japan</t>
   </si>
   <si>
     <t>泰國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Thailand</t>
+    <t>Australia</t>
   </si>
   <si>
     <t>荷蘭</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>France</t>
+    <t>India</t>
   </si>
   <si>
     <t>英國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>澳大利亞</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Germany</t>
+    <t>Ireland</t>
   </si>
   <si>
     <t>印尼</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Australia</t>
+    <t>Germany</t>
   </si>
   <si>
     <t>印度</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Philippines</t>
+    <t>United Kingdom</t>
   </si>
   <si>
     <t>沙烏地阿拉伯</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>阿拉伯聯合大公國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Poland</t>
+    <t>Philippines</t>
   </si>
   <si>
     <t>法國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Saudi Arabia</t>
+    <t>Italy</t>
   </si>
   <si>
     <t>俄羅斯</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Oman</t>
+    <t>United Arab Emirates</t>
   </si>
   <si>
     <t>其他</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Other</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>《</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Cumulative, Jan. to date </t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>》　</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> 直 接 對              中國大陸</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Ireland</t>
-[...2 lines deleted...]
-    <t>United Kingdom</t>
+    <t>France</t>
   </si>
   <si>
     <t>科威特</t>
     <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>Saudi Arabia</t>
   </si>
   <si>
     <t xml:space="preserve">Table 4  Trade with Various Continents ( Areas ) </t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Continents</t>
   </si>
   <si>
     <t xml:space="preserve"> Total            </t>
   </si>
   <si>
     <t xml:space="preserve"> Asia             </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
@@ -1484,53 +1484,50 @@
   <si>
     <t>78.</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
     <t>79.</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>80.</t>
   </si>
   <si>
     <t>81.</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>82.</t>
   </si>
   <si>
-    <t>Italy</t>
-[...1 lines deleted...]
-  <si>
     <t>83.</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>84.</t>
   </si>
   <si>
     <t>85.</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>86.</t>
   </si>
   <si>
     <t>Kazakhstan</t>
   </si>
   <si>
     <t>87.</t>
   </si>
   <si>
     <t>Kenya</t>
@@ -1757,86 +1754,92 @@
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>127.</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>128.</t>
   </si>
   <si>
     <t>North Macedonia</t>
   </si>
   <si>
     <t>129.</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>130.</t>
   </si>
   <si>
+    <t>Oman</t>
+  </si>
+  <si>
     <t>131.</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>132.</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
     <t>133.</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>134.</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>135.</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>136.</t>
   </si>
   <si>
     <t>137.</t>
   </si>
   <si>
+    <t>Poland</t>
+  </si>
+  <si>
     <t>138.</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>139.</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
     <t>140.</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>141.</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>142.</t>
@@ -2019,53 +2022,50 @@
     <t>173.</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
     <t>174.</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
     <t>175.</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>176.</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>177.</t>
-  </si>
-[...1 lines deleted...]
-    <t>United Arab Emirates</t>
   </si>
   <si>
     <t>178.</t>
   </si>
   <si>
     <t>179.</t>
   </si>
   <si>
     <t>180.</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>181.</t>
   </si>
   <si>
     <t>Uzbekistan</t>
   </si>
   <si>
     <t>182.</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
@@ -4148,98 +4148,98 @@
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="187" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E40C10DC-505C-41D2-A409-7A626B45AADC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29538D3B-AB36-4D22-9504-0CF329DCCD74}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4250,51 +4250,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0067C103-CF1F-480A-AE76-454D37476C81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC1A31A4-173C-4918-B9A9-1D94E13A16D9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4305,51 +4305,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{468E062E-1D66-42EF-86B7-8B31129E8533}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90DC0A10-810E-48C2-876E-119D74C8CE69}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4360,51 +4360,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>22860</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6280BB6-D096-4DB3-AFCE-39A3ECC94BD0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89AE818D-B28A-4452-9878-1C922EA705BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9738360"/>
           <a:ext cx="1287780" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4415,51 +4415,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6273C0C4-81FC-4B9C-B700-0897CABEE903}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C428CBBE-E0F5-4C62-A8AE-9290048F0C7B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4470,51 +4470,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3DEF727-DC41-4288-8791-A3A0E4303655}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E3B27CD-0F72-4283-BC8D-58AAE33FAF40}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4525,51 +4525,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6755D833-5D90-4954-B810-591281242D58}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B74B5C30-B860-4747-B327-BA50DD51F975}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4580,51 +4580,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B50B9AC-3C53-4D3A-A534-09F86E7A4207}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9097EF00-CE4B-43BC-8E7C-7FA9FD1B8182}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4635,51 +4635,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54B1C503-6375-4D3C-BEB3-EEF309692C86}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1700A085-3291-4241-BDBE-63C0A802D247}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="9738360"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4690,51 +4690,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3584E551-C75B-45F8-96DE-788A8F9D3C10}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE5AEE80-B553-4E40-81E7-D79CD7074177}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4745,51 +4745,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{207ADEDF-1176-4E2D-9313-F173EB6E3E2F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{468A9EDA-2861-44B0-AD97-FDFA0A8D86F3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4800,51 +4800,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4ED9A72-9774-46B5-8902-9E7FA59CD87E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA17AB21-8993-4D81-ACBB-F8ABBEE8B7AA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4855,51 +4855,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75FC7D18-2231-40B2-941A-E300B08418ED}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E611D39-6CC8-4C65-8A82-0E745B692D31}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4910,51 +4910,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8638E93-CCD6-4763-A307-693490CFAFDC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A83DBCC0-7081-4B91-B425-4A239D40749E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4965,51 +4965,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>22860</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F5ED882-0C52-4CED-99F2-27CA9233D597}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E7BAFEE-3555-40BA-B956-E4BD854EB4C5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9738360"/>
           <a:ext cx="1287780" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5020,51 +5020,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C94928-2755-4535-ABE1-CB393DDA07D4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E383CEF7-27E0-4157-8A10-7B49CE8E7828}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5075,51 +5075,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F49173B-53D2-4226-8A3A-A33F0E3B141E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B77C56A-6218-4555-A495-EB714459F210}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5130,51 +5130,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B39C42DC-520F-4FD9-A805-8552E449EF88}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB1B80E7-1DA1-4546-B087-37FA069ED8B8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5185,51 +5185,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CD83CAE-42B3-4938-B01D-A54D57F0B0EC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C994E33-EC8F-478B-848C-59AD52788365}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5240,51 +5240,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CACC5C57-6C05-45FE-9C79-C641B0FE210C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64F1BF40-2AE2-4F52-8DBF-F9248CAECBDC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="9738360"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5295,51 +5295,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1676F28-4DDC-400D-A838-620558F261C5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45FFD336-904C-4C07-94FA-63129D31C933}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5350,51 +5350,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94FF8119-0EE8-406B-AED0-25616392BAAE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EBFE4FB-15CD-45AA-946D-C85A2A272451}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5926,709 +5926,709 @@
       <c r="K8" s="50" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M8" s="51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="54" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="53"/>
       <c r="J9" s="55"/>
       <c r="K9" s="56"/>
       <c r="L9" s="55"/>
       <c r="M9" s="56"/>
     </row>
     <row r="10" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="58">
-        <v>43300.034610000002</v>
+        <v>47929.612580000001</v>
       </c>
       <c r="C10" s="59">
         <v>100</v>
       </c>
       <c r="D10" s="58">
-        <v>232585.31927000001</v>
+        <v>369074.94381999999</v>
       </c>
       <c r="E10" s="59">
         <v>100</v>
       </c>
       <c r="F10" s="58">
-        <v>28245.017690000001</v>
+        <v>29228.855530000001</v>
       </c>
       <c r="G10" s="59">
         <v>100</v>
       </c>
       <c r="H10" s="58">
-        <v>163252.05275</v>
+        <v>251546.40682999999</v>
       </c>
       <c r="I10" s="59">
         <v>100</v>
       </c>
       <c r="J10" s="60">
-        <v>15055.01692</v>
+        <v>18700.75705</v>
       </c>
       <c r="K10" s="61">
-        <v>53.301495807985098</v>
+        <v>63.980462836821857</v>
       </c>
       <c r="L10" s="60">
-        <v>69333.266520000005</v>
+        <v>117528.53698999999</v>
       </c>
       <c r="M10" s="61">
-        <v>42.470073332661357</v>
+        <v>46.722407396352949</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="62" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="63">
-        <v>23571.744439999999</v>
+        <v>27719.373169999999</v>
       </c>
       <c r="C11" s="64">
-        <v>54.438165355544967</v>
+        <v>57.833501415712888</v>
       </c>
       <c r="D11" s="63">
-        <v>131689.75507000001</v>
+        <v>210049.02346999999</v>
       </c>
       <c r="E11" s="64">
-        <v>56.619977341358364</v>
+        <v>56.912295723993154</v>
       </c>
       <c r="F11" s="63">
-        <v>15923.377339999999</v>
+        <v>16483.050469999998</v>
       </c>
       <c r="G11" s="64">
-        <v>56.375880216345507</v>
+        <v>56.393075168756013</v>
       </c>
       <c r="H11" s="63">
-        <v>90477.902130000002</v>
+        <v>140905.38568000001</v>
       </c>
       <c r="I11" s="64">
-        <v>55.422214058499797</v>
+        <v>56.015662261169417</v>
       </c>
       <c r="J11" s="65">
-        <v>7648.3671000000004</v>
+        <v>11236.322700000001</v>
       </c>
       <c r="K11" s="66">
-        <v>48.032317118976223</v>
+        <v>68.168951617606737</v>
       </c>
       <c r="L11" s="65">
-        <v>41211.852939999997</v>
+        <v>69143.637789999993</v>
       </c>
       <c r="M11" s="66">
-        <v>45.549081012937499</v>
+        <v>49.070968761284327</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="62" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="63">
-        <v>21166.897270000001</v>
+        <v>25518.56985</v>
       </c>
       <c r="C12" s="64">
-        <v>48.884250233628165</v>
+        <v>53.241761150075206</v>
       </c>
       <c r="D12" s="63">
-        <v>120324.10493</v>
+        <v>191724.48717000001</v>
       </c>
       <c r="E12" s="64">
-        <v>51.733318898911264</v>
+        <v>51.9473051152194</v>
       </c>
       <c r="F12" s="63">
-        <v>14678.20644</v>
+        <v>15364.562320000001</v>
       </c>
       <c r="G12" s="64">
-        <v>51.967418116352405</v>
+        <v>52.566417813485977</v>
       </c>
       <c r="H12" s="63">
-        <v>83742.28744</v>
+        <v>130717.11466000001</v>
       </c>
       <c r="I12" s="64">
-        <v>51.296315133164541</v>
+        <v>51.965407221396411</v>
       </c>
       <c r="J12" s="65">
-        <v>6488.6908299999996</v>
+        <v>10154.007530000001</v>
       </c>
       <c r="K12" s="66">
-        <v>44.206292209635933</v>
+        <v>66.087190240248901</v>
       </c>
       <c r="L12" s="65">
-        <v>36581.817490000001</v>
+        <v>61007.372510000001</v>
       </c>
       <c r="M12" s="66">
-        <v>43.683804930943978</v>
+        <v>46.671296768355397</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="68">
-        <v>2404.84717</v>
+        <v>2200.80332</v>
       </c>
       <c r="C13" s="69">
-        <v>5.5539151219168046</v>
+        <v>4.5917402656376742</v>
       </c>
       <c r="D13" s="68">
-        <v>11365.65014</v>
+        <v>18324.5363</v>
       </c>
       <c r="E13" s="69">
-        <v>4.8866584424471009</v>
+        <v>4.9649906087737516</v>
       </c>
       <c r="F13" s="68">
-        <v>1245.1709000000001</v>
+        <v>1118.4881499999999</v>
       </c>
       <c r="G13" s="69">
-        <v>4.4084620999931126</v>
+        <v>3.826657355270044</v>
       </c>
       <c r="H13" s="68">
-        <v>6735.6146900000003</v>
+        <v>10188.27102</v>
       </c>
       <c r="I13" s="69">
-        <v>4.1258989253352594</v>
+        <v>4.0502550397730124</v>
       </c>
       <c r="J13" s="70">
-        <v>1159.6762699999999</v>
+        <v>1082.3151700000001</v>
       </c>
       <c r="K13" s="71">
-        <v>93.133903948445948</v>
+        <v>96.765904046457706</v>
       </c>
       <c r="L13" s="70">
-        <v>4630.0354500000003</v>
+        <v>8136.2652799999996</v>
       </c>
       <c r="M13" s="71">
-        <v>68.739612687079045</v>
+        <v>79.85913668794413</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="62" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="63">
-        <v>19728.29017</v>
+        <v>20210.239409999998</v>
       </c>
       <c r="C14" s="64">
-        <v>45.561834644455033</v>
+        <v>42.166498584287112</v>
       </c>
       <c r="D14" s="63">
-        <v>100895.56419999999</v>
+        <v>159025.92035</v>
       </c>
       <c r="E14" s="64">
-        <v>43.380022658641636</v>
+        <v>43.087704276006846</v>
       </c>
       <c r="F14" s="63">
-        <v>12321.64035</v>
+        <v>12745.805060000001</v>
       </c>
       <c r="G14" s="64">
-        <v>43.624119783654486</v>
+        <v>43.60692483124398</v>
       </c>
       <c r="H14" s="63">
-        <v>72774.15062</v>
+        <v>110641.02115</v>
       </c>
       <c r="I14" s="64">
-        <v>44.577785941500203</v>
+        <v>43.984337738830583</v>
       </c>
       <c r="J14" s="65">
-        <v>7406.6498199999996</v>
+        <v>7464.4343500000004</v>
       </c>
       <c r="K14" s="66">
-        <v>60.110907392293754</v>
+        <v>58.563851517120256</v>
       </c>
       <c r="L14" s="65">
-        <v>28121.41358</v>
+        <v>48384.8992</v>
       </c>
       <c r="M14" s="66">
-        <v>38.64203613565995</v>
+        <v>43.731428630257177</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="63">
-        <v>19702.296750000001</v>
+        <v>20187.912479999999</v>
       </c>
       <c r="C15" s="64">
-        <v>45.501803699366604</v>
+        <v>42.119915837633918</v>
       </c>
       <c r="D15" s="63">
-        <v>100756.14997</v>
+        <v>158818.31172999999</v>
       </c>
       <c r="E15" s="64">
-        <v>43.320081545231055</v>
+        <v>43.031453201942803</v>
       </c>
       <c r="F15" s="63">
-        <v>12305.09978</v>
+        <v>12724.346939999999</v>
       </c>
       <c r="G15" s="64">
-        <v>43.565558765277586</v>
+        <v>43.533510667018582</v>
       </c>
       <c r="H15" s="63">
-        <v>72663.57647</v>
+        <v>110472.22099</v>
       </c>
       <c r="I15" s="64">
-        <v>44.510053776337585</v>
+        <v>43.917232761213434</v>
       </c>
       <c r="J15" s="65">
-        <v>7397.19697</v>
+        <v>7463.5655399999996</v>
       </c>
       <c r="K15" s="66">
-        <v>60.114888154121083</v>
+        <v>58.655784655931434</v>
       </c>
       <c r="L15" s="65">
-        <v>28092.573499999999</v>
+        <v>48346.09074</v>
       </c>
       <c r="M15" s="66">
-        <v>38.661148906699275</v>
+        <v>43.763120091861204</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="68">
-        <v>25.99342</v>
+        <v>22.326930000000001</v>
       </c>
       <c r="C16" s="69">
-        <v>6.0030945088429336E-2</v>
+        <v>4.6582746653196498E-2</v>
       </c>
       <c r="D16" s="68">
-        <v>139.41423</v>
+        <v>207.60862</v>
       </c>
       <c r="E16" s="69">
-        <v>5.9941113410584175E-2</v>
+        <v>5.6251074064039397E-2</v>
       </c>
       <c r="F16" s="68">
-        <v>16.540569999999999</v>
+        <v>21.458120000000001</v>
       </c>
       <c r="G16" s="69">
-        <v>5.8561018376901572E-2</v>
+        <v>7.3414164225403047E-2</v>
       </c>
       <c r="H16" s="68">
-        <v>110.57415</v>
+        <v>168.80016000000001</v>
       </c>
       <c r="I16" s="69">
-        <v>6.773216516262151E-2</v>
+        <v>6.7104977617143402E-2</v>
       </c>
       <c r="J16" s="70">
-        <v>9.4528499999999998</v>
+        <v>0.86880999999999997</v>
       </c>
       <c r="K16" s="71">
-        <v>57.149481547492023</v>
+        <v>4.048863553750282</v>
       </c>
       <c r="L16" s="70">
-        <v>28.84008</v>
+        <v>38.808459999999997</v>
       </c>
       <c r="M16" s="71">
-        <v>26.082117746326787</v>
+        <v>22.990772046661569</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="72" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="73">
-        <v>3843.4542700000002</v>
+        <v>7509.1337599999997</v>
       </c>
       <c r="C17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="73">
-        <v>30794.190869999999</v>
+        <v>51023.10312</v>
       </c>
       <c r="E17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="73">
-        <v>3601.7369899999999</v>
+        <v>3737.24541</v>
       </c>
       <c r="G17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="H17" s="73">
-        <v>17703.751509999998</v>
+        <v>30264.364529999999</v>
       </c>
       <c r="I17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="J17" s="75">
-        <v>241.71727999999999</v>
+        <v>3771.8883500000002</v>
       </c>
       <c r="K17" s="76">
-        <v>6.7111307869262271</v>
+        <v>100.92696454739909</v>
       </c>
       <c r="L17" s="75">
-        <v>13090.43936</v>
+        <v>20758.738590000001</v>
       </c>
       <c r="M17" s="76">
-        <v>73.941612615867541</v>
+        <v>68.59135789691733</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="54" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="53"/>
       <c r="J18" s="55"/>
       <c r="K18" s="56"/>
       <c r="L18" s="55"/>
       <c r="M18" s="56"/>
     </row>
     <row r="19" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="58">
-        <v>137457.58799999999</v>
+        <v>150814.10800000001</v>
       </c>
       <c r="C19" s="59">
         <v>100</v>
       </c>
       <c r="D19" s="58">
-        <v>735867.24699999997</v>
+        <v>1162404.2309999999</v>
       </c>
       <c r="E19" s="59">
         <v>100</v>
       </c>
       <c r="F19" s="58">
-        <v>94588.486999999994</v>
+        <v>96144.301999999996</v>
       </c>
       <c r="G19" s="59">
         <v>100</v>
       </c>
       <c r="H19" s="58">
-        <v>510772.549</v>
+        <v>807129.26500000001</v>
       </c>
       <c r="I19" s="59">
         <v>100</v>
       </c>
       <c r="J19" s="60">
-        <v>42869.101000000002</v>
+        <v>54669.805999999997</v>
       </c>
       <c r="K19" s="61">
-        <v>45.321690154532227</v>
+        <v>56.862242340684944</v>
       </c>
       <c r="L19" s="60">
-        <v>225094.698</v>
+        <v>355274.96600000001</v>
       </c>
       <c r="M19" s="61">
-        <v>44.069458791529534</v>
+        <v>44.017108709346573</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="62" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="63">
-        <v>74830.441000000006</v>
+        <v>87222.161999999997</v>
       </c>
       <c r="C20" s="64">
-        <v>54.438930646738839</v>
+        <v>57.834219329135969</v>
       </c>
       <c r="D20" s="63">
-        <v>416653.78499999997</v>
+        <v>661533.19900000002</v>
       </c>
       <c r="E20" s="64">
-        <v>56.62078135677644</v>
+        <v>56.91077005379551</v>
       </c>
       <c r="F20" s="63">
-        <v>53326.036999999997</v>
+        <v>54219.748</v>
       </c>
       <c r="G20" s="64">
-        <v>56.376879143864521</v>
+        <v>56.394135556780057</v>
       </c>
       <c r="H20" s="63">
-        <v>283248.45799999998</v>
+        <v>452573.321</v>
       </c>
       <c r="I20" s="64">
-        <v>55.454910126738234</v>
+        <v>56.071975162491469</v>
       </c>
       <c r="J20" s="65">
-        <v>21504.403999999999</v>
+        <v>33002.413999999997</v>
       </c>
       <c r="K20" s="66">
-        <v>40.326274386375275</v>
+        <v>60.867885258337971</v>
       </c>
       <c r="L20" s="65">
-        <v>133405.32699999999</v>
+        <v>208959.878</v>
       </c>
       <c r="M20" s="66">
-        <v>47.098341838104552</v>
+        <v>46.171497148414545</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="62" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="63">
-        <v>67196.156000000003</v>
+        <v>80297.285999999993</v>
       </c>
       <c r="C21" s="64">
-        <v>48.885010262219936</v>
+        <v>53.24255606113455</v>
       </c>
       <c r="D21" s="63">
-        <v>380692.29800000001</v>
+        <v>603833.52800000005</v>
       </c>
       <c r="E21" s="64">
-        <v>51.733828289275664</v>
+        <v>51.946948565434113</v>
       </c>
       <c r="F21" s="63">
-        <v>49156.233999999997</v>
+        <v>50540.800000000003</v>
       </c>
       <c r="G21" s="64">
-        <v>51.968517056415124</v>
+        <v>52.567649822867303</v>
       </c>
       <c r="H21" s="63">
-        <v>262119.41099999999</v>
+        <v>419855.19099999999</v>
       </c>
       <c r="I21" s="64">
-        <v>51.318225991820086</v>
+        <v>52.018333271560898</v>
       </c>
       <c r="J21" s="65">
-        <v>18039.921999999999</v>
+        <v>29756.486000000001</v>
       </c>
       <c r="K21" s="66">
-        <v>36.69915396692106</v>
+        <v>58.876167373686208</v>
       </c>
       <c r="L21" s="65">
-        <v>118572.887</v>
+        <v>183978.337</v>
       </c>
       <c r="M21" s="66">
-        <v>45.23620991960798</v>
+        <v>43.819474176752529</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="68">
-        <v>7634.2849999999999</v>
+        <v>6924.8760000000002</v>
       </c>
       <c r="C22" s="69">
-        <v>5.5539203845188965</v>
+        <v>4.591663268001426</v>
       </c>
       <c r="D22" s="68">
-        <v>35961.487000000001</v>
+        <v>57699.671000000002</v>
       </c>
       <c r="E22" s="69">
-        <v>4.8869530675007748</v>
+        <v>4.9638214883613925</v>
       </c>
       <c r="F22" s="68">
-        <v>4169.8029999999999</v>
+        <v>3678.9479999999999</v>
       </c>
       <c r="G22" s="69">
-        <v>4.4083620874493956</v>
+        <v>3.8264857339127594</v>
       </c>
       <c r="H22" s="68">
-        <v>21129.046999999999</v>
+        <v>32718.13</v>
       </c>
       <c r="I22" s="69">
-        <v>4.1366841349181431</v>
+        <v>4.0536418909305683</v>
       </c>
       <c r="J22" s="70">
-        <v>3464.482</v>
+        <v>3245.9279999999999</v>
       </c>
       <c r="K22" s="71">
-        <v>83.085028237545032</v>
+        <v>88.22978742836267</v>
       </c>
       <c r="L22" s="70">
-        <v>14832.44</v>
+        <v>24981.541000000001</v>
       </c>
       <c r="M22" s="71">
-        <v>70.19928537240699</v>
+        <v>76.353816675953055</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A23" s="62" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="63">
-        <v>62627.146999999997</v>
+        <v>63591.946000000004</v>
       </c>
       <c r="C23" s="64">
-        <v>45.561069353261168</v>
+        <v>42.165780670864031</v>
       </c>
       <c r="D23" s="63">
-        <v>319213.462</v>
+        <v>500871.03200000001</v>
       </c>
       <c r="E23" s="64">
-        <v>43.379218643223567</v>
+        <v>43.08922994620449</v>
       </c>
       <c r="F23" s="63">
-        <v>41262.449999999997</v>
+        <v>41924.553999999996</v>
       </c>
       <c r="G23" s="64">
-        <v>43.623120856135486</v>
+        <v>43.605864443219943</v>
       </c>
       <c r="H23" s="63">
-        <v>227524.09099999999</v>
+        <v>354555.94400000002</v>
       </c>
       <c r="I23" s="64">
-        <v>44.545089873261766</v>
+        <v>43.928024837508524</v>
       </c>
       <c r="J23" s="65">
-        <v>21364.697</v>
+        <v>21667.392</v>
       </c>
       <c r="K23" s="66">
-        <v>51.777577434204701</v>
+        <v>51.681866430827149</v>
       </c>
       <c r="L23" s="65">
-        <v>91689.370999999999</v>
+        <v>146315.08799999999</v>
       </c>
       <c r="M23" s="66">
-        <v>40.298752803280067</v>
+        <v>41.267137239137639</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A24" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="63">
-        <v>62544.644999999997</v>
+        <v>63521.711000000003</v>
       </c>
       <c r="C24" s="64">
-        <v>45.501049385502093</v>
+        <v>42.11921009405831</v>
       </c>
       <c r="D24" s="63">
-        <v>318772.48499999999</v>
+        <v>500217.06</v>
       </c>
       <c r="E24" s="64">
-        <v>43.31929248102545</v>
+        <v>43.032969655458871</v>
       </c>
       <c r="F24" s="63">
-        <v>41207.07</v>
+        <v>41853.972000000002</v>
       </c>
       <c r="G24" s="64">
-        <v>43.564572504474036</v>
+        <v>43.532451876347281</v>
       </c>
       <c r="H24" s="63">
-        <v>227179.18700000001</v>
+        <v>354015.79100000003</v>
       </c>
       <c r="I24" s="64">
-        <v>44.477563926404351</v>
+        <v>43.861102099922</v>
       </c>
       <c r="J24" s="65">
-        <v>21337.575000000001</v>
+        <v>21667.739000000001</v>
       </c>
       <c r="K24" s="66">
-        <v>51.781344803209741</v>
+        <v>51.769851138620723</v>
       </c>
       <c r="L24" s="65">
-        <v>91593.297999999995</v>
+        <v>146201.269</v>
       </c>
       <c r="M24" s="66">
-        <v>40.317644943416404</v>
+        <v>41.297951310878105</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A25" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="68">
-        <v>82.501999999999995</v>
+        <v>70.234999999999999</v>
       </c>
       <c r="C25" s="69">
-        <v>6.0019967759073443E-2</v>
+        <v>4.6570576805718994E-2</v>
       </c>
       <c r="D25" s="68">
-        <v>440.97699999999998</v>
+        <v>653.97199999999998</v>
       </c>
       <c r="E25" s="69">
-        <v>5.9926162198111803E-2</v>
+        <v>5.6260290745621007E-2</v>
       </c>
       <c r="F25" s="68">
-        <v>55.38</v>
+        <v>70.581999999999994</v>
       </c>
       <c r="G25" s="69">
-        <v>5.85483516614448E-2</v>
+        <v>7.3412566872657722E-2</v>
       </c>
       <c r="H25" s="68">
-        <v>344.904</v>
+        <v>540.15300000000002</v>
       </c>
       <c r="I25" s="69">
-        <v>6.7525946857414212E-2</v>
+        <v>6.6922737586525255E-2</v>
       </c>
       <c r="J25" s="70">
-        <v>27.122</v>
+        <v>-0.34699999999999998</v>
       </c>
       <c r="K25" s="71">
-        <v>48.974358974358971</v>
+        <v>-0.49162676036383207</v>
       </c>
       <c r="L25" s="70">
-        <v>96.072999999999993</v>
+        <v>113.819</v>
       </c>
       <c r="M25" s="71">
-        <v>27.854997332591097</v>
+        <v>21.071622299607704</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="72" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="73">
-        <v>12203.294</v>
+        <v>23630.216</v>
       </c>
       <c r="C26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="73">
-        <v>97440.323000000004</v>
+        <v>160662.16699999999</v>
       </c>
       <c r="E26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="73">
-        <v>12063.587</v>
+        <v>12295.194</v>
       </c>
       <c r="G26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="H26" s="73">
-        <v>55724.366999999998</v>
+        <v>98017.376999999993</v>
       </c>
       <c r="I26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="J26" s="75">
-        <v>139.70699999999999</v>
+        <v>11335.022000000001</v>
       </c>
       <c r="K26" s="76">
-        <v>1.1580883861491611</v>
+        <v>92.190672225261352</v>
       </c>
       <c r="L26" s="75">
-        <v>41715.955999999998</v>
+        <v>62644.79</v>
       </c>
       <c r="M26" s="76">
-        <v>74.861246965802223</v>
+        <v>63.91192247472609</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="77" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="78"/>
       <c r="C27" s="79"/>
       <c r="D27" s="80"/>
       <c r="E27" s="79"/>
       <c r="F27" s="80"/>
       <c r="G27" s="79"/>
       <c r="H27" s="80"/>
       <c r="I27" s="79"/>
       <c r="J27" s="81"/>
       <c r="K27" s="26"/>
       <c r="L27" s="81"/>
       <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="77" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="78"/>
       <c r="C28" s="79"/>
@@ -6827,467 +6827,467 @@
       </c>
       <c r="H38" s="48" t="s">
         <v>9</v>
       </c>
       <c r="I38" s="47" t="s">
         <v>10</v>
       </c>
       <c r="J38" s="49" t="s">
         <v>9</v>
       </c>
       <c r="K38" s="50" t="s">
         <v>11</v>
       </c>
       <c r="L38" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M38" s="51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:13" s="54" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="95" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="96">
-        <v>74830.441000000006</v>
+        <v>87222.161999999997</v>
       </c>
       <c r="C39" s="97">
         <v>100</v>
       </c>
       <c r="D39" s="96">
-        <v>416653.78499999997</v>
+        <v>661533.19900000002</v>
       </c>
       <c r="E39" s="97">
         <v>100</v>
       </c>
       <c r="F39" s="96">
-        <v>53326.036999999997</v>
+        <v>54219.748</v>
       </c>
       <c r="G39" s="97">
         <v>100</v>
       </c>
       <c r="H39" s="96">
-        <v>283248.45799999998</v>
+        <v>452573.321</v>
       </c>
       <c r="I39" s="97">
         <v>100</v>
       </c>
       <c r="J39" s="98">
-        <v>21504.403999999999</v>
+        <v>33002.413999999997</v>
       </c>
       <c r="K39" s="99">
-        <v>40.326274386375275</v>
+        <v>60.867885258337971</v>
       </c>
       <c r="L39" s="98">
-        <v>133405.32699999999</v>
+        <v>208959.878</v>
       </c>
       <c r="M39" s="100">
-        <v>47.098341838104552</v>
+        <v>46.171497148414545</v>
       </c>
     </row>
     <row r="40" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="101">
-        <v>30837.882000000001</v>
+        <v>35927.148999999998</v>
       </c>
       <c r="C40" s="102">
-        <v>41.210343795782258</v>
+        <v>41.19039035056251</v>
       </c>
       <c r="D40" s="101">
-        <v>175334.986</v>
+        <v>269090.15299999999</v>
       </c>
       <c r="E40" s="102">
-        <v>42.081697637764172</v>
+        <v>40.676742060227276</v>
       </c>
       <c r="F40" s="101">
-        <v>18516.256000000001</v>
+        <v>18241.867999999999</v>
       </c>
       <c r="G40" s="102">
-        <v>34.72273028652026</v>
+        <v>33.644324573400816</v>
       </c>
       <c r="H40" s="101">
-        <v>94922.179000000004</v>
+        <v>151807.258</v>
       </c>
       <c r="I40" s="102">
-        <v>33.511984379452478</v>
+        <v>33.543130130730795</v>
       </c>
       <c r="J40" s="103">
-        <v>12321.626</v>
+        <v>17685.280999999999</v>
       </c>
       <c r="K40" s="104">
-        <v>66.544910590996366</v>
+        <v>96.948848659578061</v>
       </c>
       <c r="L40" s="103">
-        <v>80412.807000000001</v>
+        <v>117282.895</v>
       </c>
       <c r="M40" s="105">
-        <v>84.71445540667581</v>
+        <v>77.257765238075777</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="106" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="107">
-        <v>39805.152999999998</v>
+        <v>46902.544000000002</v>
       </c>
       <c r="C41" s="108">
-        <v>53.193797160703625</v>
+        <v>53.773654452637857</v>
       </c>
       <c r="D41" s="107">
-        <v>221378.24400000001</v>
+        <v>359157.84899999999</v>
       </c>
       <c r="E41" s="108">
-        <v>53.13242120193388</v>
+        <v>54.291734646563071</v>
       </c>
       <c r="F41" s="107">
-        <v>31939.267</v>
+        <v>33403.785000000003</v>
       </c>
       <c r="G41" s="108">
-        <v>59.894319542252873</v>
+        <v>61.608152439218266</v>
       </c>
       <c r="H41" s="107">
-        <v>173235.177</v>
+        <v>277734.31300000002</v>
       </c>
       <c r="I41" s="108">
-        <v>61.160148310498485</v>
+        <v>61.367804974964493</v>
       </c>
       <c r="J41" s="109">
-        <v>7865.8860000000004</v>
+        <v>13498.759</v>
       </c>
       <c r="K41" s="110">
-        <v>24.627634691804293</v>
+        <v>40.410866612870365</v>
       </c>
       <c r="L41" s="109">
-        <v>48143.067000000003</v>
+        <v>81423.535999999993</v>
       </c>
       <c r="M41" s="111">
-        <v>27.790583779644244</v>
+        <v>29.317060294238832</v>
       </c>
     </row>
     <row r="42" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="112" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="113">
-        <v>4011.84</v>
+        <v>4240.9629999999997</v>
       </c>
       <c r="C42" s="114">
-        <v>5.3612406213134571</v>
+        <v>4.8622539303715042</v>
       </c>
       <c r="D42" s="113">
-        <v>19066.789000000001</v>
+        <v>31897.364000000001</v>
       </c>
       <c r="E42" s="114">
-        <v>4.5761708368975942</v>
+        <v>4.8217329150248744</v>
       </c>
       <c r="F42" s="113">
-        <v>2709.681</v>
+        <v>2418.154</v>
       </c>
       <c r="G42" s="114">
-        <v>5.0813470350328114</v>
+        <v>4.4599137568842995</v>
       </c>
       <c r="H42" s="113">
-        <v>14216.302</v>
+        <v>21669.16</v>
       </c>
       <c r="I42" s="114">
-        <v>5.0190218511269</v>
+        <v>4.7879888173965073</v>
       </c>
       <c r="J42" s="115">
-        <v>1302.1590000000001</v>
+        <v>1822.809</v>
       </c>
       <c r="K42" s="116">
-        <v>48.055804354829959</v>
+        <v>75.380186704403442</v>
       </c>
       <c r="L42" s="115">
-        <v>4850.4870000000001</v>
+        <v>10228.204</v>
       </c>
       <c r="M42" s="117">
-        <v>34.119189364435279</v>
+        <v>47.201663562408505</v>
       </c>
     </row>
     <row r="43" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="72" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="118">
-        <v>175.566</v>
+        <v>151.506</v>
       </c>
       <c r="C43" s="119">
-        <v>0.23461842220066564</v>
+        <v>0.17370126642813555</v>
       </c>
       <c r="D43" s="118">
-        <v>873.76599999999996</v>
+        <v>1387.8330000000001</v>
       </c>
       <c r="E43" s="119">
-        <v>0.20971032340435838</v>
+        <v>0.20979037818478402</v>
       </c>
       <c r="F43" s="118">
-        <v>160.833</v>
+        <v>155.941</v>
       </c>
       <c r="G43" s="119">
-        <v>0.30160313619405094</v>
+        <v>0.28760923049660797</v>
       </c>
       <c r="H43" s="118">
-        <v>874.8</v>
+        <v>1362.59</v>
       </c>
       <c r="I43" s="119">
-        <v>0.30884545892214527</v>
+        <v>0.30107607690820998</v>
       </c>
       <c r="J43" s="120">
-        <v>14.733000000000001</v>
+        <v>-4.4349999999999996</v>
       </c>
       <c r="K43" s="121">
-        <v>9.1604334931264102</v>
+        <v>-2.8440243425398068</v>
       </c>
       <c r="L43" s="120">
-        <v>-1.034</v>
+        <v>25.242999999999999</v>
       </c>
       <c r="M43" s="122">
-        <v>-0.11819844535893918</v>
+        <v>1.8525748757880216</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="54" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="20"/>
       <c r="B44" s="21"/>
       <c r="C44" s="83"/>
       <c r="D44" s="83"/>
       <c r="E44" s="83"/>
       <c r="F44" s="83"/>
       <c r="G44" s="83"/>
       <c r="I44" s="83"/>
       <c r="J44" s="24"/>
       <c r="K44" s="25"/>
       <c r="L44" s="24"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13" s="54" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="123" t="s">
         <v>18</v>
       </c>
       <c r="B45" s="96">
-        <v>62627.146999999997</v>
+        <v>63591.946000000004</v>
       </c>
       <c r="C45" s="124">
         <v>100</v>
       </c>
       <c r="D45" s="96">
-        <v>319213.462</v>
+        <v>500871.03200000001</v>
       </c>
       <c r="E45" s="124">
         <v>100</v>
       </c>
       <c r="F45" s="96">
-        <v>41262.449999999997</v>
+        <v>41924.553999999996</v>
       </c>
       <c r="G45" s="124">
         <v>100</v>
       </c>
       <c r="H45" s="96">
-        <v>227524.09099999999</v>
+        <v>354555.94400000002</v>
       </c>
       <c r="I45" s="124">
         <v>100</v>
       </c>
       <c r="J45" s="98">
-        <v>21364.697</v>
+        <v>21667.392</v>
       </c>
       <c r="K45" s="99">
-        <v>51.777577434204701</v>
+        <v>51.681866430827149</v>
       </c>
       <c r="L45" s="98">
-        <v>91689.370999999999</v>
+        <v>146315.08799999999</v>
       </c>
       <c r="M45" s="100">
-        <v>40.298752803280067</v>
+        <v>41.267137239137639</v>
       </c>
     </row>
     <row r="46" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="101">
-        <v>14944.857</v>
+        <v>12794.574000000001</v>
       </c>
       <c r="C46" s="102">
-        <v>23.863225000493795</v>
+        <v>20.119802592611336</v>
       </c>
       <c r="D46" s="101">
-        <v>71022.324999999997</v>
+        <v>111132.64200000001</v>
       </c>
       <c r="E46" s="102">
-        <v>22.249163476695731</v>
+        <v>22.187875700505675</v>
       </c>
       <c r="F46" s="101">
-        <v>9010.2189999999991</v>
+        <v>9194.9670000000006</v>
       </c>
       <c r="G46" s="102">
-        <v>21.836364539672267</v>
+        <v>21.932176070376325</v>
       </c>
       <c r="H46" s="101">
-        <v>49669.177000000003</v>
+        <v>77832.524999999994</v>
       </c>
       <c r="I46" s="102">
-        <v>21.830293566583244</v>
+        <v>21.952113994174077</v>
       </c>
       <c r="J46" s="103">
-        <v>5934.6379999999999</v>
+        <v>3599.607</v>
       </c>
       <c r="K46" s="104">
-        <v>65.865635452368025</v>
+        <v>39.147579322470648</v>
       </c>
       <c r="L46" s="103">
-        <v>21353.148000000001</v>
+        <v>33300.116999999998</v>
       </c>
       <c r="M46" s="105">
-        <v>42.990742528308857</v>
+        <v>42.784320565213577</v>
       </c>
     </row>
     <row r="47" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="106" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="107">
-        <v>41168.608999999997</v>
+        <v>44047.319000000003</v>
       </c>
       <c r="C47" s="108">
-        <v>65.736044147117227</v>
+        <v>69.265562340237238</v>
       </c>
       <c r="D47" s="107">
-        <v>216341.424</v>
+        <v>339306.06300000002</v>
       </c>
       <c r="E47" s="108">
-        <v>67.773277055589844</v>
+        <v>67.743199610713361</v>
       </c>
       <c r="F47" s="107">
-        <v>27124.98</v>
+        <v>27655.433000000001</v>
       </c>
       <c r="G47" s="108">
-        <v>65.737686443727895</v>
+        <v>65.964763751571454</v>
       </c>
       <c r="H47" s="107">
-        <v>151549.05499999999</v>
+        <v>235650.27900000001</v>
       </c>
       <c r="I47" s="108">
-        <v>66.60791581846162</v>
+        <v>66.463496942530455</v>
       </c>
       <c r="J47" s="109">
-        <v>14043.629000000001</v>
+        <v>16391.885999999999</v>
       </c>
       <c r="K47" s="110">
-        <v>51.773785639657611</v>
+        <v>59.271847235224996</v>
       </c>
       <c r="L47" s="109">
-        <v>64792.368999999999</v>
+        <v>103655.784</v>
       </c>
       <c r="M47" s="111">
-        <v>42.75339691164686</v>
+        <v>43.9871255149246</v>
       </c>
     </row>
     <row r="48" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="112" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="113">
-        <v>5649.7150000000001</v>
+        <v>6213.3289999999997</v>
       </c>
       <c r="C48" s="114">
-        <v>9.0211917205808518</v>
+        <v>9.7706225250600127</v>
       </c>
       <c r="D48" s="113">
-        <v>28306.978999999999</v>
+        <v>45280.805999999997</v>
       </c>
       <c r="E48" s="114">
-        <v>8.8677272013045627</v>
+        <v>9.0404122233205939</v>
       </c>
       <c r="F48" s="113">
-        <v>4519.7830000000004</v>
+        <v>4568.7340000000004</v>
       </c>
       <c r="G48" s="114">
-        <v>10.953743657974744</v>
+        <v>10.897513662280105</v>
       </c>
       <c r="H48" s="113">
-        <v>23098.69</v>
+        <v>35851.536999999997</v>
       </c>
       <c r="I48" s="114">
-        <v>10.152195267972743</v>
+        <v>10.111672814036929</v>
       </c>
       <c r="J48" s="115">
-        <v>1129.932</v>
+        <v>1644.595</v>
       </c>
       <c r="K48" s="116">
-        <v>24.999695781855014</v>
+        <v>35.99673344957268</v>
       </c>
       <c r="L48" s="115">
-        <v>5208.2889999999998</v>
+        <v>9429.2690000000002</v>
       </c>
       <c r="M48" s="117">
-        <v>22.547984322920477</v>
+        <v>26.300877979094732</v>
       </c>
     </row>
     <row r="49" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="72" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="118">
-        <v>863.96600000000001</v>
+        <v>536.72400000000005</v>
       </c>
       <c r="C49" s="119">
-        <v>1.3795391318081278</v>
+        <v>0.84401254209141519</v>
       </c>
       <c r="D49" s="118">
-        <v>3542.7339999999999</v>
+        <v>5151.5209999999997</v>
       </c>
       <c r="E49" s="119">
-        <v>1.109832266409867</v>
+        <v>1.0285124654603703</v>
       </c>
       <c r="F49" s="118">
-        <v>607.46799999999996</v>
+        <v>505.42</v>
       </c>
       <c r="G49" s="119">
-        <v>1.4722053586250938</v>
+        <v>1.2055465157721177</v>
       </c>
       <c r="H49" s="118">
-        <v>3207.1689999999999</v>
+        <v>5221.6030000000001</v>
       </c>
       <c r="I49" s="119">
-        <v>1.4095953469823994</v>
+        <v>1.4727162492585373</v>
       </c>
       <c r="J49" s="120">
-        <v>256.49799999999999</v>
+        <v>31.303999999999998</v>
       </c>
       <c r="K49" s="121">
-        <v>42.224117155142324</v>
+        <v>6.193660717818843</v>
       </c>
       <c r="L49" s="120">
-        <v>335.565</v>
+        <v>-70.081999999999994</v>
       </c>
       <c r="M49" s="122">
-        <v>10.462965936625105</v>
+        <v>-1.3421548899830187</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="45.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G50" s="126" t="s">
         <v>36</v>
       </c>
       <c r="H50" s="127"/>
       <c r="I50" s="128"/>
       <c r="J50" s="129"/>
       <c r="K50" s="130"/>
       <c r="L50" s="129"/>
       <c r="M50" s="131"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A33:M33"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.31496062992125984" header="0.47244094488188981" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
@@ -7524,1152 +7524,1152 @@
       <c r="M7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="N7" s="50" t="s">
         <v>11</v>
       </c>
       <c r="O7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="P7" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q7" s="143"/>
       <c r="AE7" s="144"/>
       <c r="AG7" s="144"/>
       <c r="AI7" s="144"/>
     </row>
     <row r="8" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="157" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="158">
-        <v>74830.441000000006</v>
+        <v>87222.161999999997</v>
       </c>
       <c r="D8" s="159">
         <v>100</v>
       </c>
       <c r="E8" s="158">
-        <v>62627.146999999997</v>
+        <v>63591.946000000004</v>
       </c>
       <c r="F8" s="159">
         <v>100</v>
       </c>
       <c r="G8" s="158">
-        <v>12203.294</v>
+        <v>23630.216</v>
       </c>
       <c r="H8" s="158">
-        <v>53326.036999999997</v>
+        <v>54219.748</v>
       </c>
       <c r="I8" s="159">
         <v>100</v>
       </c>
       <c r="J8" s="158">
-        <v>41262.449999999997</v>
+        <v>41924.553999999996</v>
       </c>
       <c r="K8" s="159">
         <v>100</v>
       </c>
       <c r="L8" s="158">
-        <v>12063.587</v>
+        <v>12295.194</v>
       </c>
       <c r="M8" s="160">
-        <v>21504.403999999999</v>
+        <v>33002.413999999997</v>
       </c>
       <c r="N8" s="161">
-        <v>40.326274386375275</v>
+        <v>60.867885258337971</v>
       </c>
       <c r="O8" s="160">
-        <v>21364.697</v>
+        <v>21667.392</v>
       </c>
       <c r="P8" s="161">
-        <v>51.777577434204701</v>
+        <v>51.681866430827149</v>
       </c>
       <c r="Q8" s="144"/>
       <c r="AE8" s="144"/>
       <c r="AG8" s="144"/>
       <c r="AI8" s="144"/>
     </row>
     <row r="9" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="54" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="162" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="163">
-        <v>17773.706999999999</v>
+        <v>20621.732</v>
       </c>
       <c r="D9" s="164">
-        <v>23.751974146457322</v>
+        <v>23.642766387744434</v>
       </c>
       <c r="E9" s="163">
-        <v>11211.119000000001</v>
+        <v>13496.791999999999</v>
       </c>
       <c r="F9" s="164">
-        <v>17.90137270663152</v>
+        <v>21.224058782538279</v>
       </c>
       <c r="G9" s="163">
-        <v>6562.5879999999997</v>
+        <v>7124.94</v>
       </c>
       <c r="H9" s="163">
-        <v>14550.632</v>
+        <v>15844.166999999999</v>
       </c>
       <c r="I9" s="164">
-        <v>27.286167918309772</v>
+        <v>29.222133234555052</v>
       </c>
       <c r="J9" s="163">
-        <v>8222.9760000000006</v>
+        <v>8484.0159999999996</v>
       </c>
       <c r="K9" s="164">
-        <v>19.928472497391699</v>
+        <v>20.236389396056545</v>
       </c>
       <c r="L9" s="163">
-        <v>6327.6559999999999</v>
+        <v>7360.1509999999998</v>
       </c>
       <c r="M9" s="165">
-        <v>3223.0749999999998</v>
+        <v>4777.5649999999996</v>
       </c>
       <c r="N9" s="166">
-        <v>22.150756063379241</v>
+        <v>30.153462785389728</v>
       </c>
       <c r="O9" s="165">
-        <v>2988.143</v>
+        <v>5012.7759999999998</v>
       </c>
       <c r="P9" s="166">
-        <v>36.338948332088044</v>
+        <v>59.084942791244146</v>
       </c>
       <c r="Q9" s="144"/>
       <c r="AE9" s="144"/>
       <c r="AG9" s="144"/>
       <c r="AI9" s="144"/>
     </row>
     <row r="10" spans="1:35" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="54" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="167" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="168">
-        <v>9583.6589999999997</v>
+        <v>12436.41</v>
       </c>
       <c r="D10" s="169">
-        <v>12.807166270742679</v>
+        <v>14.258314303192806</v>
       </c>
       <c r="E10" s="168">
-        <v>11060.752</v>
+        <v>13385.393</v>
       </c>
       <c r="F10" s="169">
-        <v>17.661273952013172</v>
+        <v>21.048880938476078</v>
       </c>
       <c r="G10" s="168">
-        <v>-1477.0930000000001</v>
+        <v>-948.98299999999995</v>
       </c>
       <c r="H10" s="168">
-        <v>8198.0290000000005</v>
+        <v>9418.6470000000008</v>
       </c>
       <c r="I10" s="169">
-        <v>15.373407553237081</v>
+        <v>17.371248202776599</v>
       </c>
       <c r="J10" s="168">
-        <v>8092.6180000000004</v>
+        <v>8327.3230000000003</v>
       </c>
       <c r="K10" s="169">
-        <v>19.61254845507235</v>
+        <v>19.8626394451328</v>
       </c>
       <c r="L10" s="168">
-        <v>105.411</v>
+        <v>1091.3240000000001</v>
       </c>
       <c r="M10" s="170">
-        <v>1385.63</v>
+        <v>3017.7629999999999</v>
       </c>
       <c r="N10" s="171">
-        <v>16.90198949040068</v>
+        <v>32.040302603972734</v>
       </c>
       <c r="O10" s="170">
-        <v>2968.134</v>
+        <v>5058.07</v>
       </c>
       <c r="P10" s="171">
-        <v>36.677055558534946</v>
+        <v>60.740648585385728</v>
       </c>
     </row>
     <row r="11" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A11" s="54" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="172" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="173">
-        <v>23283.673999999999</v>
+        <v>27460.787</v>
       </c>
       <c r="D11" s="174">
-        <v>31.115243594515228</v>
+        <v>31.483726578573002</v>
       </c>
       <c r="E11" s="173">
-        <v>5794.0450000000001</v>
+        <v>4808.8999999999996</v>
       </c>
       <c r="F11" s="174">
-        <v>9.2516508855177459</v>
+        <v>7.5621211528893921</v>
       </c>
       <c r="G11" s="173">
-        <v>17489.629000000001</v>
+        <v>22651.886999999999</v>
       </c>
       <c r="H11" s="173">
-        <v>17273.703000000001</v>
+        <v>13315.552</v>
       </c>
       <c r="I11" s="174">
-        <v>32.392624638504451</v>
+        <v>24.558491123935138</v>
       </c>
       <c r="J11" s="173">
-        <v>3916.8209999999999</v>
+        <v>4164.3</v>
       </c>
       <c r="K11" s="174">
-        <v>9.4924586397560002</v>
+        <v>9.9328426964303542</v>
       </c>
       <c r="L11" s="173">
-        <v>13356.882</v>
+        <v>9151.2520000000004</v>
       </c>
       <c r="M11" s="175">
-        <v>6009.9709999999995</v>
+        <v>14145.235000000001</v>
       </c>
       <c r="N11" s="176">
-        <v>34.792603531506821</v>
+        <v>106.2309320710099</v>
       </c>
       <c r="O11" s="175">
-        <v>1877.2239999999999</v>
+        <v>644.6</v>
       </c>
       <c r="P11" s="176">
-        <v>47.927234867255869</v>
+        <v>15.479192181158899</v>
       </c>
     </row>
     <row r="12" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A12" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="172" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="173">
-        <v>5279.2110000000002</v>
+        <v>5736.8339999999998</v>
       </c>
       <c r="D12" s="174">
-        <v>7.0548976184705365</v>
+        <v>6.5772664520744168</v>
       </c>
       <c r="E12" s="173">
-        <v>275.52100000000002</v>
+        <v>2069.5390000000002</v>
       </c>
       <c r="F12" s="174">
-        <v>0.43993861000885132</v>
+        <v>3.2544042605646943</v>
       </c>
       <c r="G12" s="173">
-        <v>5003.6899999999996</v>
+        <v>3667.2950000000001</v>
       </c>
       <c r="H12" s="173">
-        <v>1396.1420000000001</v>
+        <v>3220.3989999999999</v>
       </c>
       <c r="I12" s="174">
-        <v>2.6181244257847252</v>
+        <v>5.9395314784568898</v>
       </c>
       <c r="J12" s="173">
-        <v>143.94200000000001</v>
+        <v>945.46600000000001</v>
       </c>
       <c r="K12" s="174">
-        <v>0.3488450152620603</v>
+        <v>2.2551605438664892</v>
       </c>
       <c r="L12" s="173">
-        <v>1252.2</v>
+        <v>2274.933</v>
       </c>
       <c r="M12" s="175">
-        <v>3883.069</v>
+        <v>2516.4349999999999</v>
       </c>
       <c r="N12" s="176">
-        <v>278.12851414827435</v>
+        <v>78.140472655717502</v>
       </c>
       <c r="O12" s="175">
-        <v>131.57900000000001</v>
+        <v>1124.0730000000001</v>
       </c>
       <c r="P12" s="176">
-        <v>91.411123924914207</v>
+        <v>118.89089612952766</v>
       </c>
     </row>
     <row r="13" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A13" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="177" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="178">
-        <v>4779.0259999999998</v>
+        <v>5074.2139999999999</v>
       </c>
       <c r="D13" s="179">
-        <v>6.3864731199432594</v>
+        <v>5.8175742078028287</v>
       </c>
       <c r="E13" s="178">
-        <v>2235.6669999999999</v>
+        <v>2818.0439999999999</v>
       </c>
       <c r="F13" s="179">
-        <v>3.5698049601397295</v>
+        <v>4.4314479698419671</v>
       </c>
       <c r="G13" s="178">
-        <v>2543.3589999999999</v>
+        <v>2256.17</v>
       </c>
       <c r="H13" s="178">
-        <v>3285.712</v>
+        <v>3034.9630000000002</v>
       </c>
       <c r="I13" s="179">
-        <v>6.1615529389517549</v>
+        <v>5.5975232492781046</v>
       </c>
       <c r="J13" s="178">
-        <v>880.41899999999998</v>
+        <v>1856.643</v>
       </c>
       <c r="K13" s="179">
-        <v>2.1337050999152982</v>
+        <v>4.4285336941211106</v>
       </c>
       <c r="L13" s="178">
-        <v>2405.2930000000001</v>
+        <v>1178.32</v>
       </c>
       <c r="M13" s="180">
-        <v>1493.3140000000001</v>
+        <v>2039.251</v>
       </c>
       <c r="N13" s="181">
-        <v>45.448718573021615</v>
+        <v>67.191955882163967</v>
       </c>
       <c r="O13" s="180">
-        <v>1355.248</v>
+        <v>961.40099999999995</v>
       </c>
       <c r="P13" s="181">
-        <v>153.93216184566668</v>
+        <v>51.781683393091726</v>
       </c>
     </row>
     <row r="14" spans="1:35" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A14" s="182" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="172" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="173">
-        <v>3431.2330000000002</v>
+        <v>4170.491</v>
       </c>
       <c r="D14" s="174">
-        <v>4.585343817498015</v>
+        <v>4.7814579510193749</v>
       </c>
       <c r="E14" s="173">
-        <v>2644.058</v>
+        <v>374.45499999999998</v>
       </c>
       <c r="F14" s="174">
-        <v>4.2219039612326581</v>
+        <v>0.5888402911903341</v>
       </c>
       <c r="G14" s="173">
-        <v>787.17499999999995</v>
+        <v>3796.0360000000001</v>
       </c>
       <c r="H14" s="173">
-        <v>2507.3150000000001</v>
+        <v>3692.8139999999999</v>
       </c>
       <c r="I14" s="174">
-        <v>4.701858868679853</v>
+        <v>6.8108284088668221</v>
       </c>
       <c r="J14" s="173">
-        <v>1672.8630000000001</v>
+        <v>186.976</v>
       </c>
       <c r="K14" s="174">
-        <v>4.0542018227225967</v>
+        <v>0.44598208486606677</v>
       </c>
       <c r="L14" s="173">
-        <v>834.452</v>
+        <v>3505.8380000000002</v>
       </c>
       <c r="M14" s="175">
-        <v>923.91800000000001</v>
+        <v>477.67700000000002</v>
       </c>
       <c r="N14" s="176">
-        <v>36.848900118253994</v>
+        <v>12.935311662055007</v>
       </c>
       <c r="O14" s="175">
-        <v>971.19500000000005</v>
+        <v>187.47900000000001</v>
       </c>
       <c r="P14" s="176">
-        <v>58.055859923974651</v>
+        <v>100.26901848365566</v>
       </c>
     </row>
     <row r="15" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A15" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="172" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="173">
-        <v>3319.5430000000001</v>
+        <v>4001.9520000000002</v>
       </c>
       <c r="D15" s="174">
-        <v>4.4360863782695068</v>
+        <v>4.5882283908532333</v>
       </c>
       <c r="E15" s="173">
-        <v>6670.7139999999999</v>
+        <v>793.93299999999999</v>
       </c>
       <c r="F15" s="174">
-        <v>10.651473553473544</v>
+        <v>1.2484804286379285</v>
       </c>
       <c r="G15" s="173">
-        <v>-3351.1709999999998</v>
+        <v>3208.0189999999998</v>
       </c>
       <c r="H15" s="173">
-        <v>2820.5540000000001</v>
+        <v>866.18100000000004</v>
       </c>
       <c r="I15" s="174">
-        <v>5.2892623541479376</v>
+        <v>1.5975378565020257</v>
       </c>
       <c r="J15" s="173">
-        <v>4842.5410000000002</v>
+        <v>551.01900000000001</v>
       </c>
       <c r="K15" s="174">
-        <v>11.735951209877262</v>
+        <v>1.3143109405528799</v>
       </c>
       <c r="L15" s="173">
-        <v>-2021.9870000000001</v>
+        <v>315.16199999999998</v>
       </c>
       <c r="M15" s="175">
-        <v>498.98899999999998</v>
+        <v>3135.7710000000002</v>
       </c>
       <c r="N15" s="176">
-        <v>17.691169890737775</v>
+        <v>362.0226026661864</v>
       </c>
       <c r="O15" s="175">
-        <v>1828.173</v>
+        <v>242.91399999999999</v>
       </c>
       <c r="P15" s="176">
-        <v>37.752349438032631</v>
+        <v>44.084505252994902</v>
       </c>
     </row>
     <row r="16" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A16" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="172" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="173">
-        <v>2954.3879999999999</v>
+        <v>3611.701</v>
       </c>
       <c r="D16" s="174">
-        <v>3.948109834071404</v>
+        <v>4.1408065532702567</v>
       </c>
       <c r="E16" s="173">
-        <v>10196.891</v>
+        <v>11624.687</v>
       </c>
       <c r="F16" s="174">
-        <v>16.281902479127783</v>
+        <v>18.280124656037415</v>
       </c>
       <c r="G16" s="173">
-        <v>-7242.5029999999997</v>
+        <v>-8012.9859999999999</v>
       </c>
       <c r="H16" s="173">
-        <v>2241.5320000000002</v>
+        <v>2381.7089999999998</v>
       </c>
       <c r="I16" s="174">
-        <v>4.2034475578974675</v>
+        <v>4.3926965503417685</v>
       </c>
       <c r="J16" s="173">
-        <v>5620.3469999999998</v>
+        <v>6368.3289999999997</v>
       </c>
       <c r="K16" s="174">
-        <v>13.620972579185192</v>
+        <v>15.189974352499968</v>
       </c>
       <c r="L16" s="173">
-        <v>-3378.8150000000001</v>
+        <v>-3986.62</v>
       </c>
       <c r="M16" s="175">
-        <v>712.85599999999999</v>
+        <v>1229.992</v>
       </c>
       <c r="N16" s="176">
-        <v>31.802178153155968</v>
+        <v>51.643252807122956</v>
       </c>
       <c r="O16" s="175">
-        <v>4576.5439999999999</v>
+        <v>5256.3580000000002</v>
       </c>
       <c r="P16" s="176">
-        <v>81.428139579282202</v>
+        <v>82.539045956953544</v>
       </c>
     </row>
     <row r="17" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A17" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="172" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="173">
-        <v>2289.4</v>
+        <v>3093.57</v>
       </c>
       <c r="D17" s="174">
-        <v>3.059450097320688</v>
+        <v>3.5467706017193201</v>
       </c>
       <c r="E17" s="173">
-        <v>3473.125</v>
+        <v>3760.6469999999999</v>
       </c>
       <c r="F17" s="174">
-        <v>5.5457180573785365</v>
+        <v>5.9137158658425077</v>
       </c>
       <c r="G17" s="173">
-        <v>-1183.7249999999999</v>
+        <v>-667.077</v>
       </c>
       <c r="H17" s="173">
-        <v>1342.798</v>
+        <v>1627.9829999999999</v>
       </c>
       <c r="I17" s="174">
-        <v>2.5180907405513748</v>
+        <v>3.0025646744060852</v>
       </c>
       <c r="J17" s="173">
-        <v>1012.698</v>
+        <v>1078.6289999999999</v>
       </c>
       <c r="K17" s="174">
-        <v>2.4542847067975848</v>
+        <v>2.5727858667262149</v>
       </c>
       <c r="L17" s="173">
-        <v>330.1</v>
+        <v>549.35400000000004</v>
       </c>
       <c r="M17" s="175">
-        <v>946.60199999999998</v>
+        <v>1465.587</v>
       </c>
       <c r="N17" s="176">
-        <v>70.49474306634356</v>
+        <v>90.024711560255852</v>
       </c>
       <c r="O17" s="175">
-        <v>2460.4270000000001</v>
+        <v>2682.018</v>
       </c>
       <c r="P17" s="176">
-        <v>242.95762408931387</v>
+        <v>248.65064818394461</v>
       </c>
     </row>
     <row r="18" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A18" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="177" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="178">
-        <v>1586.835</v>
+        <v>3072.6950000000002</v>
       </c>
       <c r="D18" s="179">
-        <v>2.1205741657997179</v>
+        <v>3.5228374641756757</v>
       </c>
       <c r="E18" s="178">
-        <v>353.95299999999997</v>
+        <v>6425.3760000000002</v>
       </c>
       <c r="F18" s="179">
-        <v>0.56517503503712208</v>
+        <v>10.104071984210076</v>
       </c>
       <c r="G18" s="178">
-        <v>1232.8820000000001</v>
+        <v>-3352.681</v>
       </c>
       <c r="H18" s="178">
-        <v>692.56700000000001</v>
+        <v>2709.9650000000001</v>
       </c>
       <c r="I18" s="179">
-        <v>1.2987408008586876</v>
+        <v>4.9981143401846868</v>
       </c>
       <c r="J18" s="178">
-        <v>228.19200000000001</v>
+        <v>4656.08</v>
       </c>
       <c r="K18" s="179">
-        <v>0.5530258140270391</v>
+        <v>11.105854578679597</v>
       </c>
       <c r="L18" s="178">
-        <v>464.375</v>
+        <v>-1946.115</v>
       </c>
       <c r="M18" s="180">
-        <v>894.26800000000003</v>
+        <v>362.73</v>
       </c>
       <c r="N18" s="181">
-        <v>129.12368045257716</v>
+        <v>13.385043718276805</v>
       </c>
       <c r="O18" s="180">
-        <v>125.761</v>
+        <v>1769.296</v>
       </c>
       <c r="P18" s="181">
-        <v>55.111923292665821</v>
+        <v>37.999690726963451</v>
       </c>
     </row>
     <row r="19" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A19" s="54" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="172" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="173">
-        <v>1416.6769999999999</v>
+        <v>1667.373</v>
       </c>
       <c r="D19" s="174">
-        <v>1.893182748983131</v>
+        <v>1.911639154278244</v>
       </c>
       <c r="E19" s="173">
-        <v>748.11800000000005</v>
+        <v>1419.8489999999999</v>
       </c>
       <c r="F19" s="174">
-        <v>1.1945586472268965</v>
+        <v>2.2327497258850988</v>
       </c>
       <c r="G19" s="173">
-        <v>668.55899999999997</v>
+        <v>247.524</v>
       </c>
       <c r="H19" s="173">
-        <v>980.75</v>
+        <v>455.06099999999998</v>
       </c>
       <c r="I19" s="174">
-        <v>1.8391578582897508</v>
+        <v>0.83929014203459584</v>
       </c>
       <c r="J19" s="173">
-        <v>612.12300000000005</v>
+        <v>1030.0039999999999</v>
       </c>
       <c r="K19" s="174">
-        <v>1.4834868021651646</v>
+        <v>2.4568037145964632</v>
       </c>
       <c r="L19" s="173">
-        <v>368.62700000000001</v>
+        <v>-574.94299999999998</v>
       </c>
       <c r="M19" s="175">
-        <v>435.92700000000002</v>
+        <v>1212.3119999999999</v>
       </c>
       <c r="N19" s="176">
-        <v>44.448330359418811</v>
+        <v>266.40648176837828</v>
       </c>
       <c r="O19" s="175">
-        <v>135.995</v>
+        <v>389.84500000000003</v>
       </c>
       <c r="P19" s="176">
-        <v>22.216940059432499</v>
+        <v>37.848882140263534</v>
       </c>
     </row>
     <row r="20" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A20" s="54" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="172" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="173">
-        <v>952.61</v>
+        <v>1310.88</v>
       </c>
       <c r="D20" s="174">
-        <v>1.2730247039436797</v>
+        <v>1.5029207829083622</v>
       </c>
       <c r="E20" s="173">
-        <v>430.36399999999998</v>
+        <v>395.67700000000002</v>
       </c>
       <c r="F20" s="174">
-        <v>0.68718442499065135</v>
+        <v>0.62221244180827551</v>
       </c>
       <c r="G20" s="173">
-        <v>522.24599999999998</v>
+        <v>915.20299999999997</v>
       </c>
       <c r="H20" s="173">
-        <v>135.97499999999999</v>
+        <v>705.23900000000003</v>
       </c>
       <c r="I20" s="174">
-        <v>0.25498800895329987</v>
+        <v>1.3007050493853274</v>
       </c>
       <c r="J20" s="173">
-        <v>429.37400000000002</v>
+        <v>279.94400000000002</v>
       </c>
       <c r="K20" s="174">
-        <v>1.0405925969010565</v>
+        <v>0.66773280402696711</v>
       </c>
       <c r="L20" s="173">
-        <v>-293.399</v>
+        <v>425.29500000000002</v>
       </c>
       <c r="M20" s="175">
-        <v>816.63499999999999</v>
+        <v>605.64099999999996</v>
       </c>
       <c r="N20" s="176">
-        <v>600.57731200588341</v>
+        <v>85.877411771045004</v>
       </c>
       <c r="O20" s="175">
-        <v>0.99</v>
+        <v>115.733</v>
       </c>
       <c r="P20" s="176">
-        <v>0.23056822257519088</v>
+        <v>41.341482582230732</v>
       </c>
     </row>
     <row r="21" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A21" s="54" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="172" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="173">
-        <v>876.58900000000006</v>
+        <v>824.697</v>
       </c>
       <c r="D21" s="174">
-        <v>1.1714336950119004</v>
+        <v>0.94551313690206396</v>
       </c>
       <c r="E21" s="173">
-        <v>1610.634</v>
+        <v>1391.9870000000001</v>
       </c>
       <c r="F21" s="174">
-        <v>2.5717824891496335</v>
+        <v>2.1889360014238282</v>
       </c>
       <c r="G21" s="173">
-        <v>-734.04499999999996</v>
+        <v>-567.29</v>
       </c>
       <c r="H21" s="173">
-        <v>880.10500000000002</v>
+        <v>676.90800000000002</v>
       </c>
       <c r="I21" s="174">
-        <v>1.6504226631354586</v>
+        <v>1.2484528699764521</v>
       </c>
       <c r="J21" s="173">
-        <v>1208.6189999999999</v>
+        <v>1154.018</v>
       </c>
       <c r="K21" s="174">
-        <v>2.9291013984870018</v>
+        <v>2.7526065035778315</v>
       </c>
       <c r="L21" s="173">
-        <v>-328.51400000000001</v>
+        <v>-477.11</v>
       </c>
       <c r="M21" s="175">
-        <v>-3.516</v>
+        <v>147.78899999999999</v>
       </c>
       <c r="N21" s="176">
-        <v>-0.39949778719584594</v>
+        <v>21.832952188480562</v>
       </c>
       <c r="O21" s="175">
-        <v>402.01499999999999</v>
+        <v>237.96899999999999</v>
       </c>
       <c r="P21" s="176">
-        <v>33.262343219823613</v>
+        <v>20.620908859307221</v>
       </c>
     </row>
     <row r="22" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A22" s="54" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="172" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="173">
-        <v>768.98199999999997</v>
+        <v>744.09299999999996</v>
       </c>
       <c r="D22" s="174">
-        <v>1.0276325913941893</v>
+        <v>0.85310084379701567</v>
       </c>
       <c r="E22" s="173">
-        <v>1351.9870000000001</v>
+        <v>123.14700000000001</v>
       </c>
       <c r="F22" s="174">
-        <v>2.1587874664001538</v>
+        <v>0.1936518816392252</v>
       </c>
       <c r="G22" s="173">
-        <v>-583.005</v>
+        <v>620.94600000000003</v>
       </c>
       <c r="H22" s="173">
-        <v>597.44399999999996</v>
+        <v>273.40300000000002</v>
       </c>
       <c r="I22" s="174">
-        <v>1.1203607723559132</v>
+        <v>0.50424985376176967</v>
       </c>
       <c r="J22" s="173">
-        <v>1490.558</v>
+        <v>68.061999999999998</v>
       </c>
       <c r="K22" s="174">
-        <v>3.6123836563267573</v>
+        <v>0.16234400489984938</v>
       </c>
       <c r="L22" s="173">
-        <v>-893.11400000000003</v>
+        <v>205.34100000000001</v>
       </c>
       <c r="M22" s="175">
-        <v>171.53800000000001</v>
+        <v>470.69</v>
       </c>
       <c r="N22" s="176">
-        <v>28.71197970018947</v>
+        <v>172.15977878808937</v>
       </c>
       <c r="O22" s="175">
-        <v>-138.571</v>
+        <v>55.085000000000001</v>
       </c>
       <c r="P22" s="176">
-        <v>-9.2965855739930952</v>
+        <v>80.933560577120858</v>
       </c>
     </row>
     <row r="23" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A23" s="54" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="172" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="178">
-        <v>645.41700000000003</v>
+        <v>736.49599999999998</v>
       </c>
       <c r="D23" s="179">
-        <v>0.86250594193344399</v>
+        <v>0.84439090147753959</v>
       </c>
       <c r="E23" s="178">
-        <v>1052.1420000000001</v>
+        <v>1398.6079999999999</v>
       </c>
       <c r="F23" s="179">
-        <v>1.6800094693759562</v>
+        <v>2.1993476972697139</v>
       </c>
       <c r="G23" s="178">
-        <v>-406.72500000000002</v>
+        <v>-662.11199999999997</v>
       </c>
       <c r="H23" s="178">
-        <v>425.62599999999998</v>
+        <v>634.99300000000005</v>
       </c>
       <c r="I23" s="179">
-        <v>0.7981579429950888</v>
+        <v>1.1711470883265633</v>
       </c>
       <c r="J23" s="178">
-        <v>922.19799999999998</v>
+        <v>1287.933</v>
       </c>
       <c r="K23" s="179">
-        <v>2.2349569645040464</v>
+        <v>3.0720255247080268</v>
       </c>
       <c r="L23" s="178">
-        <v>-496.572</v>
+        <v>-652.94000000000005</v>
       </c>
       <c r="M23" s="180">
-        <v>219.791</v>
+        <v>101.503</v>
       </c>
       <c r="N23" s="181">
-        <v>51.639467513732718</v>
+        <v>15.984900620951729</v>
       </c>
       <c r="O23" s="180">
-        <v>129.94399999999999</v>
+        <v>110.675</v>
       </c>
       <c r="P23" s="181">
-        <v>14.090683345658958</v>
+        <v>8.5932265110063959</v>
       </c>
     </row>
     <row r="24" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A24" s="54" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="183" t="s">
         <v>78</v>
       </c>
       <c r="C24" s="173">
-        <v>621.78599999999994</v>
+        <v>545.55899999999997</v>
       </c>
       <c r="D24" s="174">
-        <v>0.8309265476599289</v>
+        <v>0.62548208791247339</v>
       </c>
       <c r="E24" s="173">
-        <v>381.56700000000001</v>
+        <v>199.61799999999999</v>
       </c>
       <c r="F24" s="174">
-        <v>0.60926773496483877</v>
+        <v>0.31390453124362633</v>
       </c>
       <c r="G24" s="173">
-        <v>240.21899999999999</v>
+        <v>345.94099999999997</v>
       </c>
       <c r="H24" s="173">
-        <v>431.38099999999997</v>
+        <v>553.51800000000003</v>
       </c>
       <c r="I24" s="174">
-        <v>0.80895004442201457</v>
+        <v>1.0208789609276678</v>
       </c>
       <c r="J24" s="173">
-        <v>264.99299999999999</v>
+        <v>240.36</v>
       </c>
       <c r="K24" s="174">
-        <v>0.64221344103416056</v>
+        <v>0.57331558017289819</v>
       </c>
       <c r="L24" s="173">
-        <v>166.38800000000001</v>
+        <v>313.15800000000002</v>
       </c>
       <c r="M24" s="175">
-        <v>190.405</v>
+        <v>-7.9589999999999996</v>
       </c>
       <c r="N24" s="176">
-        <v>44.138476196216338</v>
+        <v>-1.4378936186357083</v>
       </c>
       <c r="O24" s="175">
-        <v>116.574</v>
+        <v>-40.741999999999997</v>
       </c>
       <c r="P24" s="176">
-        <v>43.991350714924543</v>
+        <v>-16.950407721750707</v>
       </c>
     </row>
     <row r="25" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A25" s="54" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="172" t="s">
         <v>80</v>
       </c>
       <c r="C25" s="173">
-        <v>618.68499999999995</v>
+        <v>461.01600000000002</v>
       </c>
       <c r="D25" s="174">
-        <v>0.826782512213178</v>
+        <v>0.52855374073392036</v>
       </c>
       <c r="E25" s="173">
-        <v>553.51300000000003</v>
+        <v>415.26400000000001</v>
       </c>
       <c r="F25" s="174">
-        <v>0.88382279333273794</v>
+        <v>0.65301351211991532</v>
       </c>
       <c r="G25" s="173">
-        <v>65.171999999999997</v>
+        <v>45.752000000000002</v>
       </c>
       <c r="H25" s="173">
-        <v>386.94600000000003</v>
+        <v>575.03599999999994</v>
       </c>
       <c r="I25" s="174">
-        <v>0.72562301976424759</v>
+        <v>1.060565607940487</v>
       </c>
       <c r="J25" s="173">
-        <v>527.91</v>
+        <v>545.22400000000005</v>
       </c>
       <c r="K25" s="174">
-        <v>1.2793956733058749</v>
+        <v>1.3004884917797812</v>
       </c>
       <c r="L25" s="173">
-        <v>-140.964</v>
+        <v>29.812000000000001</v>
       </c>
       <c r="M25" s="175">
-        <v>231.739</v>
+        <v>-114.02</v>
       </c>
       <c r="N25" s="176">
-        <v>59.889235190440004</v>
+        <v>-19.828323791901724</v>
       </c>
       <c r="O25" s="175">
-        <v>25.603000000000002</v>
+        <v>-129.96</v>
       </c>
       <c r="P25" s="176">
-        <v>4.8498797143452483</v>
+        <v>-23.836074714245889</v>
       </c>
     </row>
     <row r="26" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A26" s="54" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="172" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="173">
-        <v>586.99900000000002</v>
+        <v>434.06900000000002</v>
       </c>
       <c r="D26" s="174">
-        <v>0.78443878207265938</v>
+        <v>0.49765906972129398</v>
       </c>
       <c r="E26" s="173">
-        <v>41.981000000000002</v>
+        <v>685.72299999999996</v>
       </c>
       <c r="F26" s="174">
-        <v>6.703323081282947E-2</v>
+        <v>1.0783173705676501</v>
       </c>
       <c r="G26" s="173">
-        <v>545.01800000000003</v>
+        <v>-251.654</v>
       </c>
       <c r="H26" s="173">
-        <v>293.83199999999999</v>
+        <v>375.505</v>
       </c>
       <c r="I26" s="174">
-        <v>0.55101038166402661</v>
+        <v>0.69256131548232203</v>
       </c>
       <c r="J26" s="173">
-        <v>50.091999999999999</v>
+        <v>259.83499999999998</v>
       </c>
       <c r="K26" s="174">
-        <v>0.12139851123721447</v>
+        <v>0.61976807195134376</v>
       </c>
       <c r="L26" s="173">
-        <v>243.74</v>
+        <v>115.67</v>
       </c>
       <c r="M26" s="175">
-        <v>293.16699999999997</v>
+        <v>58.564</v>
       </c>
       <c r="N26" s="176">
-        <v>99.77368019820851</v>
+        <v>15.596063967190849</v>
       </c>
       <c r="O26" s="175">
-        <v>-8.1110000000000007</v>
+        <v>425.88799999999998</v>
       </c>
       <c r="P26" s="176">
-        <v>-16.192206340333787</v>
+        <v>163.90709488713992</v>
       </c>
     </row>
     <row r="27" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A27" s="54" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="172" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="173">
-        <v>111.32</v>
+        <v>157.81299999999999</v>
       </c>
       <c r="D27" s="174">
-        <v>0.14876298804653576</v>
+        <v>0.18093222683473498</v>
       </c>
       <c r="E27" s="173">
-        <v>786.66399999999999</v>
+        <v>457.42500000000001</v>
       </c>
       <c r="F27" s="174">
-        <v>1.2561070361388169</v>
+        <v>0.71931278844651181</v>
       </c>
       <c r="G27" s="173">
-        <v>-675.34400000000005</v>
+        <v>-299.61200000000002</v>
       </c>
       <c r="H27" s="173">
-        <v>70.789000000000001</v>
+        <v>154.126</v>
       </c>
       <c r="I27" s="174">
-        <v>0.13274753569255485</v>
+        <v>0.28426174168127816</v>
       </c>
       <c r="J27" s="173">
-        <v>504.93700000000001</v>
+        <v>312.19600000000003</v>
       </c>
       <c r="K27" s="174">
-        <v>1.2237203559168204</v>
+        <v>0.74466146974395953</v>
       </c>
       <c r="L27" s="173">
-        <v>-434.14800000000002</v>
+        <v>-158.07</v>
       </c>
       <c r="M27" s="175">
-        <v>40.530999999999999</v>
+        <v>3.6869999999999998</v>
       </c>
       <c r="N27" s="176">
-        <v>57.256070858466714</v>
+        <v>2.3921985907634014</v>
       </c>
       <c r="O27" s="175">
-        <v>281.72699999999998</v>
+        <v>145.22900000000001</v>
       </c>
       <c r="P27" s="176">
-        <v>55.794485252615679</v>
+        <v>46.518533229125289</v>
       </c>
     </row>
     <row r="28" spans="1:35" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="54" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="172" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="173">
-        <v>6.1319999999999997</v>
+        <v>125.29300000000001</v>
       </c>
       <c r="D28" s="174">
-        <v>8.1945260752906701E-3</v>
+        <v>0.14364812465895996</v>
       </c>
       <c r="E28" s="173">
-        <v>1034.713</v>
+        <v>812.25199999999995</v>
       </c>
       <c r="F28" s="174">
-        <v>1.6521796849535555</v>
+        <v>1.2772875357517759</v>
       </c>
       <c r="G28" s="173">
-        <v>-1028.5809999999999</v>
+        <v>-686.95899999999995</v>
       </c>
       <c r="H28" s="173">
-        <v>4.7569999999999997</v>
+        <v>129.32599999999999</v>
       </c>
       <c r="I28" s="174">
-        <v>8.9205953932035113E-3</v>
+        <v>0.23852194960404463</v>
       </c>
       <c r="J28" s="173">
-        <v>105.7</v>
+        <v>348.637</v>
       </c>
       <c r="K28" s="174">
-        <v>0.25616510895499423</v>
+        <v>0.83158189351280865</v>
       </c>
       <c r="L28" s="173">
-        <v>-100.943</v>
+        <v>-219.31100000000001</v>
       </c>
       <c r="M28" s="175">
-        <v>1.375</v>
+        <v>-4.0330000000000004</v>
       </c>
       <c r="N28" s="176">
-        <v>28.904771915072523</v>
+        <v>-3.1184757898643736</v>
       </c>
       <c r="O28" s="175">
-        <v>929.01300000000003</v>
+        <v>463.61500000000001</v>
       </c>
       <c r="P28" s="176">
-        <v>878.91485335856191</v>
+        <v>132.97928791264266</v>
       </c>
       <c r="Q28" s="184"/>
       <c r="AE28" s="184"/>
       <c r="AG28" s="184"/>
       <c r="AI28" s="184"/>
     </row>
     <row r="29" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A29" s="54" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="186" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="187">
-        <v>3528.2269999999999</v>
+        <v>3370.8969999999999</v>
       </c>
       <c r="D29" s="188">
-        <v>4.7149621903203807</v>
+        <v>3.8647253435428484</v>
       </c>
       <c r="E29" s="187">
-        <v>11780.370999999999</v>
+        <v>10120.022999999999</v>
       </c>
       <c r="F29" s="188">
-        <v>18.810326774106443</v>
+        <v>15.914001122091781</v>
       </c>
       <c r="G29" s="187">
-        <v>-8252.1440000000002</v>
+        <v>-6749.1260000000002</v>
       </c>
       <c r="H29" s="187">
-        <v>3007.4769999999999</v>
+        <v>2992.9</v>
       </c>
       <c r="I29" s="188">
-        <v>5.639790933648416</v>
+        <v>5.5199445043529156</v>
       </c>
       <c r="J29" s="187">
-        <v>8605.1470000000008</v>
+        <v>8106.8829999999998</v>
       </c>
       <c r="K29" s="188">
-        <v>20.854668106232179</v>
+        <v>19.336837787230841</v>
       </c>
       <c r="L29" s="187">
-        <v>-5597.67</v>
+        <v>-5113.9830000000002</v>
       </c>
       <c r="M29" s="189">
-        <v>520.75</v>
+        <v>377.99700000000001</v>
       </c>
       <c r="N29" s="190">
-        <v>17.315178137688171</v>
+        <v>12.629790504193258</v>
       </c>
       <c r="O29" s="189">
-        <v>3175.2240000000002</v>
+        <v>2013.14</v>
       </c>
       <c r="P29" s="190">
-        <v>36.899125604710761</v>
+        <v>24.832478771434101</v>
       </c>
     </row>
     <row r="30" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="191"/>
     </row>
     <row r="31" spans="1:35" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="193"/>
       <c r="F31" s="135"/>
       <c r="G31" s="194" t="s">
         <v>89</v>
       </c>
       <c r="H31" s="137"/>
       <c r="I31" s="137"/>
       <c r="J31" s="137"/>
       <c r="K31" s="137"/>
     </row>
     <row r="32" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="193"/>
       <c r="G32" s="195"/>
       <c r="H32" s="137"/>
       <c r="I32" s="137"/>
       <c r="J32" s="137"/>
       <c r="P32" s="93" t="s">
         <v>29</v>
       </c>
@@ -8777,1152 +8777,1152 @@
       <c r="M35" s="49" t="s">
         <v>9</v>
       </c>
       <c r="N35" s="50" t="s">
         <v>11</v>
       </c>
       <c r="O35" s="49" t="s">
         <v>9</v>
       </c>
       <c r="P35" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q35" s="143"/>
       <c r="AE35" s="144"/>
       <c r="AG35" s="144"/>
       <c r="AI35" s="144"/>
     </row>
     <row r="36" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="157" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="158">
-        <v>416653.78499999997</v>
+        <v>661533.19900000002</v>
       </c>
       <c r="D36" s="159">
         <v>100</v>
       </c>
       <c r="E36" s="158">
-        <v>319213.462</v>
+        <v>500871.03200000001</v>
       </c>
       <c r="F36" s="159">
         <v>100</v>
       </c>
       <c r="G36" s="158">
-        <v>97440.323000000004</v>
+        <v>160662.16699999999</v>
       </c>
       <c r="H36" s="158">
-        <v>283248.45799999998</v>
+        <v>452573.321</v>
       </c>
       <c r="I36" s="159">
         <v>100</v>
       </c>
       <c r="J36" s="158">
-        <v>227524.09099999999</v>
+        <v>354555.94400000002</v>
       </c>
       <c r="K36" s="159">
         <v>100</v>
       </c>
       <c r="L36" s="158">
-        <v>55724.366999999998</v>
+        <v>98017.376999999993</v>
       </c>
       <c r="M36" s="160">
-        <v>133405.32699999999</v>
+        <v>208959.878</v>
       </c>
       <c r="N36" s="161">
-        <v>47.098341838104552</v>
+        <v>46.171497148414545</v>
       </c>
       <c r="O36" s="160">
-        <v>91689.370999999999</v>
+        <v>146315.08799999999</v>
       </c>
       <c r="P36" s="161">
-        <v>40.298752803280067</v>
+        <v>41.267137239137639</v>
       </c>
       <c r="Q36" s="144"/>
       <c r="AE36" s="144"/>
       <c r="AG36" s="144"/>
       <c r="AI36" s="144"/>
     </row>
     <row r="37" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="54" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="162" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="163">
-        <v>99139.951000000001</v>
+        <v>160083.32199999999</v>
       </c>
       <c r="D37" s="164">
-        <v>23.79432386531662</v>
+        <v>24.198834199400473</v>
       </c>
       <c r="E37" s="163">
-        <v>59553.322</v>
+        <v>97282.535999999993</v>
       </c>
       <c r="F37" s="164">
-        <v>18.656268951464209</v>
+        <v>19.422671662912219</v>
       </c>
       <c r="G37" s="163">
-        <v>39586.629000000001</v>
+        <v>62800.786</v>
       </c>
       <c r="H37" s="163">
-        <v>79163.316999999995</v>
+        <v>124560.182</v>
       </c>
       <c r="I37" s="164">
-        <v>27.948366447947265</v>
+        <v>27.522652401333218</v>
       </c>
       <c r="J37" s="163">
-        <v>43206.074000000001</v>
+        <v>68125.323999999993</v>
       </c>
       <c r="K37" s="164">
-        <v>18.989669977409118</v>
+        <v>19.214266507967498</v>
       </c>
       <c r="L37" s="163">
-        <v>35957.243000000002</v>
+        <v>56434.858</v>
       </c>
       <c r="M37" s="165">
-        <v>19976.633999999998</v>
+        <v>35523.14</v>
       </c>
       <c r="N37" s="166">
-        <v>25.234710667821059</v>
+        <v>28.518856852665809</v>
       </c>
       <c r="O37" s="165">
-        <v>16347.248</v>
+        <v>29157.212</v>
       </c>
       <c r="P37" s="166">
-        <v>37.83553210597195</v>
+        <v>42.799373695455742</v>
       </c>
       <c r="Q37" s="144"/>
       <c r="AE37" s="144"/>
       <c r="AG37" s="144"/>
       <c r="AI37" s="144"/>
     </row>
     <row r="38" spans="1:35" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A38" s="54" t="s">
         <v>90</v>
       </c>
       <c r="B38" s="167" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="196">
-        <v>55785.247000000003</v>
+        <v>91934.773000000001</v>
       </c>
       <c r="D38" s="169">
-        <v>13.388873210404173</v>
+        <v>13.897227401281187</v>
       </c>
       <c r="E38" s="196">
-        <v>58590.500999999997</v>
+        <v>95944.846000000005</v>
       </c>
       <c r="F38" s="169">
-        <v>18.354646020536563</v>
+        <v>19.155598920721772</v>
       </c>
       <c r="G38" s="196">
-        <v>-2805.2539999999999</v>
+        <v>-4010.0729999999999</v>
       </c>
       <c r="H38" s="196">
-        <v>45820.675000000003</v>
+        <v>72911.785999999993</v>
       </c>
       <c r="I38" s="169">
-        <v>16.176848878026373</v>
+        <v>16.110491409192015</v>
       </c>
       <c r="J38" s="196">
-        <v>42549.982000000004</v>
+        <v>67088.138999999996</v>
       </c>
       <c r="K38" s="169">
-        <v>18.701308425400985</v>
+        <v>18.921735803701544</v>
       </c>
       <c r="L38" s="196">
-        <v>3270.6930000000002</v>
+        <v>5823.6469999999999</v>
       </c>
       <c r="M38" s="170">
-        <v>9964.5720000000001</v>
+        <v>19022.987000000001</v>
       </c>
       <c r="N38" s="171">
-        <v>21.746890459383238</v>
+        <v>26.090414243864497</v>
       </c>
       <c r="O38" s="170">
-        <v>16040.519</v>
+        <v>28856.706999999999</v>
       </c>
       <c r="P38" s="171">
-        <v>37.698062951001951</v>
+        <v>43.01312784961884</v>
       </c>
     </row>
     <row r="39" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A39" s="54" t="s">
         <v>51</v>
       </c>
       <c r="B39" s="172" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="173">
-        <v>133312.622</v>
+        <v>207774.79199999999</v>
       </c>
       <c r="D39" s="174">
-        <v>31.996018468906982</v>
+        <v>31.408067246523785</v>
       </c>
       <c r="E39" s="173">
-        <v>29309.011999999999</v>
+        <v>44388.012000000002</v>
       </c>
       <c r="F39" s="174">
-        <v>9.1816340753197938</v>
+        <v>8.8621639432323978</v>
       </c>
       <c r="G39" s="173">
-        <v>104003.61</v>
+        <v>163386.78</v>
       </c>
       <c r="H39" s="173">
-        <v>78899.273000000001</v>
+        <v>130471.08100000001</v>
       </c>
       <c r="I39" s="174">
-        <v>27.855146522986544</v>
+        <v>28.828716794819641</v>
       </c>
       <c r="J39" s="173">
-        <v>23683.258000000002</v>
+        <v>36569.095000000001</v>
       </c>
       <c r="K39" s="174">
-        <v>10.409121027979406</v>
+        <v>10.314054980276962</v>
       </c>
       <c r="L39" s="173">
-        <v>55216.014999999999</v>
+        <v>93901.986000000004</v>
       </c>
       <c r="M39" s="175">
-        <v>54413.349000000002</v>
+        <v>77303.710999999996</v>
       </c>
       <c r="N39" s="176">
-        <v>68.965589835029277</v>
+        <v>59.249689975359367</v>
       </c>
       <c r="O39" s="175">
-        <v>5625.7539999999999</v>
+        <v>7818.9170000000004</v>
       </c>
       <c r="P39" s="176">
-        <v>23.754138894234906</v>
+        <v>21.381215477167263</v>
       </c>
     </row>
     <row r="40" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A40" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="172" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C40" s="173">
-        <v>38054.631000000001</v>
+        <v>52224.021000000001</v>
       </c>
       <c r="D40" s="174">
-        <v>9.1333938080029675</v>
+        <v>7.8943915556987792</v>
       </c>
       <c r="E40" s="173">
-        <v>10803.429</v>
+        <v>16921.469000000001</v>
       </c>
       <c r="F40" s="174">
-        <v>3.3843901608385178</v>
+        <v>3.3784083963554119</v>
       </c>
       <c r="G40" s="173">
-        <v>27251.202000000001</v>
+        <v>35302.552000000003</v>
       </c>
       <c r="H40" s="173">
-        <v>18627.153999999999</v>
+        <v>28942.214</v>
       </c>
       <c r="I40" s="174">
-        <v>6.5762596313940032</v>
+        <v>6.3950331707688086</v>
       </c>
       <c r="J40" s="173">
-        <v>5939.2539999999999</v>
+        <v>9553.9840000000004</v>
       </c>
       <c r="K40" s="174">
-        <v>2.6103846735069474</v>
+        <v>2.6946337134316947</v>
       </c>
       <c r="L40" s="173">
-        <v>12687.9</v>
+        <v>19388.23</v>
       </c>
       <c r="M40" s="175">
-        <v>19427.476999999999</v>
+        <v>23281.807000000001</v>
       </c>
       <c r="N40" s="176">
-        <v>104.2965393425104</v>
+        <v>80.442384262655224</v>
       </c>
       <c r="O40" s="175">
-        <v>4864.1750000000002</v>
+        <v>7367.4849999999997</v>
       </c>
       <c r="P40" s="176">
-        <v>81.898753614511179</v>
+        <v>77.114269816654499</v>
       </c>
     </row>
     <row r="41" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A41" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B41" s="177" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C41" s="178">
-        <v>19862.989000000001</v>
+        <v>33744.476000000002</v>
       </c>
       <c r="D41" s="179">
-        <v>4.767264744756849</v>
+        <v>5.1009497408458859</v>
       </c>
       <c r="E41" s="178">
-        <v>13491.459000000001</v>
+        <v>21901.254000000001</v>
       </c>
       <c r="F41" s="179">
-        <v>4.226469308490505</v>
+        <v>4.3726333927812382</v>
       </c>
       <c r="G41" s="178">
-        <v>6371.53</v>
+        <v>11843.222</v>
       </c>
       <c r="H41" s="178">
-        <v>17582.874</v>
+        <v>28813.054</v>
       </c>
       <c r="I41" s="179">
-        <v>6.2075797778923834</v>
+        <v>6.3664941486906601</v>
       </c>
       <c r="J41" s="178">
-        <v>8419.6959999999999</v>
+        <v>13701.511</v>
       </c>
       <c r="K41" s="179">
-        <v>3.7005734043345764</v>
+        <v>3.8644144124121635</v>
       </c>
       <c r="L41" s="178">
-        <v>9163.1779999999999</v>
+        <v>15111.543</v>
       </c>
       <c r="M41" s="180">
-        <v>2280.1149999999998</v>
+        <v>4931.4219999999996</v>
       </c>
       <c r="N41" s="181">
-        <v>12.967817434169183</v>
+        <v>17.115235337427265</v>
       </c>
       <c r="O41" s="180">
-        <v>5071.7629999999999</v>
+        <v>8199.7430000000004</v>
       </c>
       <c r="P41" s="181">
-        <v>60.236889787944833</v>
+        <v>59.845538203779135</v>
       </c>
     </row>
     <row r="42" spans="1:35" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A42" s="182" t="s">
         <v>57</v>
       </c>
       <c r="B42" s="172" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C42" s="173">
-        <v>17785.835999999999</v>
+        <v>27772.467000000001</v>
       </c>
       <c r="D42" s="174">
-        <v>4.2687326121374367</v>
+        <v>4.1981970129363075</v>
       </c>
       <c r="E42" s="173">
-        <v>32815.002999999997</v>
+        <v>50633.197</v>
       </c>
       <c r="F42" s="174">
-        <v>10.279955862262476</v>
+        <v>10.109028824809338</v>
       </c>
       <c r="G42" s="173">
-        <v>-15029.166999999999</v>
+        <v>-22860.73</v>
       </c>
       <c r="H42" s="173">
-        <v>14149.973</v>
+        <v>21942.636999999999</v>
       </c>
       <c r="I42" s="174">
-        <v>4.9956046009613235</v>
+        <v>4.8484159321446176</v>
       </c>
       <c r="J42" s="173">
-        <v>26402.541000000001</v>
+        <v>40288.463000000003</v>
       </c>
       <c r="K42" s="174">
-        <v>11.604283697588754</v>
+        <v>11.363076457124635</v>
       </c>
       <c r="L42" s="173">
-        <v>-12252.567999999999</v>
+        <v>-18345.826000000001</v>
       </c>
       <c r="M42" s="175">
-        <v>3635.8629999999998</v>
+        <v>5829.83</v>
       </c>
       <c r="N42" s="176">
-        <v>25.695193906023704</v>
+        <v>26.568502226965702</v>
       </c>
       <c r="O42" s="175">
-        <v>6412.4620000000004</v>
+        <v>10344.734</v>
       </c>
       <c r="P42" s="176">
-        <v>24.287291136106937</v>
+        <v>25.676665798841718</v>
       </c>
     </row>
     <row r="43" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A43" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="172" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C43" s="173">
-        <v>16109.41</v>
+        <v>27355.690999999999</v>
       </c>
       <c r="D43" s="174">
-        <v>3.8663779329401753</v>
+        <v>4.135195488503367</v>
       </c>
       <c r="E43" s="173">
-        <v>46591.027999999998</v>
+        <v>2163.7159999999999</v>
       </c>
       <c r="F43" s="174">
-        <v>14.59557116046691</v>
+        <v>0.43199064464961906</v>
       </c>
       <c r="G43" s="173">
-        <v>-30481.617999999999</v>
+        <v>25191.974999999999</v>
       </c>
       <c r="H43" s="173">
-        <v>11700.111000000001</v>
+        <v>16388.502</v>
       </c>
       <c r="I43" s="174">
-        <v>4.1306883301726574</v>
+        <v>3.6211816383228652</v>
       </c>
       <c r="J43" s="173">
-        <v>27973.335999999999</v>
+        <v>2525.7359999999999</v>
       </c>
       <c r="K43" s="174">
-        <v>12.294669930139397</v>
+        <v>0.71236600111828896</v>
       </c>
       <c r="L43" s="173">
-        <v>-16273.225</v>
+        <v>13862.766</v>
       </c>
       <c r="M43" s="175">
-        <v>4409.299</v>
+        <v>10967.189</v>
       </c>
       <c r="N43" s="176">
-        <v>37.68595870586185</v>
+        <v>66.920021122125746</v>
       </c>
       <c r="O43" s="175">
-        <v>18617.691999999999</v>
+        <v>-362.02</v>
       </c>
       <c r="P43" s="176">
-        <v>66.555136648700028</v>
+        <v>-14.33324781370658</v>
       </c>
     </row>
     <row r="44" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A44" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="172" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="C44" s="173">
-        <v>14725.507</v>
+        <v>26571.396000000001</v>
       </c>
       <c r="D44" s="174">
-        <v>3.5342309442838733</v>
+        <v>4.0166383244508941</v>
       </c>
       <c r="E44" s="173">
-        <v>1242.5899999999999</v>
+        <v>76792.462</v>
       </c>
       <c r="F44" s="174">
-        <v>0.389266164470219</v>
+        <v>15.331783451992489</v>
       </c>
       <c r="G44" s="173">
-        <v>13482.916999999999</v>
+        <v>-50221.065999999999</v>
       </c>
       <c r="H44" s="173">
-        <v>9561.4030000000002</v>
+        <v>18730.026999999998</v>
       </c>
       <c r="I44" s="174">
-        <v>3.3756240254624794</v>
+        <v>4.1385618928253178</v>
       </c>
       <c r="J44" s="173">
-        <v>1928.6279999999999</v>
+        <v>46307.832999999999</v>
       </c>
       <c r="K44" s="174">
-        <v>0.84765880901816248</v>
+        <v>13.060797254607584</v>
       </c>
       <c r="L44" s="173">
-        <v>7632.7749999999996</v>
+        <v>-27577.806</v>
       </c>
       <c r="M44" s="175">
-        <v>5164.1040000000003</v>
+        <v>7841.3689999999997</v>
       </c>
       <c r="N44" s="176">
-        <v>54.009897919792735</v>
+        <v>41.86523062673642</v>
       </c>
       <c r="O44" s="175">
-        <v>-686.03800000000001</v>
+        <v>30484.629000000001</v>
       </c>
       <c r="P44" s="176">
-        <v>-35.571297316019475</v>
+        <v>65.830394179749234</v>
       </c>
     </row>
     <row r="45" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A45" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B45" s="172" t="s">
         <v>64</v>
       </c>
       <c r="C45" s="173">
-        <v>12433.885</v>
+        <v>21208.405999999999</v>
       </c>
       <c r="D45" s="174">
-        <v>2.9842246602895974</v>
+        <v>3.205947340520396</v>
       </c>
       <c r="E45" s="173">
-        <v>15432.785</v>
+        <v>26105.671999999999</v>
       </c>
       <c r="F45" s="174">
-        <v>4.8346284969648305</v>
+        <v>5.2120546671982417</v>
       </c>
       <c r="G45" s="173">
-        <v>-2998.9</v>
+        <v>-4897.2659999999996</v>
       </c>
       <c r="H45" s="173">
-        <v>8259.3169999999991</v>
+        <v>13278.929</v>
       </c>
       <c r="I45" s="174">
-        <v>2.9159265537819801</v>
+        <v>2.9340945176925266</v>
       </c>
       <c r="J45" s="173">
-        <v>5675.2759999999998</v>
+        <v>9763.0400000000009</v>
       </c>
       <c r="K45" s="174">
-        <v>2.4943626738849383</v>
+        <v>2.7535964818009089</v>
       </c>
       <c r="L45" s="173">
-        <v>2584.0410000000002</v>
+        <v>3515.8890000000001</v>
       </c>
       <c r="M45" s="175">
-        <v>4174.5680000000002</v>
+        <v>7929.4769999999999</v>
       </c>
       <c r="N45" s="176">
-        <v>50.543743508089115</v>
+        <v>59.714733018001674</v>
       </c>
       <c r="O45" s="175">
-        <v>9757.509</v>
+        <v>16342.632</v>
       </c>
       <c r="P45" s="176">
-        <v>171.93012286979524</v>
+        <v>167.39286123994165</v>
       </c>
     </row>
     <row r="46" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A46" s="54" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="177" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C46" s="178">
-        <v>9088.8549999999996</v>
+        <v>16226.788</v>
       </c>
       <c r="D46" s="179">
-        <v>2.181392639934856</v>
+        <v>2.4529060710073298</v>
       </c>
       <c r="E46" s="178">
-        <v>4226.5029999999997</v>
+        <v>6822.2759999999998</v>
       </c>
       <c r="F46" s="179">
-        <v>1.3240365783821486</v>
+        <v>1.3620823653462955</v>
       </c>
       <c r="G46" s="178">
-        <v>4862.3519999999999</v>
+        <v>9404.5120000000006</v>
       </c>
       <c r="H46" s="178">
-        <v>6846.7920000000004</v>
+        <v>9580.3649999999998</v>
       </c>
       <c r="I46" s="179">
-        <v>2.417238931623769</v>
+        <v>2.1168647278702495</v>
       </c>
       <c r="J46" s="178">
-        <v>3237.4679999999998</v>
+        <v>5011.7169999999996</v>
       </c>
       <c r="K46" s="179">
-        <v>1.4229121785613463</v>
+        <v>1.4135193852510903</v>
       </c>
       <c r="L46" s="178">
-        <v>3609.3240000000001</v>
+        <v>4568.6480000000001</v>
       </c>
       <c r="M46" s="180">
-        <v>2242.0630000000001</v>
+        <v>6646.4229999999998</v>
       </c>
       <c r="N46" s="181">
-        <v>32.746182445735172</v>
+        <v>69.375467427389253</v>
       </c>
       <c r="O46" s="180">
-        <v>989.03499999999997</v>
+        <v>1810.559</v>
       </c>
       <c r="P46" s="181">
-        <v>30.549645587230518</v>
+        <v>36.12652111042982</v>
       </c>
     </row>
     <row r="47" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A47" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B47" s="172" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C47" s="173">
-        <v>6545.2420000000002</v>
+        <v>11350.793</v>
       </c>
       <c r="D47" s="174">
-        <v>1.5709066461498726</v>
+        <v>1.7158311959487915</v>
       </c>
       <c r="E47" s="173">
-        <v>2099.5940000000001</v>
+        <v>3302.1089999999999</v>
       </c>
       <c r="F47" s="174">
-        <v>0.65773980421915912</v>
+        <v>0.65927330371144321</v>
       </c>
       <c r="G47" s="173">
-        <v>4445.6480000000001</v>
+        <v>8048.6840000000002</v>
       </c>
       <c r="H47" s="173">
-        <v>4526.22</v>
+        <v>6674.4340000000002</v>
       </c>
       <c r="I47" s="174">
-        <v>1.597968099088469</v>
+        <v>1.474774073127479</v>
       </c>
       <c r="J47" s="173">
-        <v>1552.35</v>
+        <v>2363.375</v>
       </c>
       <c r="K47" s="174">
-        <v>0.68227939871211263</v>
+        <v>0.66657322772171601</v>
       </c>
       <c r="L47" s="173">
-        <v>2973.87</v>
+        <v>4311.0590000000002</v>
       </c>
       <c r="M47" s="175">
-        <v>2019.0219999999999</v>
+        <v>4676.3590000000004</v>
       </c>
       <c r="N47" s="176">
-        <v>44.607244013768664</v>
+        <v>70.063753720540205</v>
       </c>
       <c r="O47" s="175">
-        <v>547.24400000000003</v>
+        <v>938.73400000000004</v>
       </c>
       <c r="P47" s="176">
-        <v>35.25261700003221</v>
+        <v>39.72006135293806</v>
       </c>
     </row>
     <row r="48" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A48" s="54" t="s">
         <v>69</v>
       </c>
       <c r="B48" s="172" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C48" s="173">
-        <v>5598.6620000000003</v>
+        <v>9923.8119999999999</v>
       </c>
       <c r="D48" s="174">
-        <v>1.3437204224605808</v>
+        <v>1.5001230497579308</v>
       </c>
       <c r="E48" s="173">
-        <v>5909.7939999999999</v>
+        <v>11291.416999999999</v>
       </c>
       <c r="F48" s="174">
-        <v>1.8513611434094219</v>
+        <v>2.2543561672778072</v>
       </c>
       <c r="G48" s="173">
-        <v>-311.13200000000001</v>
+        <v>-1367.605</v>
       </c>
       <c r="H48" s="173">
-        <v>4085.1790000000001</v>
+        <v>4221.1620000000003</v>
       </c>
       <c r="I48" s="174">
-        <v>1.4422599257362949</v>
+        <v>0.93270234990276857</v>
       </c>
       <c r="J48" s="173">
-        <v>4119.3860000000004</v>
+        <v>8690.5720000000001</v>
       </c>
       <c r="K48" s="174">
-        <v>1.8105273959758399</v>
+        <v>2.4511144565665495</v>
       </c>
       <c r="L48" s="173">
-        <v>-34.207000000000001</v>
+        <v>-4469.41</v>
       </c>
       <c r="M48" s="175">
-        <v>1513.4829999999999</v>
+        <v>5702.65</v>
       </c>
       <c r="N48" s="176">
-        <v>37.048144034814626</v>
+        <v>135.09668664694698</v>
       </c>
       <c r="O48" s="175">
-        <v>1790.4079999999999</v>
+        <v>2600.8449999999998</v>
       </c>
       <c r="P48" s="176">
-        <v>43.462982104614625</v>
+        <v>29.927201569701051</v>
       </c>
     </row>
     <row r="49" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A49" s="54" t="s">
         <v>71</v>
       </c>
       <c r="B49" s="172" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C49" s="173">
-        <v>5328.0360000000001</v>
+        <v>8262.7610000000004</v>
       </c>
       <c r="D49" s="174">
-        <v>1.2787681743968797</v>
+        <v>1.2490319476770508</v>
       </c>
       <c r="E49" s="173">
-        <v>6705.05</v>
+        <v>8954.9030000000002</v>
       </c>
       <c r="F49" s="174">
-        <v>2.1004909874383682</v>
+        <v>1.7878660229645702</v>
       </c>
       <c r="G49" s="173">
-        <v>-1377.0139999999999</v>
+        <v>-692.14200000000005</v>
       </c>
       <c r="H49" s="173">
-        <v>2738.252</v>
+        <v>6027.2380000000003</v>
       </c>
       <c r="I49" s="174">
-        <v>0.9667314764340218</v>
+        <v>1.3317705044305959</v>
       </c>
       <c r="J49" s="173">
-        <v>5683.5959999999995</v>
+        <v>6551.23</v>
       </c>
       <c r="K49" s="174">
-        <v>2.4980194295117522</v>
+        <v>1.8477281542909347</v>
       </c>
       <c r="L49" s="173">
-        <v>-2945.3440000000001</v>
+        <v>-523.99199999999996</v>
       </c>
       <c r="M49" s="175">
-        <v>2589.7840000000001</v>
+        <v>2235.5230000000001</v>
       </c>
       <c r="N49" s="176">
-        <v>94.578000856020566</v>
+        <v>37.09033889154535</v>
       </c>
       <c r="O49" s="175">
-        <v>1021.454</v>
+        <v>2403.6729999999998</v>
       </c>
       <c r="P49" s="176">
-        <v>17.971967043399989</v>
+        <v>36.690407755490192</v>
       </c>
     </row>
     <row r="50" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A50" s="54" t="s">
         <v>75</v>
       </c>
       <c r="B50" s="172" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="C50" s="173">
-        <v>4942.7269999999999</v>
+        <v>6788.54</v>
       </c>
       <c r="D50" s="174">
-        <v>1.1862911553773596</v>
+        <v>1.0261828144470797</v>
       </c>
       <c r="E50" s="173">
-        <v>516.41099999999994</v>
+        <v>10831.779</v>
       </c>
       <c r="F50" s="174">
-        <v>0.16177607196277957</v>
+        <v>2.162588432544847</v>
       </c>
       <c r="G50" s="173">
-        <v>4426.3159999999998</v>
+        <v>-4043.239</v>
       </c>
       <c r="H50" s="173">
-        <v>609.15899999999999</v>
+        <v>5397.4030000000002</v>
       </c>
       <c r="I50" s="174">
-        <v>0.21506171800589291</v>
+        <v>1.1926029992386582</v>
       </c>
       <c r="J50" s="173">
-        <v>412.28500000000003</v>
+        <v>10656.962</v>
       </c>
       <c r="K50" s="174">
-        <v>0.18120498721166189</v>
+        <v>3.0057208686931505</v>
       </c>
       <c r="L50" s="173">
-        <v>196.874</v>
+        <v>-5259.5590000000002</v>
       </c>
       <c r="M50" s="175">
-        <v>4333.5680000000002</v>
+        <v>1391.1369999999999</v>
       </c>
       <c r="N50" s="176">
-        <v>711.40178508402562</v>
+        <v>25.774191773339883</v>
       </c>
       <c r="O50" s="175">
-        <v>104.126</v>
+        <v>174.81700000000001</v>
       </c>
       <c r="P50" s="176">
-        <v>25.255830311556327</v>
+        <v>1.6404018330927708</v>
       </c>
     </row>
     <row r="51" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A51" s="54" t="s">
         <v>73</v>
       </c>
       <c r="B51" s="172" t="s">
         <v>74</v>
       </c>
       <c r="C51" s="178">
-        <v>4493.7489999999998</v>
+        <v>6337.6480000000001</v>
       </c>
       <c r="D51" s="179">
-        <v>1.078533103929441</v>
+        <v>0.95802417922188055</v>
       </c>
       <c r="E51" s="178">
-        <v>6882.951</v>
+        <v>1284.6410000000001</v>
       </c>
       <c r="F51" s="179">
-        <v>2.1562220330168906</v>
+        <v>0.2564813929985873</v>
       </c>
       <c r="G51" s="178">
-        <v>-2389.2020000000002</v>
+        <v>5053.0069999999996</v>
       </c>
       <c r="H51" s="178">
-        <v>3417.16</v>
+        <v>1292.836</v>
       </c>
       <c r="I51" s="179">
-        <v>1.2064178651239119</v>
+        <v>0.28566332570010239</v>
       </c>
       <c r="J51" s="178">
-        <v>7011.4390000000003</v>
+        <v>647.58000000000004</v>
       </c>
       <c r="K51" s="179">
-        <v>3.081624881648247</v>
+        <v>0.18264536555054905</v>
       </c>
       <c r="L51" s="178">
-        <v>-3594.279</v>
+        <v>645.25599999999997</v>
       </c>
       <c r="M51" s="180">
-        <v>1076.5889999999999</v>
+        <v>5044.8119999999999</v>
       </c>
       <c r="N51" s="181">
-        <v>31.505372882744737</v>
+        <v>390.2128344198336</v>
       </c>
       <c r="O51" s="180">
-        <v>-128.488</v>
+        <v>637.06100000000004</v>
       </c>
       <c r="P51" s="181">
-        <v>-1.8325482115725462</v>
+        <v>98.37564470798975</v>
       </c>
     </row>
     <row r="52" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A52" s="54" t="s">
         <v>77</v>
       </c>
       <c r="B52" s="183" t="s">
         <v>80</v>
       </c>
       <c r="C52" s="173">
-        <v>3936.2640000000001</v>
+        <v>5414.7470000000003</v>
       </c>
       <c r="D52" s="174">
-        <v>0.94473256735205213</v>
+        <v>0.81851477872692513</v>
       </c>
       <c r="E52" s="173">
-        <v>3120.819</v>
+        <v>4765.8530000000001</v>
       </c>
       <c r="F52" s="174">
-        <v>0.97765895599979424</v>
+        <v>0.95151300345115586</v>
       </c>
       <c r="G52" s="173">
-        <v>815.44500000000005</v>
+        <v>648.89400000000001</v>
       </c>
       <c r="H52" s="173">
-        <v>1775.86</v>
+        <v>3151.93</v>
       </c>
       <c r="I52" s="174">
-        <v>0.62696193036291836</v>
+        <v>0.69644626710110469</v>
       </c>
       <c r="J52" s="173">
-        <v>3369.3330000000001</v>
+        <v>5050.5439999999999</v>
       </c>
       <c r="K52" s="174">
-        <v>1.4808686786490668</v>
+        <v>1.4244702663904572</v>
       </c>
       <c r="L52" s="173">
-        <v>-1593.473</v>
+        <v>-1898.614</v>
       </c>
       <c r="M52" s="175">
-        <v>2160.404</v>
+        <v>2262.817</v>
       </c>
       <c r="N52" s="176">
-        <v>121.65395920849618</v>
+        <v>71.791473795420586</v>
       </c>
       <c r="O52" s="175">
-        <v>-248.51400000000001</v>
+        <v>-284.69099999999997</v>
       </c>
       <c r="P52" s="176">
-        <v>-7.3757625025487243</v>
+        <v>-5.636838328702809</v>
       </c>
     </row>
     <row r="53" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A53" s="54" t="s">
         <v>79</v>
       </c>
       <c r="B53" s="172" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C53" s="173">
-        <v>2552.6930000000002</v>
+        <v>4487.68</v>
       </c>
       <c r="D53" s="174">
-        <v>0.61266526115921394</v>
+        <v>0.67837562903626858</v>
       </c>
       <c r="E53" s="173">
-        <v>2027.5250000000001</v>
+        <v>3710.0990000000002</v>
       </c>
       <c r="F53" s="174">
-        <v>0.6351627488692817</v>
+        <v>0.74072940197507764</v>
       </c>
       <c r="G53" s="173">
-        <v>525.16800000000001</v>
+        <v>777.58100000000002</v>
       </c>
       <c r="H53" s="173">
-        <v>2094.893</v>
+        <v>3263.6950000000002</v>
       </c>
       <c r="I53" s="174">
-        <v>0.73959555324392978</v>
+        <v>0.72114171307945929</v>
       </c>
       <c r="J53" s="173">
-        <v>1293.951</v>
+        <v>1996.6420000000001</v>
       </c>
       <c r="K53" s="174">
-        <v>0.56870944712399707</v>
+        <v>0.56313877507578891</v>
       </c>
       <c r="L53" s="173">
-        <v>800.94200000000001</v>
+        <v>1267.0530000000001</v>
       </c>
       <c r="M53" s="175">
-        <v>457.8</v>
+        <v>1223.9849999999999</v>
       </c>
       <c r="N53" s="176">
-        <v>21.853144766821025</v>
+        <v>37.50304486172881</v>
       </c>
       <c r="O53" s="175">
-        <v>733.57399999999996</v>
+        <v>1713.4570000000001</v>
       </c>
       <c r="P53" s="176">
-        <v>56.692564092457907</v>
+        <v>85.816936636612866</v>
       </c>
     </row>
     <row r="54" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A54" s="54" t="s">
         <v>81</v>
       </c>
       <c r="B54" s="172" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="C54" s="173">
-        <v>2248.58</v>
+        <v>3635.886</v>
       </c>
       <c r="D54" s="174">
-        <v>0.53967588461964899</v>
+        <v>0.54961504660630045</v>
       </c>
       <c r="E54" s="173">
-        <v>1468.9169999999999</v>
+        <v>2076.1869999999999</v>
       </c>
       <c r="F54" s="174">
-        <v>0.46016762288051621</v>
+        <v>0.41451528783960495</v>
       </c>
       <c r="G54" s="173">
-        <v>779.66300000000001</v>
+        <v>1559.6990000000001</v>
       </c>
       <c r="H54" s="173">
-        <v>1981.777</v>
+        <v>3206.7530000000002</v>
       </c>
       <c r="I54" s="174">
-        <v>0.69966029612065883</v>
+        <v>0.70855988437727635</v>
       </c>
       <c r="J54" s="173">
-        <v>1266.5360000000001</v>
+        <v>2186.6489999999999</v>
       </c>
       <c r="K54" s="174">
-        <v>0.5566601736253064</v>
+        <v>0.61672890752608567</v>
       </c>
       <c r="L54" s="173">
-        <v>715.24099999999999</v>
+        <v>1020.104</v>
       </c>
       <c r="M54" s="175">
-        <v>266.803</v>
+        <v>429.13299999999998</v>
       </c>
       <c r="N54" s="176">
-        <v>13.46281645210334</v>
+        <v>13.382165698449491</v>
       </c>
       <c r="O54" s="175">
-        <v>202.381</v>
+        <v>-110.462</v>
       </c>
       <c r="P54" s="176">
-        <v>15.979095738297215</v>
+        <v>-5.0516566673480749</v>
       </c>
     </row>
     <row r="55" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A55" s="54" t="s">
         <v>83</v>
       </c>
       <c r="B55" s="172" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="C55" s="173">
-        <v>1710.146</v>
+        <v>2794.17</v>
       </c>
       <c r="D55" s="174">
-        <v>0.41044772940200225</v>
+        <v>0.42237789489987487</v>
       </c>
       <c r="E55" s="173">
-        <v>2905.915</v>
+        <v>4813.3860000000004</v>
       </c>
       <c r="F55" s="174">
-        <v>0.91033598075509736</v>
+        <v>0.96100307114586736</v>
       </c>
       <c r="G55" s="173">
-        <v>-1195.769</v>
+        <v>-2019.2159999999999</v>
       </c>
       <c r="H55" s="173">
-        <v>751.54899999999998</v>
+        <v>1216.43</v>
       </c>
       <c r="I55" s="174">
-        <v>0.26533207111051599</v>
+        <v>0.26878075740571544</v>
       </c>
       <c r="J55" s="173">
-        <v>2316.7649999999999</v>
+        <v>3526.585</v>
       </c>
       <c r="K55" s="174">
-        <v>1.0182504146341145</v>
+        <v>0.99464839320251242</v>
       </c>
       <c r="L55" s="173">
-        <v>-1565.2159999999999</v>
+        <v>-2310.1550000000002</v>
       </c>
       <c r="M55" s="175">
-        <v>958.59699999999998</v>
+        <v>1577.74</v>
       </c>
       <c r="N55" s="176">
-        <v>127.54950109706753</v>
+        <v>129.70249007341155</v>
       </c>
       <c r="O55" s="175">
-        <v>589.15</v>
+        <v>1286.8009999999999</v>
       </c>
       <c r="P55" s="176">
-        <v>25.429855855039246</v>
+        <v>36.488585983323816</v>
       </c>
     </row>
     <row r="56" spans="1:35" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="54" t="s">
+        <v>92</v>
+      </c>
+      <c r="B56" s="172" t="s">
         <v>93</v>
       </c>
-      <c r="B56" s="172" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="173">
-        <v>374.85300000000001</v>
+        <v>598.66099999999994</v>
       </c>
       <c r="D56" s="174">
-        <v>8.9967501435274377E-2</v>
+        <v>9.0495987337439729E-2</v>
       </c>
       <c r="E56" s="173">
-        <v>3387.683</v>
+        <v>4853.9530000000004</v>
       </c>
       <c r="F56" s="174">
-        <v>1.0612594402425295</v>
+        <v>0.96910236166343111</v>
       </c>
       <c r="G56" s="173">
-        <v>-3012.83</v>
+        <v>-4255.2920000000004</v>
       </c>
       <c r="H56" s="173">
-        <v>485.40699999999998</v>
+        <v>701.89300000000003</v>
       </c>
       <c r="I56" s="174">
-        <v>0.17137145367972312</v>
+        <v>0.15508934518038017</v>
       </c>
       <c r="J56" s="173">
-        <v>3848.5819999999999</v>
+        <v>5564.7910000000002</v>
       </c>
       <c r="K56" s="174">
-        <v>1.6915052744898122</v>
+        <v>1.5695100009379619</v>
       </c>
       <c r="L56" s="173">
-        <v>-3363.1750000000002</v>
+        <v>-4862.8980000000001</v>
       </c>
       <c r="M56" s="175">
-        <v>-110.554</v>
+        <v>-103.232</v>
       </c>
       <c r="N56" s="176">
-        <v>-22.775526516922913</v>
+        <v>-14.707654870471709</v>
       </c>
       <c r="O56" s="175">
-        <v>-460.899</v>
+        <v>-710.83799999999997</v>
       </c>
       <c r="P56" s="176">
-        <v>-11.97581342946571</v>
+        <v>-12.773849008884611</v>
       </c>
       <c r="Q56" s="184"/>
       <c r="AE56" s="184"/>
       <c r="AG56" s="184"/>
       <c r="AI56" s="184"/>
     </row>
     <row r="57" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A57" s="54" t="s">
         <v>87</v>
       </c>
       <c r="B57" s="186" t="s">
         <v>88</v>
       </c>
       <c r="C57" s="187">
-        <v>18409.147000000001</v>
+        <v>28977.142</v>
       </c>
       <c r="D57" s="188">
-        <v>4.4183318771483142</v>
+        <v>4.3803004964532395</v>
       </c>
       <c r="E57" s="187">
-        <v>70723.672000000006</v>
+        <v>101976.111</v>
       </c>
       <c r="F57" s="188">
-        <v>22.155604452546555</v>
+        <v>20.359754205150359</v>
       </c>
       <c r="G57" s="187">
-        <v>-52314.525000000001</v>
+        <v>-72998.968999999997</v>
       </c>
       <c r="H57" s="187">
-        <v>15992.788</v>
+        <v>24712.556</v>
       </c>
       <c r="I57" s="188">
-        <v>5.6462047888712608</v>
+        <v>5.4604535559885559</v>
       </c>
       <c r="J57" s="187">
-        <v>50184.337</v>
+        <v>75474.311000000002</v>
       </c>
       <c r="K57" s="188">
-        <v>22.056713545995443</v>
+        <v>21.286996390053471</v>
       </c>
       <c r="L57" s="187">
-        <v>-34191.548999999999</v>
+        <v>-50761.754999999997</v>
       </c>
       <c r="M57" s="189">
-        <v>2416.3589999999999</v>
+        <v>4264.5860000000002</v>
       </c>
       <c r="N57" s="190">
-        <v>15.109054156160889</v>
+        <v>17.256758062581628</v>
       </c>
       <c r="O57" s="189">
-        <v>20539.334999999999</v>
+        <v>26501.8</v>
       </c>
       <c r="P57" s="190">
-        <v>40.927779916670012</v>
+        <v>35.113669338432253</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="B3:P3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AI42"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="75" workbookViewId="0">
       <pane xSplit="3" ySplit="9" topLeftCell="D10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
       <selection pane="bottomRight" sqref="A1:O1"/>
@@ -10148,702 +10148,702 @@
       <c r="K7" s="156" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M7" s="50" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="O7" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q7" s="144"/>
       <c r="AE7" s="144"/>
       <c r="AG7" s="144"/>
       <c r="AI7" s="144"/>
     </row>
     <row r="8" spans="1:35" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="206" t="s">
         <v>96</v>
       </c>
       <c r="B8" s="158">
-        <v>74830.441000000006</v>
+        <v>87222.161999999997</v>
       </c>
       <c r="C8" s="207">
         <v>100</v>
       </c>
       <c r="D8" s="208">
-        <v>62627.146999999997</v>
+        <v>63591.946000000004</v>
       </c>
       <c r="E8" s="207">
         <v>100</v>
       </c>
       <c r="F8" s="208">
-        <v>12203.294</v>
+        <v>23630.216</v>
       </c>
       <c r="G8" s="158">
-        <v>53326.036999999997</v>
+        <v>54219.748</v>
       </c>
       <c r="H8" s="207">
         <v>100</v>
       </c>
       <c r="I8" s="208">
-        <v>41262.449999999997</v>
+        <v>41924.553999999996</v>
       </c>
       <c r="J8" s="207">
         <v>100</v>
       </c>
       <c r="K8" s="208">
-        <v>12063.587</v>
+        <v>12295.194</v>
       </c>
       <c r="L8" s="160">
-        <v>21504.403999999999</v>
+        <v>33002.413999999997</v>
       </c>
       <c r="M8" s="209">
-        <v>40.326274386375275</v>
+        <v>60.867885258337971</v>
       </c>
       <c r="N8" s="210">
-        <v>21364.697</v>
+        <v>21667.392</v>
       </c>
       <c r="O8" s="209">
-        <v>51.777577434204701</v>
+        <v>51.681866430827149</v>
       </c>
       <c r="Q8" s="144"/>
       <c r="AE8" s="144"/>
       <c r="AG8" s="144"/>
       <c r="AI8" s="144"/>
     </row>
     <row r="9" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="211" t="s">
         <v>97</v>
       </c>
       <c r="B9" s="163">
-        <v>39026.536999999997</v>
+        <v>47686.983</v>
       </c>
       <c r="C9" s="212">
-        <v>52.15329012961449</v>
+        <v>54.673011888882094</v>
       </c>
       <c r="D9" s="213">
-        <v>45358.502999999997</v>
+        <v>48105.946000000004</v>
       </c>
       <c r="E9" s="212">
-        <v>72.426264284400503</v>
+        <v>75.647859557560949</v>
       </c>
       <c r="F9" s="213">
-        <v>-6331.9660000000003</v>
+        <v>-418.96300000000002</v>
       </c>
       <c r="G9" s="163">
-        <v>29450.466</v>
+        <v>31587.338</v>
       </c>
       <c r="H9" s="212">
-        <v>55.227179173280774</v>
+        <v>58.257994854568487</v>
       </c>
       <c r="I9" s="213">
-        <v>27707.618999999999</v>
+        <v>29063.172999999999</v>
       </c>
       <c r="J9" s="212">
-        <v>67.149718448613697</v>
+        <v>69.322557372941887</v>
       </c>
       <c r="K9" s="213">
-        <v>1742.847</v>
+        <v>2524.165</v>
       </c>
       <c r="L9" s="165">
-        <v>9576.0709999999999</v>
+        <v>16099.645</v>
       </c>
       <c r="M9" s="214">
-        <v>32.515855606495322</v>
+        <v>50.968666622049632</v>
       </c>
       <c r="N9" s="215">
-        <v>17650.883999999998</v>
+        <v>19042.773000000001</v>
       </c>
       <c r="O9" s="214">
-        <v>63.704080816182731</v>
+        <v>65.522002707687832</v>
       </c>
       <c r="Q9" s="144"/>
       <c r="AE9" s="144"/>
       <c r="AG9" s="144"/>
       <c r="AI9" s="144"/>
     </row>
     <row r="10" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="216" t="s">
         <v>98</v>
       </c>
       <c r="B10" s="158">
-        <v>13226.096</v>
+        <v>18880.861000000001</v>
       </c>
       <c r="C10" s="207">
-        <v>17.674753513747167</v>
+        <v>21.646861952355643</v>
       </c>
       <c r="D10" s="208">
-        <v>10122.123</v>
+        <v>10601.599</v>
       </c>
       <c r="E10" s="207">
-        <v>16.162516552127144</v>
+        <v>16.671291990341043</v>
       </c>
       <c r="F10" s="208">
-        <v>3103.973</v>
+        <v>8279.2620000000006</v>
       </c>
       <c r="G10" s="158">
-        <v>8991.9349999999995</v>
+        <v>9761.7990000000009</v>
       </c>
       <c r="H10" s="207">
-        <v>16.862184977293552</v>
+        <v>18.004139377409132</v>
       </c>
       <c r="I10" s="208">
-        <v>5033.7939999999999</v>
+        <v>5342.85</v>
       </c>
       <c r="J10" s="207">
-        <v>12.199454952384068</v>
+        <v>12.743963835608128</v>
       </c>
       <c r="K10" s="208">
-        <v>3958.1410000000001</v>
+        <v>4418.9489999999996</v>
       </c>
       <c r="L10" s="160">
-        <v>4234.1610000000001</v>
+        <v>9119.0619999999999</v>
       </c>
       <c r="M10" s="209">
-        <v>47.088429798480533</v>
+        <v>93.415793543792489</v>
       </c>
       <c r="N10" s="210">
-        <v>5088.3289999999997</v>
+        <v>5258.7489999999998</v>
       </c>
       <c r="O10" s="209">
-        <v>101.08337766702411</v>
+        <v>98.425915007907761</v>
       </c>
       <c r="Q10" s="144"/>
       <c r="AE10" s="144"/>
       <c r="AG10" s="144"/>
       <c r="AI10" s="144"/>
     </row>
     <row r="11" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="211" t="s">
         <v>99</v>
       </c>
       <c r="B11" s="163">
-        <v>446.625</v>
+        <v>543.06600000000003</v>
       </c>
       <c r="C11" s="212">
-        <v>0.5968493490503417</v>
+        <v>0.62262386937851877</v>
       </c>
       <c r="D11" s="213">
-        <v>2531.4140000000002</v>
+        <v>2507.192</v>
       </c>
       <c r="E11" s="212">
-        <v>4.0420394689223187</v>
+        <v>3.9426250613560399</v>
       </c>
       <c r="F11" s="213">
-        <v>-2084.7890000000002</v>
+        <v>-1964.126</v>
       </c>
       <c r="G11" s="163">
-        <v>481.78699999999998</v>
+        <v>450.91</v>
       </c>
       <c r="H11" s="212">
-        <v>0.90347422592081983</v>
+        <v>0.83163425990102346</v>
       </c>
       <c r="I11" s="213">
-        <v>2361.3980000000001</v>
+        <v>1887.279</v>
       </c>
       <c r="J11" s="212">
-        <v>5.7228739447124441</v>
+        <v>4.5016078167462439</v>
       </c>
       <c r="K11" s="213">
-        <v>-1879.6110000000001</v>
+        <v>-1436.3689999999999</v>
       </c>
       <c r="L11" s="165">
-        <v>-35.161999999999999</v>
+        <v>92.156000000000006</v>
       </c>
       <c r="M11" s="214">
-        <v>-7.2982459053482138</v>
+        <v>20.437781375440775</v>
       </c>
       <c r="N11" s="215">
-        <v>170.01599999999999</v>
+        <v>619.91300000000001</v>
       </c>
       <c r="O11" s="214">
-        <v>7.1998028286633602</v>
+        <v>32.846918765058049</v>
       </c>
       <c r="Q11" s="144"/>
       <c r="AE11" s="144"/>
       <c r="AG11" s="144"/>
       <c r="AI11" s="144"/>
     </row>
     <row r="12" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="211" t="s">
         <v>100</v>
       </c>
       <c r="B12" s="163">
-        <v>222.31</v>
+        <v>208.83799999999999</v>
       </c>
       <c r="C12" s="212">
-        <v>0.29708497909293358</v>
+        <v>0.23943226722584562</v>
       </c>
       <c r="D12" s="213">
-        <v>901.52700000000004</v>
+        <v>281.916</v>
       </c>
       <c r="E12" s="212">
-        <v>1.4395147203496272</v>
+        <v>0.44332029090602132</v>
       </c>
       <c r="F12" s="213">
-        <v>-679.21699999999998</v>
+        <v>-73.078000000000003</v>
       </c>
       <c r="G12" s="163">
-        <v>118.41200000000001</v>
+        <v>125.366</v>
       </c>
       <c r="H12" s="212">
-        <v>0.22205287822157121</v>
+        <v>0.23121833764332506</v>
       </c>
       <c r="I12" s="213">
-        <v>86.951999999999998</v>
+        <v>203.643</v>
       </c>
       <c r="J12" s="212">
-        <v>0.21072912539124555</v>
+        <v>0.48573683097499382</v>
       </c>
       <c r="K12" s="213">
-        <v>31.46</v>
+        <v>-78.277000000000001</v>
       </c>
       <c r="L12" s="165">
-        <v>103.898</v>
+        <v>83.471999999999994</v>
       </c>
       <c r="M12" s="214">
-        <v>87.742796338208962</v>
+        <v>66.582646012475479</v>
       </c>
       <c r="N12" s="215">
-        <v>814.57500000000005</v>
+        <v>78.272999999999996</v>
       </c>
       <c r="O12" s="214">
-        <v>936.80996411813419</v>
+        <v>38.436381314358954</v>
       </c>
       <c r="Q12" s="144"/>
       <c r="AE12" s="144"/>
       <c r="AG12" s="144"/>
       <c r="AI12" s="144"/>
     </row>
     <row r="13" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="217" t="s">
         <v>101</v>
       </c>
       <c r="B13" s="158">
-        <v>754.1</v>
+        <v>1748.2329999999999</v>
       </c>
       <c r="C13" s="207">
-        <v>1.0077449630425137</v>
+        <v>2.0043449507706539</v>
       </c>
       <c r="D13" s="208">
-        <v>1410.0139999999999</v>
+        <v>1583.28</v>
       </c>
       <c r="E13" s="207">
-        <v>2.2514421741102146</v>
+        <v>2.4897492522087625</v>
       </c>
       <c r="F13" s="208">
-        <v>-655.91399999999999</v>
+        <v>164.953</v>
       </c>
       <c r="G13" s="158">
-        <v>518.37800000000004</v>
+        <v>588.25300000000004</v>
       </c>
       <c r="H13" s="207">
-        <v>0.97209173822536254</v>
+        <v>1.0849423350326157</v>
       </c>
       <c r="I13" s="208">
-        <v>1097.432</v>
+        <v>1181.9670000000001</v>
       </c>
       <c r="J13" s="207">
-        <v>2.659638484869415</v>
+        <v>2.8192714942179231</v>
       </c>
       <c r="K13" s="208">
-        <v>-579.05399999999997</v>
+        <v>-593.71400000000006</v>
       </c>
       <c r="L13" s="160">
-        <v>235.72200000000001</v>
+        <v>1159.98</v>
       </c>
       <c r="M13" s="209">
-        <v>45.472994610110767</v>
+        <v>197.19066456099671</v>
       </c>
       <c r="N13" s="210">
-        <v>312.58199999999999</v>
+        <v>401.31299999999999</v>
       </c>
       <c r="O13" s="209">
-        <v>28.483040407059391</v>
+        <v>33.952978382645199</v>
       </c>
       <c r="Q13" s="144"/>
       <c r="AE13" s="144"/>
       <c r="AG13" s="144"/>
       <c r="AI13" s="144"/>
     </row>
     <row r="14" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="211" t="s">
         <v>102</v>
       </c>
       <c r="B14" s="163">
-        <v>5071.8220000000001</v>
+        <v>4532.884</v>
       </c>
       <c r="C14" s="212">
-        <v>6.7777523855565676</v>
+        <v>5.1969406582698561</v>
       </c>
       <c r="D14" s="213">
-        <v>5448.9690000000001</v>
+        <v>5019.4970000000003</v>
       </c>
       <c r="E14" s="212">
-        <v>8.7006502148341518</v>
+        <v>7.8932904490766802</v>
       </c>
       <c r="F14" s="213">
-        <v>-377.14699999999999</v>
+        <v>-486.613</v>
       </c>
       <c r="G14" s="163">
-        <v>3417.1010000000001</v>
+        <v>3759.4969999999998</v>
       </c>
       <c r="H14" s="212">
-        <v>6.4079410213813564</v>
+        <v>6.9338149635073929</v>
       </c>
       <c r="I14" s="213">
-        <v>5334.87</v>
+        <v>4672.6610000000001</v>
       </c>
       <c r="J14" s="212">
-        <v>12.929115939552791</v>
+        <v>11.145404194401209</v>
       </c>
       <c r="K14" s="213">
-        <v>-1917.769</v>
+        <v>-913.16399999999999</v>
       </c>
       <c r="L14" s="165">
-        <v>1654.721</v>
+        <v>773.38699999999994</v>
       </c>
       <c r="M14" s="214">
-        <v>48.424702693891689</v>
+        <v>20.571555184111066</v>
       </c>
       <c r="N14" s="215">
-        <v>114.099</v>
+        <v>346.83600000000001</v>
       </c>
       <c r="O14" s="214">
-        <v>2.1387400255301441</v>
+        <v>7.4226655860547126</v>
       </c>
       <c r="Q14" s="144"/>
       <c r="AE14" s="144"/>
       <c r="AG14" s="144"/>
       <c r="AI14" s="144"/>
     </row>
     <row r="15" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="218" t="s">
         <v>103</v>
       </c>
       <c r="B15" s="163">
-        <v>4552.0959999999995</v>
+        <v>3874.674</v>
       </c>
       <c r="C15" s="212">
-        <v>6.083214182848395</v>
+        <v>4.4423044684446138</v>
       </c>
       <c r="D15" s="213">
-        <v>4603.5169999999998</v>
+        <v>4317.384</v>
       </c>
       <c r="E15" s="212">
-        <v>7.3506733429833551</v>
+        <v>6.7891993743987644</v>
       </c>
       <c r="F15" s="213">
-        <v>-51.420999999999999</v>
+        <v>-442.71</v>
       </c>
       <c r="G15" s="163">
-        <v>3011.96</v>
+        <v>3106.7220000000002</v>
       </c>
       <c r="H15" s="212">
-        <v>5.6481977087477926</v>
+        <v>5.7298717065228706</v>
       </c>
       <c r="I15" s="213">
-        <v>4236.4070000000002</v>
+        <v>3814.5889999999999</v>
       </c>
       <c r="J15" s="212">
-        <v>10.266978814878904</v>
+        <v>9.0986990583131782</v>
       </c>
       <c r="K15" s="213">
-        <v>-1224.4469999999999</v>
+        <v>-707.86699999999996</v>
       </c>
       <c r="L15" s="165">
-        <v>1540.136</v>
+        <v>767.952</v>
       </c>
       <c r="M15" s="214">
-        <v>51.13401240388319</v>
+        <v>24.719044703710214</v>
       </c>
       <c r="N15" s="215">
-        <v>367.11</v>
+        <v>502.79500000000002</v>
       </c>
       <c r="O15" s="214">
-        <v>8.665597993771609</v>
+        <v>13.180843335939993</v>
       </c>
       <c r="Q15" s="144"/>
       <c r="AE15" s="144"/>
       <c r="AG15" s="144"/>
       <c r="AI15" s="144"/>
     </row>
     <row r="16" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="217" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="158">
-        <v>944.53099999999995</v>
+        <v>588.25400000000002</v>
       </c>
       <c r="C16" s="207">
-        <v>1.2622282955675752</v>
+        <v>0.67443180323826413</v>
       </c>
       <c r="D16" s="208">
-        <v>351.60500000000002</v>
+        <v>284.02999999999997</v>
       </c>
       <c r="E16" s="207">
-        <v>0.56142586217443369</v>
+        <v>0.44664461125312949</v>
       </c>
       <c r="F16" s="208">
-        <v>592.92600000000004</v>
+        <v>304.22399999999999</v>
       </c>
       <c r="G16" s="158">
-        <v>571.38099999999997</v>
+        <v>512.38099999999997</v>
       </c>
       <c r="H16" s="207">
-        <v>1.0714859609762488</v>
+        <v>0.94500808081955678</v>
       </c>
       <c r="I16" s="208">
-        <v>532.34299999999996</v>
+        <v>548.899</v>
       </c>
       <c r="J16" s="207">
-        <v>1.2901390974118114</v>
+        <v>1.3092542379818757</v>
       </c>
       <c r="K16" s="208">
-        <v>39.037999999999997</v>
+        <v>-36.518000000000001</v>
       </c>
       <c r="L16" s="160">
-        <v>373.15</v>
+        <v>75.873000000000005</v>
       </c>
       <c r="M16" s="209">
-        <v>65.306686781674571</v>
+        <v>14.807926133092367</v>
       </c>
       <c r="N16" s="210">
-        <v>-180.738</v>
+        <v>-264.86900000000003</v>
       </c>
       <c r="O16" s="209">
-        <v>-33.951418540302022</v>
+        <v>-48.254596929489765</v>
       </c>
       <c r="Q16" s="144"/>
       <c r="AE16" s="144"/>
       <c r="AG16" s="144"/>
       <c r="AI16" s="144"/>
     </row>
     <row r="17" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="211" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="163">
-        <v>23505.577000000001</v>
+        <v>27757.874</v>
       </c>
       <c r="C17" s="212">
-        <v>31.411784677307995</v>
+        <v>31.824336113108505</v>
       </c>
       <c r="D17" s="213">
-        <v>6043.9430000000002</v>
+        <v>5057.6440000000002</v>
       </c>
       <c r="E17" s="212">
-        <v>9.6506759281242687</v>
+        <v>7.9532776053118424</v>
       </c>
       <c r="F17" s="213">
-        <v>17461.633999999998</v>
+        <v>22700.23</v>
       </c>
       <c r="G17" s="163">
-        <v>17536.548999999999</v>
+        <v>13510.056</v>
       </c>
       <c r="H17" s="212">
-        <v>32.885528320808838</v>
+        <v>24.917223886765392</v>
       </c>
       <c r="I17" s="213">
-        <v>4102.5360000000001</v>
+        <v>4322.4970000000003</v>
       </c>
       <c r="J17" s="212">
-        <v>9.9425409785410217</v>
+        <v>10.310180043895041</v>
       </c>
       <c r="K17" s="213">
-        <v>13434.013000000001</v>
+        <v>9187.5589999999993</v>
       </c>
       <c r="L17" s="165">
-        <v>5969.0280000000002</v>
+        <v>14247.817999999999</v>
       </c>
       <c r="M17" s="214">
-        <v>34.037643324236711</v>
+        <v>105.46083598765246</v>
       </c>
       <c r="N17" s="215">
-        <v>1941.4069999999999</v>
+        <v>735.14700000000005</v>
       </c>
       <c r="O17" s="214">
-        <v>47.322119781520506</v>
+        <v>17.007461196618529</v>
       </c>
       <c r="Q17" s="144"/>
       <c r="AE17" s="144"/>
       <c r="AG17" s="144"/>
       <c r="AI17" s="144"/>
     </row>
     <row r="18" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="211" t="s">
         <v>106</v>
       </c>
       <c r="B18" s="163">
-        <v>5358.6260000000002</v>
+        <v>4231.5200000000004</v>
       </c>
       <c r="C18" s="212">
-        <v>7.1610242147310075</v>
+        <v>4.8514275534697244</v>
       </c>
       <c r="D18" s="213">
-        <v>412.45800000000003</v>
+        <v>482.35399999999998</v>
       </c>
       <c r="E18" s="212">
-        <v>0.65859299003353933</v>
+        <v>0.75851429361825151</v>
       </c>
       <c r="F18" s="213">
-        <v>4946.1679999999997</v>
+        <v>3749.1660000000002</v>
       </c>
       <c r="G18" s="163">
-        <v>1455.9480000000001</v>
+        <v>3758.0790000000002</v>
       </c>
       <c r="H18" s="212">
-        <v>2.7302760188236004</v>
+        <v>6.9311996802345881</v>
       </c>
       <c r="I18" s="213">
-        <v>279.23399999999998</v>
+        <v>319.47399999999999</v>
       </c>
       <c r="J18" s="212">
-        <v>0.67672666068059462</v>
+        <v>0.76202122507969916</v>
       </c>
       <c r="K18" s="213">
-        <v>1176.7139999999999</v>
+        <v>3438.605</v>
       </c>
       <c r="L18" s="165">
-        <v>3902.6779999999999</v>
+        <v>473.44099999999997</v>
       </c>
       <c r="M18" s="214">
-        <v>268.05064466588095</v>
+        <v>12.597952304887682</v>
       </c>
       <c r="N18" s="215">
-        <v>133.22399999999999</v>
+        <v>162.88</v>
       </c>
       <c r="O18" s="214">
-        <v>47.710522357592552</v>
+        <v>50.983804628858685</v>
       </c>
       <c r="Q18" s="144"/>
       <c r="AE18" s="144"/>
       <c r="AG18" s="144"/>
       <c r="AI18" s="144"/>
     </row>
     <row r="19" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="211" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="163">
-        <v>167.822</v>
+        <v>209.84800000000001</v>
       </c>
       <c r="C19" s="212">
-        <v>0.22426969259742835</v>
+        <v>0.2405902298087956</v>
       </c>
       <c r="D19" s="213">
-        <v>511.47899999999998</v>
+        <v>545.65</v>
       </c>
       <c r="E19" s="212">
-        <v>0.81670493468271843</v>
+        <v>0.8580489107850231</v>
       </c>
       <c r="F19" s="213">
-        <v>-343.65699999999998</v>
+        <v>-335.80200000000002</v>
       </c>
       <c r="G19" s="163">
-        <v>173.61600000000001</v>
+        <v>176.73400000000001</v>
       </c>
       <c r="H19" s="212">
-        <v>0.32557454063199931</v>
+        <v>0.32595872632974981</v>
       </c>
       <c r="I19" s="213">
-        <v>284.77699999999999</v>
+        <v>266.45999999999998</v>
       </c>
       <c r="J19" s="212">
-        <v>0.69016018195720319</v>
+        <v>0.63557026748573164</v>
       </c>
       <c r="K19" s="213">
-        <v>-111.161</v>
+        <v>-89.725999999999999</v>
       </c>
       <c r="L19" s="165">
-        <v>-5.7939999999999996</v>
+        <v>33.113999999999997</v>
       </c>
       <c r="M19" s="214">
-        <v>-3.3372500230393509</v>
+        <v>18.736632453291389</v>
       </c>
       <c r="N19" s="215">
-        <v>226.702</v>
+        <v>279.19</v>
       </c>
       <c r="O19" s="214">
-        <v>79.60685027231834</v>
+        <v>104.77745252570743</v>
       </c>
       <c r="Q19" s="144"/>
       <c r="AE19" s="144"/>
       <c r="AG19" s="144"/>
       <c r="AI19" s="144"/>
     </row>
     <row r="20" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="219" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="220">
-        <v>277.02199999999999</v>
+        <v>302.916</v>
       </c>
       <c r="C20" s="221">
-        <v>0.37019960900671423</v>
+        <v>0.34729246908601047</v>
       </c>
       <c r="D20" s="222">
-        <v>8.84</v>
+        <v>8.4670000000000005</v>
       </c>
       <c r="E20" s="221">
-        <v>1.411528454266007E-2</v>
+        <v>1.3314579176425896E-2</v>
       </c>
       <c r="F20" s="222">
-        <v>268.18200000000002</v>
+        <v>294.44900000000001</v>
       </c>
       <c r="G20" s="220">
-        <v>173.78</v>
+        <v>263.51499999999999</v>
       </c>
       <c r="H20" s="221">
-        <v>0.32588208270567715</v>
+        <v>0.48601295601742744</v>
       </c>
       <c r="I20" s="222">
-        <v>7.6319999999999997</v>
+        <v>7.4</v>
       </c>
       <c r="J20" s="221">
-        <v>1.8496235681594284E-2</v>
+        <v>1.7650754257278443E-2</v>
       </c>
       <c r="K20" s="222">
-        <v>166.148</v>
+        <v>256.11500000000001</v>
       </c>
       <c r="L20" s="223">
-        <v>103.242</v>
+        <v>39.401000000000003</v>
       </c>
       <c r="M20" s="224">
-        <v>59.409598342732195</v>
+        <v>14.952090013851205</v>
       </c>
       <c r="N20" s="225">
-        <v>1.208</v>
+        <v>1.0669999999999999</v>
       </c>
       <c r="O20" s="224">
-        <v>15.828092243186584</v>
+        <v>14.418918918918919</v>
       </c>
       <c r="Q20" s="144"/>
       <c r="AE20" s="144"/>
       <c r="AG20" s="144"/>
       <c r="AI20" s="144"/>
     </row>
     <row r="21" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="226"/>
       <c r="B21" s="227"/>
       <c r="C21" s="228"/>
       <c r="D21" s="227"/>
       <c r="E21" s="228"/>
       <c r="F21" s="228"/>
       <c r="G21" s="227"/>
       <c r="H21" s="228"/>
       <c r="I21" s="227"/>
       <c r="J21" s="228"/>
       <c r="K21" s="228"/>
       <c r="L21" s="229"/>
       <c r="M21" s="230"/>
       <c r="N21" s="229"/>
       <c r="O21" s="230"/>
       <c r="Q21" s="144"/>
       <c r="AE21" s="144"/>
       <c r="AG21" s="144"/>
@@ -10995,702 +10995,702 @@
       <c r="K26" s="156" t="s">
         <v>44</v>
       </c>
       <c r="L26" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M26" s="50" t="s">
         <v>11</v>
       </c>
       <c r="N26" s="49" t="s">
         <v>9</v>
       </c>
       <c r="O26" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q26" s="144"/>
       <c r="AE26" s="144"/>
       <c r="AG26" s="144"/>
       <c r="AI26" s="144"/>
     </row>
     <row r="27" spans="1:35" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="234" t="s">
         <v>96</v>
       </c>
       <c r="B27" s="158">
-        <v>416653.78499999997</v>
+        <v>661533.19900000002</v>
       </c>
       <c r="C27" s="207">
         <v>100</v>
       </c>
       <c r="D27" s="208">
-        <v>319213.462</v>
+        <v>500871.03200000001</v>
       </c>
       <c r="E27" s="207">
         <v>100</v>
       </c>
       <c r="F27" s="208">
-        <v>97440.323000000004</v>
+        <v>160662.16699999999</v>
       </c>
       <c r="G27" s="158">
-        <v>283248.45799999998</v>
+        <v>452573.321</v>
       </c>
       <c r="H27" s="207">
         <v>100</v>
       </c>
       <c r="I27" s="208">
-        <v>227524.09099999999</v>
+        <v>354555.94400000002</v>
       </c>
       <c r="J27" s="207">
         <v>100</v>
       </c>
       <c r="K27" s="208">
-        <v>55724.366999999998</v>
+        <v>98017.376999999993</v>
       </c>
       <c r="L27" s="160">
-        <v>133405.32699999999</v>
+        <v>208959.878</v>
       </c>
       <c r="M27" s="209">
-        <v>47.098341838104552</v>
+        <v>46.171497148414545</v>
       </c>
       <c r="N27" s="210">
-        <v>91689.370999999999</v>
+        <v>146315.08799999999</v>
       </c>
       <c r="O27" s="209">
-        <v>40.298752803280067</v>
+        <v>41.267137239137639</v>
       </c>
       <c r="Q27" s="144"/>
       <c r="AE27" s="144"/>
       <c r="AG27" s="144"/>
       <c r="AI27" s="144"/>
     </row>
     <row r="28" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="211" t="s">
         <v>97</v>
       </c>
       <c r="B28" s="163">
-        <v>226954.231</v>
+        <v>361249.51500000001</v>
       </c>
       <c r="C28" s="212">
-        <v>54.470699456144388</v>
+        <v>54.607919231578883</v>
       </c>
       <c r="D28" s="213">
-        <v>234942.546</v>
+        <v>370364.09100000001</v>
       </c>
       <c r="E28" s="212">
-        <v>73.600450472229767</v>
+        <v>73.944003014332836</v>
       </c>
       <c r="F28" s="213">
-        <v>-7988.3149999999996</v>
+        <v>-9114.5759999999991</v>
       </c>
       <c r="G28" s="163">
-        <v>166046.856</v>
+        <v>260974.701</v>
       </c>
       <c r="H28" s="212">
-        <v>58.622333612139208</v>
+        <v>57.664623363868152</v>
       </c>
       <c r="I28" s="213">
-        <v>152323.59599999999</v>
+        <v>240321.37899999999</v>
       </c>
       <c r="J28" s="212">
-        <v>66.948337352109235</v>
+        <v>67.780947708494764</v>
       </c>
       <c r="K28" s="213">
-        <v>13723.26</v>
+        <v>20653.322</v>
       </c>
       <c r="L28" s="165">
-        <v>60907.375</v>
+        <v>100274.814</v>
       </c>
       <c r="M28" s="214">
-        <v>36.680836040641445</v>
+        <v>38.423193365398276</v>
       </c>
       <c r="N28" s="215">
-        <v>82618.95</v>
+        <v>130042.712</v>
       </c>
       <c r="O28" s="214">
-        <v>54.239101603142302</v>
+        <v>54.112003077345861</v>
       </c>
       <c r="Q28" s="144"/>
       <c r="AE28" s="144"/>
       <c r="AG28" s="144"/>
       <c r="AI28" s="144"/>
     </row>
     <row r="29" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="216" t="s">
         <v>98</v>
       </c>
       <c r="B29" s="158">
-        <v>86363.505000000005</v>
+        <v>133952.864</v>
       </c>
       <c r="C29" s="207">
-        <v>20.727882023200632</v>
+        <v>20.248849823786394</v>
       </c>
       <c r="D29" s="208">
-        <v>49471.406999999999</v>
+        <v>80890.278000000006</v>
       </c>
       <c r="E29" s="207">
-        <v>15.497907478601263</v>
+        <v>16.149921403320448</v>
       </c>
       <c r="F29" s="208">
-        <v>36892.097999999998</v>
+        <v>53062.586000000003</v>
       </c>
       <c r="G29" s="158">
-        <v>55578.959000000003</v>
+        <v>87604.517999999996</v>
       </c>
       <c r="H29" s="207">
-        <v>19.621981137140029</v>
+        <v>19.356977960262931</v>
       </c>
       <c r="I29" s="208">
-        <v>28234.466</v>
+        <v>45624.654999999999</v>
       </c>
       <c r="J29" s="207">
-        <v>12.409440194181458</v>
+        <v>12.868111724563274</v>
       </c>
       <c r="K29" s="208">
-        <v>27344.492999999999</v>
+        <v>41979.862999999998</v>
       </c>
       <c r="L29" s="160">
-        <v>30784.545999999998</v>
+        <v>46348.345999999998</v>
       </c>
       <c r="M29" s="209">
-        <v>55.3888495824472</v>
+        <v>52.906342113542593</v>
       </c>
       <c r="N29" s="210">
-        <v>21236.940999999999</v>
+        <v>35265.623</v>
       </c>
       <c r="O29" s="209">
-        <v>75.216372075179322</v>
+        <v>77.295100642404861</v>
       </c>
       <c r="Q29" s="144"/>
       <c r="AE29" s="144"/>
       <c r="AG29" s="144"/>
       <c r="AI29" s="144"/>
     </row>
     <row r="30" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="211" t="s">
         <v>99</v>
       </c>
       <c r="B30" s="163">
-        <v>2461.7020000000002</v>
+        <v>3968.7930000000001</v>
       </c>
       <c r="C30" s="212">
-        <v>0.59082674599967933</v>
+        <v>0.59993859809294314</v>
       </c>
       <c r="D30" s="213">
-        <v>11480.634</v>
+        <v>18339.084999999999</v>
       </c>
       <c r="E30" s="212">
-        <v>3.5965381685563127</v>
+        <v>3.6614385397317206</v>
       </c>
       <c r="F30" s="213">
-        <v>-9018.9320000000007</v>
+        <v>-14370.291999999999</v>
       </c>
       <c r="G30" s="163">
-        <v>2883.7809999999999</v>
+        <v>4332.3739999999998</v>
       </c>
       <c r="H30" s="212">
-        <v>1.0181100438682706</v>
+        <v>0.95727560573549575</v>
       </c>
       <c r="I30" s="213">
-        <v>13055.288</v>
+        <v>19123.448</v>
       </c>
       <c r="J30" s="212">
-        <v>5.7379805112593552</v>
+        <v>5.3936334515379052</v>
       </c>
       <c r="K30" s="213">
-        <v>-10171.507</v>
+        <v>-14791.074000000001</v>
       </c>
       <c r="L30" s="165">
-        <v>-422.07900000000001</v>
+        <v>-363.58100000000002</v>
       </c>
       <c r="M30" s="214">
-        <v>-14.636305600182538</v>
+        <v>-8.3921886706918656</v>
       </c>
       <c r="N30" s="215">
-        <v>-1574.654</v>
+        <v>-784.36300000000006</v>
       </c>
       <c r="O30" s="214">
-        <v>-12.061426756728768</v>
+        <v>-4.1015772887818134</v>
       </c>
       <c r="Q30" s="144"/>
       <c r="AE30" s="144"/>
       <c r="AG30" s="144"/>
       <c r="AI30" s="144"/>
     </row>
     <row r="31" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="211" t="s">
         <v>100</v>
       </c>
       <c r="B31" s="163">
-        <v>890.779</v>
+        <v>1679.761</v>
       </c>
       <c r="C31" s="212">
-        <v>0.21379356964199903</v>
+        <v>0.25391938039378731</v>
       </c>
       <c r="D31" s="213">
-        <v>2138.5949999999998</v>
+        <v>2797.8209999999999</v>
       </c>
       <c r="E31" s="212">
-        <v>0.66995764733756746</v>
+        <v>0.55859109855648426</v>
       </c>
       <c r="F31" s="213">
-        <v>-1247.816</v>
+        <v>-1118.06</v>
       </c>
       <c r="G31" s="163">
-        <v>748.40899999999999</v>
+        <v>1126.0619999999999</v>
       </c>
       <c r="H31" s="212">
-        <v>0.26422350373395498</v>
+        <v>0.24881316413258042</v>
       </c>
       <c r="I31" s="213">
-        <v>691.54100000000005</v>
+        <v>1265.146</v>
       </c>
       <c r="J31" s="212">
-        <v>0.30394188015896745</v>
+        <v>0.35682549437106603</v>
       </c>
       <c r="K31" s="213">
-        <v>56.868000000000002</v>
+        <v>-139.084</v>
       </c>
       <c r="L31" s="165">
-        <v>142.37</v>
+        <v>553.69899999999996</v>
       </c>
       <c r="M31" s="214">
-        <v>19.023020834864361</v>
+        <v>49.171271208867715</v>
       </c>
       <c r="N31" s="215">
-        <v>1447.0540000000001</v>
+        <v>1532.675</v>
       </c>
       <c r="O31" s="214">
-        <v>209.25064457494207</v>
+        <v>121.14609697220715</v>
       </c>
       <c r="Q31" s="144"/>
       <c r="AE31" s="144"/>
       <c r="AG31" s="144"/>
       <c r="AI31" s="144"/>
     </row>
     <row r="32" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="217" t="s">
         <v>101</v>
       </c>
       <c r="B32" s="158">
-        <v>5844.2280000000001</v>
+        <v>10723.558000000001</v>
       </c>
       <c r="C32" s="207">
-        <v>1.4026580845773426</v>
+        <v>1.6210158486694481</v>
       </c>
       <c r="D32" s="208">
-        <v>7991.0559999999996</v>
+        <v>13300.32</v>
       </c>
       <c r="E32" s="207">
-        <v>2.5033580820598349</v>
+        <v>2.6554380569567457</v>
       </c>
       <c r="F32" s="208">
-        <v>-2146.828</v>
+        <v>-2576.7620000000002</v>
       </c>
       <c r="G32" s="158">
-        <v>3115.0450000000001</v>
+        <v>4874.82</v>
       </c>
       <c r="H32" s="207">
-        <v>1.0997570902927916</v>
+        <v>1.0771337535382473</v>
       </c>
       <c r="I32" s="208">
-        <v>6892.223</v>
+        <v>10519.038</v>
       </c>
       <c r="J32" s="207">
-        <v>3.0292277928494173</v>
+        <v>2.9668203785634462</v>
       </c>
       <c r="K32" s="208">
-        <v>-3777.1779999999999</v>
+        <v>-5644.2179999999998</v>
       </c>
       <c r="L32" s="160">
-        <v>2729.183</v>
+        <v>5848.7380000000003</v>
       </c>
       <c r="M32" s="209">
-        <v>87.612955832098734</v>
+        <v>119.97854279747766</v>
       </c>
       <c r="N32" s="210">
-        <v>1098.8330000000001</v>
+        <v>2781.2820000000002</v>
       </c>
       <c r="O32" s="209">
-        <v>15.943085416708078</v>
+        <v>26.440459669410831</v>
       </c>
       <c r="Q32" s="144"/>
       <c r="AE32" s="144"/>
       <c r="AG32" s="144"/>
       <c r="AI32" s="144"/>
     </row>
     <row r="33" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="211" t="s">
         <v>102</v>
       </c>
       <c r="B33" s="163">
-        <v>28149.127</v>
+        <v>42183.711000000003</v>
       </c>
       <c r="C33" s="212">
-        <v>6.755999348475858</v>
+        <v>6.3766582030601908</v>
       </c>
       <c r="D33" s="213">
-        <v>27540.614000000001</v>
+        <v>42338.343000000001</v>
       </c>
       <c r="E33" s="212">
-        <v>8.6276480407333196</v>
+        <v>8.4529430322494665</v>
       </c>
       <c r="F33" s="213">
-        <v>608.51300000000003</v>
+        <v>-154.63200000000001</v>
       </c>
       <c r="G33" s="163">
-        <v>18076.753000000001</v>
+        <v>28347.919999999998</v>
       </c>
       <c r="H33" s="212">
-        <v>6.3819422452072088</v>
+        <v>6.2637187577391469</v>
       </c>
       <c r="I33" s="213">
-        <v>24810.85</v>
+        <v>38204.353999999999</v>
       </c>
       <c r="J33" s="212">
-        <v>10.904713382636919</v>
+        <v>10.775268232423146</v>
       </c>
       <c r="K33" s="213">
-        <v>-6734.0969999999998</v>
+        <v>-9856.4339999999993</v>
       </c>
       <c r="L33" s="165">
-        <v>10072.374</v>
+        <v>13835.790999999999</v>
       </c>
       <c r="M33" s="214">
-        <v>55.720039987269843</v>
+        <v>48.807076498028778</v>
       </c>
       <c r="N33" s="215">
-        <v>2729.7640000000001</v>
+        <v>4133.9889999999996</v>
       </c>
       <c r="O33" s="214">
-        <v>11.002299397239513</v>
+        <v>10.820727396673165</v>
       </c>
       <c r="Q33" s="144"/>
       <c r="AE33" s="144"/>
       <c r="AG33" s="144"/>
       <c r="AI33" s="144"/>
     </row>
     <row r="34" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="218" t="s">
         <v>103</v>
       </c>
       <c r="B34" s="163">
-        <v>25170.54</v>
+        <v>37445.453000000001</v>
       </c>
       <c r="C34" s="212">
-        <v>6.0411163671536068</v>
+        <v>5.6604042029340391</v>
       </c>
       <c r="D34" s="213">
-        <v>22378.579000000002</v>
+        <v>35068.953999999998</v>
       </c>
       <c r="E34" s="212">
-        <v>7.0105373563474584</v>
+        <v>7.0015935758888137</v>
       </c>
       <c r="F34" s="213">
-        <v>2791.9609999999998</v>
+        <v>2376.4989999999998</v>
       </c>
       <c r="G34" s="163">
-        <v>15214.413</v>
+        <v>23940.995999999999</v>
       </c>
       <c r="H34" s="212">
-        <v>5.3714018806767871</v>
+        <v>5.2899706830045332</v>
       </c>
       <c r="I34" s="213">
-        <v>19271.215</v>
+        <v>29729.276999999998</v>
       </c>
       <c r="J34" s="212">
-        <v>8.4699668133164838</v>
+        <v>8.3849326187012121</v>
       </c>
       <c r="K34" s="213">
-        <v>-4056.8020000000001</v>
+        <v>-5788.2809999999999</v>
       </c>
       <c r="L34" s="165">
-        <v>9956.1270000000004</v>
+        <v>13504.457</v>
       </c>
       <c r="M34" s="214">
-        <v>65.438784920588134</v>
+        <v>56.407248052670823</v>
       </c>
       <c r="N34" s="215">
-        <v>3107.364</v>
+        <v>5339.6769999999997</v>
       </c>
       <c r="O34" s="214">
-        <v>16.124380325786415</v>
+        <v>17.961005240726173</v>
       </c>
       <c r="Q34" s="144"/>
       <c r="AE34" s="144"/>
       <c r="AG34" s="144"/>
       <c r="AI34" s="144"/>
     </row>
     <row r="35" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="217" t="s">
         <v>104</v>
       </c>
       <c r="B35" s="158">
-        <v>4470.2240000000002</v>
+        <v>7191.2190000000001</v>
       </c>
       <c r="C35" s="207">
-        <v>1.0728869293723085</v>
+        <v>1.087053380067778</v>
       </c>
       <c r="D35" s="208">
-        <v>2116.1</v>
+        <v>3185.7530000000002</v>
       </c>
       <c r="E35" s="207">
-        <v>0.66291063877500256</v>
+        <v>0.63604257313088131</v>
       </c>
       <c r="F35" s="208">
-        <v>2354.1239999999998</v>
+        <v>4005.4659999999999</v>
       </c>
       <c r="G35" s="158">
-        <v>2743.0410000000002</v>
+        <v>4245.2389999999996</v>
       </c>
       <c r="H35" s="207">
-        <v>0.9684222182067449</v>
+        <v>0.93802237184900261</v>
       </c>
       <c r="I35" s="208">
-        <v>3317.2190000000001</v>
+        <v>4958.7290000000003</v>
       </c>
       <c r="J35" s="207">
-        <v>1.4579638513971693</v>
+        <v>1.3985744940719425</v>
       </c>
       <c r="K35" s="208">
-        <v>-574.178</v>
+        <v>-713.49</v>
       </c>
       <c r="L35" s="160">
-        <v>1727.183</v>
+        <v>2945.98</v>
       </c>
       <c r="M35" s="209">
-        <v>62.965992852458271</v>
+        <v>69.394915103719725</v>
       </c>
       <c r="N35" s="210">
-        <v>-1201.1189999999999</v>
+        <v>-1772.9760000000001</v>
       </c>
       <c r="O35" s="209">
-        <v>-36.20861329927267</v>
+        <v>-35.754645999004985</v>
       </c>
       <c r="Q35" s="144"/>
       <c r="AE35" s="144"/>
       <c r="AG35" s="144"/>
       <c r="AI35" s="144"/>
     </row>
     <row r="36" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="211" t="s">
         <v>105</v>
       </c>
       <c r="B36" s="163">
-        <v>134789.57699999999</v>
+        <v>210057.285</v>
       </c>
       <c r="C36" s="212">
-        <v>32.350498628015586</v>
+        <v>31.753098002871354</v>
       </c>
       <c r="D36" s="213">
-        <v>30595.768</v>
+        <v>46633.135000000002</v>
       </c>
       <c r="E36" s="212">
-        <v>9.5847361224383452</v>
+        <v>9.3104076739658606</v>
       </c>
       <c r="F36" s="213">
-        <v>104193.80899999999</v>
+        <v>163424.15</v>
       </c>
       <c r="G36" s="163">
-        <v>80309.423999999999</v>
+        <v>132601.97899999999</v>
       </c>
       <c r="H36" s="212">
-        <v>28.352996011720567</v>
+        <v>29.299557187110466</v>
       </c>
       <c r="I36" s="213">
-        <v>24665.041000000001</v>
+        <v>38034.161</v>
       </c>
       <c r="J36" s="212">
-        <v>10.840628300763104</v>
+        <v>10.727266498739054</v>
       </c>
       <c r="K36" s="213">
-        <v>55644.383000000002</v>
+        <v>94567.817999999999</v>
       </c>
       <c r="L36" s="165">
-        <v>54480.152999999998</v>
+        <v>77455.305999999997</v>
       </c>
       <c r="M36" s="214">
-        <v>67.837808175538655</v>
+        <v>58.411877849877335</v>
       </c>
       <c r="N36" s="215">
-        <v>5930.7269999999999</v>
+        <v>8598.9740000000002</v>
       </c>
       <c r="O36" s="214">
-        <v>24.045072538091464</v>
+        <v>22.608554451878142</v>
       </c>
       <c r="Q36" s="144"/>
       <c r="AE36" s="144"/>
       <c r="AG36" s="144"/>
       <c r="AI36" s="144"/>
     </row>
     <row r="37" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="211" t="s">
         <v>106</v>
       </c>
       <c r="B37" s="163">
-        <v>15103.558999999999</v>
+        <v>27928.486000000001</v>
       </c>
       <c r="C37" s="212">
-        <v>3.6249662294559495</v>
+        <v>4.2217814679925079</v>
       </c>
       <c r="D37" s="213">
-        <v>1928.9760000000001</v>
+        <v>3186.7809999999999</v>
       </c>
       <c r="E37" s="212">
-        <v>0.60429030402232842</v>
+        <v>0.63624781558539001</v>
       </c>
       <c r="F37" s="213">
-        <v>13174.583000000001</v>
+        <v>24741.705000000002</v>
       </c>
       <c r="G37" s="163">
-        <v>9940.1409999999996</v>
+        <v>16986.715</v>
       </c>
       <c r="H37" s="212">
-        <v>3.5093363156102333</v>
+        <v>3.7533619883881757</v>
       </c>
       <c r="I37" s="213">
-        <v>2599.3180000000002</v>
+        <v>3548.9360000000001</v>
       </c>
       <c r="J37" s="212">
-        <v>1.1424363849013246</v>
+        <v>1.0009523349014846</v>
       </c>
       <c r="K37" s="213">
-        <v>7340.8230000000003</v>
+        <v>13437.779</v>
       </c>
       <c r="L37" s="165">
-        <v>5163.4179999999997</v>
+        <v>10941.771000000001</v>
       </c>
       <c r="M37" s="214">
-        <v>51.945118283533397</v>
+        <v>64.413696232614726</v>
       </c>
       <c r="N37" s="215">
-        <v>-670.34199999999998</v>
+        <v>-362.15499999999997</v>
       </c>
       <c r="O37" s="214">
-        <v>-25.789149307626076</v>
+        <v>-10.204607803578313</v>
       </c>
       <c r="Q37" s="144"/>
       <c r="AE37" s="144"/>
       <c r="AG37" s="144"/>
       <c r="AI37" s="144"/>
     </row>
     <row r="38" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="211" t="s">
         <v>107</v>
       </c>
       <c r="B38" s="163">
-        <v>1120.521</v>
+        <v>1683.7570000000001</v>
       </c>
       <c r="C38" s="212">
-        <v>0.2689333543435829</v>
+        <v>0.25452343171064346</v>
       </c>
       <c r="D38" s="213">
-        <v>2547.049</v>
+        <v>3839.0279999999998</v>
       </c>
       <c r="E38" s="212">
-        <v>0.79791403032996133</v>
+        <v>0.76647035957950949</v>
       </c>
       <c r="F38" s="213">
-        <v>-1426.528</v>
+        <v>-2155.2710000000002</v>
       </c>
       <c r="G38" s="163">
-        <v>989.56799999999998</v>
+        <v>1504.328</v>
       </c>
       <c r="H38" s="212">
-        <v>0.34936394958238398</v>
+        <v>0.33239431716303047</v>
       </c>
       <c r="I38" s="213">
-        <v>2445.1109999999999</v>
+        <v>3475.7570000000001</v>
       </c>
       <c r="J38" s="212">
-        <v>1.0746602653166955</v>
+        <v>0.9803127147686459</v>
       </c>
       <c r="K38" s="213">
-        <v>-1455.5429999999999</v>
+        <v>-1971.4290000000001</v>
       </c>
       <c r="L38" s="165">
-        <v>130.953</v>
+        <v>179.429</v>
       </c>
       <c r="M38" s="214">
-        <v>13.233350310438494</v>
+        <v>11.927518466717364</v>
       </c>
       <c r="N38" s="215">
-        <v>101.938</v>
+        <v>363.27100000000002</v>
       </c>
       <c r="O38" s="214">
-        <v>4.1690540838432284</v>
+        <v>10.45156493966638</v>
       </c>
       <c r="Q38" s="144"/>
       <c r="AE38" s="144"/>
       <c r="AG38" s="144"/>
       <c r="AI38" s="144"/>
     </row>
     <row r="39" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="219" t="s">
         <v>108</v>
       </c>
       <c r="B39" s="220">
-        <v>1340.0609999999999</v>
+        <v>2058.3330000000001</v>
       </c>
       <c r="C39" s="221">
-        <v>0.32162458334561872</v>
+        <v>0.31114583563023868</v>
       </c>
       <c r="D39" s="222">
-        <v>48.223999999999997</v>
+        <v>72.427999999999997</v>
       </c>
       <c r="E39" s="221">
-        <v>1.5107132292559765E-2</v>
+        <v>1.4460409041982687E-2</v>
       </c>
       <c r="F39" s="222">
-        <v>1291.837</v>
+        <v>1985.905</v>
       </c>
       <c r="G39" s="220">
-        <v>1138.481</v>
+        <v>1824.422</v>
       </c>
       <c r="H39" s="221">
-        <v>0.40193722784538516</v>
+        <v>0.4031218623247127</v>
       </c>
       <c r="I39" s="222">
-        <v>41.122999999999998</v>
+        <v>63.725000000000001</v>
       </c>
       <c r="J39" s="221">
-        <v>1.8074130004984836E-2</v>
+        <v>1.7973186200482934E-2</v>
       </c>
       <c r="K39" s="222">
-        <v>1097.3579999999999</v>
+        <v>1760.6969999999999</v>
       </c>
       <c r="L39" s="223">
-        <v>201.58</v>
+        <v>233.911</v>
       </c>
       <c r="M39" s="224">
-        <v>17.706048673627404</v>
+        <v>12.821101696866185</v>
       </c>
       <c r="N39" s="225">
-        <v>7.101</v>
+        <v>8.7029999999999994</v>
       </c>
       <c r="O39" s="224">
-        <v>17.267709067918197</v>
+        <v>13.657120439387995</v>
       </c>
       <c r="Q39" s="144"/>
       <c r="AE39" s="144"/>
       <c r="AG39" s="144"/>
       <c r="AI39" s="144"/>
     </row>
     <row r="40" spans="1:35" s="54" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="226" t="s">
         <v>109</v>
       </c>
       <c r="B40" s="235"/>
       <c r="D40" s="235"/>
       <c r="G40" s="235"/>
       <c r="I40" s="235"/>
       <c r="L40" s="55"/>
       <c r="M40" s="56"/>
       <c r="N40" s="55"/>
       <c r="O40" s="56"/>
       <c r="Q40" s="144"/>
       <c r="AE40" s="144"/>
       <c r="AG40" s="144"/>
       <c r="AI40" s="144"/>
     </row>
     <row r="41" spans="1:35" s="54" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="226" t="s">
@@ -11909,1992 +11909,1992 @@
       </c>
       <c r="L6" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="259" t="s">
         <v>115</v>
       </c>
       <c r="P6" s="235"/>
       <c r="Q6" s="235"/>
       <c r="R6" s="235"/>
       <c r="S6" s="235"/>
       <c r="T6" s="235"/>
       <c r="U6" s="248"/>
       <c r="V6" s="235"/>
       <c r="W6" s="235"/>
       <c r="X6" s="235"/>
       <c r="Y6" s="235"/>
       <c r="Z6" s="235"/>
       <c r="AA6" s="248"/>
     </row>
     <row r="7" spans="1:27" s="265" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="260" t="s">
         <v>116</v>
       </c>
       <c r="B7" s="261">
-        <v>74830.441000000006</v>
+        <v>87222.161999999997</v>
       </c>
       <c r="C7" s="262">
         <v>100</v>
       </c>
       <c r="D7" s="261">
-        <v>53326.036999999997</v>
+        <v>54219.748</v>
       </c>
       <c r="E7" s="262">
         <v>100</v>
       </c>
       <c r="F7" s="263">
-        <v>21504.403999999999</v>
+        <v>33002.413999999997</v>
       </c>
       <c r="G7" s="264">
-        <v>40.326274386375275</v>
+        <v>60.867885258337971</v>
       </c>
       <c r="H7" s="261">
-        <v>416653.78499999997</v>
+        <v>661533.19900000002</v>
       </c>
       <c r="I7" s="262">
         <v>100</v>
       </c>
       <c r="J7" s="261">
-        <v>283248.45799999998</v>
+        <v>452573.321</v>
       </c>
       <c r="K7" s="262">
         <v>100</v>
       </c>
       <c r="L7" s="263">
-        <v>133405.32699999999</v>
+        <v>208959.878</v>
       </c>
       <c r="M7" s="264">
-        <v>47.098341838104552</v>
+        <v>46.171497148414545</v>
       </c>
       <c r="P7" s="266"/>
       <c r="Q7" s="266"/>
       <c r="R7" s="266"/>
       <c r="S7" s="266"/>
       <c r="T7" s="266"/>
       <c r="U7" s="267"/>
       <c r="V7" s="266"/>
       <c r="W7" s="266"/>
       <c r="X7" s="266"/>
       <c r="Y7" s="266"/>
       <c r="Z7" s="266"/>
       <c r="AA7" s="267"/>
     </row>
     <row r="8" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="268" t="s">
         <v>117</v>
       </c>
       <c r="B8" s="269">
-        <v>123.249</v>
+        <v>120.527</v>
       </c>
       <c r="C8" s="270">
-        <v>0.1647043614242498</v>
+        <v>0.1381839170645644</v>
       </c>
       <c r="D8" s="269">
-        <v>143.648</v>
+        <v>113.14400000000001</v>
       </c>
       <c r="E8" s="270">
-        <v>0.2693768524370187</v>
+        <v>0.20867673527364974</v>
       </c>
       <c r="F8" s="271">
-        <v>-20.399000000000001</v>
+        <v>7.383</v>
       </c>
       <c r="G8" s="272">
-        <v>-14.200685007796837</v>
+        <v>6.5253128756275185</v>
       </c>
       <c r="H8" s="269">
-        <v>659.78099999999995</v>
+        <v>1052.482</v>
       </c>
       <c r="I8" s="270">
-        <v>0.15835233562080805</v>
+        <v>0.15909738189874276</v>
       </c>
       <c r="J8" s="269">
-        <v>746.36099999999999</v>
+        <v>1131.9380000000001</v>
       </c>
       <c r="K8" s="270">
-        <v>0.26350046361064389</v>
+        <v>0.25011151728937203</v>
       </c>
       <c r="L8" s="271">
-        <v>-86.58</v>
+        <v>-79.456000000000003</v>
       </c>
       <c r="M8" s="272">
-        <v>-11.600284580785972</v>
+        <v>-7.0194657304552015</v>
       </c>
       <c r="P8" s="227"/>
       <c r="Q8" s="227"/>
       <c r="R8" s="227"/>
       <c r="S8" s="227"/>
       <c r="T8" s="227"/>
       <c r="U8" s="274"/>
       <c r="V8" s="227"/>
       <c r="W8" s="227"/>
       <c r="X8" s="227"/>
       <c r="Y8" s="227"/>
       <c r="Z8" s="227"/>
       <c r="AA8" s="274"/>
     </row>
     <row r="9" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="275" t="s">
         <v>118</v>
       </c>
       <c r="B9" s="261">
-        <v>106.175</v>
+        <v>107.779</v>
       </c>
       <c r="C9" s="262">
-        <v>0.14188744390802133</v>
+        <v>0.1235683655720435</v>
       </c>
       <c r="D9" s="261">
-        <v>123.771</v>
+        <v>101.429</v>
       </c>
       <c r="E9" s="262">
-        <v>0.23210237805595793</v>
+        <v>0.18707021655652106</v>
       </c>
       <c r="F9" s="263">
-        <v>-17.596</v>
+        <v>6.35</v>
       </c>
       <c r="G9" s="264">
-        <v>-14.216577388887542</v>
+        <v>6.2605369273087579</v>
       </c>
       <c r="H9" s="261">
-        <v>550.23400000000004</v>
+        <v>897.41899999999998</v>
       </c>
       <c r="I9" s="262">
-        <v>0.13206024277446562</v>
+        <v>0.13565743962004845</v>
       </c>
       <c r="J9" s="261">
-        <v>651.19100000000003</v>
+        <v>994.79300000000001</v>
       </c>
       <c r="K9" s="262">
-        <v>0.22990098678666065</v>
+        <v>0.21980814021514095</v>
       </c>
       <c r="L9" s="263">
-        <v>-100.95699999999999</v>
+        <v>-97.373999999999995</v>
       </c>
       <c r="M9" s="264">
-        <v>-15.503439083156861</v>
+        <v>-9.7883680323444171</v>
       </c>
       <c r="P9" s="227"/>
       <c r="Q9" s="227"/>
       <c r="R9" s="227"/>
       <c r="S9" s="227"/>
       <c r="T9" s="227"/>
       <c r="U9" s="274"/>
       <c r="V9" s="227"/>
       <c r="W9" s="227"/>
       <c r="X9" s="227"/>
       <c r="Y9" s="227"/>
       <c r="Z9" s="227"/>
       <c r="AA9" s="274"/>
     </row>
     <row r="10" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="276" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="277">
-        <v>53.165999999999997</v>
+        <v>48.377000000000002</v>
       </c>
       <c r="C10" s="278">
-        <v>7.1048625785861672E-2</v>
+        <v>5.5464114728089403E-2</v>
       </c>
       <c r="D10" s="277">
-        <v>62.511000000000003</v>
+        <v>46.713000000000001</v>
       </c>
       <c r="E10" s="278">
-        <v>0.11722416199801233</v>
+        <v>8.6154955939669806E-2</v>
       </c>
       <c r="F10" s="279">
-        <v>-9.3450000000000006</v>
+        <v>1.6639999999999999</v>
       </c>
       <c r="G10" s="280">
-        <v>-14.94936891107165</v>
+        <v>3.562177552287372</v>
       </c>
       <c r="H10" s="277">
-        <v>318.34100000000001</v>
+        <v>461.67500000000001</v>
       </c>
       <c r="I10" s="278">
-        <v>7.6404202112312497E-2</v>
+        <v>6.9788636563952705E-2</v>
       </c>
       <c r="J10" s="277">
-        <v>348.55799999999999</v>
+        <v>498.62299999999999</v>
       </c>
       <c r="K10" s="278">
-        <v>0.12305733364310141</v>
+        <v>0.11017507591880343</v>
       </c>
       <c r="L10" s="279">
-        <v>-30.216999999999999</v>
+        <v>-36.948</v>
       </c>
       <c r="M10" s="280">
-        <v>-8.6691454506853951</v>
+        <v>-7.4100071597178632</v>
       </c>
       <c r="P10" s="227"/>
       <c r="Q10" s="227"/>
       <c r="R10" s="227"/>
       <c r="S10" s="227"/>
       <c r="T10" s="227"/>
       <c r="U10" s="274"/>
       <c r="V10" s="227"/>
       <c r="W10" s="227"/>
       <c r="X10" s="227"/>
       <c r="Y10" s="227"/>
       <c r="Z10" s="227"/>
       <c r="AA10" s="274"/>
     </row>
     <row r="11" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="281" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="277">
-        <v>9.109</v>
+        <v>10.92</v>
       </c>
       <c r="C11" s="278">
-        <v>1.2172853558353344E-2</v>
+        <v>1.2519753867142162E-2</v>
       </c>
       <c r="D11" s="277">
-        <v>12.353999999999999</v>
+        <v>9.7100000000000009</v>
       </c>
       <c r="E11" s="278">
-        <v>2.3166919379364343E-2</v>
+        <v>1.7908604075400718E-2</v>
       </c>
       <c r="F11" s="279">
-        <v>-3.2450000000000001</v>
+        <v>1.21</v>
       </c>
       <c r="G11" s="280">
-        <v>-26.266796179375103</v>
+        <v>12.461380020597321</v>
       </c>
       <c r="H11" s="277">
-        <v>73.278000000000006</v>
+        <v>101.866</v>
       </c>
       <c r="I11" s="278">
-        <v>1.7587263727845408E-2</v>
+        <v>1.539847133204875E-2</v>
       </c>
       <c r="J11" s="277">
-        <v>56.816000000000003</v>
+        <v>86.831000000000003</v>
       </c>
       <c r="K11" s="278">
-        <v>2.0058714670919763E-2</v>
+        <v>1.918606245019909E-2</v>
       </c>
       <c r="L11" s="279">
-        <v>16.462</v>
+        <v>15.035</v>
       </c>
       <c r="M11" s="280">
-        <v>28.974232610532248</v>
+        <v>17.315244555515889</v>
       </c>
       <c r="P11" s="227"/>
       <c r="Q11" s="227"/>
       <c r="R11" s="227"/>
       <c r="S11" s="227"/>
       <c r="T11" s="227"/>
       <c r="U11" s="274"/>
       <c r="V11" s="227"/>
       <c r="W11" s="227"/>
       <c r="X11" s="227"/>
       <c r="Y11" s="227"/>
       <c r="Z11" s="227"/>
       <c r="AA11" s="274"/>
     </row>
     <row r="12" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="282" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="277">
-        <v>194.148</v>
+        <v>186.61699999999999</v>
       </c>
       <c r="C12" s="278">
-        <v>0.25945056237206998</v>
+        <v>0.21395594390333961</v>
       </c>
       <c r="D12" s="277">
-        <v>213.167</v>
+        <v>190.934</v>
       </c>
       <c r="E12" s="278">
-        <v>0.39974281231511732</v>
+        <v>0.35214844598687545</v>
       </c>
       <c r="F12" s="279">
-        <v>-19.018999999999998</v>
+        <v>-4.3170000000000002</v>
       </c>
       <c r="G12" s="280">
-        <v>-8.9221127097533852</v>
+        <v>-2.2609907088313239</v>
       </c>
       <c r="H12" s="277">
-        <v>1114.625</v>
+        <v>1670.146</v>
       </c>
       <c r="I12" s="278">
-        <v>0.26751827059485367</v>
+        <v>0.25246593859909966</v>
       </c>
       <c r="J12" s="277">
-        <v>1144.4549999999999</v>
+        <v>1718.8330000000001</v>
       </c>
       <c r="K12" s="278">
-        <v>0.40404633023633263</v>
+        <v>0.37979105710475586</v>
       </c>
       <c r="L12" s="279">
-        <v>-29.83</v>
+        <v>-48.686999999999998</v>
       </c>
       <c r="M12" s="280">
-        <v>-2.6064808140119093</v>
+        <v>-2.8325613948533683</v>
       </c>
       <c r="P12" s="227"/>
       <c r="Q12" s="227"/>
       <c r="R12" s="227"/>
       <c r="S12" s="227"/>
       <c r="T12" s="227"/>
       <c r="U12" s="274"/>
       <c r="V12" s="227"/>
       <c r="W12" s="227"/>
       <c r="X12" s="227"/>
       <c r="Y12" s="227"/>
       <c r="Z12" s="227"/>
       <c r="AA12" s="274"/>
     </row>
     <row r="13" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="275" t="s">
         <v>122</v>
       </c>
       <c r="B13" s="261">
-        <v>1613.4280000000001</v>
+        <v>2258.7080000000001</v>
       </c>
       <c r="C13" s="262">
-        <v>2.1561118422381074</v>
+        <v>2.5896033166433092</v>
       </c>
       <c r="D13" s="261">
-        <v>1344.6020000000001</v>
+        <v>1211.9770000000001</v>
       </c>
       <c r="E13" s="262">
-        <v>2.5214737033618309</v>
+        <v>2.2353054831608588</v>
       </c>
       <c r="F13" s="263">
-        <v>268.82600000000002</v>
+        <v>1046.731</v>
       </c>
       <c r="G13" s="264">
-        <v>19.992979335148988</v>
+        <v>86.365582845219009</v>
       </c>
       <c r="H13" s="261">
-        <v>8116.1369999999997</v>
+        <v>14024.936</v>
       </c>
       <c r="I13" s="262">
-        <v>1.9479331022997908</v>
+        <v>2.1200653302359811</v>
       </c>
       <c r="J13" s="261">
-        <v>7011.6369999999997</v>
+        <v>10486.272000000001</v>
       </c>
       <c r="K13" s="262">
-        <v>2.4754369536585439</v>
+        <v>2.3170327355641893</v>
       </c>
       <c r="L13" s="263">
-        <v>1104.5</v>
+        <v>3538.6640000000002</v>
       </c>
       <c r="M13" s="264">
-        <v>15.752384214984319</v>
+        <v>33.745681973536449</v>
       </c>
       <c r="P13" s="227"/>
       <c r="Q13" s="227"/>
       <c r="R13" s="227"/>
       <c r="S13" s="227"/>
       <c r="T13" s="227"/>
       <c r="U13" s="274"/>
       <c r="V13" s="227"/>
       <c r="W13" s="227"/>
       <c r="X13" s="227"/>
       <c r="Y13" s="227"/>
       <c r="Z13" s="227"/>
       <c r="AA13" s="274"/>
     </row>
     <row r="14" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="275" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="261">
-        <v>1370.136</v>
+        <v>2022.578</v>
       </c>
       <c r="C14" s="262">
-        <v>1.8309874720636752</v>
+        <v>2.3188808367304627</v>
       </c>
       <c r="D14" s="261">
-        <v>1178.0219999999999</v>
+        <v>1016.614</v>
       </c>
       <c r="E14" s="262">
-        <v>2.2090934677932283</v>
+        <v>1.8749884267259966</v>
       </c>
       <c r="F14" s="263">
-        <v>192.114</v>
+        <v>1005.9640000000001</v>
       </c>
       <c r="G14" s="264">
-        <v>16.308184397235365</v>
+        <v>98.952404747524625</v>
       </c>
       <c r="H14" s="261">
-        <v>6991.8130000000001</v>
+        <v>12302.704</v>
       </c>
       <c r="I14" s="262">
-        <v>1.6780869997376837</v>
+        <v>1.8597258638866891</v>
       </c>
       <c r="J14" s="261">
-        <v>5993.4390000000003</v>
+        <v>9047.7199999999993</v>
       </c>
       <c r="K14" s="262">
-        <v>2.1159652703210834</v>
+        <v>1.9991721960119695</v>
       </c>
       <c r="L14" s="263">
-        <v>998.37400000000002</v>
+        <v>3254.9839999999999</v>
       </c>
       <c r="M14" s="264">
-        <v>16.657781951230337</v>
+        <v>35.975737533875943</v>
       </c>
       <c r="P14" s="227"/>
       <c r="Q14" s="227"/>
       <c r="R14" s="227"/>
       <c r="S14" s="227"/>
       <c r="T14" s="227"/>
       <c r="U14" s="274"/>
       <c r="V14" s="227"/>
       <c r="W14" s="227"/>
       <c r="X14" s="227"/>
       <c r="Y14" s="227"/>
       <c r="Z14" s="227"/>
       <c r="AA14" s="274"/>
     </row>
     <row r="15" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="268" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="269">
-        <v>1591.15</v>
+        <v>1815.5350000000001</v>
       </c>
       <c r="C15" s="270">
-        <v>2.1263405356651579</v>
+        <v>2.081506532708969</v>
       </c>
       <c r="D15" s="269">
-        <v>1522.19</v>
+        <v>1426.979</v>
       </c>
       <c r="E15" s="270">
-        <v>2.8544967629977829</v>
+        <v>2.6318436596201074</v>
       </c>
       <c r="F15" s="271">
-        <v>68.959999999999994</v>
+        <v>388.55599999999998</v>
       </c>
       <c r="G15" s="272">
-        <v>4.5303148752783819</v>
+        <v>27.229272470022337</v>
       </c>
       <c r="H15" s="269">
-        <v>9434.9269999999997</v>
+        <v>14683.143</v>
       </c>
       <c r="I15" s="270">
-        <v>2.2644524878131134</v>
+        <v>2.2195625287129395</v>
       </c>
       <c r="J15" s="269">
-        <v>9185.3220000000001</v>
+        <v>13800.616</v>
       </c>
       <c r="K15" s="270">
-        <v>3.2428497810215791</v>
+        <v>3.0493657844228075</v>
       </c>
       <c r="L15" s="271">
-        <v>249.60499999999999</v>
+        <v>882.52700000000004</v>
       </c>
       <c r="M15" s="272">
-        <v>2.7174333137150772</v>
+        <v>6.394837737677797</v>
       </c>
       <c r="P15" s="227"/>
       <c r="Q15" s="227"/>
       <c r="R15" s="227"/>
       <c r="S15" s="227"/>
       <c r="T15" s="227"/>
       <c r="U15" s="274"/>
       <c r="V15" s="227"/>
       <c r="W15" s="227"/>
       <c r="X15" s="227"/>
       <c r="Y15" s="227"/>
       <c r="Z15" s="227"/>
       <c r="AA15" s="274"/>
     </row>
     <row r="16" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="283" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="261">
-        <v>502.81299999999999</v>
+        <v>789.84699999999998</v>
       </c>
       <c r="C16" s="262">
-        <v>0.67193643827383032</v>
+        <v>0.90555769530225594</v>
       </c>
       <c r="D16" s="261">
-        <v>569.25800000000004</v>
+        <v>535.41600000000005</v>
       </c>
       <c r="E16" s="262">
-        <v>1.0675047913273585</v>
+        <v>0.98749260140419681</v>
       </c>
       <c r="F16" s="263">
-        <v>-66.444999999999993</v>
+        <v>254.43100000000001</v>
       </c>
       <c r="G16" s="264">
-        <v>-11.672211896890337</v>
+        <v>47.520245939605836</v>
       </c>
       <c r="H16" s="261">
-        <v>3206.6860000000001</v>
+        <v>5264.4939999999997</v>
       </c>
       <c r="I16" s="262">
-        <v>0.76962843383266044</v>
+        <v>0.79580193525555765</v>
       </c>
       <c r="J16" s="261">
-        <v>3571.2339999999999</v>
+        <v>5310.2190000000001</v>
       </c>
       <c r="K16" s="262">
-        <v>1.2608132186195342</v>
+        <v>1.1733389383772359</v>
       </c>
       <c r="L16" s="263">
-        <v>-364.548</v>
+        <v>-45.725000000000001</v>
       </c>
       <c r="M16" s="264">
-        <v>-10.207900126398886</v>
+        <v>-0.86107559782374332</v>
       </c>
       <c r="P16" s="227"/>
       <c r="Q16" s="227"/>
       <c r="R16" s="227"/>
       <c r="S16" s="227"/>
       <c r="T16" s="227"/>
       <c r="U16" s="274"/>
       <c r="V16" s="227"/>
       <c r="W16" s="227"/>
       <c r="X16" s="227"/>
       <c r="Y16" s="227"/>
       <c r="Z16" s="227"/>
       <c r="AA16" s="274"/>
     </row>
     <row r="17" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="284" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="269">
-        <v>1544.884</v>
+        <v>1577.4359999999999</v>
       </c>
       <c r="C17" s="270">
-        <v>2.0645127562458168</v>
+        <v>1.8085265990081743</v>
       </c>
       <c r="D17" s="269">
-        <v>1551.3150000000001</v>
+        <v>1381.373</v>
       </c>
       <c r="E17" s="270">
-        <v>2.9091136099237977</v>
+        <v>2.5477303952058206</v>
       </c>
       <c r="F17" s="271">
-        <v>-6.431</v>
+        <v>196.06299999999999</v>
       </c>
       <c r="G17" s="272">
-        <v>-0.41455152564114961</v>
+        <v>14.193342420910209</v>
       </c>
       <c r="H17" s="269">
-        <v>9355.4760000000006</v>
+        <v>14052.618</v>
       </c>
       <c r="I17" s="270">
-        <v>2.2453836582811793</v>
+        <v>2.1242498518959438</v>
       </c>
       <c r="J17" s="269">
-        <v>9219.2219999999998</v>
+        <v>13680.605</v>
       </c>
       <c r="K17" s="270">
-        <v>3.2548180721252153</v>
+        <v>3.0228483132349728</v>
       </c>
       <c r="L17" s="271">
-        <v>136.25399999999999</v>
+        <v>372.01299999999998</v>
       </c>
       <c r="M17" s="272">
-        <v>1.4779338213137725</v>
+        <v>2.7192730146071757</v>
       </c>
       <c r="P17" s="227"/>
       <c r="Q17" s="227"/>
       <c r="R17" s="227"/>
       <c r="S17" s="227"/>
       <c r="T17" s="227"/>
       <c r="U17" s="274"/>
       <c r="V17" s="227"/>
       <c r="W17" s="227"/>
       <c r="X17" s="227"/>
       <c r="Y17" s="227"/>
       <c r="Z17" s="227"/>
       <c r="AA17" s="274"/>
     </row>
     <row r="18" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="283" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="261">
-        <v>767.197</v>
+        <v>764.21900000000005</v>
       </c>
       <c r="C18" s="262">
-        <v>1.0252471985298068</v>
+        <v>0.87617525463310575</v>
       </c>
       <c r="D18" s="261">
-        <v>787.73699999999997</v>
+        <v>682.47900000000004</v>
       </c>
       <c r="E18" s="262">
-        <v>1.4772089664191623</v>
+        <v>1.2587277240757371</v>
       </c>
       <c r="F18" s="263">
-        <v>-20.54</v>
+        <v>81.739999999999995</v>
       </c>
       <c r="G18" s="264">
-        <v>-2.6074692441766731</v>
+        <v>11.976925297335155</v>
       </c>
       <c r="H18" s="261">
-        <v>4814.4449999999997</v>
+        <v>7104.0119999999997</v>
       </c>
       <c r="I18" s="262">
-        <v>1.155502523516017</v>
+        <v>1.073870821712154</v>
       </c>
       <c r="J18" s="261">
-        <v>4836.6859999999997</v>
+        <v>7068.6750000000002</v>
       </c>
       <c r="K18" s="262">
-        <v>1.7075771688755319</v>
+        <v>1.5618850409434542</v>
       </c>
       <c r="L18" s="263">
-        <v>-22.241</v>
+        <v>35.337000000000003</v>
       </c>
       <c r="M18" s="264">
-        <v>-0.45983965053757886</v>
+        <v>0.49990981336672008</v>
       </c>
       <c r="P18" s="227"/>
       <c r="Q18" s="227"/>
       <c r="R18" s="227"/>
       <c r="S18" s="227"/>
       <c r="T18" s="227"/>
       <c r="U18" s="274"/>
       <c r="V18" s="227"/>
       <c r="W18" s="227"/>
       <c r="X18" s="227"/>
       <c r="Y18" s="227"/>
       <c r="Z18" s="227"/>
       <c r="AA18" s="274"/>
     </row>
     <row r="19" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="283" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="261">
-        <v>562.10599999999999</v>
+        <v>592.09699999999998</v>
       </c>
       <c r="C19" s="262">
-        <v>0.75117290836225326</v>
+        <v>0.67883779354150842</v>
       </c>
       <c r="D19" s="261">
-        <v>556.24699999999996</v>
+        <v>517.45600000000002</v>
       </c>
       <c r="E19" s="262">
-        <v>1.0431058283967363</v>
+        <v>0.95436813907729712</v>
       </c>
       <c r="F19" s="263">
-        <v>5.859</v>
+        <v>74.641000000000005</v>
       </c>
       <c r="G19" s="264">
-        <v>1.0533090515544354</v>
+        <v>14.424608082619587</v>
       </c>
       <c r="H19" s="261">
-        <v>3253.7559999999999</v>
+        <v>4993.1850000000004</v>
       </c>
       <c r="I19" s="262">
-        <v>0.780925583095327</v>
+        <v>0.75478978342249459</v>
       </c>
       <c r="J19" s="261">
-        <v>3168.6</v>
+        <v>4811.0929999999998</v>
       </c>
       <c r="K19" s="262">
-        <v>1.11866451890799</v>
+        <v>1.0630527202464062</v>
       </c>
       <c r="L19" s="263">
-        <v>85.156000000000006</v>
+        <v>182.09200000000001</v>
       </c>
       <c r="M19" s="264">
-        <v>2.6874960550400808</v>
+        <v>3.7848364186682733</v>
       </c>
       <c r="P19" s="227"/>
       <c r="Q19" s="227"/>
       <c r="R19" s="227"/>
       <c r="S19" s="227"/>
       <c r="T19" s="227"/>
       <c r="U19" s="274"/>
       <c r="V19" s="227"/>
       <c r="W19" s="227"/>
       <c r="X19" s="227"/>
       <c r="Y19" s="227"/>
       <c r="Z19" s="227"/>
       <c r="AA19" s="274"/>
     </row>
     <row r="20" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="283" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="261">
-        <v>215.58099999999999</v>
+        <v>221.12</v>
       </c>
       <c r="C20" s="262">
-        <v>0.288092649353757</v>
+        <v>0.25351355083355992</v>
       </c>
       <c r="D20" s="261">
-        <v>207.33099999999999</v>
+        <v>181.43799999999999</v>
       </c>
       <c r="E20" s="262">
-        <v>0.38879881510789938</v>
+        <v>0.33463453205278637</v>
       </c>
       <c r="F20" s="263">
-        <v>8.25</v>
+        <v>39.682000000000002</v>
       </c>
       <c r="G20" s="264">
-        <v>3.9791444598251102</v>
+        <v>21.87083190952281</v>
       </c>
       <c r="H20" s="261">
-        <v>1287.2750000000001</v>
+        <v>1955.421</v>
       </c>
       <c r="I20" s="262">
-        <v>0.3089555516698354</v>
+        <v>0.29558924676129522</v>
       </c>
       <c r="J20" s="261">
-        <v>1213.9359999999999</v>
+        <v>1800.837</v>
       </c>
       <c r="K20" s="262">
-        <v>0.42857638434169343</v>
+        <v>0.39791055204511266</v>
       </c>
       <c r="L20" s="263">
-        <v>73.338999999999999</v>
+        <v>154.584</v>
       </c>
       <c r="M20" s="264">
-        <v>6.0414222825585533</v>
+        <v>8.5840084360772249</v>
       </c>
       <c r="P20" s="227"/>
       <c r="Q20" s="227"/>
       <c r="R20" s="227"/>
       <c r="S20" s="227"/>
       <c r="T20" s="227"/>
       <c r="U20" s="274"/>
       <c r="V20" s="227"/>
       <c r="W20" s="227"/>
       <c r="X20" s="227"/>
       <c r="Y20" s="227"/>
       <c r="Z20" s="227"/>
       <c r="AA20" s="274"/>
     </row>
     <row r="21" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="276" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="277">
-        <v>28.183</v>
+        <v>27.355</v>
       </c>
       <c r="C21" s="278">
-        <v>3.7662480166326964E-2</v>
+        <v>3.1362442036233867E-2</v>
       </c>
       <c r="D21" s="277">
-        <v>36.420999999999999</v>
+        <v>30.445</v>
       </c>
       <c r="E21" s="278">
-        <v>6.8298718691584007E-2</v>
+        <v>5.6151127814168374E-2</v>
       </c>
       <c r="F21" s="279">
-        <v>-8.2379999999999995</v>
+        <v>-3.09</v>
       </c>
       <c r="G21" s="280">
-        <v>-22.618818813321983</v>
+        <v>-10.149449827557891</v>
       </c>
       <c r="H21" s="277">
-        <v>184.131</v>
+        <v>272.79000000000002</v>
       </c>
       <c r="I21" s="278">
-        <v>4.4192806264798483E-2</v>
+        <v>4.1236025707003104E-2</v>
       </c>
       <c r="J21" s="277">
-        <v>199.386</v>
+        <v>297.69</v>
       </c>
       <c r="K21" s="278">
-        <v>7.0392616223880738E-2</v>
+        <v>6.5777187073738266E-2</v>
       </c>
       <c r="L21" s="279">
-        <v>-15.255000000000001</v>
+        <v>-24.9</v>
       </c>
       <c r="M21" s="280">
-        <v>-7.6509885348018418</v>
+        <v>-8.3644059256273309</v>
       </c>
       <c r="P21" s="227"/>
       <c r="Q21" s="227"/>
       <c r="R21" s="227"/>
       <c r="S21" s="227"/>
       <c r="T21" s="227"/>
       <c r="U21" s="274"/>
       <c r="V21" s="227"/>
       <c r="W21" s="227"/>
       <c r="X21" s="227"/>
       <c r="Y21" s="227"/>
       <c r="Z21" s="227"/>
       <c r="AA21" s="274"/>
     </row>
     <row r="22" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="276" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="277">
-        <v>9.9529999999999994</v>
+        <v>9.0009999999999994</v>
       </c>
       <c r="C22" s="278">
-        <v>1.3300736795069802E-2</v>
+        <v>1.0319624959537234E-2</v>
       </c>
       <c r="D22" s="277">
-        <v>12.73</v>
+        <v>11.009</v>
       </c>
       <c r="E22" s="278">
-        <v>2.3872015840967143E-2</v>
+        <v>2.03044101200913E-2</v>
       </c>
       <c r="F22" s="279">
-        <v>-2.7770000000000001</v>
+        <v>-2.008</v>
       </c>
       <c r="G22" s="280">
-        <v>-21.814611154752551</v>
+        <v>-18.239622127350348</v>
       </c>
       <c r="H22" s="277">
-        <v>57.326999999999998</v>
+        <v>88.632000000000005</v>
       </c>
       <c r="I22" s="278">
-        <v>1.3758905370318429E-2</v>
+        <v>1.3397967045944131E-2</v>
       </c>
       <c r="J22" s="277">
-        <v>69.602999999999994</v>
+        <v>103.616</v>
       </c>
       <c r="K22" s="278">
-        <v>2.4573125831456426E-2</v>
+        <v>2.2894853760060684E-2</v>
       </c>
       <c r="L22" s="279">
-        <v>-12.276</v>
+        <v>-14.984</v>
       </c>
       <c r="M22" s="280">
-        <v>-17.63717081160295</v>
+        <v>-14.461087090796788</v>
       </c>
       <c r="P22" s="227"/>
       <c r="Q22" s="227"/>
       <c r="R22" s="227"/>
       <c r="S22" s="227"/>
       <c r="T22" s="227"/>
       <c r="U22" s="274"/>
       <c r="V22" s="227"/>
       <c r="W22" s="227"/>
       <c r="X22" s="227"/>
       <c r="Y22" s="227"/>
       <c r="Z22" s="227"/>
       <c r="AA22" s="274"/>
     </row>
     <row r="23" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="276" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="277">
-        <v>133.22300000000001</v>
+        <v>144.05699999999999</v>
       </c>
       <c r="C23" s="278">
-        <v>0.17803316166478292</v>
+        <v>0.16516100575447787</v>
       </c>
       <c r="D23" s="277">
-        <v>144.78</v>
+        <v>126.383</v>
       </c>
       <c r="E23" s="278">
-        <v>0.27149964284801437</v>
+        <v>0.23309403798778258</v>
       </c>
       <c r="F23" s="279">
-        <v>-11.557</v>
+        <v>17.673999999999999</v>
       </c>
       <c r="G23" s="280">
-        <v>-7.9824561403508767</v>
+        <v>13.984475760189266</v>
       </c>
       <c r="H23" s="277">
-        <v>790.39099999999996</v>
+        <v>1219.5160000000001</v>
       </c>
       <c r="I23" s="278">
-        <v>0.18969970475607223</v>
+        <v>0.18434690834012096</v>
       </c>
       <c r="J23" s="277">
-        <v>838.27599999999995</v>
+        <v>1241.5830000000001</v>
       </c>
       <c r="K23" s="278">
-        <v>0.295950772660517</v>
+        <v>0.27433853088304333</v>
       </c>
       <c r="L23" s="279">
-        <v>-47.884999999999998</v>
+        <v>-22.067</v>
       </c>
       <c r="M23" s="280">
-        <v>-5.7123190929956245</v>
+        <v>-1.7773278145722036</v>
       </c>
       <c r="P23" s="227"/>
       <c r="Q23" s="227"/>
       <c r="R23" s="227"/>
       <c r="S23" s="227"/>
       <c r="T23" s="227"/>
       <c r="U23" s="274"/>
       <c r="V23" s="227"/>
       <c r="W23" s="227"/>
       <c r="X23" s="227"/>
       <c r="Y23" s="227"/>
       <c r="Z23" s="227"/>
       <c r="AA23" s="274"/>
     </row>
     <row r="24" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="275" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="261">
-        <v>493.233</v>
+        <v>522.19399999999996</v>
       </c>
       <c r="C24" s="262">
-        <v>0.659134161724371</v>
+        <v>0.59869417132769542</v>
       </c>
       <c r="D24" s="261">
-        <v>497.75900000000001</v>
+        <v>534.58000000000004</v>
       </c>
       <c r="E24" s="262">
-        <v>0.93342582348656444</v>
+        <v>0.98595072776804493</v>
       </c>
       <c r="F24" s="263">
-        <v>-4.5259999999999998</v>
+        <v>-12.385999999999999</v>
       </c>
       <c r="G24" s="264">
-        <v>-0.90927537221828247</v>
+        <v>-2.3169591080848515</v>
       </c>
       <c r="H24" s="261">
-        <v>2938.875</v>
+        <v>4419.08</v>
       </c>
       <c r="I24" s="262">
-        <v>0.70535180665645458</v>
+        <v>0.66800577910225178</v>
       </c>
       <c r="J24" s="261">
-        <v>3150.7539999999999</v>
+        <v>4742.3149999999996</v>
       </c>
       <c r="K24" s="262">
-        <v>1.1123640433022233</v>
+        <v>1.0478556247021904</v>
       </c>
       <c r="L24" s="263">
-        <v>-211.87899999999999</v>
+        <v>-323.23500000000001</v>
       </c>
       <c r="M24" s="264">
-        <v>-6.7247078001011822</v>
+        <v>-6.8159748983355177</v>
       </c>
       <c r="P24" s="227"/>
       <c r="Q24" s="227"/>
       <c r="R24" s="227"/>
       <c r="S24" s="227"/>
       <c r="T24" s="227"/>
       <c r="U24" s="274"/>
       <c r="V24" s="227"/>
       <c r="W24" s="227"/>
       <c r="X24" s="227"/>
       <c r="Y24" s="227"/>
       <c r="Z24" s="227"/>
       <c r="AA24" s="274"/>
     </row>
     <row r="25" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="275" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="261">
-        <v>389.05399999999997</v>
+        <v>417.87</v>
       </c>
       <c r="C25" s="262">
-        <v>0.51991408148991136</v>
+        <v>0.47908695498742621</v>
       </c>
       <c r="D25" s="261">
-        <v>384.96899999999999</v>
+        <v>435.78899999999999</v>
       </c>
       <c r="E25" s="262">
-        <v>0.72191563757119248</v>
+        <v>0.80374589715909417</v>
       </c>
       <c r="F25" s="263">
-        <v>4.085</v>
+        <v>-17.919</v>
       </c>
       <c r="G25" s="264">
-        <v>1.0611244022245947</v>
+        <v>-4.1118522954916257</v>
       </c>
       <c r="H25" s="261">
-        <v>2301.11</v>
+        <v>3465.395</v>
       </c>
       <c r="I25" s="262">
-        <v>0.55228347439589442</v>
+        <v>0.52384294624040473</v>
       </c>
       <c r="J25" s="261">
-        <v>2484.2399999999998</v>
+        <v>3762.5189999999998</v>
       </c>
       <c r="K25" s="262">
-        <v>0.87705331832733224</v>
+        <v>0.83136120169133876</v>
       </c>
       <c r="L25" s="263">
-        <v>-183.13</v>
+        <v>-297.12400000000002</v>
       </c>
       <c r="M25" s="264">
-        <v>-7.3716710140727146</v>
+        <v>-7.8969435104513765</v>
       </c>
       <c r="P25" s="227"/>
       <c r="Q25" s="227"/>
       <c r="R25" s="227"/>
       <c r="S25" s="227"/>
       <c r="T25" s="227"/>
       <c r="U25" s="274"/>
       <c r="V25" s="227"/>
       <c r="W25" s="227"/>
       <c r="X25" s="227"/>
       <c r="Y25" s="227"/>
       <c r="Z25" s="227"/>
       <c r="AA25" s="274"/>
     </row>
     <row r="26" spans="1:27" s="273" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="282" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="277">
-        <v>26.603000000000002</v>
+        <v>23.597000000000001</v>
       </c>
       <c r="C26" s="278">
-        <v>3.5551039983848287E-2</v>
+        <v>2.7053904029574503E-2</v>
       </c>
       <c r="D26" s="277">
-        <v>29.166</v>
+        <v>26.006</v>
       </c>
       <c r="E26" s="278">
-        <v>5.469373244443422E-2</v>
+        <v>4.7964073901634513E-2</v>
       </c>
       <c r="F26" s="279">
-        <v>-2.5630000000000002</v>
+        <v>-2.4089999999999998</v>
       </c>
       <c r="G26" s="280">
-        <v>-8.7876294315298651</v>
+        <v>-9.2632469430131508</v>
       </c>
       <c r="H26" s="277">
-        <v>144.309</v>
+        <v>216.292</v>
       </c>
       <c r="I26" s="278">
-        <v>3.463523078279488E-2</v>
+        <v>3.2695562418780438E-2</v>
       </c>
       <c r="J26" s="277">
-        <v>156.12200000000001</v>
+        <v>237.386</v>
       </c>
       <c r="K26" s="278">
-        <v>5.511839361893367E-2</v>
+        <v>5.2452495316223029E-2</v>
       </c>
       <c r="L26" s="279">
-        <v>-11.813000000000001</v>
+        <v>-21.094000000000001</v>
       </c>
       <c r="M26" s="280">
-        <v>-7.5665184919486039</v>
+        <v>-8.8859494662701248</v>
       </c>
       <c r="P26" s="227"/>
       <c r="Q26" s="227"/>
       <c r="R26" s="227"/>
       <c r="S26" s="227"/>
       <c r="T26" s="227"/>
       <c r="U26" s="274"/>
       <c r="V26" s="227"/>
       <c r="W26" s="227"/>
       <c r="X26" s="227"/>
       <c r="Y26" s="227"/>
       <c r="Z26" s="227"/>
       <c r="AA26" s="274"/>
     </row>
     <row r="27" spans="1:27" s="273" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="282" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="277">
-        <v>185.50899999999999</v>
+        <v>200.874</v>
       </c>
       <c r="C27" s="278">
-        <v>0.24790579545027669</v>
+        <v>0.23030156028464419</v>
       </c>
       <c r="D27" s="277">
-        <v>181.42699999999999</v>
+        <v>162.864</v>
       </c>
       <c r="E27" s="278">
-        <v>0.34022216951917877</v>
+        <v>0.3003776410026841</v>
       </c>
       <c r="F27" s="279">
-        <v>4.0819999999999999</v>
+        <v>38.01</v>
       </c>
       <c r="G27" s="280">
-        <v>2.2499407475182855</v>
+        <v>23.338491010904804</v>
       </c>
       <c r="H27" s="277">
-        <v>1057.691</v>
+        <v>1630.1310000000001</v>
       </c>
       <c r="I27" s="278">
-        <v>0.25385368814062254</v>
+        <v>0.24641711141091197</v>
       </c>
       <c r="J27" s="277">
-        <v>1035.963</v>
+        <v>1553.0239999999999</v>
       </c>
       <c r="K27" s="278">
-        <v>0.36574356214147508</v>
+        <v>0.34315412065573347</v>
       </c>
       <c r="L27" s="279">
-        <v>21.728000000000002</v>
+        <v>77.106999999999999</v>
       </c>
       <c r="M27" s="280">
-        <v>2.0973722034474207</v>
+        <v>4.9649586870518423</v>
       </c>
       <c r="P27" s="227"/>
       <c r="Q27" s="227"/>
       <c r="R27" s="227"/>
       <c r="S27" s="227"/>
       <c r="T27" s="227"/>
       <c r="U27" s="274"/>
       <c r="V27" s="227"/>
       <c r="W27" s="227"/>
       <c r="X27" s="227"/>
       <c r="Y27" s="227"/>
       <c r="Z27" s="227"/>
       <c r="AA27" s="274"/>
     </row>
     <row r="28" spans="1:27" s="273" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="282" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="277">
-        <v>384.37200000000001</v>
+        <v>262.03699999999998</v>
       </c>
       <c r="C28" s="278">
-        <v>0.51365726950613588</v>
+        <v>0.30042479341431599</v>
       </c>
       <c r="D28" s="277">
-        <v>267.50900000000001</v>
+        <v>252.16200000000001</v>
       </c>
       <c r="E28" s="278">
-        <v>0.50164800358219008</v>
+        <v>0.46507409071690997</v>
       </c>
       <c r="F28" s="279">
-        <v>116.863</v>
+        <v>9.875</v>
       </c>
       <c r="G28" s="280">
-        <v>43.685633006739963</v>
+        <v>3.9161332793997508</v>
       </c>
       <c r="H28" s="277">
-        <v>2069.375</v>
+        <v>3141.4369999999999</v>
       </c>
       <c r="I28" s="278">
-        <v>0.49666535490611224</v>
+        <v>0.47487216132897359</v>
       </c>
       <c r="J28" s="277">
-        <v>1221.866</v>
+        <v>1981.53</v>
       </c>
       <c r="K28" s="278">
-        <v>0.43137604653791267</v>
+        <v>0.43783623736848604</v>
       </c>
       <c r="L28" s="279">
-        <v>847.50900000000001</v>
+        <v>1159.9069999999999</v>
       </c>
       <c r="M28" s="280">
-        <v>69.361861284297959</v>
+        <v>58.535929307151548</v>
       </c>
       <c r="P28" s="227"/>
       <c r="Q28" s="227"/>
       <c r="R28" s="227"/>
       <c r="S28" s="227"/>
       <c r="T28" s="227"/>
       <c r="U28" s="274"/>
       <c r="V28" s="227"/>
       <c r="W28" s="227"/>
       <c r="X28" s="227"/>
       <c r="Y28" s="227"/>
       <c r="Z28" s="227"/>
       <c r="AA28" s="274"/>
     </row>
     <row r="29" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="275" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="261">
-        <v>2489.549</v>
+        <v>2691.7170000000001</v>
       </c>
       <c r="C29" s="262">
-        <v>3.3269201233225396</v>
+        <v>3.0860470989013091</v>
       </c>
       <c r="D29" s="261">
-        <v>2521.0790000000002</v>
+        <v>2189.3220000000001</v>
       </c>
       <c r="E29" s="262">
-        <v>4.7276698997902278</v>
+        <v>4.0378682689561751</v>
       </c>
       <c r="F29" s="263">
-        <v>-31.53</v>
+        <v>502.39499999999998</v>
       </c>
       <c r="G29" s="264">
-        <v>-1.2506549774917803</v>
+        <v>22.947515258148414</v>
       </c>
       <c r="H29" s="261">
-        <v>14638.02</v>
+        <v>23080.54</v>
       </c>
       <c r="I29" s="262">
-        <v>3.5132334151242617</v>
+        <v>3.4889465917794396</v>
       </c>
       <c r="J29" s="261">
-        <v>14458.312</v>
+        <v>21309.781999999999</v>
       </c>
       <c r="K29" s="262">
-        <v>5.1044627399171931</v>
+        <v>4.7085811317631778</v>
       </c>
       <c r="L29" s="263">
-        <v>179.708</v>
+        <v>1770.758</v>
       </c>
       <c r="M29" s="264">
-        <v>1.2429390097543891</v>
+        <v>8.309601665563731</v>
       </c>
       <c r="P29" s="227"/>
       <c r="Q29" s="227"/>
       <c r="R29" s="227"/>
       <c r="S29" s="227"/>
       <c r="T29" s="227"/>
       <c r="U29" s="274"/>
       <c r="V29" s="227"/>
       <c r="W29" s="227"/>
       <c r="X29" s="227"/>
       <c r="Y29" s="227"/>
       <c r="Z29" s="227"/>
       <c r="AA29" s="274"/>
     </row>
     <row r="30" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="275" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="261">
-        <v>1056.8530000000001</v>
+        <v>1342.374</v>
       </c>
       <c r="C30" s="262">
-        <v>1.4123303108690752</v>
+        <v>1.5390285785394773</v>
       </c>
       <c r="D30" s="261">
-        <v>1189.289</v>
+        <v>1201.807</v>
       </c>
       <c r="E30" s="262">
-        <v>2.2302219833062038</v>
+        <v>2.2165484797162835</v>
       </c>
       <c r="F30" s="263">
-        <v>-132.43600000000001</v>
+        <v>140.56700000000001</v>
       </c>
       <c r="G30" s="264">
-        <v>-11.135728994382358</v>
+        <v>11.69630398225339</v>
       </c>
       <c r="H30" s="261">
-        <v>6915.2920000000004</v>
+        <v>10773.652</v>
       </c>
       <c r="I30" s="262">
-        <v>1.6597213919465534</v>
+        <v>1.6285882577451716</v>
       </c>
       <c r="J30" s="261">
-        <v>7523.0240000000003</v>
+        <v>11254.558000000001</v>
       </c>
       <c r="K30" s="262">
-        <v>2.6559805667150358</v>
+        <v>2.486792189856017</v>
       </c>
       <c r="L30" s="263">
-        <v>-607.73199999999997</v>
+        <v>-480.90600000000001</v>
       </c>
       <c r="M30" s="264">
-        <v>-8.0782940477127276</v>
+        <v>-4.2729887748590389</v>
       </c>
       <c r="P30" s="227"/>
       <c r="Q30" s="227"/>
       <c r="R30" s="227"/>
       <c r="S30" s="227"/>
       <c r="T30" s="227"/>
       <c r="U30" s="274"/>
       <c r="V30" s="227"/>
       <c r="W30" s="227"/>
       <c r="X30" s="227"/>
       <c r="Y30" s="227"/>
       <c r="Z30" s="227"/>
       <c r="AA30" s="274"/>
     </row>
     <row r="31" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="285" t="s">
         <v>140</v>
       </c>
       <c r="B31" s="261">
-        <v>1432.6959999999999</v>
+        <v>1349.3430000000001</v>
       </c>
       <c r="C31" s="262">
-        <v>1.9145898124534642</v>
+        <v>1.5470185203618319</v>
       </c>
       <c r="D31" s="261">
-        <v>1331.79</v>
+        <v>987.51499999999999</v>
       </c>
       <c r="E31" s="262">
-        <v>2.4974479164840249</v>
+        <v>1.8213197892398909</v>
       </c>
       <c r="F31" s="263">
-        <v>100.90600000000001</v>
+        <v>361.82799999999997</v>
       </c>
       <c r="G31" s="264">
-        <v>7.5767200534618828</v>
+        <v>36.640253565768624</v>
       </c>
       <c r="H31" s="261">
-        <v>7722.7280000000001</v>
+        <v>12306.888000000001</v>
       </c>
       <c r="I31" s="262">
-        <v>1.8535120231777085</v>
+        <v>1.8603583340342682</v>
       </c>
       <c r="J31" s="261">
-        <v>6935.2879999999996</v>
+        <v>10055.224</v>
       </c>
       <c r="K31" s="262">
-        <v>2.4484821732021573</v>
+        <v>2.2217889419071613</v>
       </c>
       <c r="L31" s="263">
-        <v>787.44</v>
+        <v>2251.6640000000002</v>
       </c>
       <c r="M31" s="264">
-        <v>11.35410670760897</v>
+        <v>22.392977023684406</v>
       </c>
       <c r="P31" s="227"/>
       <c r="Q31" s="227"/>
       <c r="R31" s="227"/>
       <c r="S31" s="227"/>
       <c r="T31" s="227"/>
       <c r="U31" s="274"/>
       <c r="V31" s="227"/>
       <c r="W31" s="227"/>
       <c r="X31" s="227"/>
       <c r="Y31" s="227"/>
       <c r="Z31" s="227"/>
       <c r="AA31" s="274"/>
     </row>
     <row r="32" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="268" t="s">
         <v>141</v>
       </c>
       <c r="B32" s="269">
-        <v>63419.334000000003</v>
+        <v>74662.641000000003</v>
       </c>
       <c r="C32" s="270">
-        <v>84.750715287111561</v>
+        <v>85.600539229926454</v>
       </c>
       <c r="D32" s="269">
-        <v>42296.245000000003</v>
+        <v>44081.37</v>
       </c>
       <c r="E32" s="270">
-        <v>79.316310341981719</v>
+        <v>81.301318479016174</v>
       </c>
       <c r="F32" s="271">
-        <v>21123.089</v>
+        <v>30581.271000000001</v>
       </c>
       <c r="G32" s="272">
-        <v>49.940813894945045</v>
+        <v>69.374592940282938</v>
       </c>
       <c r="H32" s="269">
-        <v>351204.74</v>
+        <v>558917.74199999997</v>
       </c>
       <c r="I32" s="270">
-        <v>84.291743563544003</v>
+        <v>84.488237755094133</v>
       </c>
       <c r="J32" s="269">
-        <v>220123.158</v>
+        <v>357891.929</v>
       </c>
       <c r="K32" s="270">
-        <v>77.71380630075663</v>
+        <v>79.079325358641711</v>
       </c>
       <c r="L32" s="271">
-        <v>131081.58199999999</v>
+        <v>201025.81299999999</v>
       </c>
       <c r="M32" s="272">
-        <v>59.5492010886015</v>
+        <v>56.169417835628252</v>
       </c>
       <c r="P32" s="227"/>
       <c r="Q32" s="227"/>
       <c r="R32" s="227"/>
       <c r="S32" s="227"/>
       <c r="T32" s="227"/>
       <c r="U32" s="274"/>
       <c r="V32" s="227"/>
       <c r="W32" s="227"/>
       <c r="X32" s="227"/>
       <c r="Y32" s="227"/>
       <c r="Z32" s="227"/>
       <c r="AA32" s="274"/>
     </row>
     <row r="33" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="275" t="s">
         <v>142</v>
       </c>
       <c r="B33" s="261">
-        <v>25385.01</v>
+        <v>31131.036</v>
       </c>
       <c r="C33" s="262">
-        <v>33.923373510520939</v>
+        <v>35.691658273730937</v>
       </c>
       <c r="D33" s="261">
-        <v>19116.253000000001</v>
+        <v>21424.195</v>
       </c>
       <c r="E33" s="262">
-        <v>35.847878588840196</v>
+        <v>39.51363809363334</v>
       </c>
       <c r="F33" s="263">
-        <v>6268.7569999999996</v>
+        <v>9706.8410000000003</v>
       </c>
       <c r="G33" s="264">
-        <v>32.792812482655464</v>
+        <v>45.307844705483689</v>
       </c>
       <c r="H33" s="261">
-        <v>140497.46900000001</v>
+        <v>231539.079</v>
       </c>
       <c r="I33" s="262">
-        <v>33.720435060970345</v>
+        <v>35.00037176516669</v>
       </c>
       <c r="J33" s="261">
-        <v>98679.782000000007</v>
+        <v>158917.31099999999</v>
       </c>
       <c r="K33" s="262">
-        <v>34.838594602340258</v>
+        <v>35.114157999605105</v>
       </c>
       <c r="L33" s="263">
-        <v>41817.686999999998</v>
+        <v>72621.767999999996</v>
       </c>
       <c r="M33" s="264">
-        <v>42.377157866035816</v>
+        <v>45.697833384558081</v>
       </c>
       <c r="P33" s="227"/>
       <c r="Q33" s="227"/>
       <c r="R33" s="227"/>
       <c r="S33" s="227"/>
       <c r="T33" s="227"/>
       <c r="U33" s="274"/>
       <c r="V33" s="227"/>
       <c r="W33" s="227"/>
       <c r="X33" s="227"/>
       <c r="Y33" s="227"/>
       <c r="Z33" s="227"/>
       <c r="AA33" s="274"/>
     </row>
     <row r="34" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="275" t="s">
         <v>143</v>
       </c>
       <c r="B34" s="261">
-        <v>2521.8290000000002</v>
+        <v>2735.105</v>
       </c>
       <c r="C34" s="262">
-        <v>3.3700576480633062</v>
+        <v>3.1357913370686683</v>
       </c>
       <c r="D34" s="261">
-        <v>2196.4340000000002</v>
+        <v>2092.9140000000002</v>
       </c>
       <c r="E34" s="262">
-        <v>4.1188772381491612</v>
+        <v>3.8600585159488388</v>
       </c>
       <c r="F34" s="263">
-        <v>325.39499999999998</v>
+        <v>642.19100000000003</v>
       </c>
       <c r="G34" s="264">
-        <v>14.814695092135707</v>
+        <v>30.684060596852042</v>
       </c>
       <c r="H34" s="261">
-        <v>14237.877</v>
+        <v>22202.844000000001</v>
       </c>
       <c r="I34" s="262">
-        <v>3.4171961260354324</v>
+        <v>3.3562705595974176</v>
       </c>
       <c r="J34" s="261">
-        <v>12085.522000000001</v>
+        <v>18804.741999999998</v>
       </c>
       <c r="K34" s="262">
-        <v>4.2667565025190708</v>
+        <v>4.1550708200053181</v>
       </c>
       <c r="L34" s="263">
-        <v>2152.355</v>
+        <v>3398.1019999999999</v>
       </c>
       <c r="M34" s="264">
-        <v>17.809367274330391</v>
+        <v>18.070452654973941</v>
       </c>
       <c r="P34" s="227"/>
       <c r="Q34" s="227"/>
       <c r="R34" s="227"/>
       <c r="S34" s="227"/>
       <c r="T34" s="227"/>
       <c r="U34" s="274"/>
       <c r="V34" s="227"/>
       <c r="W34" s="227"/>
       <c r="X34" s="227"/>
       <c r="Y34" s="227"/>
       <c r="Z34" s="227"/>
       <c r="AA34" s="274"/>
     </row>
     <row r="35" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="275" t="s">
         <v>144</v>
       </c>
       <c r="B35" s="261">
-        <v>1549.4590000000001</v>
+        <v>1627.9970000000001</v>
       </c>
       <c r="C35" s="262">
-        <v>2.0706265782931843</v>
+        <v>1.8664946645096918</v>
       </c>
       <c r="D35" s="261">
-        <v>1259.68</v>
+        <v>1254.5509999999999</v>
       </c>
       <c r="E35" s="262">
-        <v>2.3622231668931257</v>
+        <v>2.3138266891244128</v>
       </c>
       <c r="F35" s="263">
-        <v>289.779</v>
+        <v>373.44600000000003</v>
       </c>
       <c r="G35" s="264">
-        <v>23.004175663660611</v>
+        <v>29.76730320250034</v>
       </c>
       <c r="H35" s="261">
-        <v>8861.2849999999999</v>
+        <v>13809.057000000001</v>
       </c>
       <c r="I35" s="262">
-        <v>2.1267741513496632</v>
+        <v>2.0874321985463951</v>
       </c>
       <c r="J35" s="261">
-        <v>7212.9139999999998</v>
+        <v>11062.767</v>
       </c>
       <c r="K35" s="262">
-        <v>2.5464971816369077</v>
+        <v>2.4444143051905618</v>
       </c>
       <c r="L35" s="263">
-        <v>1648.3710000000001</v>
+        <v>2746.29</v>
       </c>
       <c r="M35" s="264">
-        <v>22.853052178356766</v>
+        <v>24.824621182024352</v>
       </c>
       <c r="P35" s="227"/>
       <c r="Q35" s="227"/>
       <c r="R35" s="227"/>
       <c r="S35" s="227"/>
       <c r="T35" s="227"/>
       <c r="U35" s="274"/>
       <c r="V35" s="227"/>
       <c r="W35" s="227"/>
       <c r="X35" s="227"/>
       <c r="Y35" s="227"/>
       <c r="Z35" s="227"/>
       <c r="AA35" s="274"/>
     </row>
     <row r="36" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="275" t="s">
         <v>145</v>
       </c>
       <c r="B36" s="261">
-        <v>33918.898999999998</v>
+        <v>39127.720999999998</v>
       </c>
       <c r="C36" s="262">
-        <v>45.327674869642962</v>
+        <v>44.859838489213324</v>
       </c>
       <c r="D36" s="261">
-        <v>19680.672999999999</v>
+        <v>19272.671999999999</v>
       </c>
       <c r="E36" s="262">
-        <v>36.906310888994057</v>
+        <v>35.545484276319392</v>
       </c>
       <c r="F36" s="263">
-        <v>14238.226000000001</v>
+        <v>19855.048999999999</v>
       </c>
       <c r="G36" s="264">
-        <v>72.346235314209011</v>
+        <v>103.02177611905603</v>
       </c>
       <c r="H36" s="261">
-        <v>187371.36199999999</v>
+        <v>291005.84000000003</v>
       </c>
       <c r="I36" s="262">
-        <v>44.970517188509405</v>
+        <v>43.989604821027285</v>
       </c>
       <c r="J36" s="261">
-        <v>101911.105</v>
+        <v>168750.853</v>
       </c>
       <c r="K36" s="262">
-        <v>35.97940328416545</v>
+        <v>37.286964381181456</v>
       </c>
       <c r="L36" s="263">
-        <v>85460.256999999998</v>
+        <v>122254.98699999999</v>
       </c>
       <c r="M36" s="264">
-        <v>83.857649271882579</v>
+        <v>72.447033497365481</v>
       </c>
       <c r="P36" s="227"/>
       <c r="Q36" s="227"/>
       <c r="R36" s="227"/>
       <c r="S36" s="227"/>
       <c r="T36" s="227"/>
       <c r="U36" s="274"/>
       <c r="V36" s="227"/>
       <c r="W36" s="227"/>
       <c r="X36" s="227"/>
       <c r="Y36" s="227"/>
       <c r="Z36" s="227"/>
       <c r="AA36" s="274"/>
     </row>
     <row r="37" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="275" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="261">
-        <v>44.137</v>
+        <v>40.781999999999996</v>
       </c>
       <c r="C37" s="262">
-        <v>5.898268059117813E-2</v>
+        <v>4.6756465403827073E-2</v>
       </c>
       <c r="D37" s="261">
-        <v>43.204999999999998</v>
+        <v>37.037999999999997</v>
       </c>
       <c r="E37" s="262">
-        <v>8.1020459105183462E-2</v>
+        <v>6.8310903990184538E-2</v>
       </c>
       <c r="F37" s="263">
-        <v>0.93200000000000005</v>
+        <v>3.7440000000000002</v>
       </c>
       <c r="G37" s="264">
-        <v>2.1571577363731049</v>
+        <v>10.108537178033371</v>
       </c>
       <c r="H37" s="261">
-        <v>236.74700000000001</v>
+        <v>360.92200000000003</v>
       </c>
       <c r="I37" s="262">
-        <v>5.6821036679169976E-2</v>
+        <v>5.4558410756343614E-2</v>
       </c>
       <c r="J37" s="261">
-        <v>233.83500000000001</v>
+        <v>356.25599999999997</v>
       </c>
       <c r="K37" s="262">
-        <v>8.2554730094947237E-2</v>
+        <v>7.8717852659282148E-2</v>
       </c>
       <c r="L37" s="263">
-        <v>2.9119999999999999</v>
+        <v>4.6660000000000004</v>
       </c>
       <c r="M37" s="264">
-        <v>1.2453225565035175</v>
+        <v>1.3097323273151891</v>
       </c>
       <c r="P37" s="227"/>
       <c r="Q37" s="227"/>
       <c r="R37" s="227"/>
       <c r="S37" s="227"/>
       <c r="T37" s="227"/>
       <c r="U37" s="274"/>
       <c r="V37" s="227"/>
       <c r="W37" s="227"/>
       <c r="X37" s="227"/>
       <c r="Y37" s="227"/>
       <c r="Z37" s="227"/>
       <c r="AA37" s="274"/>
     </row>
     <row r="38" spans="1:27" s="273" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="282" t="s">
         <v>147</v>
       </c>
       <c r="B38" s="277">
-        <v>882.51300000000003</v>
+        <v>917.66899999999998</v>
       </c>
       <c r="C38" s="278">
-        <v>1.1793502593416496</v>
+        <v>1.0521053124090183</v>
       </c>
       <c r="D38" s="277">
-        <v>877.82100000000003</v>
+        <v>833.54399999999998</v>
       </c>
       <c r="E38" s="278">
-        <v>1.6461395771825309</v>
+        <v>1.5373439212590954</v>
       </c>
       <c r="F38" s="279">
-        <v>4.6920000000000002</v>
+        <v>84.125</v>
       </c>
       <c r="G38" s="280">
-        <v>0.53450532625671976</v>
+        <v>10.092448628986592</v>
       </c>
       <c r="H38" s="277">
-        <v>5079.6080000000002</v>
+        <v>7780.5209999999997</v>
       </c>
       <c r="I38" s="278">
-        <v>1.2191436110438789</v>
+        <v>1.1761346235927912</v>
       </c>
       <c r="J38" s="277">
-        <v>5264.2809999999999</v>
+        <v>7876.57</v>
       </c>
       <c r="K38" s="278">
-        <v>1.8585382731368654</v>
+        <v>1.7403964472753355</v>
       </c>
       <c r="L38" s="279">
-        <v>-184.673</v>
+        <v>-96.049000000000007</v>
       </c>
       <c r="M38" s="280">
-        <v>-3.5080384196816241</v>
+        <v>-1.2194267301630024</v>
       </c>
       <c r="P38" s="227"/>
       <c r="Q38" s="227"/>
       <c r="R38" s="227"/>
       <c r="S38" s="227"/>
       <c r="T38" s="227"/>
       <c r="U38" s="274"/>
       <c r="V38" s="227"/>
       <c r="W38" s="227"/>
       <c r="X38" s="227"/>
       <c r="Y38" s="227"/>
       <c r="Z38" s="227"/>
       <c r="AA38" s="274"/>
     </row>
     <row r="39" spans="1:27" s="273" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="285" t="s">
         <v>148</v>
       </c>
       <c r="B39" s="261">
-        <v>1145.923</v>
+        <v>1253.787</v>
       </c>
       <c r="C39" s="262">
-        <v>1.5313594102699462</v>
+        <v>1.4374637950386966</v>
       </c>
       <c r="D39" s="261">
-        <v>1075.798</v>
+        <v>1102.578</v>
       </c>
       <c r="E39" s="262">
-        <v>2.0173972425515139</v>
+        <v>2.0335358253601621</v>
       </c>
       <c r="F39" s="263">
-        <v>70.125</v>
+        <v>151.209</v>
       </c>
       <c r="G39" s="264">
-        <v>6.5184170262447036</v>
+        <v>13.714131789315587</v>
       </c>
       <c r="H39" s="261">
-        <v>6560.1980000000003</v>
+        <v>10312.262000000001</v>
       </c>
       <c r="I39" s="262">
-        <v>1.5744961971244302</v>
+        <v>1.5588427029192831</v>
       </c>
       <c r="J39" s="261">
-        <v>6016.3429999999998</v>
+        <v>9388.6509999999998</v>
       </c>
       <c r="K39" s="262">
-        <v>2.1240514573251446</v>
+        <v>2.07450385702254</v>
       </c>
       <c r="L39" s="263">
-        <v>543.85500000000002</v>
+        <v>923.61099999999999</v>
       </c>
       <c r="M39" s="264">
-        <v>9.0396275611280803</v>
+        <v>9.8375261792136062</v>
       </c>
       <c r="P39" s="227"/>
       <c r="Q39" s="227"/>
       <c r="R39" s="227"/>
       <c r="S39" s="227"/>
       <c r="T39" s="227"/>
       <c r="U39" s="274"/>
       <c r="V39" s="227"/>
       <c r="W39" s="227"/>
       <c r="X39" s="227"/>
       <c r="Y39" s="227"/>
       <c r="Z39" s="227"/>
       <c r="AA39" s="274"/>
     </row>
     <row r="40" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="285" t="s">
         <v>149</v>
       </c>
       <c r="B40" s="261">
-        <v>1125.3610000000001</v>
+        <v>1229.4970000000001</v>
       </c>
       <c r="C40" s="262">
-        <v>1.5038812880977142</v>
+        <v>1.4096153681675536</v>
       </c>
       <c r="D40" s="261">
-        <v>1052.42</v>
+        <v>1083.229</v>
       </c>
       <c r="E40" s="262">
-        <v>1.9735574950000505</v>
+        <v>1.9978495658076463</v>
       </c>
       <c r="F40" s="263">
-        <v>72.941000000000003</v>
+        <v>146.268</v>
       </c>
       <c r="G40" s="264">
-        <v>6.9307880884057687</v>
+        <v>13.502961977568917</v>
       </c>
       <c r="H40" s="261">
-        <v>6442.375</v>
+        <v>10132.448</v>
       </c>
       <c r="I40" s="262">
-        <v>1.5462178028695934</v>
+        <v>1.5316613006447164</v>
       </c>
       <c r="J40" s="261">
-        <v>5891.27</v>
+        <v>9201.3549999999996</v>
       </c>
       <c r="K40" s="262">
-        <v>2.0798948179975616</v>
+        <v>2.033119181587816</v>
       </c>
       <c r="L40" s="263">
-        <v>551.10500000000002</v>
+        <v>931.09299999999996</v>
       </c>
       <c r="M40" s="264">
-        <v>9.3546043552578642</v>
+        <v>10.119085721613827</v>
       </c>
       <c r="P40" s="227"/>
       <c r="Q40" s="227"/>
       <c r="R40" s="227"/>
       <c r="S40" s="227"/>
       <c r="T40" s="227"/>
       <c r="U40" s="274"/>
       <c r="V40" s="227"/>
       <c r="W40" s="227"/>
       <c r="X40" s="227"/>
       <c r="Y40" s="227"/>
       <c r="Z40" s="227"/>
       <c r="AA40" s="274"/>
     </row>
     <row r="41" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="268" t="s">
         <v>150</v>
       </c>
       <c r="B41" s="269">
-        <v>502.91199999999998</v>
+        <v>489.113</v>
       </c>
       <c r="C41" s="270">
-        <v>0.67206873737387163</v>
+        <v>0.56076688399446006</v>
       </c>
       <c r="D41" s="269">
-        <v>535.51499999999999</v>
+        <v>488.65499999999997</v>
       </c>
       <c r="E41" s="270">
-        <v>1.0042280096681475</v>
+        <v>0.90124911683470021</v>
       </c>
       <c r="F41" s="271">
-        <v>-32.603000000000002</v>
+        <v>0.45800000000000002</v>
       </c>
       <c r="G41" s="272">
-        <v>-6.0881581281570076</v>
+        <v>9.372665786700228E-2</v>
       </c>
       <c r="H41" s="269">
-        <v>2856.5549999999998</v>
+        <v>4407.3900000000003</v>
       </c>
       <c r="I41" s="270">
-        <v>0.68559439583634174</v>
+        <v>0.66623867202165921</v>
       </c>
       <c r="J41" s="269">
-        <v>3002.0230000000001</v>
+        <v>4545.527</v>
       </c>
       <c r="K41" s="270">
-        <v>1.0598550195814305</v>
+        <v>1.0043736095526496</v>
       </c>
       <c r="L41" s="271">
-        <v>-145.46799999999999</v>
+        <v>-138.137</v>
       </c>
       <c r="M41" s="272">
-        <v>-4.8456657394030627</v>
+        <v>-3.0389655588889912</v>
       </c>
       <c r="P41" s="227"/>
       <c r="Q41" s="227"/>
       <c r="R41" s="227"/>
       <c r="S41" s="227"/>
       <c r="T41" s="227"/>
       <c r="U41" s="274"/>
       <c r="V41" s="227"/>
       <c r="W41" s="227"/>
       <c r="X41" s="227"/>
       <c r="Y41" s="227"/>
       <c r="Z41" s="227"/>
       <c r="AA41" s="274"/>
     </row>
     <row r="42" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="275" t="s">
         <v>151</v>
       </c>
       <c r="B42" s="261">
-        <v>95.594999999999999</v>
+        <v>96.114000000000004</v>
       </c>
       <c r="C42" s="262">
-        <v>0.12774881281268943</v>
+        <v>0.11019447098777486</v>
       </c>
       <c r="D42" s="261">
-        <v>122.262</v>
+        <v>94.072000000000003</v>
       </c>
       <c r="E42" s="262">
-        <v>0.22927261592681261</v>
+        <v>0.17350135968909336</v>
       </c>
       <c r="F42" s="263">
-        <v>-26.667000000000002</v>
+        <v>2.0419999999999998</v>
       </c>
       <c r="G42" s="264">
-        <v>-21.811355940521178</v>
+        <v>2.1706777787226805</v>
       </c>
       <c r="H42" s="261">
-        <v>597.59500000000003</v>
+        <v>896.69200000000001</v>
       </c>
       <c r="I42" s="262">
-        <v>0.14342723419637241</v>
+        <v>0.1355475433969868</v>
       </c>
       <c r="J42" s="261">
-        <v>685.73599999999999</v>
+        <v>1000.881</v>
       </c>
       <c r="K42" s="262">
-        <v>0.24209699316350736</v>
+        <v>0.22115333661040085</v>
       </c>
       <c r="L42" s="263">
-        <v>-88.141000000000005</v>
+        <v>-104.18899999999999</v>
       </c>
       <c r="M42" s="264">
-        <v>-12.853488806187805</v>
+        <v>-10.409729028725693</v>
       </c>
       <c r="P42" s="227"/>
       <c r="Q42" s="227"/>
       <c r="R42" s="227"/>
       <c r="S42" s="227"/>
       <c r="T42" s="227"/>
       <c r="U42" s="274"/>
       <c r="V42" s="227"/>
       <c r="W42" s="227"/>
       <c r="X42" s="227"/>
       <c r="Y42" s="227"/>
       <c r="Z42" s="227"/>
       <c r="AA42" s="274"/>
     </row>
     <row r="43" spans="1:27" s="185" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="286" t="s">
         <v>152</v>
       </c>
       <c r="B43" s="287">
-        <v>168.86799999999999</v>
+        <v>174.886</v>
       </c>
       <c r="C43" s="288">
-        <v>0.22566751945241109</v>
+        <v>0.20050638047701685</v>
       </c>
       <c r="D43" s="287">
-        <v>188.19300000000001</v>
+        <v>181.423</v>
       </c>
       <c r="E43" s="288">
-        <v>0.35291015531493553</v>
+        <v>0.33460686685596547</v>
       </c>
       <c r="F43" s="75">
-        <v>-19.324999999999999</v>
+        <v>-6.5369999999999999</v>
       </c>
       <c r="G43" s="289">
-        <v>-10.268713501564882</v>
+        <v>-3.6031815150229027</v>
       </c>
       <c r="H43" s="287">
-        <v>1015.558</v>
+        <v>1559.268</v>
       </c>
       <c r="I43" s="288">
-        <v>0.24374145551083856</v>
+        <v>0.2357051773602673</v>
       </c>
       <c r="J43" s="287">
-        <v>1056.8589999999999</v>
+        <v>1608.934</v>
       </c>
       <c r="K43" s="288">
-        <v>0.37312083089963372</v>
+        <v>0.35550792000839132</v>
       </c>
       <c r="L43" s="75">
-        <v>-41.301000000000002</v>
+        <v>-49.665999999999997</v>
       </c>
       <c r="M43" s="289">
-        <v>-3.9079006754921894</v>
+        <v>-3.0868885858587114</v>
       </c>
       <c r="P43" s="290"/>
       <c r="Q43" s="290"/>
       <c r="R43" s="290"/>
       <c r="S43" s="290"/>
       <c r="T43" s="290"/>
       <c r="U43" s="291"/>
       <c r="V43" s="290"/>
       <c r="W43" s="290"/>
       <c r="X43" s="290"/>
       <c r="Y43" s="290"/>
       <c r="Z43" s="290"/>
       <c r="AA43" s="291"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
@@ -14078,2084 +14078,2084 @@
       </c>
       <c r="L6" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="259" t="s">
         <v>115</v>
       </c>
       <c r="P6" s="235"/>
       <c r="Q6" s="235"/>
       <c r="R6" s="235"/>
       <c r="S6" s="235"/>
       <c r="T6" s="235"/>
       <c r="U6" s="248"/>
       <c r="V6" s="235"/>
       <c r="W6" s="235"/>
       <c r="X6" s="235"/>
       <c r="Y6" s="235"/>
       <c r="Z6" s="235"/>
       <c r="AA6" s="248"/>
     </row>
     <row r="7" spans="1:27" s="54" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="300" t="s">
         <v>155</v>
       </c>
       <c r="B7" s="301">
-        <v>62627.146999999997</v>
+        <v>63591.946000000004</v>
       </c>
       <c r="C7" s="302">
         <v>100</v>
       </c>
       <c r="D7" s="301">
-        <v>41262.449999999997</v>
+        <v>41924.553999999996</v>
       </c>
       <c r="E7" s="302">
         <v>100</v>
       </c>
       <c r="F7" s="303">
-        <v>21364.697</v>
+        <v>21667.392</v>
       </c>
       <c r="G7" s="304">
-        <v>51.777577434204701</v>
+        <v>51.681866430827149</v>
       </c>
       <c r="H7" s="301">
-        <v>319213.462</v>
+        <v>500871.03200000001</v>
       </c>
       <c r="I7" s="302">
         <v>100</v>
       </c>
       <c r="J7" s="301">
-        <v>227524.09099999999</v>
+        <v>354555.94400000002</v>
       </c>
       <c r="K7" s="302">
         <v>100</v>
       </c>
       <c r="L7" s="303">
-        <v>91689.370999999999</v>
+        <v>146315.08799999999</v>
       </c>
       <c r="M7" s="304">
-        <v>40.298752803280067</v>
+        <v>41.267137239137639</v>
       </c>
       <c r="P7" s="235"/>
       <c r="Q7" s="235"/>
       <c r="R7" s="235"/>
       <c r="S7" s="235"/>
       <c r="T7" s="235"/>
       <c r="U7" s="248"/>
       <c r="V7" s="235"/>
       <c r="W7" s="235"/>
       <c r="X7" s="235"/>
       <c r="Y7" s="235"/>
       <c r="Z7" s="235"/>
       <c r="AA7" s="248"/>
     </row>
     <row r="8" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="276" t="s">
         <v>117</v>
       </c>
       <c r="B8" s="277">
-        <v>401.20400000000001</v>
+        <v>406.27199999999999</v>
       </c>
       <c r="C8" s="278">
-        <v>0.64062314701961431</v>
+        <v>0.63887335669834666</v>
       </c>
       <c r="D8" s="277">
-        <v>436.399</v>
+        <v>396.70400000000001</v>
       </c>
       <c r="E8" s="278">
-        <v>1.0576177614271571</v>
+        <v>0.94623308336207934</v>
       </c>
       <c r="F8" s="279">
-        <v>-35.195</v>
+        <v>9.5679999999999996</v>
       </c>
       <c r="G8" s="280">
-        <v>-8.0648672430505108</v>
+        <v>2.4118738404452689</v>
       </c>
       <c r="H8" s="277">
-        <v>2448.357</v>
+        <v>3721.9059999999999</v>
       </c>
       <c r="I8" s="278">
-        <v>0.76699678787356407</v>
+        <v>0.74308669541903161</v>
       </c>
       <c r="J8" s="277">
-        <v>2381.864</v>
+        <v>3606.3530000000001</v>
       </c>
       <c r="K8" s="278">
-        <v>1.046862329844447</v>
+        <v>1.0171463942513963</v>
       </c>
       <c r="L8" s="279">
-        <v>66.492999999999995</v>
+        <v>115.553</v>
       </c>
       <c r="M8" s="280">
-        <v>2.791637137972613</v>
+        <v>3.2041511188727232</v>
       </c>
       <c r="P8" s="306"/>
       <c r="Q8" s="306"/>
       <c r="R8" s="306"/>
       <c r="S8" s="306"/>
       <c r="T8" s="306"/>
       <c r="U8" s="307"/>
       <c r="V8" s="306"/>
       <c r="W8" s="306"/>
       <c r="X8" s="306"/>
       <c r="Y8" s="306"/>
       <c r="Z8" s="306"/>
       <c r="AA8" s="307"/>
     </row>
     <row r="9" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="275" t="s">
         <v>119</v>
       </c>
       <c r="B9" s="261">
-        <v>470.69299999999998</v>
+        <v>538.77099999999996</v>
       </c>
       <c r="C9" s="262">
-        <v>0.75157982208578011</v>
+        <v>0.84723150318438112</v>
       </c>
       <c r="D9" s="261">
-        <v>544.255</v>
+        <v>503.387</v>
       </c>
       <c r="E9" s="262">
-        <v>1.319007960021763</v>
+        <v>1.2006973288254896</v>
       </c>
       <c r="F9" s="263">
-        <v>-73.561999999999998</v>
+        <v>35.384</v>
       </c>
       <c r="G9" s="264">
-        <v>-13.516090803024316</v>
+        <v>7.0291843055144447</v>
       </c>
       <c r="H9" s="261">
-        <v>2920.4780000000001</v>
+        <v>4539.6880000000001</v>
       </c>
       <c r="I9" s="262">
-        <v>0.91489813170849299</v>
+        <v>0.90635866519827002</v>
       </c>
       <c r="J9" s="261">
-        <v>2918.4520000000002</v>
+        <v>4471.7280000000001</v>
       </c>
       <c r="K9" s="262">
-        <v>1.282700213051285</v>
+        <v>1.2612193014031094</v>
       </c>
       <c r="L9" s="263">
-        <v>2.0259999999999998</v>
+        <v>67.959999999999994</v>
       </c>
       <c r="M9" s="264">
-        <v>6.9420363946366082E-2</v>
+        <v>1.5197704332642772</v>
       </c>
       <c r="P9" s="306"/>
       <c r="Q9" s="306"/>
       <c r="R9" s="306"/>
       <c r="S9" s="306"/>
       <c r="T9" s="306"/>
       <c r="U9" s="307"/>
       <c r="V9" s="306"/>
       <c r="W9" s="306"/>
       <c r="X9" s="306"/>
       <c r="Y9" s="306"/>
       <c r="Z9" s="306"/>
       <c r="AA9" s="307"/>
     </row>
     <row r="10" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="275" t="s">
         <v>156</v>
       </c>
       <c r="B10" s="261">
-        <v>38.594000000000001</v>
+        <v>48.966999999999999</v>
       </c>
       <c r="C10" s="262">
-        <v>6.1625032990884933E-2</v>
+        <v>7.7001889516008837E-2</v>
       </c>
       <c r="D10" s="261">
-        <v>39.363</v>
+        <v>28.219000000000001</v>
       </c>
       <c r="E10" s="262">
-        <v>9.5396662098348503E-2</v>
+        <v>6.7309004646775722E-2</v>
       </c>
       <c r="F10" s="263">
-        <v>-0.76900000000000002</v>
+        <v>20.748000000000001</v>
       </c>
       <c r="G10" s="264">
-        <v>-1.953611259304423</v>
+        <v>73.524930011694238</v>
       </c>
       <c r="H10" s="261">
-        <v>196.59</v>
+        <v>312.23399999999998</v>
       </c>
       <c r="I10" s="262">
-        <v>6.1585748535880981E-2</v>
+        <v>6.2338202860971206E-2</v>
       </c>
       <c r="J10" s="261">
-        <v>200.042</v>
+        <v>295.00200000000001</v>
       </c>
       <c r="K10" s="262">
-        <v>8.7921239074415194E-2</v>
+        <v>8.3203230686777041E-2</v>
       </c>
       <c r="L10" s="263">
-        <v>-3.452</v>
+        <v>17.231999999999999</v>
       </c>
       <c r="M10" s="264">
-        <v>-1.7256376161006188</v>
+        <v>5.8413163300587794</v>
       </c>
       <c r="P10" s="306"/>
       <c r="Q10" s="306"/>
       <c r="R10" s="306"/>
       <c r="S10" s="306"/>
       <c r="T10" s="306"/>
       <c r="U10" s="307"/>
       <c r="V10" s="306"/>
       <c r="W10" s="306"/>
       <c r="X10" s="306"/>
       <c r="Y10" s="306"/>
       <c r="Z10" s="306"/>
       <c r="AA10" s="307"/>
     </row>
     <row r="11" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="275" t="s">
         <v>157</v>
       </c>
       <c r="B11" s="261">
-        <v>83.222999999999999</v>
+        <v>93.305999999999997</v>
       </c>
       <c r="C11" s="262">
-        <v>0.13288646215993202</v>
+        <v>0.14672612786531175</v>
       </c>
       <c r="D11" s="261">
-        <v>88.483000000000004</v>
+        <v>91.501999999999995</v>
       </c>
       <c r="E11" s="262">
-        <v>0.21443952067800146</v>
+        <v>0.21825396162830973</v>
       </c>
       <c r="F11" s="263">
-        <v>-5.26</v>
+        <v>1.804</v>
       </c>
       <c r="G11" s="264">
-        <v>-5.9446447340167037</v>
+        <v>1.971541605647964</v>
       </c>
       <c r="H11" s="261">
-        <v>537.65800000000002</v>
+        <v>823.08100000000002</v>
       </c>
       <c r="I11" s="262">
-        <v>0.16843211957019533</v>
+        <v>0.16432992675048536</v>
       </c>
       <c r="J11" s="261">
-        <v>542.14400000000001</v>
+        <v>775.14599999999996</v>
       </c>
       <c r="K11" s="262">
-        <v>0.23827982242109036</v>
+        <v>0.21862445493228003</v>
       </c>
       <c r="L11" s="263">
-        <v>-4.4859999999999998</v>
+        <v>47.935000000000002</v>
       </c>
       <c r="M11" s="264">
-        <v>-0.82745543619407391</v>
+        <v>6.1839963052121787</v>
       </c>
       <c r="P11" s="306"/>
       <c r="Q11" s="306"/>
       <c r="R11" s="306"/>
       <c r="S11" s="306"/>
       <c r="T11" s="306"/>
       <c r="U11" s="307"/>
       <c r="V11" s="306"/>
       <c r="W11" s="306"/>
       <c r="X11" s="306"/>
       <c r="Y11" s="306"/>
       <c r="Z11" s="306"/>
       <c r="AA11" s="307"/>
     </row>
     <row r="12" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="275" t="s">
         <v>158</v>
       </c>
       <c r="B12" s="261">
-        <v>87.600999999999999</v>
+        <v>125.18</v>
       </c>
       <c r="C12" s="262">
-        <v>0.13987704086216796</v>
+        <v>0.19684882736565415</v>
       </c>
       <c r="D12" s="261">
-        <v>132.72800000000001</v>
+        <v>86.62</v>
       </c>
       <c r="E12" s="262">
-        <v>0.32166776330537816</v>
+        <v>0.20660923429262956</v>
       </c>
       <c r="F12" s="263">
-        <v>-45.127000000000002</v>
+        <v>38.56</v>
       </c>
       <c r="G12" s="264">
-        <v>-33.99960822132482</v>
+        <v>44.516277995843915</v>
       </c>
       <c r="H12" s="261">
-        <v>653.70899999999995</v>
+        <v>1033.231</v>
       </c>
       <c r="I12" s="262">
-        <v>0.20478741588912061</v>
+        <v>0.20628683513084461</v>
       </c>
       <c r="J12" s="261">
-        <v>613.29999999999995</v>
+        <v>940.048</v>
       </c>
       <c r="K12" s="262">
-        <v>0.2695538733082995</v>
+        <v>0.26513389943337123</v>
       </c>
       <c r="L12" s="263">
-        <v>40.408999999999999</v>
+        <v>93.183000000000007</v>
       </c>
       <c r="M12" s="264">
-        <v>6.5887819990216849</v>
+        <v>9.9125789321396365</v>
       </c>
       <c r="P12" s="306"/>
       <c r="Q12" s="306"/>
       <c r="R12" s="306"/>
       <c r="S12" s="306"/>
       <c r="T12" s="306"/>
       <c r="U12" s="307"/>
       <c r="V12" s="306"/>
       <c r="W12" s="306"/>
       <c r="X12" s="306"/>
       <c r="Y12" s="306"/>
       <c r="Z12" s="306"/>
       <c r="AA12" s="307"/>
     </row>
     <row r="13" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="281" t="s">
         <v>120</v>
       </c>
       <c r="B13" s="277">
-        <v>55.406999999999996</v>
+        <v>50.973999999999997</v>
       </c>
       <c r="C13" s="278">
-        <v>8.847121839990571E-2</v>
+        <v>8.015794956172595E-2</v>
       </c>
       <c r="D13" s="277">
-        <v>58.412999999999997</v>
+        <v>49.183999999999997</v>
       </c>
       <c r="E13" s="278">
-        <v>0.14156454597339713</v>
+        <v>0.117315499647295</v>
       </c>
       <c r="F13" s="279">
-        <v>-3.0059999999999998</v>
+        <v>1.79</v>
       </c>
       <c r="G13" s="280">
-        <v>-5.1461147347337066</v>
+        <v>3.6393949251789204</v>
       </c>
       <c r="H13" s="277">
-        <v>287.702</v>
+        <v>442.428</v>
       </c>
       <c r="I13" s="278">
-        <v>9.0128404421740832E-2</v>
+        <v>8.8331720489676871E-2</v>
       </c>
       <c r="J13" s="277">
-        <v>273.142</v>
+        <v>419.13400000000001</v>
       </c>
       <c r="K13" s="278">
-        <v>0.12004970497827415</v>
+        <v>0.11821378462068598</v>
       </c>
       <c r="L13" s="279">
-        <v>14.56</v>
+        <v>23.294</v>
       </c>
       <c r="M13" s="280">
-        <v>5.3305606607552116</v>
+        <v>5.5576498208210268</v>
       </c>
       <c r="P13" s="306"/>
       <c r="Q13" s="306"/>
       <c r="R13" s="306"/>
       <c r="S13" s="306"/>
       <c r="T13" s="306"/>
       <c r="U13" s="307"/>
       <c r="V13" s="306"/>
       <c r="W13" s="306"/>
       <c r="X13" s="306"/>
       <c r="Y13" s="306"/>
       <c r="Z13" s="306"/>
       <c r="AA13" s="307"/>
     </row>
     <row r="14" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="285" t="s">
         <v>121</v>
       </c>
       <c r="B14" s="261">
-        <v>475.67200000000003</v>
+        <v>451.084</v>
       </c>
       <c r="C14" s="262">
-        <v>0.75953004852671957</v>
+        <v>0.70934139993136858</v>
       </c>
       <c r="D14" s="261">
-        <v>537.125</v>
+        <v>459.61599999999999</v>
       </c>
       <c r="E14" s="262">
-        <v>1.3017283268443827</v>
+        <v>1.0962931173936878</v>
       </c>
       <c r="F14" s="263">
-        <v>-61.453000000000003</v>
+        <v>-8.532</v>
       </c>
       <c r="G14" s="264">
-        <v>-11.441098440772631</v>
+        <v>-1.8563322425677087</v>
       </c>
       <c r="H14" s="261">
-        <v>2724.2150000000001</v>
+        <v>4158.33</v>
       </c>
       <c r="I14" s="262">
-        <v>0.85341482246134093</v>
+        <v>0.83021970414132473</v>
       </c>
       <c r="J14" s="261">
-        <v>2748.547</v>
+        <v>4222.8059999999996</v>
       </c>
       <c r="K14" s="262">
-        <v>1.2080246043044296</v>
+        <v>1.191012609282331</v>
       </c>
       <c r="L14" s="263">
-        <v>-24.332000000000001</v>
+        <v>-64.475999999999999</v>
       </c>
       <c r="M14" s="264">
-        <v>-0.88526774328399704</v>
+        <v>-1.5268520505085954</v>
       </c>
       <c r="P14" s="306"/>
       <c r="Q14" s="306"/>
       <c r="R14" s="306"/>
       <c r="S14" s="306"/>
       <c r="T14" s="306"/>
       <c r="U14" s="307"/>
       <c r="V14" s="306"/>
       <c r="W14" s="306"/>
       <c r="X14" s="306"/>
       <c r="Y14" s="306"/>
       <c r="Z14" s="306"/>
       <c r="AA14" s="307"/>
     </row>
     <row r="15" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="275" t="s">
         <v>159</v>
       </c>
       <c r="B15" s="261">
-        <v>272.33199999999999</v>
+        <v>240.17</v>
       </c>
       <c r="C15" s="262">
-        <v>0.43484656901263596</v>
+        <v>0.37767361294463297</v>
       </c>
       <c r="D15" s="261">
-        <v>295.351</v>
+        <v>266.11099999999999</v>
       </c>
       <c r="E15" s="262">
-        <v>0.71578638689656093</v>
+        <v>0.63473781975116539</v>
       </c>
       <c r="F15" s="263">
-        <v>-23.018999999999998</v>
+        <v>-25.940999999999999</v>
       </c>
       <c r="G15" s="264">
-        <v>-7.7937775731248573</v>
+        <v>-9.7481877862997024</v>
       </c>
       <c r="H15" s="261">
-        <v>1520.0940000000001</v>
+        <v>2301.6120000000001</v>
       </c>
       <c r="I15" s="262">
-        <v>0.47619984147159811</v>
+        <v>0.45952188346959544</v>
       </c>
       <c r="J15" s="261">
-        <v>1548.2049999999999</v>
+        <v>2395.6869999999999</v>
       </c>
       <c r="K15" s="262">
-        <v>0.68045761360716739</v>
+        <v>0.67568659912242224</v>
       </c>
       <c r="L15" s="263">
-        <v>-28.111000000000001</v>
+        <v>-94.075000000000003</v>
       </c>
       <c r="M15" s="264">
-        <v>-1.8157156190556161</v>
+        <v>-3.9268485407317399</v>
       </c>
       <c r="P15" s="306"/>
       <c r="Q15" s="306"/>
       <c r="R15" s="306"/>
       <c r="S15" s="306"/>
       <c r="T15" s="306"/>
       <c r="U15" s="307"/>
       <c r="V15" s="306"/>
       <c r="W15" s="306"/>
       <c r="X15" s="306"/>
       <c r="Y15" s="306"/>
       <c r="Z15" s="306"/>
       <c r="AA15" s="307"/>
     </row>
     <row r="16" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="268" t="s">
         <v>160</v>
       </c>
       <c r="B16" s="269">
-        <v>6667.65</v>
+        <v>6100.76</v>
       </c>
       <c r="C16" s="270">
-        <v>10.646581106432967</v>
+        <v>9.5936048253657784</v>
       </c>
       <c r="D16" s="269">
-        <v>4194.8990000000003</v>
+        <v>4391.3149999999996</v>
       </c>
       <c r="E16" s="270">
-        <v>10.166383721761553</v>
+        <v>10.474327288013606</v>
       </c>
       <c r="F16" s="271">
-        <v>2472.7510000000002</v>
+        <v>1709.4449999999999</v>
       </c>
       <c r="G16" s="272">
-        <v>58.946615877998497</v>
+        <v>38.927861016574759</v>
       </c>
       <c r="H16" s="269">
-        <v>31278.768</v>
+        <v>49188.338000000003</v>
       </c>
       <c r="I16" s="270">
-        <v>9.7986995297836152</v>
+        <v>9.8205595567363542</v>
       </c>
       <c r="J16" s="269">
-        <v>26239.583999999999</v>
+        <v>39535.978000000003</v>
       </c>
       <c r="K16" s="270">
-        <v>11.532661831401406</v>
+        <v>11.150843377201991</v>
       </c>
       <c r="L16" s="271">
-        <v>5039.1840000000002</v>
+        <v>9652.36</v>
       </c>
       <c r="M16" s="272">
-        <v>19.204511778845273</v>
+        <v>24.414117187135219</v>
       </c>
       <c r="P16" s="306"/>
       <c r="Q16" s="306"/>
       <c r="R16" s="306"/>
       <c r="S16" s="306"/>
       <c r="T16" s="306"/>
       <c r="U16" s="307"/>
       <c r="V16" s="306"/>
       <c r="W16" s="306"/>
       <c r="X16" s="306"/>
       <c r="Y16" s="306"/>
       <c r="Z16" s="306"/>
       <c r="AA16" s="307"/>
     </row>
     <row r="17" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="275" t="s">
         <v>161</v>
       </c>
       <c r="B17" s="261">
-        <v>3343.9859999999999</v>
+        <v>2453.288</v>
       </c>
       <c r="C17" s="262">
-        <v>5.3395151466823165</v>
+        <v>3.8578596100833273</v>
       </c>
       <c r="D17" s="261">
-        <v>1994.117</v>
+        <v>1842.817</v>
       </c>
       <c r="E17" s="262">
-        <v>4.8327644141344006</v>
+        <v>4.3955554065047417</v>
       </c>
       <c r="F17" s="263">
-        <v>1349.8689999999999</v>
+        <v>610.471</v>
       </c>
       <c r="G17" s="264">
-        <v>67.692567687853824</v>
+        <v>33.127054938173458</v>
       </c>
       <c r="H17" s="261">
-        <v>13298.242</v>
+        <v>20543.357</v>
       </c>
       <c r="I17" s="262">
-        <v>4.1659402196515138</v>
+        <v>4.1015262787247799</v>
       </c>
       <c r="J17" s="261">
-        <v>11526.038</v>
+        <v>16930.28</v>
       </c>
       <c r="K17" s="262">
-        <v>5.0658538835784208</v>
+        <v>4.7750659061014078</v>
       </c>
       <c r="L17" s="263">
-        <v>1772.204</v>
+        <v>3613.0770000000002</v>
       </c>
       <c r="M17" s="264">
-        <v>15.375656405089069</v>
+        <v>21.340916984243616</v>
       </c>
       <c r="P17" s="306"/>
       <c r="Q17" s="306"/>
       <c r="R17" s="306"/>
       <c r="S17" s="306"/>
       <c r="T17" s="306"/>
       <c r="U17" s="307"/>
       <c r="V17" s="306"/>
       <c r="W17" s="306"/>
       <c r="X17" s="306"/>
       <c r="Y17" s="306"/>
       <c r="Z17" s="306"/>
       <c r="AA17" s="307"/>
     </row>
     <row r="18" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="268" t="s">
         <v>124</v>
       </c>
       <c r="B18" s="269">
-        <v>2849.9740000000002</v>
+        <v>2564.8609999999999</v>
       </c>
       <c r="C18" s="270">
-        <v>4.5507006729845125</v>
+        <v>4.0333110737010625</v>
       </c>
       <c r="D18" s="269">
-        <v>2537.502</v>
+        <v>2441.8429999999998</v>
       </c>
       <c r="E18" s="270">
-        <v>6.1496639196169882</v>
+        <v>5.8243744226831842</v>
       </c>
       <c r="F18" s="271">
-        <v>312.47199999999998</v>
+        <v>123.018</v>
       </c>
       <c r="G18" s="272">
-        <v>12.314157781944605</v>
+        <v>5.0379160330946746</v>
       </c>
       <c r="H18" s="269">
-        <v>15969.27</v>
+        <v>23983.295999999998</v>
       </c>
       <c r="I18" s="270">
-        <v>5.0026931508295842</v>
+        <v>4.788317644211455</v>
       </c>
       <c r="J18" s="269">
-        <v>14117.956</v>
+        <v>21457.722000000002</v>
       </c>
       <c r="K18" s="270">
-        <v>6.2050378656385883</v>
+        <v>6.0519989477316445</v>
       </c>
       <c r="L18" s="271">
-        <v>1851.3140000000001</v>
+        <v>2525.5740000000001</v>
       </c>
       <c r="M18" s="272">
-        <v>13.113187206419965</v>
+        <v>11.770000562035429</v>
       </c>
       <c r="P18" s="306"/>
       <c r="Q18" s="306"/>
       <c r="R18" s="306"/>
       <c r="S18" s="306"/>
       <c r="T18" s="306"/>
       <c r="U18" s="307"/>
       <c r="V18" s="306"/>
       <c r="W18" s="306"/>
       <c r="X18" s="306"/>
       <c r="Y18" s="306"/>
       <c r="Z18" s="306"/>
       <c r="AA18" s="307"/>
     </row>
     <row r="19" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="275" t="s">
         <v>125</v>
       </c>
       <c r="B19" s="261">
-        <v>663.46299999999997</v>
+        <v>519.32299999999998</v>
       </c>
       <c r="C19" s="262">
-        <v>1.0593856367111854</v>
+        <v>0.81664901401193157</v>
       </c>
       <c r="D19" s="261">
-        <v>457.09899999999999</v>
+        <v>474.83100000000002</v>
       </c>
       <c r="E19" s="262">
-        <v>1.1077844383937454</v>
+        <v>1.1325844992888892</v>
       </c>
       <c r="F19" s="263">
-        <v>206.364</v>
+        <v>44.491999999999997</v>
       </c>
       <c r="G19" s="264">
-        <v>45.146456238145348</v>
+        <v>9.3700706145976138</v>
       </c>
       <c r="H19" s="261">
-        <v>3607.1129999999998</v>
+        <v>5163.8119999999999</v>
       </c>
       <c r="I19" s="262">
-        <v>1.1300002754896346</v>
+        <v>1.0309663905657855</v>
       </c>
       <c r="J19" s="261">
-        <v>3062.482</v>
+        <v>4531.1400000000003</v>
       </c>
       <c r="K19" s="262">
-        <v>1.3460033997015288</v>
+        <v>1.2779760364135935</v>
       </c>
       <c r="L19" s="263">
-        <v>544.63099999999997</v>
+        <v>632.67200000000003</v>
       </c>
       <c r="M19" s="264">
-        <v>17.783973913969128</v>
+        <v>13.962755509650993</v>
       </c>
       <c r="P19" s="306"/>
       <c r="Q19" s="306"/>
       <c r="R19" s="306"/>
       <c r="S19" s="306"/>
       <c r="T19" s="306"/>
       <c r="U19" s="307"/>
       <c r="V19" s="306"/>
       <c r="W19" s="306"/>
       <c r="X19" s="306"/>
       <c r="Y19" s="306"/>
       <c r="Z19" s="306"/>
       <c r="AA19" s="307"/>
     </row>
     <row r="20" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="284" t="s">
         <v>126</v>
       </c>
       <c r="B20" s="269">
-        <v>1056.867</v>
+        <v>967.67600000000004</v>
       </c>
       <c r="C20" s="270">
-        <v>1.687554120899041</v>
+        <v>1.5216958449423768</v>
       </c>
       <c r="D20" s="269">
-        <v>902.34</v>
+        <v>825.58299999999997</v>
       </c>
       <c r="E20" s="270">
-        <v>2.186830883769626</v>
+        <v>1.969211169187393</v>
       </c>
       <c r="F20" s="271">
-        <v>154.52699999999999</v>
+        <v>142.09299999999999</v>
       </c>
       <c r="G20" s="272">
-        <v>17.125141299288515</v>
+        <v>17.211231335916558</v>
       </c>
       <c r="H20" s="269">
-        <v>5520.5</v>
+        <v>8348.3389999999999</v>
       </c>
       <c r="I20" s="270">
-        <v>1.7294070135425554</v>
+        <v>1.666764190107924</v>
       </c>
       <c r="J20" s="269">
-        <v>4892.3069999999998</v>
+        <v>7460.5810000000001</v>
       </c>
       <c r="K20" s="270">
-        <v>2.1502369171095821</v>
+        <v>2.1042041816678725</v>
       </c>
       <c r="L20" s="271">
-        <v>628.19299999999998</v>
+        <v>887.75800000000004</v>
       </c>
       <c r="M20" s="272">
-        <v>12.840424773016085</v>
+        <v>11.899314544001331</v>
       </c>
       <c r="P20" s="306"/>
       <c r="Q20" s="306"/>
       <c r="R20" s="306"/>
       <c r="S20" s="306"/>
       <c r="T20" s="306"/>
       <c r="U20" s="307"/>
       <c r="V20" s="306"/>
       <c r="W20" s="306"/>
       <c r="X20" s="306"/>
       <c r="Y20" s="306"/>
       <c r="Z20" s="306"/>
       <c r="AA20" s="307"/>
     </row>
     <row r="21" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="308" t="s">
         <v>127</v>
       </c>
       <c r="B21" s="261">
-        <v>381.26100000000002</v>
+        <v>331.83</v>
       </c>
       <c r="C21" s="262">
-        <v>0.60877912896143904</v>
+        <v>0.52181136271564954</v>
       </c>
       <c r="D21" s="261">
-        <v>338.01100000000002</v>
+        <v>297.452</v>
       </c>
       <c r="E21" s="262">
-        <v>0.81917336464509494</v>
+        <v>0.70949353450486319</v>
       </c>
       <c r="F21" s="263">
-        <v>43.25</v>
+        <v>34.378</v>
       </c>
       <c r="G21" s="264">
-        <v>12.795441568469665</v>
+        <v>11.557494990788429</v>
       </c>
       <c r="H21" s="261">
-        <v>1986.3240000000001</v>
+        <v>2939.1469999999999</v>
       </c>
       <c r="I21" s="262">
-        <v>0.62225571175942451</v>
+        <v>0.58680714439880011</v>
       </c>
       <c r="J21" s="261">
-        <v>1828.7449999999999</v>
+        <v>2759.297</v>
       </c>
       <c r="K21" s="262">
-        <v>0.80375884239880335</v>
+        <v>0.77824023167413037</v>
       </c>
       <c r="L21" s="263">
-        <v>157.57900000000001</v>
+        <v>179.85</v>
       </c>
       <c r="M21" s="264">
-        <v>8.6167836412403034</v>
+        <v>6.517964539518581</v>
       </c>
       <c r="P21" s="306"/>
       <c r="Q21" s="306"/>
       <c r="R21" s="306"/>
       <c r="S21" s="306"/>
       <c r="T21" s="306"/>
       <c r="U21" s="307"/>
       <c r="V21" s="306"/>
       <c r="W21" s="306"/>
       <c r="X21" s="306"/>
       <c r="Y21" s="306"/>
       <c r="Z21" s="306"/>
       <c r="AA21" s="307"/>
     </row>
     <row r="22" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="308" t="s">
         <v>162</v>
       </c>
       <c r="B22" s="261">
-        <v>529.59500000000003</v>
+        <v>500.827</v>
       </c>
       <c r="C22" s="262">
-        <v>0.84563168748530093</v>
+        <v>0.78756356976400743</v>
       </c>
       <c r="D22" s="261">
-        <v>439.904</v>
+        <v>417.72899999999998</v>
       </c>
       <c r="E22" s="262">
-        <v>1.0661121673579732</v>
+        <v>0.99638269258630641</v>
       </c>
       <c r="F22" s="263">
-        <v>89.691000000000003</v>
+        <v>83.097999999999999</v>
       </c>
       <c r="G22" s="264">
-        <v>20.388766639994181</v>
+        <v>19.892801313770413</v>
       </c>
       <c r="H22" s="261">
-        <v>2748.0590000000002</v>
+        <v>4235.7910000000002</v>
       </c>
       <c r="I22" s="262">
-        <v>0.86088443224866251</v>
+        <v>0.84568496267118909</v>
       </c>
       <c r="J22" s="261">
-        <v>2369.998</v>
+        <v>3650.768</v>
       </c>
       <c r="K22" s="262">
-        <v>1.0416470579372625</v>
+        <v>1.0296733313262407</v>
       </c>
       <c r="L22" s="263">
-        <v>378.06099999999998</v>
+        <v>585.02300000000002</v>
       </c>
       <c r="M22" s="264">
-        <v>15.951954389834928</v>
+        <v>16.024655634102196</v>
       </c>
       <c r="P22" s="306"/>
       <c r="Q22" s="306"/>
       <c r="R22" s="306"/>
       <c r="S22" s="306"/>
       <c r="T22" s="306"/>
       <c r="U22" s="307"/>
       <c r="V22" s="306"/>
       <c r="W22" s="306"/>
       <c r="X22" s="306"/>
       <c r="Y22" s="306"/>
       <c r="Z22" s="306"/>
       <c r="AA22" s="307"/>
     </row>
     <row r="23" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="308" t="s">
         <v>129</v>
       </c>
       <c r="B23" s="261">
-        <v>146.011</v>
+        <v>135.01900000000001</v>
       </c>
       <c r="C23" s="262">
-        <v>0.23314330445230086</v>
+        <v>0.21232091246271975</v>
       </c>
       <c r="D23" s="261">
-        <v>124.425</v>
+        <v>110.402</v>
       </c>
       <c r="E23" s="262">
-        <v>0.30154535176655772</v>
+        <v>0.2633349420962236</v>
       </c>
       <c r="F23" s="263">
-        <v>21.585999999999999</v>
+        <v>24.617000000000001</v>
       </c>
       <c r="G23" s="264">
-        <v>17.348603576451676</v>
+        <v>22.297603304287968</v>
       </c>
       <c r="H23" s="261">
-        <v>786.11699999999996</v>
+        <v>1173.4010000000001</v>
       </c>
       <c r="I23" s="262">
-        <v>0.24626686953446844</v>
+        <v>0.23427208303793459</v>
       </c>
       <c r="J23" s="261">
-        <v>693.56399999999996</v>
+        <v>1050.5160000000001</v>
       </c>
       <c r="K23" s="262">
-        <v>0.30483101677351604</v>
+        <v>0.29629061866750145</v>
       </c>
       <c r="L23" s="263">
-        <v>92.552999999999997</v>
+        <v>122.88500000000001</v>
       </c>
       <c r="M23" s="264">
-        <v>13.344550755229509</v>
+        <v>11.697584805942984</v>
       </c>
       <c r="P23" s="306"/>
       <c r="Q23" s="306"/>
       <c r="R23" s="306"/>
       <c r="S23" s="306"/>
       <c r="T23" s="306"/>
       <c r="U23" s="307"/>
       <c r="V23" s="306"/>
       <c r="W23" s="306"/>
       <c r="X23" s="306"/>
       <c r="Y23" s="306"/>
       <c r="Z23" s="306"/>
       <c r="AA23" s="307"/>
     </row>
     <row r="24" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="276" t="s">
         <v>130</v>
       </c>
       <c r="B24" s="277">
-        <v>105.42100000000001</v>
+        <v>90.575000000000003</v>
       </c>
       <c r="C24" s="278">
-        <v>0.16833115517780173</v>
+        <v>0.14243155886438827</v>
       </c>
       <c r="D24" s="277">
-        <v>106.82599999999999</v>
+        <v>88.100999999999999</v>
       </c>
       <c r="E24" s="278">
-        <v>0.25889398230109939</v>
+        <v>0.21014177038114704</v>
       </c>
       <c r="F24" s="279">
-        <v>-1.405</v>
+        <v>2.4740000000000002</v>
       </c>
       <c r="G24" s="280">
-        <v>-1.3152228858143149</v>
+        <v>2.8081406567462346</v>
       </c>
       <c r="H24" s="277">
-        <v>593.38400000000001</v>
+        <v>894.43899999999996</v>
       </c>
       <c r="I24" s="278">
-        <v>0.1858894033735958</v>
+        <v>0.17857670794584904</v>
       </c>
       <c r="J24" s="277">
-        <v>557.41300000000001</v>
+        <v>841.45699999999999</v>
       </c>
       <c r="K24" s="278">
-        <v>0.24499076012130952</v>
+        <v>0.23732700416947461</v>
       </c>
       <c r="L24" s="279">
-        <v>35.970999999999997</v>
+        <v>52.981999999999999</v>
       </c>
       <c r="M24" s="280">
-        <v>6.4532043565542958</v>
+        <v>6.2964595933006686</v>
       </c>
       <c r="P24" s="306"/>
       <c r="Q24" s="306"/>
       <c r="R24" s="306"/>
       <c r="S24" s="306"/>
       <c r="T24" s="306"/>
       <c r="U24" s="307"/>
       <c r="V24" s="306"/>
       <c r="W24" s="306"/>
       <c r="X24" s="306"/>
       <c r="Y24" s="306"/>
       <c r="Z24" s="306"/>
       <c r="AA24" s="307"/>
     </row>
     <row r="25" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="276" t="s">
         <v>131</v>
       </c>
       <c r="B25" s="277">
-        <v>109.95399999999999</v>
+        <v>83.813999999999993</v>
       </c>
       <c r="C25" s="278">
-        <v>0.17556923038502775</v>
+        <v>0.13179970935313098</v>
       </c>
       <c r="D25" s="277">
-        <v>100.926</v>
+        <v>97.643000000000001</v>
       </c>
       <c r="E25" s="278">
-        <v>0.2445952676101395</v>
+        <v>0.23290170242478905</v>
       </c>
       <c r="F25" s="279">
-        <v>9.0280000000000005</v>
+        <v>-13.829000000000001</v>
       </c>
       <c r="G25" s="280">
-        <v>8.9451677466658754</v>
+        <v>-14.162817611093473</v>
       </c>
       <c r="H25" s="277">
-        <v>573.93799999999999</v>
+        <v>839.77300000000002</v>
       </c>
       <c r="I25" s="278">
-        <v>0.1797975550291798</v>
+        <v>0.16766252115774186</v>
       </c>
       <c r="J25" s="277">
-        <v>560.96299999999997</v>
+        <v>855.51499999999999</v>
       </c>
       <c r="K25" s="278">
-        <v>0.24655103445726984</v>
+        <v>0.24129196378667961</v>
       </c>
       <c r="L25" s="279">
-        <v>12.975</v>
+        <v>-15.742000000000001</v>
       </c>
       <c r="M25" s="280">
-        <v>2.3129867745288015</v>
+        <v>-1.8400612496566395</v>
       </c>
       <c r="P25" s="306"/>
       <c r="Q25" s="306"/>
       <c r="R25" s="306"/>
       <c r="S25" s="306"/>
       <c r="T25" s="306"/>
       <c r="U25" s="307"/>
       <c r="V25" s="306"/>
       <c r="W25" s="306"/>
       <c r="X25" s="306"/>
       <c r="Y25" s="306"/>
       <c r="Z25" s="306"/>
       <c r="AA25" s="307"/>
     </row>
     <row r="26" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="276" t="s">
         <v>132</v>
       </c>
       <c r="B26" s="277">
-        <v>209.31100000000001</v>
+        <v>181.65799999999999</v>
       </c>
       <c r="C26" s="278">
-        <v>0.33421768358695952</v>
+        <v>0.28566196102883851</v>
       </c>
       <c r="D26" s="277">
-        <v>215.33600000000001</v>
+        <v>186.203</v>
       </c>
       <c r="E26" s="278">
-        <v>0.52186915706653392</v>
+        <v>0.44413829661729975</v>
       </c>
       <c r="F26" s="279">
-        <v>-6.0250000000000004</v>
+        <v>-4.5449999999999999</v>
       </c>
       <c r="G26" s="280">
-        <v>-2.7979529665267302</v>
+        <v>-2.4408844110997139</v>
       </c>
       <c r="H26" s="277">
-        <v>1149.1010000000001</v>
+        <v>1728.163</v>
       </c>
       <c r="I26" s="278">
-        <v>0.35997886580359822</v>
+        <v>0.34503153298751765</v>
       </c>
       <c r="J26" s="277">
-        <v>1169.2059999999999</v>
+        <v>1764.367</v>
       </c>
       <c r="K26" s="278">
-        <v>0.51388228598614649</v>
+        <v>0.49762725173773992</v>
       </c>
       <c r="L26" s="279">
-        <v>-20.105</v>
+        <v>-36.204000000000001</v>
       </c>
       <c r="M26" s="280">
-        <v>-1.7195430061084187</v>
+        <v>-2.0519540435748347</v>
       </c>
       <c r="P26" s="306"/>
       <c r="Q26" s="306"/>
       <c r="R26" s="306"/>
       <c r="S26" s="306"/>
       <c r="T26" s="306"/>
       <c r="U26" s="307"/>
       <c r="V26" s="306"/>
       <c r="W26" s="306"/>
       <c r="X26" s="306"/>
       <c r="Y26" s="306"/>
       <c r="Z26" s="306"/>
       <c r="AA26" s="307"/>
     </row>
     <row r="27" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="276" t="s">
         <v>133</v>
       </c>
       <c r="B27" s="277">
-        <v>307.78399999999999</v>
+        <v>345.18400000000003</v>
       </c>
       <c r="C27" s="278">
-        <v>0.49145460833462523</v>
+        <v>0.54281087733971845</v>
       </c>
       <c r="D27" s="277">
-        <v>314.488</v>
+        <v>325.339</v>
       </c>
       <c r="E27" s="278">
-        <v>0.76216511622552707</v>
+        <v>0.7760106404471232</v>
       </c>
       <c r="F27" s="279">
-        <v>-6.7039999999999997</v>
+        <v>19.844999999999999</v>
       </c>
       <c r="G27" s="280">
-        <v>-2.1317188573172903</v>
+        <v>6.0997912946188437</v>
       </c>
       <c r="H27" s="277">
-        <v>1802.145</v>
+        <v>2791.1990000000001</v>
       </c>
       <c r="I27" s="278">
-        <v>0.56455795714530366</v>
+        <v>0.55726900173376359</v>
       </c>
       <c r="J27" s="277">
-        <v>1737.6489999999999</v>
+        <v>2698.3009999999999</v>
       </c>
       <c r="K27" s="278">
-        <v>0.76372088439636932</v>
+        <v>0.76103674065044025</v>
       </c>
       <c r="L27" s="279">
-        <v>64.495999999999995</v>
+        <v>92.897999999999996</v>
       </c>
       <c r="M27" s="280">
-        <v>3.7116817032668852</v>
+        <v>3.4428331012737274</v>
       </c>
       <c r="P27" s="306"/>
       <c r="Q27" s="306"/>
       <c r="R27" s="306"/>
       <c r="S27" s="306"/>
       <c r="T27" s="306"/>
       <c r="U27" s="307"/>
       <c r="V27" s="306"/>
       <c r="W27" s="306"/>
       <c r="X27" s="306"/>
       <c r="Y27" s="306"/>
       <c r="Z27" s="306"/>
       <c r="AA27" s="307"/>
     </row>
     <row r="28" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="285" t="s">
         <v>163</v>
       </c>
       <c r="B28" s="261">
-        <v>84.537999999999997</v>
+        <v>73.537999999999997</v>
       </c>
       <c r="C28" s="262">
-        <v>0.13498619057323497</v>
+        <v>0.11564043031487038</v>
       </c>
       <c r="D28" s="261">
-        <v>107.65</v>
+        <v>74.119</v>
       </c>
       <c r="E28" s="262">
-        <v>0.26089095533590467</v>
+        <v>0.17679138578313797</v>
       </c>
       <c r="F28" s="263">
-        <v>-23.111999999999998</v>
+        <v>-0.58099999999999996</v>
       </c>
       <c r="G28" s="264">
-        <v>-21.469577333952625</v>
+        <v>-0.78387458006718924</v>
       </c>
       <c r="H28" s="261">
-        <v>434.03</v>
+        <v>662.43</v>
       </c>
       <c r="I28" s="262">
-        <v>0.13596857641298349</v>
+        <v>0.13225560227647584</v>
       </c>
       <c r="J28" s="261">
-        <v>462.86099999999999</v>
+        <v>716.53200000000004</v>
       </c>
       <c r="K28" s="262">
-        <v>0.20343384208927573</v>
+        <v>0.20209279018602494</v>
       </c>
       <c r="L28" s="263">
-        <v>-28.831</v>
+        <v>-54.101999999999997</v>
       </c>
       <c r="M28" s="264">
-        <v>-6.2288678458543707</v>
+        <v>-7.5505350772889415</v>
       </c>
       <c r="P28" s="306"/>
       <c r="Q28" s="306"/>
       <c r="R28" s="306"/>
       <c r="S28" s="306"/>
       <c r="T28" s="306"/>
       <c r="U28" s="307"/>
       <c r="V28" s="306"/>
       <c r="W28" s="306"/>
       <c r="X28" s="306"/>
       <c r="Y28" s="306"/>
       <c r="Z28" s="306"/>
       <c r="AA28" s="307"/>
     </row>
     <row r="29" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="282" t="s">
         <v>164</v>
       </c>
       <c r="B29" s="277">
-        <v>346.73700000000002</v>
+        <v>346.74799999999999</v>
       </c>
       <c r="C29" s="278">
-        <v>0.55365287516610007</v>
+        <v>0.54527030828715328</v>
       </c>
       <c r="D29" s="277">
-        <v>310.27199999999999</v>
+        <v>280.91300000000001</v>
       </c>
       <c r="E29" s="278">
-        <v>0.75194759399890221</v>
+        <v>0.67004409873984583</v>
       </c>
       <c r="F29" s="279">
-        <v>36.465000000000003</v>
+        <v>65.834999999999994</v>
       </c>
       <c r="G29" s="280">
-        <v>11.752591274752474</v>
+        <v>23.436081633815451</v>
       </c>
       <c r="H29" s="277">
-        <v>1789.0450000000001</v>
+        <v>2811.585</v>
       </c>
       <c r="I29" s="278">
-        <v>0.56045412019622154</v>
+        <v>0.56133911134233849</v>
       </c>
       <c r="J29" s="277">
-        <v>1583.37</v>
+        <v>2415.549</v>
       </c>
       <c r="K29" s="278">
-        <v>0.69591311981112358</v>
+        <v>0.68128853594963279</v>
       </c>
       <c r="L29" s="279">
-        <v>205.67500000000001</v>
+        <v>396.036</v>
       </c>
       <c r="M29" s="280">
-        <v>12.989699185913588</v>
+        <v>16.395279085624011</v>
       </c>
       <c r="P29" s="306"/>
       <c r="Q29" s="306"/>
       <c r="R29" s="306"/>
       <c r="S29" s="306"/>
       <c r="T29" s="306"/>
       <c r="U29" s="307"/>
       <c r="V29" s="306"/>
       <c r="W29" s="306"/>
       <c r="X29" s="306"/>
       <c r="Y29" s="306"/>
       <c r="Z29" s="306"/>
       <c r="AA29" s="307"/>
     </row>
     <row r="30" spans="1:27" s="305" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="285" t="s">
         <v>165</v>
       </c>
       <c r="B30" s="261">
-        <v>840.48</v>
+        <v>831.26800000000003</v>
       </c>
       <c r="C30" s="262">
-        <v>1.3420378226713727</v>
+        <v>1.3071906936139366</v>
       </c>
       <c r="D30" s="261">
-        <v>847.74400000000003</v>
+        <v>553.08699999999999</v>
       </c>
       <c r="E30" s="262">
-        <v>2.0545168791479904</v>
+        <v>1.3192436107966707</v>
       </c>
       <c r="F30" s="263">
-        <v>-7.2640000000000002</v>
+        <v>278.18099999999998</v>
       </c>
       <c r="G30" s="264">
-        <v>-0.85686244904121989</v>
+        <v>50.296065537609813</v>
       </c>
       <c r="H30" s="261">
-        <v>5525.1149999999998</v>
+        <v>7657.21</v>
       </c>
       <c r="I30" s="262">
-        <v>1.7308527545746175</v>
+        <v>1.5287787695416173</v>
       </c>
       <c r="J30" s="261">
-        <v>3162.047</v>
+        <v>4835.71</v>
       </c>
       <c r="K30" s="262">
-        <v>1.3897636009014973</v>
+        <v>1.3638778539276162</v>
       </c>
       <c r="L30" s="263">
-        <v>2363.0680000000002</v>
+        <v>2821.5</v>
       </c>
       <c r="M30" s="264">
-        <v>74.732222512821593</v>
+        <v>58.347171356429563</v>
       </c>
       <c r="P30" s="306"/>
       <c r="Q30" s="306"/>
       <c r="R30" s="306"/>
       <c r="S30" s="306"/>
       <c r="T30" s="306"/>
       <c r="U30" s="307"/>
       <c r="V30" s="306"/>
       <c r="W30" s="306"/>
       <c r="X30" s="306"/>
       <c r="Y30" s="306"/>
       <c r="Z30" s="306"/>
       <c r="AA30" s="307"/>
     </row>
     <row r="31" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="308" t="s">
         <v>166</v>
       </c>
       <c r="B31" s="261">
-        <v>406.61900000000003</v>
+        <v>471.64</v>
       </c>
       <c r="C31" s="262">
-        <v>0.6492695571778162</v>
+        <v>0.74166624811261472</v>
       </c>
       <c r="D31" s="261">
-        <v>606.12099999999998</v>
+        <v>293.94900000000001</v>
       </c>
       <c r="E31" s="262">
-        <v>1.4689408893558187</v>
+        <v>0.70113804907739752</v>
       </c>
       <c r="F31" s="263">
-        <v>-199.50200000000001</v>
+        <v>177.691</v>
       </c>
       <c r="G31" s="264">
-        <v>-32.914550065086011</v>
+        <v>60.449601801673083</v>
       </c>
       <c r="H31" s="261">
-        <v>3043.8960000000002</v>
+        <v>3988.875</v>
       </c>
       <c r="I31" s="262">
-        <v>0.95356128808878371</v>
+        <v>0.79638764175924637</v>
       </c>
       <c r="J31" s="261">
-        <v>1940.75</v>
+        <v>2844.4760000000001</v>
       </c>
       <c r="K31" s="262">
-        <v>0.85298659648309505</v>
+        <v>0.8022643670585311</v>
       </c>
       <c r="L31" s="263">
-        <v>1103.146</v>
+        <v>1144.3989999999999</v>
       </c>
       <c r="M31" s="264">
-        <v>56.841221177379872</v>
+        <v>40.232331016327791</v>
       </c>
       <c r="P31" s="306"/>
       <c r="Q31" s="306"/>
       <c r="R31" s="306"/>
       <c r="S31" s="306"/>
       <c r="T31" s="306"/>
       <c r="U31" s="307"/>
       <c r="V31" s="306"/>
       <c r="W31" s="306"/>
       <c r="X31" s="306"/>
       <c r="Y31" s="306"/>
       <c r="Z31" s="306"/>
       <c r="AA31" s="307"/>
     </row>
     <row r="32" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="268" t="s">
         <v>138</v>
       </c>
       <c r="B32" s="269">
-        <v>2527.6840000000002</v>
+        <v>2246.712</v>
       </c>
       <c r="C32" s="270">
-        <v>4.0360835852861054</v>
+        <v>3.5330134416707426</v>
       </c>
       <c r="D32" s="269">
-        <v>2181.6689999999999</v>
+        <v>2102.5410000000002</v>
       </c>
       <c r="E32" s="270">
-        <v>5.2872987425613358</v>
+        <v>5.0150587171422263</v>
       </c>
       <c r="F32" s="271">
-        <v>346.01499999999999</v>
+        <v>144.17099999999999</v>
       </c>
       <c r="G32" s="272">
-        <v>15.860105268031036</v>
+        <v>6.8569887578886686</v>
       </c>
       <c r="H32" s="269">
-        <v>13908.782999999999</v>
+        <v>21084.973999999998</v>
       </c>
       <c r="I32" s="270">
-        <v>4.3572043963484219</v>
+        <v>4.2096613005960384</v>
       </c>
       <c r="J32" s="269">
-        <v>12970.855</v>
+        <v>19485.601999999999</v>
       </c>
       <c r="K32" s="270">
-        <v>5.7008710343556546</v>
+        <v>5.4957764295724232</v>
       </c>
       <c r="L32" s="271">
-        <v>937.928</v>
+        <v>1599.3720000000001</v>
       </c>
       <c r="M32" s="272">
-        <v>7.2310422096307452</v>
+        <v>8.2079681192297773</v>
       </c>
       <c r="P32" s="306"/>
       <c r="Q32" s="306"/>
       <c r="R32" s="306"/>
       <c r="S32" s="306"/>
       <c r="T32" s="306"/>
       <c r="U32" s="307"/>
       <c r="V32" s="306"/>
       <c r="W32" s="306"/>
       <c r="X32" s="306"/>
       <c r="Y32" s="306"/>
       <c r="Z32" s="306"/>
       <c r="AA32" s="307"/>
     </row>
     <row r="33" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="275" t="s">
         <v>139</v>
       </c>
       <c r="B33" s="261">
-        <v>1150.19</v>
+        <v>779.15499999999997</v>
       </c>
       <c r="C33" s="262">
-        <v>1.8365677746744555</v>
+        <v>1.2252416367317962</v>
       </c>
       <c r="D33" s="261">
-        <v>941.226</v>
+        <v>953.73800000000006</v>
       </c>
       <c r="E33" s="262">
-        <v>2.2810715311378749</v>
+        <v>2.2748912248416522</v>
       </c>
       <c r="F33" s="263">
-        <v>208.964</v>
+        <v>-174.583</v>
       </c>
       <c r="G33" s="264">
-        <v>22.201256658868328</v>
+        <v>-18.305132017388424</v>
       </c>
       <c r="H33" s="261">
-        <v>5340.6859999999997</v>
+        <v>8108.1549999999997</v>
       </c>
       <c r="I33" s="262">
-        <v>1.6730766824614682</v>
+        <v>1.618810927759943</v>
       </c>
       <c r="J33" s="261">
-        <v>6059.9030000000002</v>
+        <v>8719.6839999999993</v>
       </c>
       <c r="K33" s="262">
-        <v>2.6634115857208278</v>
+        <v>2.4593252905668392</v>
       </c>
       <c r="L33" s="263">
-        <v>-719.21699999999998</v>
+        <v>-611.529</v>
       </c>
       <c r="M33" s="264">
-        <v>-11.868457300389132</v>
+        <v>-7.0132013958304</v>
       </c>
       <c r="P33" s="306"/>
       <c r="Q33" s="306"/>
       <c r="R33" s="306"/>
       <c r="S33" s="306"/>
       <c r="T33" s="306"/>
       <c r="U33" s="307"/>
       <c r="V33" s="306"/>
       <c r="W33" s="306"/>
       <c r="X33" s="306"/>
       <c r="Y33" s="306"/>
       <c r="Z33" s="306"/>
       <c r="AA33" s="307"/>
     </row>
     <row r="34" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="285" t="s">
         <v>167</v>
       </c>
       <c r="B34" s="261">
-        <v>684.29200000000003</v>
+        <v>715.54499999999996</v>
       </c>
       <c r="C34" s="262">
-        <v>1.0926443767269169</v>
+        <v>1.1252132463441205</v>
       </c>
       <c r="D34" s="261">
-        <v>636.89499999999998</v>
+        <v>546.19799999999998</v>
       </c>
       <c r="E34" s="262">
-        <v>1.54352201577948</v>
+        <v>1.3028117126779692</v>
       </c>
       <c r="F34" s="263">
-        <v>47.396999999999998</v>
+        <v>169.34700000000001</v>
       </c>
       <c r="G34" s="264">
-        <v>7.4418860251689836</v>
+        <v>31.004690606703061</v>
       </c>
       <c r="H34" s="261">
-        <v>4869.7250000000004</v>
+        <v>7069.8379999999997</v>
       </c>
       <c r="I34" s="262">
-        <v>1.5255387318220308</v>
+        <v>1.4115086615749819</v>
       </c>
       <c r="J34" s="261">
-        <v>3332.317</v>
+        <v>5338.1689999999999</v>
       </c>
       <c r="K34" s="262">
-        <v>1.4645996322209238</v>
+        <v>1.5055928663263365</v>
       </c>
       <c r="L34" s="263">
-        <v>1537.4079999999999</v>
+        <v>1731.6690000000001</v>
       </c>
       <c r="M34" s="264">
-        <v>46.136306959992105</v>
+        <v>32.439381368405535</v>
       </c>
       <c r="P34" s="306"/>
       <c r="Q34" s="306"/>
       <c r="R34" s="306"/>
       <c r="S34" s="306"/>
       <c r="T34" s="306"/>
       <c r="U34" s="307"/>
       <c r="V34" s="306"/>
       <c r="W34" s="306"/>
       <c r="X34" s="306"/>
       <c r="Y34" s="306"/>
       <c r="Z34" s="306"/>
       <c r="AA34" s="307"/>
     </row>
     <row r="35" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="268" t="s">
         <v>141</v>
       </c>
       <c r="B35" s="269">
-        <v>40535.521000000001</v>
+        <v>43632.425000000003</v>
       </c>
       <c r="C35" s="270">
-        <v>64.725159841625867</v>
+        <v>68.61313066280438</v>
       </c>
       <c r="D35" s="269">
-        <v>23404.830999999998</v>
+        <v>25099.089</v>
       </c>
       <c r="E35" s="270">
-        <v>56.721864552395708</v>
+        <v>59.867277300075749</v>
       </c>
       <c r="F35" s="271">
-        <v>17130.689999999999</v>
+        <v>18533.335999999999</v>
       </c>
       <c r="G35" s="272">
-        <v>73.192966016289546</v>
+        <v>73.84067206582678</v>
       </c>
       <c r="H35" s="269">
-        <v>206544.29</v>
+        <v>328225.962</v>
       </c>
       <c r="I35" s="270">
-        <v>64.704128925489997</v>
+        <v>65.53103314627306</v>
       </c>
       <c r="J35" s="269">
-        <v>128046.076</v>
+        <v>203397.29699999999</v>
       </c>
       <c r="K35" s="270">
-        <v>56.278029916401252</v>
+        <v>57.366771151917284</v>
       </c>
       <c r="L35" s="271">
-        <v>78498.214000000007</v>
+        <v>124828.66499999999</v>
       </c>
       <c r="M35" s="272">
-        <v>61.304661924977687</v>
+        <v>61.371840649386797</v>
       </c>
       <c r="P35" s="306"/>
       <c r="Q35" s="306"/>
       <c r="R35" s="306"/>
       <c r="S35" s="306"/>
       <c r="T35" s="306"/>
       <c r="U35" s="307"/>
       <c r="V35" s="306"/>
       <c r="W35" s="306"/>
       <c r="X35" s="306"/>
       <c r="Y35" s="306"/>
       <c r="Z35" s="306"/>
       <c r="AA35" s="307"/>
     </row>
     <row r="36" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="275" t="s">
         <v>142</v>
       </c>
       <c r="B36" s="261">
-        <v>21467.487000000001</v>
+        <v>24918.775000000001</v>
       </c>
       <c r="C36" s="262">
-        <v>34.278245183354748</v>
+        <v>39.185426091536812</v>
       </c>
       <c r="D36" s="261">
-        <v>12561.772000000001</v>
+        <v>13656.66</v>
       </c>
       <c r="E36" s="262">
-        <v>30.443592176421902</v>
+        <v>32.574371572324893</v>
       </c>
       <c r="F36" s="263">
-        <v>8905.7150000000001</v>
+        <v>11262.115</v>
       </c>
       <c r="G36" s="264">
-        <v>70.895372086040084</v>
+        <v>82.466100788919107</v>
       </c>
       <c r="H36" s="261">
-        <v>103318.56</v>
+        <v>170720.655</v>
       </c>
       <c r="I36" s="262">
-        <v>32.366604889614585</v>
+        <v>34.084753178538783</v>
       </c>
       <c r="J36" s="261">
-        <v>65066.33</v>
+        <v>104988.66</v>
       </c>
       <c r="K36" s="262">
-        <v>28.597556291302794</v>
+        <v>29.611310084255706</v>
       </c>
       <c r="L36" s="263">
-        <v>38252.230000000003</v>
+        <v>65731.994999999995</v>
       </c>
       <c r="M36" s="264">
-        <v>58.789592097786979</v>
+        <v>62.608661735467429</v>
       </c>
       <c r="P36" s="306"/>
       <c r="Q36" s="306"/>
       <c r="R36" s="306"/>
       <c r="S36" s="306"/>
       <c r="T36" s="306"/>
       <c r="U36" s="307"/>
       <c r="V36" s="306"/>
       <c r="W36" s="306"/>
       <c r="X36" s="306"/>
       <c r="Y36" s="306"/>
       <c r="Z36" s="306"/>
       <c r="AA36" s="307"/>
     </row>
     <row r="37" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="275" t="s">
         <v>143</v>
       </c>
       <c r="B37" s="261">
-        <v>6741.8270000000002</v>
+        <v>5798.7690000000002</v>
       </c>
       <c r="C37" s="262">
-        <v>10.765023353211348</v>
+        <v>9.1187160713716793</v>
       </c>
       <c r="D37" s="261">
-        <v>4627.6610000000001</v>
+        <v>4527.8069999999998</v>
       </c>
       <c r="E37" s="262">
-        <v>11.215187173810572</v>
+        <v>10.799893065052045</v>
       </c>
       <c r="F37" s="263">
-        <v>2114.1660000000002</v>
+        <v>1270.962</v>
       </c>
       <c r="G37" s="264">
-        <v>45.685412133689134</v>
+        <v>28.070145215995296</v>
       </c>
       <c r="H37" s="261">
-        <v>31062.695</v>
+        <v>47567.008000000002</v>
       </c>
       <c r="I37" s="262">
-        <v>9.7310103419134624</v>
+        <v>9.4968574664944896</v>
       </c>
       <c r="J37" s="261">
-        <v>23861.73</v>
+        <v>37994.542999999998</v>
       </c>
       <c r="K37" s="262">
-        <v>10.487561952285747</v>
+        <v>10.716092521636021</v>
       </c>
       <c r="L37" s="263">
-        <v>7200.9650000000001</v>
+        <v>9572.4650000000001</v>
       </c>
       <c r="M37" s="264">
-        <v>30.177883162704468</v>
+        <v>25.194315404714828</v>
       </c>
       <c r="P37" s="306"/>
       <c r="Q37" s="306"/>
       <c r="R37" s="306"/>
       <c r="S37" s="306"/>
       <c r="T37" s="306"/>
       <c r="U37" s="307"/>
       <c r="V37" s="306"/>
       <c r="W37" s="306"/>
       <c r="X37" s="306"/>
       <c r="Y37" s="306"/>
       <c r="Z37" s="306"/>
       <c r="AA37" s="307"/>
     </row>
     <row r="38" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="275" t="s">
         <v>168</v>
       </c>
       <c r="B38" s="261">
-        <v>1861.981</v>
+        <v>1892.08</v>
       </c>
       <c r="C38" s="262">
-        <v>2.9731212248899026</v>
+        <v>2.9753453369708169</v>
       </c>
       <c r="D38" s="261">
-        <v>1740.241</v>
+        <v>1504.3910000000001</v>
       </c>
       <c r="E38" s="262">
-        <v>4.2174931444933588</v>
+        <v>3.5883291686299152</v>
       </c>
       <c r="F38" s="263">
-        <v>121.74</v>
+        <v>387.68900000000002</v>
       </c>
       <c r="G38" s="264">
-        <v>6.9955827957162251</v>
+        <v>25.770494505750168</v>
       </c>
       <c r="H38" s="261">
-        <v>10033.254000000001</v>
+        <v>15737.162</v>
       </c>
       <c r="I38" s="262">
-        <v>3.1431174415820848</v>
+        <v>3.1419589064995077</v>
       </c>
       <c r="J38" s="261">
-        <v>8775.6170000000002</v>
+        <v>13335.813</v>
       </c>
       <c r="K38" s="262">
-        <v>3.8570056302301632</v>
+        <v>3.7612718742066833</v>
       </c>
       <c r="L38" s="263">
-        <v>1257.6369999999999</v>
+        <v>2401.3490000000002</v>
       </c>
       <c r="M38" s="264">
-        <v>14.331037920182707</v>
+        <v>18.006768691192658</v>
       </c>
       <c r="P38" s="306"/>
       <c r="Q38" s="306"/>
       <c r="R38" s="306"/>
       <c r="S38" s="306"/>
       <c r="T38" s="306"/>
       <c r="U38" s="307"/>
       <c r="V38" s="306"/>
       <c r="W38" s="306"/>
       <c r="X38" s="306"/>
       <c r="Y38" s="306"/>
       <c r="Z38" s="306"/>
       <c r="AA38" s="307"/>
     </row>
     <row r="39" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="309" t="s">
         <v>145</v>
       </c>
       <c r="B39" s="310">
-        <v>10283.094999999999</v>
+        <v>10868.852999999999</v>
       </c>
       <c r="C39" s="311">
-        <v>16.419548857941749</v>
+        <v>17.091555902377952</v>
       </c>
       <c r="D39" s="310">
-        <v>4277.8620000000001</v>
+        <v>5264.0870000000004</v>
       </c>
       <c r="E39" s="311">
-        <v>10.367445461915132</v>
+        <v>12.556095408910014</v>
       </c>
       <c r="F39" s="312">
-        <v>6005.2330000000002</v>
+        <v>5604.7659999999996</v>
       </c>
       <c r="G39" s="313">
-        <v>140.37930629833312</v>
+        <v>106.47175854046485</v>
       </c>
       <c r="H39" s="310">
-        <v>61104.315999999999</v>
+        <v>92709.902000000002</v>
       </c>
       <c r="I39" s="311">
-        <v>19.142148835815703</v>
+        <v>18.509735256560017</v>
       </c>
       <c r="J39" s="310">
-        <v>29268.934000000001</v>
+        <v>45548.688999999998</v>
       </c>
       <c r="K39" s="311">
-        <v>12.8641032566525</v>
+        <v>12.846686050763262</v>
       </c>
       <c r="L39" s="312">
-        <v>31835.382000000001</v>
+        <v>47161.213000000003</v>
       </c>
       <c r="M39" s="264">
-        <v>108.76850520077022</v>
+        <v>103.54022044410543</v>
       </c>
       <c r="P39" s="306"/>
       <c r="Q39" s="306"/>
       <c r="R39" s="306"/>
       <c r="S39" s="306"/>
       <c r="T39" s="306"/>
       <c r="U39" s="307"/>
       <c r="V39" s="306"/>
       <c r="W39" s="306"/>
       <c r="X39" s="306"/>
       <c r="Y39" s="306"/>
       <c r="Z39" s="306"/>
       <c r="AA39" s="307"/>
     </row>
     <row r="40" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="309" t="s">
         <v>146</v>
       </c>
       <c r="B40" s="310">
-        <v>181.131</v>
+        <v>153.94800000000001</v>
       </c>
       <c r="C40" s="311">
-        <v>0.28922122222811775</v>
+        <v>0.24208726054711394</v>
       </c>
       <c r="D40" s="310">
-        <v>197.29499999999999</v>
+        <v>146.14400000000001</v>
       </c>
       <c r="E40" s="311">
-        <v>0.47814659575473584</v>
+        <v>0.34858808515887851</v>
       </c>
       <c r="F40" s="312">
-        <v>-16.164000000000001</v>
+        <v>7.8040000000000003</v>
       </c>
       <c r="G40" s="313">
-        <v>-8.1928077244735036</v>
+        <v>5.3399386906065249</v>
       </c>
       <c r="H40" s="310">
-        <v>1025.4649999999999</v>
+        <v>1491.2349999999999</v>
       </c>
       <c r="I40" s="311">
-        <v>0.32124741656415479</v>
+        <v>0.29772833818027633</v>
       </c>
       <c r="J40" s="310">
-        <v>1073.4649999999999</v>
+        <v>1529.5920000000001</v>
       </c>
       <c r="K40" s="311">
-        <v>0.47180278593004032</v>
+        <v>0.4314106210556154</v>
       </c>
       <c r="L40" s="312">
-        <v>-48</v>
+        <v>-38.356999999999999</v>
       </c>
       <c r="M40" s="264">
-        <v>-4.4715011667823354</v>
+        <v>-2.5076621739653451</v>
       </c>
       <c r="P40" s="306"/>
       <c r="Q40" s="306"/>
       <c r="R40" s="306"/>
       <c r="S40" s="306"/>
       <c r="T40" s="306"/>
       <c r="U40" s="307"/>
       <c r="V40" s="306"/>
       <c r="W40" s="306"/>
       <c r="X40" s="306"/>
       <c r="Y40" s="306"/>
       <c r="Z40" s="306"/>
       <c r="AA40" s="307"/>
     </row>
     <row r="41" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="314" t="s">
         <v>147</v>
       </c>
       <c r="B41" s="315">
-        <v>1420.89</v>
+        <v>1213.9380000000001</v>
       </c>
       <c r="C41" s="316">
-        <v>2.2688084450022927</v>
+        <v>1.9089492873830283</v>
       </c>
       <c r="D41" s="315">
-        <v>1370.347</v>
+        <v>1340.1</v>
       </c>
       <c r="E41" s="316">
-        <v>3.3210509797648955</v>
+        <v>3.1964561865106544</v>
       </c>
       <c r="F41" s="317">
-        <v>50.542999999999999</v>
+        <v>-126.16200000000001</v>
       </c>
       <c r="G41" s="318">
-        <v>3.6883358740523384</v>
+        <v>-9.4143720617864339</v>
       </c>
       <c r="H41" s="315">
-        <v>7088.3869999999997</v>
+        <v>11054.434999999999</v>
       </c>
       <c r="I41" s="316">
-        <v>2.2205789679383887</v>
+        <v>2.2070421912521385</v>
       </c>
       <c r="J41" s="315">
-        <v>7352.7790000000005</v>
+        <v>11073.448</v>
       </c>
       <c r="K41" s="316">
-        <v>3.2316485554050622</v>
+        <v>3.1231878036149916</v>
       </c>
       <c r="L41" s="317">
-        <v>-264.392</v>
+        <v>-19.013000000000002</v>
       </c>
       <c r="M41" s="280">
-        <v>-3.5958105091965913</v>
+        <v>-0.17169900468219113</v>
       </c>
       <c r="P41" s="306"/>
       <c r="Q41" s="306"/>
       <c r="R41" s="306"/>
       <c r="S41" s="306"/>
       <c r="T41" s="306"/>
       <c r="U41" s="307"/>
       <c r="V41" s="306"/>
       <c r="W41" s="306"/>
       <c r="X41" s="306"/>
       <c r="Y41" s="306"/>
       <c r="Z41" s="306"/>
       <c r="AA41" s="307"/>
     </row>
     <row r="42" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="319" t="s">
         <v>148</v>
       </c>
       <c r="B42" s="310">
-        <v>3012.3560000000002</v>
+        <v>2638.8229999999999</v>
       </c>
       <c r="C42" s="311">
-        <v>4.8099843986187008</v>
+        <v>4.1496182551167724</v>
       </c>
       <c r="D42" s="310">
-        <v>2113.3310000000001</v>
+        <v>1936.8610000000001</v>
       </c>
       <c r="E42" s="311">
-        <v>5.1216808502645863</v>
+        <v>4.6198726407441324</v>
       </c>
       <c r="F42" s="312">
-        <v>899.02499999999998</v>
+        <v>701.96199999999999</v>
       </c>
       <c r="G42" s="313">
-        <v>42.540662111141131</v>
+        <v>36.242249701966223</v>
       </c>
       <c r="H42" s="310">
-        <v>13566.499</v>
+        <v>21218.918000000001</v>
       </c>
       <c r="I42" s="311">
-        <v>4.2499770889988344</v>
+        <v>4.2364035139488765</v>
       </c>
       <c r="J42" s="310">
-        <v>11652.802</v>
+        <v>17755.262999999999</v>
       </c>
       <c r="K42" s="311">
-        <v>5.1215684232752299</v>
+        <v>5.0077465349163628</v>
       </c>
       <c r="L42" s="312">
-        <v>1913.6969999999999</v>
+        <v>3463.6550000000002</v>
       </c>
       <c r="M42" s="264">
-        <v>16.422633800866095</v>
+        <v>19.507765106042079</v>
       </c>
       <c r="P42" s="306"/>
       <c r="Q42" s="306"/>
       <c r="R42" s="306"/>
       <c r="S42" s="306"/>
       <c r="T42" s="306"/>
       <c r="U42" s="307"/>
       <c r="V42" s="306"/>
       <c r="W42" s="306"/>
       <c r="X42" s="306"/>
       <c r="Y42" s="306"/>
       <c r="Z42" s="306"/>
       <c r="AA42" s="307"/>
     </row>
     <row r="43" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="319" t="s">
         <v>169</v>
       </c>
       <c r="B43" s="310">
-        <v>2631.114</v>
+        <v>2296.4670000000001</v>
       </c>
       <c r="C43" s="311">
-        <v>4.2012356079385196</v>
+        <v>3.6112544818175558</v>
       </c>
       <c r="D43" s="310">
-        <v>1792.5940000000001</v>
+        <v>1636.5309999999999</v>
       </c>
       <c r="E43" s="311">
-        <v>4.3443712140214652</v>
+        <v>3.9035143939754255</v>
       </c>
       <c r="F43" s="312">
-        <v>838.52</v>
+        <v>659.93600000000004</v>
       </c>
       <c r="G43" s="313">
-        <v>46.776905423090781</v>
+        <v>40.325297840370879</v>
       </c>
       <c r="H43" s="310">
-        <v>11666.123</v>
+        <v>18298.106</v>
       </c>
       <c r="I43" s="311">
-        <v>3.6546463068653416</v>
+        <v>3.6532569925105993</v>
       </c>
       <c r="J43" s="310">
-        <v>9716.5030000000006</v>
+        <v>14898.114</v>
       </c>
       <c r="K43" s="311">
-        <v>4.2705381031497014</v>
+        <v>4.2019078377092445</v>
       </c>
       <c r="L43" s="312">
-        <v>1949.62</v>
+        <v>3399.9920000000002</v>
       </c>
       <c r="M43" s="264">
-        <v>20.065037802180477</v>
+        <v>22.821626952243754</v>
       </c>
       <c r="P43" s="306"/>
       <c r="Q43" s="306"/>
       <c r="R43" s="306"/>
       <c r="S43" s="306"/>
       <c r="T43" s="306"/>
       <c r="U43" s="307"/>
       <c r="V43" s="306"/>
       <c r="W43" s="306"/>
       <c r="X43" s="306"/>
       <c r="Y43" s="306"/>
       <c r="Z43" s="306"/>
       <c r="AA43" s="307"/>
     </row>
     <row r="44" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="320" t="s">
         <v>150</v>
       </c>
       <c r="B44" s="321">
-        <v>1149.0039999999999</v>
+        <v>826.86500000000001</v>
       </c>
       <c r="C44" s="322">
-        <v>1.8346740272233701</v>
+        <v>1.3002668608380061</v>
       </c>
       <c r="D44" s="321">
-        <v>978.09699999999998</v>
+        <v>772.92600000000004</v>
       </c>
       <c r="E44" s="322">
-        <v>2.3704288039125161</v>
+        <v>1.8436117412244861</v>
       </c>
       <c r="F44" s="323">
-        <v>170.90700000000001</v>
+        <v>53.939</v>
       </c>
       <c r="G44" s="324">
-        <v>17.47342032538695</v>
+        <v>6.9785464585225494</v>
       </c>
       <c r="H44" s="321">
-        <v>5089.4549999999999</v>
+        <v>7519.6189999999997</v>
       </c>
       <c r="I44" s="322">
-        <v>1.5943735480679697</v>
+        <v>1.501308424640537</v>
       </c>
       <c r="J44" s="321">
-        <v>4696.2179999999998</v>
+        <v>7542.6009999999997</v>
       </c>
       <c r="K44" s="322">
-        <v>2.0640530764718008</v>
+        <v>2.1273373434122993</v>
       </c>
       <c r="L44" s="323">
-        <v>393.23700000000002</v>
+        <v>-22.981999999999999</v>
       </c>
       <c r="M44" s="325">
-        <v>8.3734826620058946</v>
+        <v>-0.30469595302734431</v>
       </c>
       <c r="P44" s="306"/>
       <c r="Q44" s="306"/>
       <c r="R44" s="306"/>
       <c r="S44" s="306"/>
       <c r="T44" s="306"/>
       <c r="U44" s="307"/>
       <c r="V44" s="306"/>
       <c r="W44" s="306"/>
       <c r="X44" s="306"/>
       <c r="Y44" s="306"/>
       <c r="Z44" s="306"/>
       <c r="AA44" s="307"/>
     </row>
     <row r="45" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A45" s="54"/>
     </row>
     <row r="46" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A46" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P358"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="3" ySplit="8" topLeftCell="D312" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="8" topLeftCell="D315" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.875" style="185" customWidth="1"/>
     <col min="2" max="2" width="2.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.75" style="345" customWidth="1"/>
     <col min="4" max="4" width="10.375" style="345" customWidth="1"/>
     <col min="5" max="5" width="9" style="345"/>
     <col min="6" max="6" width="9.875" style="345" customWidth="1"/>
     <col min="7" max="7" width="10.375" style="345" customWidth="1"/>
     <col min="8" max="8" width="9" style="345"/>
     <col min="9" max="9" width="9.625" style="345" customWidth="1"/>
     <col min="10" max="10" width="9.25" style="12" customWidth="1"/>
     <col min="11" max="11" width="9.375" style="12" customWidth="1"/>
     <col min="12" max="12" width="9" style="1"/>
     <col min="13" max="16" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="432" t="s">
@@ -26738,771 +26738,834 @@
         <v>37458.156999999999</v>
       </c>
       <c r="G317" s="358">
         <v>37332.605000000003</v>
       </c>
       <c r="H317" s="359">
         <v>125.55200000000001</v>
       </c>
       <c r="I317" s="360">
         <v>6097.7039999999997</v>
       </c>
       <c r="J317" s="361">
         <v>9.1067640497826616</v>
       </c>
       <c r="K317" s="362">
         <v>30.21240509730519</v>
       </c>
       <c r="L317" s="185"/>
     </row>
     <row r="318" spans="1:12" s="335" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A318" s="377">
         <v>2025</v>
       </c>
       <c r="B318" s="347"/>
       <c r="C318" s="348">
-        <v>639982.96499999997</v>
+        <v>639961.97699999996</v>
       </c>
       <c r="D318" s="349">
-        <v>593440.32299999997</v>
+        <v>593426.36199999996</v>
       </c>
       <c r="E318" s="350">
-        <v>46542.642</v>
+        <v>46535.614999999998</v>
       </c>
       <c r="F318" s="348">
-        <v>483542.587</v>
+        <v>485110.24699999997</v>
       </c>
       <c r="G318" s="349">
-        <v>482779.44699999999</v>
+        <v>484345.44699999999</v>
       </c>
       <c r="H318" s="350">
-        <v>763.14</v>
+        <v>764.8</v>
       </c>
       <c r="I318" s="351">
-        <v>156440.378</v>
+        <v>154851.73000000001</v>
       </c>
       <c r="J318" s="352">
-        <v>34.754489125248568</v>
+        <v>34.75006990259353</v>
       </c>
       <c r="K318" s="353">
-        <v>22.617755587944529</v>
+        <v>23.01528613828879</v>
       </c>
       <c r="L318" s="354"/>
     </row>
     <row r="319" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A319" s="363" t="s">
         <v>180</v>
       </c>
       <c r="B319" s="185"/>
       <c r="C319" s="342">
-        <v>38703.462</v>
+        <v>38703.466</v>
       </c>
       <c r="D319" s="343">
-        <v>36439.777999999998</v>
+        <v>36439.766000000003</v>
       </c>
       <c r="E319" s="344">
-        <v>2263.6840000000002</v>
+        <v>2263.6999999999998</v>
       </c>
       <c r="F319" s="342">
-        <v>28643.99</v>
+        <v>28731.572</v>
       </c>
       <c r="G319" s="343">
-        <v>28591.824000000001</v>
+        <v>28679.386999999999</v>
       </c>
       <c r="H319" s="344">
-        <v>52.165999999999997</v>
+        <v>52.185000000000002</v>
       </c>
       <c r="I319" s="355">
-        <v>10059.472</v>
+        <v>9971.8940000000002</v>
       </c>
       <c r="J319" s="346">
-        <v>4.3713245939111873</v>
+        <v>4.3713353806800397</v>
       </c>
       <c r="K319" s="192">
-        <v>-17.182419085498022</v>
+        <v>-16.929195656371913</v>
       </c>
       <c r="L319" s="185"/>
     </row>
     <row r="320" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A320" s="363" t="s">
         <v>181</v>
       </c>
       <c r="B320" s="185"/>
       <c r="C320" s="342">
-        <v>41292.411999999997</v>
+        <v>41292.413</v>
       </c>
       <c r="D320" s="343">
-        <v>38341.463000000003</v>
+        <v>38341.453000000001</v>
       </c>
       <c r="E320" s="344">
-        <v>2950.9490000000001</v>
+        <v>2950.96</v>
       </c>
       <c r="F320" s="342">
-        <v>34661.038</v>
+        <v>34752.550999999999</v>
       </c>
       <c r="G320" s="343">
-        <v>34598.714999999997</v>
+        <v>34690.197</v>
       </c>
       <c r="H320" s="344">
-        <v>62.323</v>
+        <v>62.353999999999999</v>
       </c>
       <c r="I320" s="355">
-        <v>6631.3739999999998</v>
+        <v>6539.8620000000001</v>
       </c>
       <c r="J320" s="346">
-        <v>31.429385340129663</v>
+        <v>31.42938852302402</v>
       </c>
       <c r="K320" s="192">
-        <v>47.395544297243255</v>
+        <v>47.78470195735931</v>
       </c>
       <c r="L320" s="185"/>
     </row>
     <row r="321" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A321" s="363" t="s">
         <v>182</v>
       </c>
       <c r="B321" s="185"/>
       <c r="C321" s="342">
         <v>49541.737000000001</v>
       </c>
       <c r="D321" s="343">
-        <v>45770.317999999999</v>
+        <v>45770.307999999997</v>
       </c>
       <c r="E321" s="344">
-        <v>3771.4189999999999</v>
+        <v>3771.4290000000001</v>
       </c>
       <c r="F321" s="342">
-        <v>42608.017</v>
+        <v>42975.976000000002</v>
       </c>
       <c r="G321" s="343">
-        <v>42546.241999999998</v>
+        <v>42914.18</v>
       </c>
       <c r="H321" s="344">
-        <v>61.774999999999999</v>
+        <v>61.795999999999999</v>
       </c>
       <c r="I321" s="355">
-        <v>6933.72</v>
+        <v>6565.7610000000004</v>
       </c>
       <c r="J321" s="346">
         <v>18.55060479626869</v>
       </c>
       <c r="K321" s="192">
-        <v>28.660625546214082</v>
+        <v>29.771727128701702</v>
       </c>
       <c r="L321" s="185"/>
     </row>
     <row r="322" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A322" s="363" t="s">
         <v>183</v>
       </c>
       <c r="B322" s="185"/>
       <c r="C322" s="342">
-        <v>48646.752</v>
+        <v>48646.752999999997</v>
       </c>
       <c r="D322" s="343">
         <v>44958.17</v>
       </c>
       <c r="E322" s="344">
-        <v>3688.5819999999999</v>
+        <v>3688.5830000000001</v>
       </c>
       <c r="F322" s="342">
-        <v>41237.898000000001</v>
+        <v>41408.703999999998</v>
       </c>
       <c r="G322" s="343">
-        <v>41182.252</v>
+        <v>41351.86</v>
       </c>
       <c r="H322" s="344">
-        <v>55.646000000000001</v>
+        <v>56.844000000000001</v>
       </c>
       <c r="I322" s="355">
-        <v>7408.8540000000003</v>
+        <v>7238.049</v>
       </c>
       <c r="J322" s="346">
-        <v>29.923281389484057</v>
+        <v>29.923284060233414</v>
       </c>
       <c r="K322" s="192">
-        <v>32.852678939757098</v>
+        <v>33.402950310984217</v>
       </c>
       <c r="L322" s="185"/>
     </row>
     <row r="323" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A323" s="363" t="s">
         <v>184</v>
       </c>
       <c r="B323" s="185"/>
       <c r="C323" s="342">
-        <v>51738.057999999997</v>
+        <v>51738.057000000001</v>
       </c>
       <c r="D323" s="343">
-        <v>47453.447999999997</v>
+        <v>47453.447</v>
       </c>
       <c r="E323" s="344">
         <v>4284.6099999999997</v>
       </c>
       <c r="F323" s="342">
-        <v>39110.697999999997</v>
+        <v>39340.946000000004</v>
       </c>
       <c r="G323" s="343">
-        <v>39053.084000000003</v>
+        <v>39283.305</v>
       </c>
       <c r="H323" s="344">
-        <v>57.613999999999997</v>
+        <v>57.640999999999998</v>
       </c>
       <c r="I323" s="355">
-        <v>12627.36</v>
+        <v>12397.111000000001</v>
       </c>
       <c r="J323" s="346">
-        <v>38.641282122527102</v>
+        <v>38.641279442850141</v>
       </c>
       <c r="K323" s="192">
-        <v>24.767036569392012</v>
+        <v>25.501550707596078</v>
       </c>
       <c r="L323" s="185"/>
     </row>
     <row r="324" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A324" s="363" t="s">
         <v>185</v>
       </c>
       <c r="B324" s="185"/>
       <c r="C324" s="342">
-        <v>53326.036999999997</v>
+        <v>53325.786</v>
       </c>
       <c r="D324" s="343">
-        <v>49156.233999999997</v>
+        <v>49155.987000000001</v>
       </c>
       <c r="E324" s="344">
-        <v>4169.8029999999999</v>
+        <v>4169.799</v>
       </c>
       <c r="F324" s="342">
-        <v>41262.449999999997</v>
+        <v>41317.220999999998</v>
       </c>
       <c r="G324" s="343">
-        <v>41207.07</v>
+        <v>41261.817000000003</v>
       </c>
       <c r="H324" s="344">
-        <v>55.38</v>
+        <v>55.404000000000003</v>
       </c>
       <c r="I324" s="355">
-        <v>12063.587</v>
+        <v>12008.565000000001</v>
       </c>
       <c r="J324" s="346">
-        <v>33.716915173017796</v>
+        <v>33.716285781681094</v>
       </c>
       <c r="K324" s="192">
-        <v>17.195791097471712</v>
+        <v>17.351354586169055</v>
       </c>
       <c r="L324" s="185"/>
     </row>
     <row r="325" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A325" s="363" t="s">
         <v>186</v>
       </c>
       <c r="B325" s="185"/>
       <c r="C325" s="342">
-        <v>56675.608</v>
+        <v>56675.714999999997</v>
       </c>
       <c r="D325" s="343">
-        <v>53015.305999999997</v>
+        <v>53015.389000000003</v>
       </c>
       <c r="E325" s="344">
-        <v>3660.3020000000001</v>
+        <v>3660.326</v>
       </c>
       <c r="F325" s="342">
-        <v>42319.446000000004</v>
+        <v>42403.637999999999</v>
       </c>
       <c r="G325" s="343">
-        <v>42249.978000000003</v>
+        <v>42334.13</v>
       </c>
       <c r="H325" s="344">
-        <v>69.468000000000004</v>
+        <v>69.507999999999996</v>
       </c>
       <c r="I325" s="355">
-        <v>14356.162</v>
+        <v>14272.076999999999</v>
       </c>
       <c r="J325" s="346">
-        <v>41.970469356976736</v>
+        <v>41.970737388335507</v>
       </c>
       <c r="K325" s="192">
-        <v>20.440658065406282</v>
+        <v>20.680267532029323</v>
       </c>
       <c r="L325" s="185"/>
     </row>
     <row r="326" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A326" s="363" t="s">
         <v>187</v>
       </c>
       <c r="B326" s="185"/>
       <c r="C326" s="342">
-        <v>58429.982000000004</v>
+        <v>58429.646000000001</v>
       </c>
       <c r="D326" s="343">
-        <v>54180.139000000003</v>
+        <v>54179.870999999999</v>
       </c>
       <c r="E326" s="344">
-        <v>4249.8429999999998</v>
+        <v>4249.7749999999996</v>
       </c>
       <c r="F326" s="342">
-        <v>41655.540999999997</v>
+        <v>41700.781999999999</v>
       </c>
       <c r="G326" s="343">
-        <v>41601.856</v>
+        <v>41646.942999999999</v>
       </c>
       <c r="H326" s="344">
-        <v>53.685000000000002</v>
+        <v>53.838999999999999</v>
       </c>
       <c r="I326" s="355">
-        <v>16774.440999999999</v>
+        <v>16728.864000000001</v>
       </c>
       <c r="J326" s="346">
-        <v>33.942211631647936</v>
+        <v>33.941441400654057</v>
       </c>
       <c r="K326" s="192">
-        <v>29.478235132778195</v>
+        <v>29.618858077409786</v>
       </c>
       <c r="L326" s="185"/>
     </row>
     <row r="327" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A327" s="363" t="s">
         <v>188</v>
       </c>
       <c r="B327" s="185"/>
       <c r="C327" s="342">
-        <v>54228.538</v>
+        <v>54219.748</v>
       </c>
       <c r="D327" s="343">
-        <v>50542.813999999998</v>
+        <v>50540.800000000003</v>
       </c>
       <c r="E327" s="344">
-        <v>3685.7240000000002</v>
+        <v>3678.9479999999999</v>
       </c>
       <c r="F327" s="342">
-        <v>41850.618999999999</v>
+        <v>41924.553999999996</v>
       </c>
       <c r="G327" s="343">
-        <v>41780.103999999999</v>
+        <v>41853.972000000002</v>
       </c>
       <c r="H327" s="344">
-        <v>70.515000000000001</v>
+        <v>70.581999999999994</v>
       </c>
       <c r="I327" s="355">
-        <v>12377.919</v>
+        <v>12295.194</v>
       </c>
       <c r="J327" s="346">
-        <v>33.738073518563048</v>
+        <v>33.71639567679221</v>
       </c>
       <c r="K327" s="192">
-        <v>25.10801878822614</v>
+        <v>25.329039685649601</v>
       </c>
       <c r="L327" s="185"/>
     </row>
     <row r="328" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A328" s="363" t="s">
         <v>189</v>
       </c>
       <c r="B328" s="185"/>
       <c r="C328" s="342">
-        <v>60889.099000000002</v>
+        <v>60886.014000000003</v>
       </c>
       <c r="D328" s="343">
-        <v>57250.716</v>
+        <v>57247.642</v>
       </c>
       <c r="E328" s="344">
-        <v>3638.3829999999998</v>
+        <v>3638.3719999999998</v>
       </c>
       <c r="F328" s="342">
-        <v>39201.296000000002</v>
+        <v>39339.951000000001</v>
       </c>
       <c r="G328" s="343">
-        <v>39134.857000000004</v>
+        <v>39273.481</v>
       </c>
       <c r="H328" s="344">
-        <v>66.438999999999993</v>
+        <v>66.47</v>
       </c>
       <c r="I328" s="355">
-        <v>21687.803</v>
+        <v>21546.062999999998</v>
       </c>
       <c r="J328" s="346">
-        <v>47.496023555916501</v>
+        <v>47.488550539561473</v>
       </c>
       <c r="K328" s="192">
-        <v>14.543428479446227</v>
+        <v>14.948568632869156</v>
       </c>
       <c r="L328" s="185"/>
     </row>
     <row r="329" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A329" s="363" t="s">
         <v>190</v>
       </c>
       <c r="B329" s="185"/>
       <c r="C329" s="342">
-        <v>64045.599000000002</v>
+        <v>64040.046000000002</v>
       </c>
       <c r="D329" s="343">
-        <v>58688.152000000002</v>
+        <v>58682.671999999999</v>
       </c>
       <c r="E329" s="344">
-        <v>5357.4470000000001</v>
+        <v>5357.3739999999998</v>
       </c>
       <c r="F329" s="342">
-        <v>47962.595000000001</v>
+        <v>48062.394999999997</v>
       </c>
       <c r="G329" s="343">
-        <v>47897.904000000002</v>
+        <v>47997.686999999998</v>
       </c>
       <c r="H329" s="344">
-        <v>64.691000000000003</v>
+        <v>64.707999999999998</v>
       </c>
       <c r="I329" s="355">
-        <v>16083.004000000001</v>
+        <v>15977.651</v>
       </c>
       <c r="J329" s="346">
-        <v>55.962300554526088</v>
+        <v>55.948778022634713</v>
       </c>
       <c r="K329" s="192">
-        <v>44.935811504917716</v>
+        <v>45.237392226064912</v>
       </c>
       <c r="L329" s="185"/>
     </row>
     <row r="330" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A330" s="370" t="s">
         <v>191</v>
       </c>
       <c r="B330" s="356"/>
       <c r="C330" s="357">
-        <v>62465.680999999997</v>
+        <v>62462.595999999998</v>
       </c>
       <c r="D330" s="358">
-        <v>57643.785000000003</v>
+        <v>57640.857000000004</v>
       </c>
       <c r="E330" s="359">
-        <v>4821.8959999999997</v>
+        <v>4821.7389999999996</v>
       </c>
       <c r="F330" s="357">
-        <v>43028.999000000003</v>
+        <v>43151.957000000002</v>
       </c>
       <c r="G330" s="358">
-        <v>42935.561000000002</v>
+        <v>43058.487999999998</v>
       </c>
       <c r="H330" s="359">
-        <v>93.438000000000002</v>
+        <v>93.468999999999994</v>
       </c>
       <c r="I330" s="360">
-        <v>19436.682000000001</v>
+        <v>19310.638999999999</v>
       </c>
       <c r="J330" s="361">
-        <v>43.415098601770261</v>
+        <v>43.408015743277353</v>
       </c>
       <c r="K330" s="362">
-        <v>14.872173235858883</v>
+        <v>15.20042750635062</v>
       </c>
       <c r="L330" s="185"/>
     </row>
     <row r="331" spans="1:12" s="335" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A331" s="385" t="s">
         <v>192</v>
       </c>
       <c r="B331" s="347"/>
       <c r="C331" s="348">
-        <v>416653.78499999997</v>
+        <v>661533.19900000002</v>
       </c>
       <c r="D331" s="349">
-        <v>380692.29800000001</v>
+        <v>603833.52800000005</v>
       </c>
       <c r="E331" s="350">
-        <v>35961.487000000001</v>
+        <v>57699.671000000002</v>
       </c>
       <c r="F331" s="348">
-        <v>319213.462</v>
+        <v>500871.03200000001</v>
       </c>
       <c r="G331" s="349">
-        <v>318772.48499999999</v>
+        <v>500217.06</v>
       </c>
       <c r="H331" s="350">
-        <v>440.97699999999998</v>
+        <v>653.97199999999998</v>
       </c>
       <c r="I331" s="351">
-        <v>97440.323000000004</v>
+        <v>160662.16699999999</v>
       </c>
       <c r="J331" s="352">
-        <v>47.098341838104552</v>
+        <v>46.171497148414545</v>
       </c>
       <c r="K331" s="353">
-        <v>40.298752803280067</v>
+        <v>41.267137239137639</v>
       </c>
       <c r="L331" s="354"/>
     </row>
     <row r="332" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A332" s="363" t="s">
         <v>180</v>
       </c>
       <c r="B332" s="185"/>
       <c r="C332" s="342">
         <v>65757.994999999995</v>
       </c>
       <c r="D332" s="343">
         <v>60513.216999999997</v>
       </c>
       <c r="E332" s="344">
         <v>5244.7780000000002</v>
       </c>
       <c r="F332" s="342">
         <v>46839.633000000002</v>
       </c>
       <c r="G332" s="343">
         <v>46775.712</v>
       </c>
       <c r="H332" s="344">
         <v>63.920999999999999</v>
       </c>
       <c r="I332" s="355">
         <v>18918.362000000001</v>
       </c>
       <c r="J332" s="346">
-        <v>69.902100747473185</v>
+        <v>69.902083188105166</v>
       </c>
       <c r="K332" s="192">
-        <v>63.523423238173173</v>
+        <v>63.024957353534298</v>
       </c>
       <c r="L332" s="185"/>
     </row>
     <row r="333" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A333" s="363" t="s">
         <v>181</v>
       </c>
       <c r="B333" s="185"/>
       <c r="C333" s="342">
         <v>49789.046000000002</v>
       </c>
       <c r="D333" s="343">
         <v>45530.648999999998</v>
       </c>
       <c r="E333" s="344">
         <v>4258.3969999999999</v>
       </c>
       <c r="F333" s="342">
         <v>37033.678</v>
       </c>
       <c r="G333" s="343">
         <v>36981.817000000003</v>
       </c>
       <c r="H333" s="344">
         <v>51.860999999999997</v>
       </c>
       <c r="I333" s="355">
         <v>12755.368</v>
       </c>
       <c r="J333" s="346">
-        <v>20.576744221190083</v>
+        <v>20.576741301119895</v>
       </c>
       <c r="K333" s="192">
-        <v>6.8452652802838738</v>
+        <v>6.5639123873237395</v>
       </c>
       <c r="L333" s="185"/>
     </row>
     <row r="334" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A334" s="363" t="s">
         <v>182</v>
       </c>
       <c r="B334" s="185"/>
       <c r="C334" s="342">
         <v>80181.226999999999</v>
       </c>
       <c r="D334" s="343">
         <v>73821.11</v>
       </c>
       <c r="E334" s="344">
         <v>6360.1170000000002</v>
       </c>
       <c r="F334" s="342">
         <v>58908.720999999998</v>
       </c>
       <c r="G334" s="343">
         <v>58816.544000000002</v>
       </c>
       <c r="H334" s="344">
         <v>92.177000000000007</v>
       </c>
       <c r="I334" s="355">
         <v>21272.506000000001</v>
       </c>
       <c r="J334" s="346">
         <v>61.845812955649905</v>
       </c>
       <c r="K334" s="192">
-        <v>38.257363631825434</v>
+        <v>37.073608287569783</v>
       </c>
       <c r="L334" s="185"/>
     </row>
     <row r="335" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A335" s="363" t="s">
         <v>183</v>
       </c>
       <c r="B335" s="185"/>
       <c r="C335" s="342">
         <v>67618.650999999998</v>
       </c>
       <c r="D335" s="343">
         <v>61697.063999999998</v>
       </c>
       <c r="E335" s="344">
         <v>5921.5870000000004</v>
       </c>
       <c r="F335" s="342">
         <v>53264.351000000002</v>
       </c>
       <c r="G335" s="343">
         <v>53193.495999999999</v>
       </c>
       <c r="H335" s="344">
         <v>70.855000000000004</v>
       </c>
       <c r="I335" s="355">
         <v>14354.3</v>
       </c>
       <c r="J335" s="346">
-        <v>38.999312842098895</v>
+        <v>38.999309984779458</v>
       </c>
       <c r="K335" s="192">
-        <v>29.163593643885534</v>
+        <v>28.630809116846546</v>
       </c>
       <c r="L335" s="185"/>
     </row>
     <row r="336" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A336" s="363" t="s">
         <v>184</v>
       </c>
-      <c r="B336" s="185" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B336" s="185"/>
       <c r="C336" s="342">
         <v>78476.425000000003</v>
       </c>
       <c r="D336" s="343">
         <v>71934.101999999999</v>
       </c>
       <c r="E336" s="344">
         <v>6542.3230000000003</v>
       </c>
       <c r="F336" s="342">
         <v>60539.932000000001</v>
       </c>
       <c r="G336" s="343">
         <v>60460.271000000001</v>
       </c>
       <c r="H336" s="344">
         <v>79.661000000000001</v>
       </c>
       <c r="I336" s="355">
         <v>17936.492999999999</v>
       </c>
       <c r="J336" s="346">
-        <v>51.680267937385672</v>
+        <v>51.680270869081923</v>
       </c>
       <c r="K336" s="192">
-        <v>54.791233846043866</v>
+        <v>53.885298030199877</v>
       </c>
       <c r="L336" s="185"/>
     </row>
     <row r="337" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A337" s="434" t="s">
+      <c r="A337" s="363" t="s">
         <v>185</v>
       </c>
-      <c r="B337" s="386" t="s">
+      <c r="B337" s="185"/>
+      <c r="C337" s="342">
+        <v>74813.004000000001</v>
+      </c>
+      <c r="D337" s="343">
+        <v>67179.983999999997</v>
+      </c>
+      <c r="E337" s="344">
+        <v>7633.02</v>
+      </c>
+      <c r="F337" s="342">
+        <v>62615.103000000003</v>
+      </c>
+      <c r="G337" s="343">
+        <v>62532.565000000002</v>
+      </c>
+      <c r="H337" s="344">
+        <v>82.537999999999997</v>
+      </c>
+      <c r="I337" s="355">
+        <v>12197.901</v>
+      </c>
+      <c r="J337" s="346">
+        <v>40.294235888056107</v>
+      </c>
+      <c r="K337" s="192">
+        <v>51.547227728602564</v>
+      </c>
+      <c r="L337" s="185"/>
+    </row>
+    <row r="338" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A338" s="363" t="s">
+        <v>186</v>
+      </c>
+      <c r="B338" s="185"/>
+      <c r="C338" s="342">
+        <v>75293.589000000007</v>
+      </c>
+      <c r="D338" s="343">
+        <v>68212.002999999997</v>
+      </c>
+      <c r="E338" s="344">
+        <v>7081.5860000000002</v>
+      </c>
+      <c r="F338" s="342">
+        <v>58102.214999999997</v>
+      </c>
+      <c r="G338" s="343">
+        <v>58036.343000000001</v>
+      </c>
+      <c r="H338" s="344">
+        <v>65.872</v>
+      </c>
+      <c r="I338" s="355">
+        <v>17191.374</v>
+      </c>
+      <c r="J338" s="346">
+        <v>32.849826420363641</v>
+      </c>
+      <c r="K338" s="192">
+        <v>37.021769217065767</v>
+      </c>
+      <c r="L338" s="185"/>
+    </row>
+    <row r="339" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A339" s="363" t="s">
+        <v>187</v>
+      </c>
+      <c r="B339" s="185" t="s">
+        <v>193</v>
+      </c>
+      <c r="C339" s="342">
+        <v>82381.100000000006</v>
+      </c>
+      <c r="D339" s="343">
+        <v>74648.112999999998</v>
+      </c>
+      <c r="E339" s="344">
+        <v>7732.9870000000001</v>
+      </c>
+      <c r="F339" s="342">
+        <v>59975.453000000001</v>
+      </c>
+      <c r="G339" s="343">
+        <v>59898.601000000002</v>
+      </c>
+      <c r="H339" s="344">
+        <v>76.852000000000004</v>
+      </c>
+      <c r="I339" s="355">
+        <v>22405.647000000001</v>
+      </c>
+      <c r="J339" s="346">
+        <v>40.991954666300735</v>
+      </c>
+      <c r="K339" s="192">
+        <v>43.823329260348167</v>
+      </c>
+      <c r="L339" s="185"/>
+    </row>
+    <row r="340" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A340" s="435" t="s">
+        <v>188</v>
+      </c>
+      <c r="B340" s="386" t="s">
         <v>194</v>
       </c>
-      <c r="C337" s="387">
-[...29 lines deleted...]
-      <c r="A338" s="393" t="s">
+      <c r="C340" s="387">
+        <v>87222.161999999997</v>
+      </c>
+      <c r="D340" s="388">
+        <v>80297.285999999993</v>
+      </c>
+      <c r="E340" s="389">
+        <v>6924.8760000000002</v>
+      </c>
+      <c r="F340" s="387">
+        <v>63591.946000000004</v>
+      </c>
+      <c r="G340" s="388">
+        <v>63521.711000000003</v>
+      </c>
+      <c r="H340" s="389">
+        <v>70.234999999999999</v>
+      </c>
+      <c r="I340" s="390">
+        <v>23630.216</v>
+      </c>
+      <c r="J340" s="391">
+        <v>60.867885258337971</v>
+      </c>
+      <c r="K340" s="392">
+        <v>51.681866430827149</v>
+      </c>
+      <c r="L340" s="185"/>
+    </row>
+    <row r="341" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A341" s="393" t="s">
         <v>195</v>
       </c>
-      <c r="B338" s="185"/>
-[...37 lines deleted...]
-    <row r="341" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B341" s="185"/>
       <c r="C341" s="355"/>
       <c r="D341" s="355"/>
       <c r="E341" s="355"/>
       <c r="F341" s="355"/>
       <c r="G341" s="355"/>
       <c r="H341" s="355"/>
       <c r="I341" s="355"/>
       <c r="J341" s="192"/>
       <c r="K341" s="192"/>
       <c r="L341" s="185"/>
     </row>
     <row r="342" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B342" s="185"/>
       <c r="C342" s="355"/>
       <c r="D342" s="355"/>
       <c r="E342" s="355"/>
       <c r="F342" s="355"/>
       <c r="G342" s="355"/>
       <c r="H342" s="355"/>
       <c r="I342" s="355"/>
       <c r="J342" s="192"/>
       <c r="K342" s="192"/>
       <c r="L342" s="185"/>
     </row>
@@ -27710,85 +27773,85 @@
       <c r="F358" s="355"/>
       <c r="G358" s="355"/>
       <c r="H358" s="355"/>
       <c r="I358" s="355"/>
       <c r="J358" s="192"/>
       <c r="K358" s="192"/>
       <c r="L358" s="185"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H200"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="8" topLeftCell="D171" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.125" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.25" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.875" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="433" t="s">
         <v>196</v>
       </c>
       <c r="B1" s="433"/>
       <c r="C1" s="433"/>
       <c r="D1" s="433"/>
       <c r="E1" s="433"/>
       <c r="F1" s="433"/>
       <c r="G1" s="433"/>
       <c r="H1" s="433"/>
     </row>
     <row r="2" spans="1:8" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A2" s="394"/>
       <c r="C2" s="241"/>
-      <c r="D2" s="435" t="s">
+      <c r="D2" s="434" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="244"/>
       <c r="F2" s="244"/>
       <c r="H2" s="245"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="394"/>
       <c r="H3" s="395" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A4" s="396" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="397"/>
       <c r="C4" s="152" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="398"/>
       <c r="E4" s="399"/>
       <c r="F4" s="152" t="s">
         <v>8</v>
       </c>
@@ -27803,5052 +27866,5060 @@
       </c>
       <c r="D5" s="402" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="403" t="s">
         <v>197</v>
       </c>
       <c r="F5" s="402" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="402" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="403" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="394" t="s">
         <v>198</v>
       </c>
       <c r="B6" s="404" t="s">
         <v>199</v>
       </c>
       <c r="C6" s="405">
-        <v>0.10100000000000001</v>
+        <v>2.1999999999999999E-2</v>
       </c>
       <c r="D6" s="406">
-        <v>8.0000000000000002E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="E6" s="406">
-        <v>9.2999999999999999E-2</v>
+        <v>1.6E-2</v>
       </c>
       <c r="F6" s="405">
-        <v>0.193</v>
+        <v>0.42399999999999999</v>
       </c>
       <c r="G6" s="406">
-        <v>1.4999999999999999E-2</v>
+        <v>2.3E-2</v>
       </c>
       <c r="H6" s="406">
-        <v>0.17799999999999999</v>
+        <v>0.40099999999999997</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="394" t="s">
         <v>200</v>
       </c>
       <c r="B7" s="407" t="s">
         <v>201</v>
       </c>
       <c r="C7" s="405">
-        <v>0.55000000000000004</v>
+        <v>1.0620000000000001</v>
       </c>
       <c r="D7" s="406">
-        <v>0.31900000000000001</v>
+        <v>0.17599999999999999</v>
       </c>
       <c r="E7" s="406">
-        <v>0.23100000000000004</v>
+        <v>0.88600000000000012</v>
       </c>
       <c r="F7" s="405">
-        <v>4.2789999999999999</v>
+        <v>6.5750000000000002</v>
       </c>
       <c r="G7" s="406">
-        <v>1.4430000000000001</v>
+        <v>2.0169999999999999</v>
       </c>
       <c r="H7" s="406">
-        <v>2.8359999999999999</v>
+        <v>4.5579999999999998</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="394" t="s">
         <v>202</v>
       </c>
       <c r="B8" s="407" t="s">
         <v>203</v>
       </c>
       <c r="C8" s="405">
-        <v>5.4909999999999997</v>
+        <v>4.9969999999999999</v>
       </c>
       <c r="D8" s="406">
         <v>0</v>
       </c>
       <c r="E8" s="406">
-        <v>5.4909999999999997</v>
+        <v>4.9969999999999999</v>
       </c>
       <c r="F8" s="405">
-        <v>36.695999999999998</v>
+        <v>53.098999999999997</v>
       </c>
       <c r="G8" s="406">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="H8" s="406">
-        <v>36.678999999999995</v>
+        <v>53.081999999999994</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="394" t="s">
         <v>204</v>
       </c>
       <c r="B9" s="407" t="s">
         <v>205</v>
       </c>
       <c r="C9" s="405">
-        <v>1.9850000000000001</v>
+        <v>1.9770000000000001</v>
       </c>
       <c r="D9" s="406">
-        <v>0.63700000000000001</v>
+        <v>1.2170000000000001</v>
       </c>
       <c r="E9" s="406">
-        <v>1.3480000000000001</v>
+        <v>0.76</v>
       </c>
       <c r="F9" s="405">
-        <v>16.876999999999999</v>
+        <v>21.641999999999999</v>
       </c>
       <c r="G9" s="406">
-        <v>2.899</v>
+        <v>5.7560000000000002</v>
       </c>
       <c r="H9" s="406">
-        <v>13.977999999999998</v>
+        <v>15.885999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="394" t="s">
         <v>206</v>
       </c>
       <c r="B10" s="407" t="s">
         <v>207</v>
       </c>
       <c r="C10" s="405">
-        <v>108.964</v>
+        <v>0.38300000000000001</v>
       </c>
       <c r="D10" s="406">
-        <v>496.37700000000001</v>
+        <v>1.4E-2</v>
       </c>
       <c r="E10" s="406">
-        <v>-387.41300000000001</v>
+        <v>0.36899999999999999</v>
       </c>
       <c r="F10" s="405">
-        <v>162.44399999999999</v>
+        <v>278.91899999999998</v>
       </c>
       <c r="G10" s="406">
-        <v>498.238</v>
+        <v>499.81700000000001</v>
       </c>
       <c r="H10" s="406">
-        <v>-335.79399999999998</v>
+        <v>-220.89800000000002</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="394" t="s">
         <v>208</v>
       </c>
       <c r="B11" s="407" t="s">
         <v>209</v>
       </c>
       <c r="C11" s="405">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="D11" s="406">
         <v>0</v>
       </c>
-      <c r="D11" s="406">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="406">
-        <v>-0.03</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="F11" s="405">
-        <v>0.186</v>
+        <v>0.253</v>
       </c>
       <c r="G11" s="406">
         <v>0.03</v>
       </c>
       <c r="H11" s="406">
-        <v>0.156</v>
+        <v>0.223</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="394" t="s">
         <v>210</v>
       </c>
       <c r="B12" s="407" t="s">
         <v>211</v>
       </c>
       <c r="C12" s="405">
-        <v>8.7390000000000008</v>
+        <v>64.796999999999997</v>
       </c>
       <c r="D12" s="406">
-        <v>7.226</v>
+        <v>117.386</v>
       </c>
       <c r="E12" s="406">
-        <v>1.5130000000000008</v>
+        <v>-52.588999999999999</v>
       </c>
       <c r="F12" s="405">
-        <v>62.85</v>
+        <v>153.33199999999999</v>
       </c>
       <c r="G12" s="406">
-        <v>68.215000000000003</v>
+        <v>203.99100000000001</v>
       </c>
       <c r="H12" s="406">
-        <v>-5.365000000000002</v>
+        <v>-50.65900000000002</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="394" t="s">
         <v>212</v>
       </c>
       <c r="B13" s="407" t="s">
         <v>213</v>
       </c>
       <c r="C13" s="405">
-        <v>0.17399999999999999</v>
+        <v>0.33900000000000002</v>
       </c>
       <c r="D13" s="406">
-        <v>0.19500000000000001</v>
+        <v>1.625</v>
       </c>
       <c r="E13" s="406">
-        <v>-2.1000000000000019E-2</v>
+        <v>-1.286</v>
       </c>
       <c r="F13" s="405">
-        <v>2.431</v>
+        <v>3.8250000000000002</v>
       </c>
       <c r="G13" s="406">
-        <v>1.843</v>
+        <v>3.9590000000000001</v>
       </c>
       <c r="H13" s="406">
-        <v>0.58800000000000008</v>
+        <v>-0.1339999999999999</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="394" t="s">
         <v>214</v>
       </c>
       <c r="B14" s="407" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="C14" s="405">
-        <v>645.41700000000003</v>
+        <v>1667.373</v>
       </c>
       <c r="D14" s="406">
-        <v>1052.1420000000001</v>
+        <v>1419.8489999999999</v>
       </c>
       <c r="E14" s="406">
-        <v>-406.72500000000002</v>
+        <v>247.52400000000011</v>
       </c>
       <c r="F14" s="405">
-        <v>5328.0360000000001</v>
+        <v>9923.8119999999999</v>
       </c>
       <c r="G14" s="406">
-        <v>6705.05</v>
+        <v>11291.416999999999</v>
       </c>
       <c r="H14" s="406">
-        <v>-1377.0140000000001</v>
+        <v>-1367.6049999999996</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="408" t="s">
         <v>215</v>
       </c>
       <c r="B15" s="409" t="s">
         <v>216</v>
       </c>
       <c r="C15" s="410">
-        <v>73.456000000000003</v>
+        <v>59.720999999999997</v>
       </c>
       <c r="D15" s="411">
-        <v>129.08799999999999</v>
+        <v>82.971000000000004</v>
       </c>
       <c r="E15" s="411">
-        <v>-55.631999999999991</v>
+        <v>-23.250000000000007</v>
       </c>
       <c r="F15" s="410">
-        <v>363.39600000000002</v>
+        <v>519.73299999999995</v>
       </c>
       <c r="G15" s="411">
-        <v>549.05100000000004</v>
+        <v>815.77599999999995</v>
       </c>
       <c r="H15" s="411">
-        <v>-185.65500000000003</v>
+        <v>-296.04300000000001</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="394" t="s">
         <v>217</v>
       </c>
       <c r="B16" s="407" t="s">
         <v>218</v>
       </c>
       <c r="C16" s="405">
-        <v>0.41</v>
+        <v>0.56200000000000006</v>
       </c>
       <c r="D16" s="406">
-        <v>0.02</v>
+        <v>4.7E-2</v>
       </c>
       <c r="E16" s="406">
-        <v>0.38999999999999996</v>
+        <v>0.51500000000000001</v>
       </c>
       <c r="F16" s="405">
-        <v>2.7320000000000002</v>
+        <v>4.5810000000000004</v>
       </c>
       <c r="G16" s="406">
-        <v>309.08699999999999</v>
+        <v>309.13400000000001</v>
       </c>
       <c r="H16" s="406">
-        <v>-306.35499999999996</v>
+        <v>-304.553</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="394" t="s">
         <v>219</v>
       </c>
       <c r="B17" s="407" t="s">
         <v>220</v>
       </c>
       <c r="C17" s="405">
-        <v>8.3000000000000004E-2</v>
+        <v>1.4999999999999999E-2</v>
       </c>
       <c r="D17" s="406">
-        <v>0.29399999999999998</v>
+        <v>1E-3</v>
       </c>
       <c r="E17" s="406">
-        <v>-0.21099999999999997</v>
+        <v>1.3999999999999999E-2</v>
       </c>
       <c r="F17" s="405">
-        <v>0.46200000000000002</v>
+        <v>0.627</v>
       </c>
       <c r="G17" s="406">
-        <v>0.59</v>
+        <v>0.99399999999999999</v>
       </c>
       <c r="H17" s="406">
-        <v>-0.12799999999999995</v>
+        <v>-0.36699999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="394" t="s">
         <v>221</v>
       </c>
       <c r="B18" s="407" t="s">
         <v>222</v>
       </c>
       <c r="C18" s="405">
-        <v>1.103</v>
+        <v>1.948</v>
       </c>
       <c r="D18" s="406">
-        <v>0.248</v>
+        <v>0.753</v>
       </c>
       <c r="E18" s="406">
-        <v>0.85499999999999998</v>
+        <v>1.1949999999999998</v>
       </c>
       <c r="F18" s="405">
-        <v>7.984</v>
+        <v>14.901</v>
       </c>
       <c r="G18" s="406">
-        <v>12.917999999999999</v>
+        <v>17.170000000000002</v>
       </c>
       <c r="H18" s="406">
-        <v>-4.9339999999999993</v>
+        <v>-2.2690000000000019</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="394" t="s">
         <v>223</v>
       </c>
       <c r="B19" s="407" t="s">
         <v>224</v>
       </c>
       <c r="C19" s="405">
-        <v>96.477999999999994</v>
+        <v>65.953999999999994</v>
       </c>
       <c r="D19" s="406">
-        <v>11.589</v>
+        <v>10.247</v>
       </c>
       <c r="E19" s="406">
-        <v>84.888999999999996</v>
+        <v>55.706999999999994</v>
       </c>
       <c r="F19" s="405">
-        <v>568.67100000000005</v>
+        <v>785.34500000000003</v>
       </c>
       <c r="G19" s="406">
-        <v>59.603999999999999</v>
+        <v>92.180999999999997</v>
       </c>
       <c r="H19" s="406">
-        <v>509.06700000000006</v>
+        <v>693.16399999999999</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="394" t="s">
         <v>225</v>
       </c>
       <c r="B20" s="407" t="s">
         <v>226</v>
       </c>
       <c r="C20" s="405">
-        <v>0.24399999999999999</v>
+        <v>0.26300000000000001</v>
       </c>
       <c r="D20" s="406">
-        <v>3.6999999999999998E-2</v>
+        <v>0.01</v>
       </c>
       <c r="E20" s="406">
-        <v>0.20699999999999999</v>
+        <v>0.253</v>
       </c>
       <c r="F20" s="405">
-        <v>2.4820000000000002</v>
+        <v>3.895</v>
       </c>
       <c r="G20" s="406">
-        <v>0.34399999999999997</v>
+        <v>0.53800000000000003</v>
       </c>
       <c r="H20" s="406">
-        <v>2.1380000000000003</v>
+        <v>3.3570000000000002</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="394" t="s">
         <v>227</v>
       </c>
       <c r="B21" s="407" t="s">
         <v>228</v>
       </c>
       <c r="C21" s="405">
-        <v>0.94</v>
+        <v>1.218</v>
       </c>
       <c r="D21" s="406">
-        <v>0.93600000000000005</v>
+        <v>1.167</v>
       </c>
       <c r="E21" s="406">
-        <v>3.9999999999998925E-3</v>
+        <v>5.0999999999999934E-2</v>
       </c>
       <c r="F21" s="405">
-        <v>6.2569999999999997</v>
+        <v>9.2100000000000009</v>
       </c>
       <c r="G21" s="406">
-        <v>25.187000000000001</v>
+        <v>37.003</v>
       </c>
       <c r="H21" s="406">
-        <v>-18.93</v>
+        <v>-27.792999999999999</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="394" t="s">
         <v>229</v>
       </c>
       <c r="B22" s="407" t="s">
         <v>230</v>
       </c>
       <c r="C22" s="405">
-        <v>149.583</v>
+        <v>191.376</v>
       </c>
       <c r="D22" s="406">
-        <v>69.747</v>
+        <v>50.515000000000001</v>
       </c>
       <c r="E22" s="406">
-        <v>79.835999999999999</v>
+        <v>140.86099999999999</v>
       </c>
       <c r="F22" s="405">
-        <v>875.48599999999999</v>
+        <v>1401.5840000000001</v>
       </c>
       <c r="G22" s="406">
-        <v>348.96800000000002</v>
+        <v>520.51300000000003</v>
       </c>
       <c r="H22" s="406">
-        <v>526.51800000000003</v>
+        <v>881.07100000000003</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="394" t="s">
         <v>231</v>
       </c>
       <c r="B23" s="407" t="s">
         <v>232</v>
       </c>
       <c r="C23" s="405">
-        <v>0.217</v>
+        <v>0.20599999999999999</v>
       </c>
       <c r="D23" s="406">
-        <v>0</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="E23" s="406">
-        <v>0.217</v>
+        <v>0.17799999999999999</v>
       </c>
       <c r="F23" s="405">
-        <v>1.825</v>
+        <v>2.4500000000000002</v>
       </c>
       <c r="G23" s="406">
-        <v>2.2290000000000001</v>
+        <v>2.9369999999999998</v>
       </c>
       <c r="H23" s="406">
-        <v>-0.40400000000000014</v>
+        <v>-0.48699999999999966</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="394" t="s">
         <v>233</v>
       </c>
       <c r="B24" s="407" t="s">
         <v>234</v>
       </c>
       <c r="C24" s="405">
-        <v>0.21199999999999999</v>
+        <v>0.44800000000000001</v>
       </c>
       <c r="D24" s="406">
-        <v>2E-3</v>
+        <v>0</v>
       </c>
       <c r="E24" s="406">
-        <v>0.21</v>
+        <v>0.44800000000000001</v>
       </c>
       <c r="F24" s="405">
-        <v>4.2009999999999996</v>
+        <v>6.0129999999999999</v>
       </c>
       <c r="G24" s="406">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="H24" s="406">
-        <v>4.1970000000000001</v>
+        <v>6.0090000000000003</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="408" t="s">
         <v>235</v>
       </c>
       <c r="B25" s="409" t="s">
         <v>236</v>
       </c>
       <c r="C25" s="410">
-        <v>0</v>
+        <v>2.5999999999999999E-2</v>
       </c>
       <c r="D25" s="411">
-        <v>0</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="E25" s="411">
-        <v>0</v>
+        <v>1.9999999999999997E-2</v>
       </c>
       <c r="F25" s="410">
-        <v>5.1999999999999998E-2</v>
+        <v>8.3000000000000004E-2</v>
       </c>
       <c r="G25" s="411">
-        <v>4.3999999999999997E-2</v>
+        <v>5.5E-2</v>
       </c>
       <c r="H25" s="411">
-        <v>8.0000000000000002E-3</v>
+        <v>2.8000000000000004E-2</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="394" t="s">
         <v>237</v>
       </c>
       <c r="B26" s="407" t="s">
         <v>238</v>
       </c>
       <c r="C26" s="405">
-        <v>0.33600000000000002</v>
+        <v>0.71699999999999997</v>
       </c>
       <c r="D26" s="406">
-        <v>0.12</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="E26" s="406">
-        <v>0.21600000000000003</v>
+        <v>0.71399999999999997</v>
       </c>
       <c r="F26" s="405">
-        <v>2.5739999999999998</v>
+        <v>4.1280000000000001</v>
       </c>
       <c r="G26" s="406">
-        <v>0.95799999999999996</v>
+        <v>1.1759999999999999</v>
       </c>
       <c r="H26" s="406">
-        <v>1.6159999999999999</v>
+        <v>2.952</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="394" t="s">
         <v>239</v>
       </c>
       <c r="B27" s="407" t="s">
         <v>240</v>
       </c>
       <c r="C27" s="405">
-        <v>0.38400000000000001</v>
+        <v>0.34399999999999997</v>
       </c>
       <c r="D27" s="406">
-        <v>0.26500000000000001</v>
+        <v>0.23100000000000001</v>
       </c>
       <c r="E27" s="406">
-        <v>0.11899999999999999</v>
+        <v>0.11299999999999996</v>
       </c>
       <c r="F27" s="405">
-        <v>3.5209999999999999</v>
+        <v>4.9790000000000001</v>
       </c>
       <c r="G27" s="406">
-        <v>1.135</v>
+        <v>1.7470000000000001</v>
       </c>
       <c r="H27" s="406">
-        <v>2.3860000000000001</v>
+        <v>3.2320000000000002</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="394" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="407" t="s">
         <v>242</v>
       </c>
       <c r="C28" s="405">
-        <v>4.2999999999999997E-2</v>
+        <v>0</v>
       </c>
       <c r="D28" s="406">
-        <v>0</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="E28" s="406">
-        <v>4.2999999999999997E-2</v>
+        <v>-4.0000000000000001E-3</v>
       </c>
       <c r="F28" s="405">
-        <v>9.6000000000000002E-2</v>
+        <v>0.13400000000000001</v>
       </c>
       <c r="G28" s="406">
-        <v>6.7000000000000004E-2</v>
+        <v>1.19</v>
       </c>
       <c r="H28" s="406">
-        <v>2.8999999999999998E-2</v>
+        <v>-1.056</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="394" t="s">
         <v>243</v>
       </c>
       <c r="B29" s="407" t="s">
         <v>244</v>
       </c>
       <c r="C29" s="405">
-        <v>100.077</v>
+        <v>75.716999999999999</v>
       </c>
       <c r="D29" s="406">
-        <v>358.53199999999998</v>
+        <v>293.28699999999998</v>
       </c>
       <c r="E29" s="406">
-        <v>-258.45499999999998</v>
+        <v>-217.57</v>
       </c>
       <c r="F29" s="405">
-        <v>684.79200000000003</v>
+        <v>959.55899999999997</v>
       </c>
       <c r="G29" s="406">
-        <v>1472.184</v>
+        <v>2209.1529999999998</v>
       </c>
       <c r="H29" s="406">
-        <v>-787.39199999999994</v>
+        <v>-1249.5939999999998</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="394" t="s">
         <v>245</v>
       </c>
       <c r="B30" s="407" t="s">
         <v>246</v>
       </c>
       <c r="C30" s="405">
-        <v>0.94099999999999995</v>
+        <v>0.85499999999999998</v>
       </c>
       <c r="D30" s="406">
-        <v>61.537999999999997</v>
+        <v>34.994</v>
       </c>
       <c r="E30" s="406">
-        <v>-60.596999999999994</v>
+        <v>-34.139000000000003</v>
       </c>
       <c r="F30" s="405">
-        <v>13.504</v>
+        <v>16.100000000000001</v>
       </c>
       <c r="G30" s="406">
-        <v>241.24100000000001</v>
+        <v>462.75299999999999</v>
       </c>
       <c r="H30" s="406">
-        <v>-227.73700000000002</v>
+        <v>-446.65299999999996</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="394" t="s">
         <v>247</v>
       </c>
       <c r="B31" s="407" t="s">
         <v>248</v>
       </c>
       <c r="C31" s="405">
-        <v>14.195</v>
+        <v>14.028</v>
       </c>
       <c r="D31" s="406">
-        <v>10.670999999999999</v>
+        <v>4.92</v>
       </c>
       <c r="E31" s="406">
-        <v>3.5240000000000009</v>
+        <v>9.1080000000000005</v>
       </c>
       <c r="F31" s="405">
-        <v>66.466999999999999</v>
+        <v>111.765</v>
       </c>
       <c r="G31" s="406">
-        <v>49.259</v>
+        <v>71.706000000000003</v>
       </c>
       <c r="H31" s="406">
-        <v>17.207999999999998</v>
+        <v>40.058999999999997</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="394" t="s">
         <v>249</v>
       </c>
       <c r="B32" s="407" t="s">
         <v>250</v>
       </c>
       <c r="C32" s="405">
-        <v>0.22600000000000001</v>
+        <v>0.42499999999999999</v>
       </c>
       <c r="D32" s="406">
-        <v>7.0000000000000001E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="E32" s="406">
-        <v>0.219</v>
+        <v>0.42099999999999999</v>
       </c>
       <c r="F32" s="405">
-        <v>1.1020000000000001</v>
+        <v>1.556</v>
       </c>
       <c r="G32" s="406">
-        <v>0.01</v>
+        <v>6.9000000000000006E-2</v>
       </c>
       <c r="H32" s="406">
-        <v>1.0920000000000001</v>
+        <v>1.4870000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="394" t="s">
         <v>251</v>
       </c>
       <c r="B33" s="407" t="s">
         <v>252</v>
       </c>
       <c r="C33" s="405">
-        <v>46.462000000000003</v>
+        <v>51.372</v>
       </c>
       <c r="D33" s="406">
-        <v>17.832999999999998</v>
+        <v>17.236999999999998</v>
       </c>
       <c r="E33" s="406">
-        <v>28.629000000000005</v>
+        <v>34.135000000000005</v>
       </c>
       <c r="F33" s="405">
-        <v>275.767</v>
+        <v>421.04300000000001</v>
       </c>
       <c r="G33" s="406">
-        <v>85.022000000000006</v>
+        <v>138.24799999999999</v>
       </c>
       <c r="H33" s="406">
-        <v>190.745</v>
+        <v>282.79500000000002</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="394" t="s">
         <v>253</v>
       </c>
       <c r="B34" s="407" t="s">
         <v>254</v>
       </c>
       <c r="C34" s="405">
-        <v>0.311</v>
+        <v>0.27700000000000002</v>
       </c>
       <c r="D34" s="406">
-        <v>1.169</v>
+        <v>0.377</v>
       </c>
       <c r="E34" s="406">
-        <v>-0.8580000000000001</v>
+        <v>-9.9999999999999978E-2</v>
       </c>
       <c r="F34" s="405">
-        <v>2.4140000000000001</v>
+        <v>3.548</v>
       </c>
       <c r="G34" s="406">
-        <v>4.7549999999999999</v>
+        <v>6.1079999999999997</v>
       </c>
       <c r="H34" s="406">
-        <v>-2.3409999999999997</v>
+        <v>-2.5599999999999996</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="408" t="s">
         <v>255</v>
       </c>
       <c r="B35" s="409" t="s">
         <v>256</v>
       </c>
       <c r="C35" s="410">
-        <v>221.87299999999999</v>
+        <v>297.04300000000001</v>
       </c>
       <c r="D35" s="411">
-        <v>245.88900000000001</v>
+        <v>242.74600000000001</v>
       </c>
       <c r="E35" s="411">
-        <v>-24.01600000000002</v>
+        <v>54.296999999999997</v>
       </c>
       <c r="F35" s="410">
-        <v>1476.4860000000001</v>
+        <v>2281.6489999999999</v>
       </c>
       <c r="G35" s="411">
-        <v>1266.8910000000001</v>
+        <v>2214.4349999999999</v>
       </c>
       <c r="H35" s="411">
-        <v>209.59500000000003</v>
+        <v>67.213999999999942</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="394" t="s">
         <v>257</v>
       </c>
       <c r="B36" s="407" t="s">
         <v>258</v>
       </c>
       <c r="C36" s="405">
         <v>0</v>
       </c>
       <c r="D36" s="406">
-        <v>0</v>
+        <v>0.17599999999999999</v>
       </c>
       <c r="E36" s="406">
-        <v>0</v>
+        <v>-0.17599999999999999</v>
       </c>
       <c r="F36" s="405">
         <v>1.2E-2</v>
       </c>
       <c r="G36" s="406">
-        <v>7.9000000000000001E-2</v>
+        <v>0.255</v>
       </c>
       <c r="H36" s="406">
-        <v>-6.7000000000000004E-2</v>
+        <v>-0.24299999999999999</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="394" t="s">
         <v>259</v>
       </c>
       <c r="B37" s="407" t="s">
         <v>260</v>
       </c>
       <c r="C37" s="405">
-        <v>7.8E-2</v>
+        <v>0</v>
       </c>
       <c r="D37" s="406">
         <v>0</v>
       </c>
       <c r="E37" s="406">
-        <v>7.8E-2</v>
+        <v>0</v>
       </c>
       <c r="F37" s="405">
-        <v>0.50700000000000001</v>
+        <v>0.57599999999999996</v>
       </c>
       <c r="G37" s="406">
-        <v>1E-3</v>
+        <v>4.3999999999999997E-2</v>
       </c>
       <c r="H37" s="406">
-        <v>0.50600000000000001</v>
+        <v>0.53199999999999992</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="394" t="s">
         <v>261</v>
       </c>
       <c r="B38" s="407" t="s">
         <v>262</v>
       </c>
       <c r="C38" s="405">
-        <v>11.64</v>
+        <v>14.801</v>
       </c>
       <c r="D38" s="406">
-        <v>76.45</v>
+        <v>47.161999999999999</v>
       </c>
       <c r="E38" s="406">
-        <v>-64.81</v>
+        <v>-32.360999999999997</v>
       </c>
       <c r="F38" s="405">
-        <v>72.191000000000003</v>
+        <v>109.56100000000001</v>
       </c>
       <c r="G38" s="406">
-        <v>445.31099999999998</v>
+        <v>558.25800000000004</v>
       </c>
       <c r="H38" s="406">
-        <v>-373.12</v>
+        <v>-448.697</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="394" t="s">
         <v>263</v>
       </c>
       <c r="B39" s="407" t="s">
         <v>264</v>
       </c>
       <c r="C39" s="405">
-        <v>17.981999999999999</v>
+        <v>23.404</v>
       </c>
       <c r="D39" s="406">
-        <v>26.295999999999999</v>
+        <v>28.384</v>
       </c>
       <c r="E39" s="406">
-        <v>-8.3140000000000001</v>
+        <v>-4.9800000000000004</v>
       </c>
       <c r="F39" s="405">
-        <v>112.804</v>
+        <v>176.44399999999999</v>
       </c>
       <c r="G39" s="406">
-        <v>175.98500000000001</v>
+        <v>268.78899999999999</v>
       </c>
       <c r="H39" s="406">
-        <v>-63.181000000000012</v>
+        <v>-92.344999999999999</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="394" t="s">
         <v>265</v>
       </c>
       <c r="B40" s="412" t="s">
         <v>266</v>
       </c>
       <c r="C40" s="405">
-        <v>2.5000000000000001E-2</v>
+        <v>2.1000000000000001E-2</v>
       </c>
       <c r="D40" s="406">
-        <v>3.1589999999999998</v>
+        <v>3.3170000000000002</v>
       </c>
       <c r="E40" s="406">
-        <v>-3.1339999999999999</v>
+        <v>-3.2960000000000003</v>
       </c>
       <c r="F40" s="405">
-        <v>1.1970000000000001</v>
+        <v>1.466</v>
       </c>
       <c r="G40" s="406">
-        <v>13.888999999999999</v>
+        <v>80.808999999999997</v>
       </c>
       <c r="H40" s="406">
-        <v>-12.692</v>
+        <v>-79.343000000000004</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="394" t="s">
         <v>267</v>
       </c>
       <c r="B41" s="407" t="s">
         <v>268</v>
       </c>
       <c r="C41" s="405">
-        <v>1.042</v>
+        <v>0.505</v>
       </c>
       <c r="D41" s="406">
-        <v>6.0209999999999999</v>
+        <v>1.347</v>
       </c>
       <c r="E41" s="406">
-        <v>-4.9790000000000001</v>
+        <v>-0.84199999999999997</v>
       </c>
       <c r="F41" s="405">
-        <v>4.04</v>
+        <v>6.3170000000000002</v>
       </c>
       <c r="G41" s="406">
-        <v>85.647000000000006</v>
+        <v>88.11</v>
       </c>
       <c r="H41" s="406">
-        <v>-81.606999999999999</v>
+        <v>-81.793000000000006</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="394" t="s">
         <v>269</v>
       </c>
       <c r="B42" s="412" t="s">
         <v>270</v>
       </c>
       <c r="C42" s="405">
-        <v>9.1950000000000003</v>
+        <v>8.5760000000000005</v>
       </c>
       <c r="D42" s="406">
-        <v>23.356000000000002</v>
+        <v>23.602</v>
       </c>
       <c r="E42" s="406">
-        <v>-14.161000000000001</v>
+        <v>-15.026</v>
       </c>
       <c r="F42" s="405">
-        <v>47.067999999999998</v>
+        <v>69.415999999999997</v>
       </c>
       <c r="G42" s="406">
-        <v>197.77600000000001</v>
+        <v>259.51900000000001</v>
       </c>
       <c r="H42" s="406">
-        <v>-150.70800000000003</v>
+        <v>-190.10300000000001</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="394" t="s">
         <v>271</v>
       </c>
       <c r="B43" s="407" t="s">
         <v>272</v>
       </c>
       <c r="C43" s="405">
-        <v>3.5910000000000002</v>
+        <v>2.069</v>
       </c>
       <c r="D43" s="406">
-        <v>0.14799999999999999</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="E43" s="406">
-        <v>3.4430000000000001</v>
+        <v>2.0659999999999998</v>
       </c>
       <c r="F43" s="405">
-        <v>14.848000000000001</v>
+        <v>19.405000000000001</v>
       </c>
       <c r="G43" s="406">
-        <v>1.214</v>
+        <v>1.409</v>
       </c>
       <c r="H43" s="406">
-        <v>13.634</v>
+        <v>17.996000000000002</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="394" t="s">
         <v>273</v>
       </c>
       <c r="B44" s="407" t="s">
         <v>274</v>
       </c>
       <c r="C44" s="405">
-        <v>3.145</v>
+        <v>3.516</v>
       </c>
       <c r="D44" s="406">
-        <v>0.92500000000000004</v>
+        <v>2.3679999999999999</v>
       </c>
       <c r="E44" s="406">
-        <v>2.2199999999999998</v>
+        <v>1.1480000000000001</v>
       </c>
       <c r="F44" s="405">
-        <v>22.58</v>
+        <v>34.067999999999998</v>
       </c>
       <c r="G44" s="406">
-        <v>9.8170000000000002</v>
+        <v>16.053999999999998</v>
       </c>
       <c r="H44" s="406">
-        <v>12.762999999999998</v>
+        <v>18.013999999999999</v>
       </c>
     </row>
     <row r="45" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="408" t="s">
         <v>275</v>
       </c>
       <c r="B45" s="409" t="s">
         <v>276</v>
       </c>
       <c r="C45" s="410">
-        <v>1.7999999999999999E-2</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="D45" s="411">
-        <v>0.42699999999999999</v>
+        <v>0.61599999999999999</v>
       </c>
       <c r="E45" s="411">
-        <v>-0.40899999999999997</v>
+        <v>-0.60699999999999998</v>
       </c>
       <c r="F45" s="410">
-        <v>6.9000000000000006E-2</v>
+        <v>7.8E-2</v>
       </c>
       <c r="G45" s="411">
-        <v>4.0199999999999996</v>
+        <v>5.4009999999999998</v>
       </c>
       <c r="H45" s="411">
-        <v>-3.9509999999999996</v>
+        <v>-5.3229999999999995</v>
       </c>
     </row>
     <row r="46" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="413" t="s">
         <v>277</v>
       </c>
       <c r="B46" s="407" t="s">
         <v>278</v>
       </c>
       <c r="C46" s="405">
-        <v>0.63800000000000001</v>
+        <v>1.9019999999999999</v>
       </c>
       <c r="D46" s="406">
-        <v>0.65900000000000003</v>
+        <v>0.54200000000000004</v>
       </c>
       <c r="E46" s="406">
-        <v>-2.1000000000000019E-2</v>
+        <v>1.3599999999999999</v>
       </c>
       <c r="F46" s="405">
-        <v>6.6859999999999999</v>
+        <v>10.836</v>
       </c>
       <c r="G46" s="406">
-        <v>4.681</v>
+        <v>6.8789999999999996</v>
       </c>
       <c r="H46" s="406">
-        <v>2.0049999999999999</v>
+        <v>3.9570000000000007</v>
       </c>
     </row>
     <row r="47" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="413" t="s">
         <v>279</v>
       </c>
       <c r="B47" s="407" t="s">
         <v>280</v>
       </c>
       <c r="C47" s="405">
-        <v>98.546000000000006</v>
+        <v>129.542</v>
       </c>
       <c r="D47" s="406">
-        <v>55.468000000000004</v>
+        <v>39.773000000000003</v>
       </c>
       <c r="E47" s="406">
-        <v>43.078000000000003</v>
+        <v>89.769000000000005</v>
       </c>
       <c r="F47" s="405">
-        <v>886.36599999999999</v>
+        <v>1403.3969999999999</v>
       </c>
       <c r="G47" s="406">
-        <v>287.65600000000001</v>
+        <v>424.98599999999999</v>
       </c>
       <c r="H47" s="406">
-        <v>598.71</v>
+        <v>978.41099999999994</v>
       </c>
     </row>
     <row r="48" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="413" t="s">
         <v>281</v>
       </c>
       <c r="B48" s="407" t="s">
         <v>282</v>
       </c>
       <c r="C48" s="405">
-        <v>31.379000000000001</v>
+        <v>30.81</v>
       </c>
       <c r="D48" s="406">
-        <v>43.167999999999999</v>
+        <v>45.183999999999997</v>
       </c>
       <c r="E48" s="406">
-        <v>-11.788999999999998</v>
+        <v>-14.373999999999999</v>
       </c>
       <c r="F48" s="405">
-        <v>190.99100000000001</v>
+        <v>289.43700000000001</v>
       </c>
       <c r="G48" s="406">
-        <v>274.66500000000002</v>
+        <v>416.589</v>
       </c>
       <c r="H48" s="406">
-        <v>-83.674000000000007</v>
+        <v>-127.15199999999999</v>
       </c>
     </row>
     <row r="49" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="413" t="s">
         <v>283</v>
       </c>
       <c r="B49" s="407" t="s">
         <v>284</v>
       </c>
       <c r="C49" s="405">
-        <v>0.6</v>
+        <v>0.74199999999999999</v>
       </c>
       <c r="D49" s="406">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="E49" s="406">
-        <v>0.59899999999999998</v>
+        <v>0.74199999999999999</v>
       </c>
       <c r="F49" s="405">
-        <v>6.2089999999999996</v>
+        <v>8.4179999999999993</v>
       </c>
       <c r="G49" s="406">
-        <v>6.0000000000000001E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="H49" s="406">
-        <v>6.2029999999999994</v>
+        <v>8.4109999999999996</v>
       </c>
     </row>
     <row r="50" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="413" t="s">
         <v>285</v>
       </c>
       <c r="B50" s="407" t="s">
         <v>286</v>
       </c>
       <c r="C50" s="405">
-        <v>3.2000000000000001E-2</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="D50" s="406">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="E50" s="406">
-        <v>3.2000000000000001E-2</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="F50" s="405">
-        <v>3.5000000000000003E-2</v>
+        <v>0.122</v>
       </c>
       <c r="G50" s="406">
-        <v>8.9999999999999993E-3</v>
+        <v>0.01</v>
       </c>
       <c r="H50" s="406">
-        <v>2.6000000000000002E-2</v>
+        <v>0.112</v>
       </c>
     </row>
     <row r="51" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="413" t="s">
         <v>287</v>
       </c>
       <c r="B51" s="407" t="s">
         <v>288</v>
       </c>
       <c r="C51" s="405">
-        <v>12.085000000000001</v>
+        <v>9.9489999999999998</v>
       </c>
       <c r="D51" s="406">
-        <v>9.9220000000000006</v>
+        <v>8.5050000000000008</v>
       </c>
       <c r="E51" s="406">
-        <v>2.1630000000000003</v>
+        <v>1.4439999999999991</v>
       </c>
       <c r="F51" s="405">
-        <v>64.164000000000001</v>
+        <v>96.007000000000005</v>
       </c>
       <c r="G51" s="406">
-        <v>44.031999999999996</v>
+        <v>68.834000000000003</v>
       </c>
       <c r="H51" s="406">
-        <v>20.132000000000005</v>
+        <v>27.173000000000002</v>
       </c>
     </row>
     <row r="52" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="413" t="s">
         <v>289</v>
       </c>
       <c r="B52" s="407" t="s">
         <v>290</v>
       </c>
       <c r="C52" s="405">
-        <v>9.952</v>
+        <v>10.074</v>
       </c>
       <c r="D52" s="406">
-        <v>3.1709999999999998</v>
+        <v>6.97</v>
       </c>
       <c r="E52" s="406">
-        <v>6.7810000000000006</v>
+        <v>3.1040000000000001</v>
       </c>
       <c r="F52" s="405">
-        <v>63.164000000000001</v>
+        <v>95.703999999999994</v>
       </c>
       <c r="G52" s="406">
-        <v>51.98</v>
+        <v>68.406000000000006</v>
       </c>
       <c r="H52" s="406">
-        <v>11.184000000000005</v>
+        <v>27.297999999999988</v>
       </c>
     </row>
     <row r="53" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="413" t="s">
         <v>291</v>
       </c>
       <c r="B53" s="407" t="s">
         <v>292</v>
       </c>
       <c r="C53" s="405">
-        <v>23.416</v>
+        <v>35.296999999999997</v>
       </c>
       <c r="D53" s="406">
-        <v>29.693000000000001</v>
+        <v>2.5670000000000002</v>
       </c>
       <c r="E53" s="406">
-        <v>-6.277000000000001</v>
+        <v>32.729999999999997</v>
       </c>
       <c r="F53" s="405">
-        <v>155.04499999999999</v>
+        <v>258.95400000000001</v>
       </c>
       <c r="G53" s="406">
-        <v>36.082000000000001</v>
+        <v>43.750999999999998</v>
       </c>
       <c r="H53" s="406">
-        <v>118.96299999999999</v>
+        <v>215.203</v>
       </c>
     </row>
     <row r="54" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="413" t="s">
         <v>293</v>
       </c>
       <c r="B54" s="407" t="s">
         <v>294</v>
       </c>
       <c r="C54" s="405">
-        <v>7.7750000000000004</v>
+        <v>8.3450000000000006</v>
       </c>
       <c r="D54" s="406">
-        <v>0.96499999999999997</v>
+        <v>0.997</v>
       </c>
       <c r="E54" s="406">
-        <v>6.8100000000000005</v>
+        <v>7.3480000000000008</v>
       </c>
       <c r="F54" s="405">
-        <v>35.247999999999998</v>
+        <v>58.05</v>
       </c>
       <c r="G54" s="406">
-        <v>5.46</v>
+        <v>7.9189999999999996</v>
       </c>
       <c r="H54" s="406">
-        <v>29.787999999999997</v>
+        <v>50.131</v>
       </c>
     </row>
     <row r="55" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="408" t="s">
         <v>295</v>
       </c>
       <c r="B55" s="409" t="s">
         <v>296</v>
       </c>
       <c r="C55" s="410">
         <v>0</v>
       </c>
       <c r="D55" s="411">
-        <v>56.219000000000001</v>
+        <v>0</v>
       </c>
       <c r="E55" s="411">
-        <v>-56.219000000000001</v>
+        <v>0</v>
       </c>
       <c r="F55" s="410">
         <v>3.6999999999999998E-2</v>
       </c>
       <c r="G55" s="411">
-        <v>215.37700000000001</v>
+        <v>280.71300000000002</v>
       </c>
       <c r="H55" s="411">
-        <v>-215.34</v>
+        <v>-280.67600000000004</v>
       </c>
     </row>
     <row r="56" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="413" t="s">
         <v>297</v>
       </c>
       <c r="B56" s="407" t="s">
         <v>298</v>
       </c>
-      <c r="C56" s="405"/>
-      <c r="D56" s="406"/>
+      <c r="C56" s="405">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="D56" s="406">
+        <v>1E-3</v>
+      </c>
       <c r="E56" s="406">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="G56" s="406"/>
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="F56" s="405">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="G56" s="406">
+        <v>3.0000000000000001E-3</v>
+      </c>
       <c r="H56" s="406">
-        <v>0</v>
+        <v>8.0000000000000002E-3</v>
       </c>
     </row>
     <row r="57" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="413" t="s">
         <v>299</v>
       </c>
       <c r="B57" s="412" t="s">
         <v>300</v>
       </c>
       <c r="C57" s="405">
-        <v>3.8660000000000001</v>
+        <v>3.6259999999999999</v>
       </c>
       <c r="D57" s="406">
-        <v>7.3650000000000002</v>
+        <v>2.6819999999999999</v>
       </c>
       <c r="E57" s="406">
-        <v>-3.4990000000000001</v>
+        <v>0.94399999999999995</v>
       </c>
       <c r="F57" s="405">
-        <v>27.233000000000001</v>
+        <v>38.247999999999998</v>
       </c>
       <c r="G57" s="406">
-        <v>19.690999999999999</v>
+        <v>25.768999999999998</v>
       </c>
       <c r="H57" s="406">
-        <v>7.5420000000000016</v>
+        <v>12.478999999999999</v>
       </c>
     </row>
     <row r="58" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="413" t="s">
         <v>301</v>
       </c>
       <c r="B58" s="407" t="s">
         <v>302</v>
       </c>
       <c r="C58" s="405">
-        <v>0.49</v>
+        <v>0.111</v>
       </c>
       <c r="D58" s="406">
-        <v>0</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="E58" s="406">
-        <v>0.49</v>
+        <v>0.106</v>
       </c>
       <c r="F58" s="405">
-        <v>3.343</v>
+        <v>3.5920000000000001</v>
       </c>
       <c r="G58" s="406">
-        <v>0.24299999999999999</v>
+        <v>0.59</v>
       </c>
       <c r="H58" s="406">
-        <v>3.1</v>
+        <v>3.0020000000000002</v>
       </c>
     </row>
     <row r="59" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="413" t="s">
         <v>303</v>
       </c>
       <c r="B59" s="407" t="s">
         <v>304</v>
       </c>
       <c r="C59" s="405">
-        <v>2.3820000000000001</v>
+        <v>1.149</v>
       </c>
       <c r="D59" s="406">
-        <v>9.0259999999999998</v>
+        <v>7.1269999999999998</v>
       </c>
       <c r="E59" s="406">
-        <v>-6.6440000000000001</v>
+        <v>-5.9779999999999998</v>
       </c>
       <c r="F59" s="405">
-        <v>12.215</v>
+        <v>17.631</v>
       </c>
       <c r="G59" s="406">
-        <v>31.099</v>
+        <v>56.738</v>
       </c>
       <c r="H59" s="406">
-        <v>-18.884</v>
+        <v>-39.106999999999999</v>
       </c>
     </row>
     <row r="60" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="413" t="s">
         <v>305</v>
       </c>
       <c r="B60" s="407" t="s">
         <v>306</v>
       </c>
       <c r="C60" s="405">
-        <v>2.488</v>
+        <v>2.2080000000000002</v>
       </c>
       <c r="D60" s="406">
-        <v>0.20899999999999999</v>
+        <v>0.123</v>
       </c>
       <c r="E60" s="406">
-        <v>2.2789999999999999</v>
+        <v>2.085</v>
       </c>
       <c r="F60" s="405">
-        <v>17.106999999999999</v>
+        <v>25.565999999999999</v>
       </c>
       <c r="G60" s="406">
-        <v>1.2689999999999999</v>
+        <v>1.8120000000000001</v>
       </c>
       <c r="H60" s="406">
-        <v>15.837999999999999</v>
+        <v>23.753999999999998</v>
       </c>
     </row>
     <row r="61" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="413" t="s">
         <v>307</v>
       </c>
       <c r="B61" s="407" t="s">
         <v>308</v>
       </c>
       <c r="C61" s="405">
-        <v>75.254000000000005</v>
+        <v>34.590000000000003</v>
       </c>
       <c r="D61" s="406">
-        <v>35.795000000000002</v>
+        <v>30.629000000000001</v>
       </c>
       <c r="E61" s="406">
-        <v>39.459000000000003</v>
+        <v>3.9610000000000021</v>
       </c>
       <c r="F61" s="405">
-        <v>221.94399999999999</v>
+        <v>324.267</v>
       </c>
       <c r="G61" s="406">
-        <v>172.369</v>
+        <v>253.51599999999999</v>
       </c>
       <c r="H61" s="406">
-        <v>49.574999999999989</v>
+        <v>70.751000000000005</v>
       </c>
     </row>
     <row r="62" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="413" t="s">
         <v>309</v>
       </c>
       <c r="B62" s="407" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="C62" s="405">
-        <v>952.61</v>
+        <v>184.27500000000001</v>
       </c>
       <c r="D62" s="406">
-        <v>430.36399999999998</v>
+        <v>417.41</v>
       </c>
       <c r="E62" s="406">
-        <v>522.24600000000009</v>
+        <v>-233.13500000000002</v>
       </c>
       <c r="F62" s="405">
-        <v>1710.146</v>
+        <v>2794.17</v>
       </c>
       <c r="G62" s="406">
-        <v>2905.915</v>
+        <v>4813.3860000000004</v>
       </c>
       <c r="H62" s="406">
-        <v>-1195.769</v>
+        <v>-2019.2160000000003</v>
       </c>
     </row>
     <row r="63" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="413" t="s">
         <v>310</v>
       </c>
       <c r="B63" s="407" t="s">
         <v>311</v>
       </c>
       <c r="C63" s="405">
-        <v>2.4E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="D63" s="406">
-        <v>1.2E-2</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="E63" s="406">
-        <v>1.2E-2</v>
+        <v>3.9999999999999992E-3</v>
       </c>
       <c r="F63" s="405">
-        <v>5.3999999999999999E-2</v>
+        <v>0.159</v>
       </c>
       <c r="G63" s="406">
-        <v>0.21199999999999999</v>
+        <v>0.25900000000000001</v>
       </c>
       <c r="H63" s="406">
-        <v>-0.158</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="64" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="413" t="s">
         <v>312</v>
       </c>
       <c r="B64" s="407" t="s">
         <v>313</v>
       </c>
       <c r="C64" s="405">
-        <v>0.24099999999999999</v>
+        <v>3.5999999999999997E-2</v>
       </c>
       <c r="D64" s="406">
-        <v>0.32800000000000001</v>
+        <v>8.3000000000000004E-2</v>
       </c>
       <c r="E64" s="406">
-        <v>-8.7000000000000022E-2</v>
+        <v>-4.7000000000000007E-2</v>
       </c>
       <c r="F64" s="405">
-        <v>0.432</v>
+        <v>0.52700000000000002</v>
       </c>
       <c r="G64" s="406">
-        <v>0.94499999999999995</v>
+        <v>1.288</v>
       </c>
       <c r="H64" s="406">
-        <v>-0.5129999999999999</v>
+        <v>-0.76100000000000001</v>
       </c>
     </row>
     <row r="65" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="408" t="s">
         <v>314</v>
       </c>
       <c r="B65" s="407" t="s">
         <v>315</v>
       </c>
       <c r="C65" s="410">
-        <v>5.2999999999999999E-2</v>
+        <v>8.6999999999999994E-2</v>
       </c>
       <c r="D65" s="411">
-        <v>0</v>
+        <v>0.11</v>
       </c>
       <c r="E65" s="411">
-        <v>5.2999999999999999E-2</v>
+        <v>-2.3000000000000007E-2</v>
       </c>
       <c r="F65" s="410">
-        <v>0.441</v>
+        <v>0.69799999999999995</v>
       </c>
       <c r="G65" s="411">
-        <v>0</v>
+        <v>0.20100000000000001</v>
       </c>
       <c r="H65" s="411">
-        <v>0.441</v>
+        <v>0.49699999999999994</v>
       </c>
     </row>
     <row r="66" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="413" t="s">
         <v>316</v>
       </c>
       <c r="B66" s="414" t="s">
         <v>317</v>
       </c>
       <c r="C66" s="405">
-        <v>1.5780000000000001</v>
+        <v>2.629</v>
       </c>
       <c r="D66" s="406">
-        <v>19.853999999999999</v>
+        <v>1.732</v>
       </c>
       <c r="E66" s="406">
-        <v>-18.276</v>
+        <v>0.89700000000000002</v>
       </c>
       <c r="F66" s="405">
-        <v>9.93</v>
+        <v>15.746</v>
       </c>
       <c r="G66" s="406">
-        <v>56.539000000000001</v>
+        <v>63.189</v>
       </c>
       <c r="H66" s="406">
-        <v>-46.609000000000002</v>
+        <v>-47.442999999999998</v>
       </c>
     </row>
     <row r="67" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="413" t="s">
         <v>318</v>
       </c>
       <c r="B67" s="407" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C67" s="405">
-        <v>768.98199999999997</v>
+        <v>736.49599999999998</v>
       </c>
       <c r="D67" s="406">
-        <v>1351.9870000000001</v>
+        <v>1398.6079999999999</v>
       </c>
       <c r="E67" s="406">
-        <v>-583.00500000000011</v>
+        <v>-662.11199999999997</v>
       </c>
       <c r="F67" s="405">
-        <v>4493.7489999999998</v>
+        <v>6788.54</v>
       </c>
       <c r="G67" s="406">
-        <v>6882.951</v>
+        <v>10831.779</v>
       </c>
       <c r="H67" s="406">
-        <v>-2389.2020000000002</v>
+        <v>-4043.2390000000005</v>
       </c>
     </row>
     <row r="68" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="413" t="s">
         <v>319</v>
       </c>
       <c r="B68" s="407" t="s">
         <v>320</v>
       </c>
       <c r="C68" s="405">
-        <v>3.6779999999999999</v>
+        <v>2.9710000000000001</v>
       </c>
       <c r="D68" s="406">
-        <v>117.994</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="E68" s="406">
-        <v>-114.316</v>
+        <v>2.9290000000000003</v>
       </c>
       <c r="F68" s="405">
-        <v>23.177</v>
+        <v>33.662999999999997</v>
       </c>
       <c r="G68" s="406">
-        <v>118.119</v>
+        <v>118.444</v>
       </c>
       <c r="H68" s="406">
-        <v>-94.942000000000007</v>
+        <v>-84.781000000000006</v>
       </c>
     </row>
     <row r="69" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="413" t="s">
         <v>321</v>
       </c>
       <c r="B69" s="407" t="s">
         <v>322</v>
       </c>
       <c r="C69" s="405">
-        <v>16.577000000000002</v>
+        <v>15.385</v>
       </c>
       <c r="D69" s="406">
-        <v>48.725999999999999</v>
+        <v>6.2249999999999996</v>
       </c>
       <c r="E69" s="406">
-        <v>-32.149000000000001</v>
+        <v>9.16</v>
       </c>
       <c r="F69" s="405">
-        <v>87.980999999999995</v>
+        <v>128.58199999999999</v>
       </c>
       <c r="G69" s="406">
-        <v>152.73099999999999</v>
+        <v>170.00700000000001</v>
       </c>
       <c r="H69" s="406">
-        <v>-64.75</v>
+        <v>-41.425000000000011</v>
       </c>
     </row>
     <row r="70" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="413" t="s">
         <v>323</v>
       </c>
       <c r="B70" s="407" t="s">
         <v>324</v>
       </c>
       <c r="C70" s="405">
-        <v>2E-3</v>
+        <v>0</v>
       </c>
       <c r="D70" s="406">
         <v>0</v>
       </c>
       <c r="E70" s="406">
-        <v>2E-3</v>
+        <v>0</v>
       </c>
       <c r="F70" s="405">
-        <v>0.27200000000000002</v>
+        <v>0.32900000000000001</v>
       </c>
       <c r="G70" s="406">
-        <v>2E-3</v>
+        <v>4.5999999999999999E-2</v>
       </c>
       <c r="H70" s="406">
-        <v>0.27</v>
+        <v>0.28300000000000003</v>
       </c>
     </row>
     <row r="71" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="413" t="s">
         <v>325</v>
       </c>
       <c r="B71" s="407" t="s">
         <v>326</v>
       </c>
       <c r="C71" s="405">
-        <v>29.06</v>
+        <v>12.238</v>
       </c>
       <c r="D71" s="406">
-        <v>21.803999999999998</v>
+        <v>9.8249999999999993</v>
       </c>
       <c r="E71" s="406">
-        <v>7.2560000000000002</v>
+        <v>2.4130000000000003</v>
       </c>
       <c r="F71" s="405">
-        <v>106.04300000000001</v>
+        <v>158.18899999999999</v>
       </c>
       <c r="G71" s="406">
-        <v>62.475000000000001</v>
+        <v>97.47</v>
       </c>
       <c r="H71" s="406">
-        <v>43.568000000000005</v>
+        <v>60.718999999999994</v>
       </c>
     </row>
     <row r="72" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="413" t="s">
         <v>327</v>
       </c>
       <c r="B72" s="407" t="s">
         <v>328</v>
       </c>
       <c r="C72" s="405">
-        <v>1.054</v>
+        <v>0.27100000000000002</v>
       </c>
       <c r="D72" s="406">
         <v>0</v>
       </c>
       <c r="E72" s="406">
-        <v>1.054</v>
+        <v>0.27100000000000002</v>
       </c>
       <c r="F72" s="405">
-        <v>4.056</v>
+        <v>6.2809999999999997</v>
       </c>
       <c r="G72" s="406">
-        <v>5.0110000000000001</v>
+        <v>5.0129999999999999</v>
       </c>
       <c r="H72" s="406">
-        <v>-0.95500000000000007</v>
+        <v>1.2679999999999998</v>
       </c>
     </row>
     <row r="73" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="413" t="s">
         <v>329</v>
       </c>
       <c r="B73" s="407" t="s">
         <v>330</v>
       </c>
       <c r="C73" s="405"/>
       <c r="D73" s="406">
         <v>0</v>
       </c>
       <c r="E73" s="406">
         <v>0</v>
       </c>
       <c r="F73" s="405"/>
       <c r="G73" s="406">
         <v>1E-3</v>
       </c>
       <c r="H73" s="406">
         <v>-1E-3</v>
       </c>
     </row>
     <row r="74" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="413" t="s">
         <v>331</v>
       </c>
       <c r="B74" s="407" t="s">
         <v>332</v>
       </c>
       <c r="C74" s="405">
-        <v>0.192</v>
+        <v>0.40600000000000003</v>
       </c>
       <c r="D74" s="406">
-        <v>0.19</v>
+        <v>0.249</v>
       </c>
       <c r="E74" s="406">
-        <v>2.0000000000000018E-3</v>
+        <v>0.15700000000000003</v>
       </c>
       <c r="F74" s="405">
-        <v>2.38</v>
+        <v>3.8969999999999998</v>
       </c>
       <c r="G74" s="406">
-        <v>1.18</v>
+        <v>2.2639999999999998</v>
       </c>
       <c r="H74" s="406">
-        <v>1.2</v>
+        <v>1.633</v>
       </c>
     </row>
     <row r="75" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="408" t="s">
         <v>333</v>
       </c>
       <c r="B75" s="407" t="s">
         <v>334</v>
       </c>
       <c r="C75" s="410">
-        <v>1.3420000000000001</v>
+        <v>0.96099999999999997</v>
       </c>
       <c r="D75" s="411">
-        <v>0.497</v>
+        <v>0.29699999999999999</v>
       </c>
       <c r="E75" s="411">
-        <v>0.84500000000000008</v>
+        <v>0.66399999999999992</v>
       </c>
       <c r="F75" s="410">
-        <v>7.52</v>
+        <v>11.93</v>
       </c>
       <c r="G75" s="411">
-        <v>1.3440000000000001</v>
+        <v>1.879</v>
       </c>
       <c r="H75" s="411">
-        <v>6.1759999999999993</v>
+        <v>10.051</v>
       </c>
     </row>
     <row r="76" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="413" t="s">
         <v>335</v>
       </c>
       <c r="B76" s="414" t="s">
         <v>336</v>
       </c>
       <c r="C76" s="405"/>
       <c r="D76" s="406">
         <v>0</v>
       </c>
       <c r="E76" s="406">
         <v>0</v>
       </c>
       <c r="F76" s="405"/>
       <c r="G76" s="406">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="H76" s="406">
         <v>-7.0000000000000001E-3</v>
       </c>
     </row>
     <row r="77" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="413" t="s">
         <v>337</v>
       </c>
       <c r="B77" s="407" t="s">
         <v>338</v>
       </c>
       <c r="C77" s="405">
-        <v>4.3179999999999996</v>
+        <v>5.3920000000000003</v>
       </c>
       <c r="D77" s="406">
-        <v>2.343</v>
+        <v>2.5880000000000001</v>
       </c>
       <c r="E77" s="406">
-        <v>1.9749999999999996</v>
+        <v>2.8040000000000003</v>
       </c>
       <c r="F77" s="405">
-        <v>26.385999999999999</v>
+        <v>39.966999999999999</v>
       </c>
       <c r="G77" s="406">
-        <v>14.904</v>
+        <v>21.358000000000001</v>
       </c>
       <c r="H77" s="406">
-        <v>11.481999999999999</v>
+        <v>18.608999999999998</v>
       </c>
     </row>
     <row r="78" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="413" t="s">
         <v>339</v>
       </c>
       <c r="B78" s="407" t="s">
         <v>340</v>
       </c>
       <c r="C78" s="405">
-        <v>8190.0479999999998</v>
+        <v>8185.3220000000001</v>
       </c>
       <c r="D78" s="406">
-        <v>150.36699999999999</v>
+        <v>111.399</v>
       </c>
       <c r="E78" s="406">
-        <v>8039.6809999999996</v>
+        <v>8073.9229999999998</v>
       </c>
       <c r="F78" s="405">
-        <v>43354.703999999998</v>
+        <v>68148.548999999999</v>
       </c>
       <c r="G78" s="406">
-        <v>962.82100000000003</v>
+        <v>1337.69</v>
       </c>
       <c r="H78" s="406">
-        <v>42391.882999999994</v>
+        <v>66810.858999999997</v>
       </c>
     </row>
     <row r="79" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="413" t="s">
         <v>341</v>
       </c>
       <c r="B79" s="407" t="s">
         <v>342</v>
       </c>
       <c r="C79" s="405">
-        <v>129.46600000000001</v>
+        <v>163.48599999999999</v>
       </c>
       <c r="D79" s="406">
-        <v>27.631</v>
+        <v>60.512999999999998</v>
       </c>
       <c r="E79" s="406">
-        <v>101.83500000000001</v>
+        <v>102.97299999999998</v>
       </c>
       <c r="F79" s="405">
-        <v>1138.1279999999999</v>
+        <v>2236.5459999999998</v>
       </c>
       <c r="G79" s="406">
-        <v>159.48400000000001</v>
+        <v>284.64600000000002</v>
       </c>
       <c r="H79" s="406">
-        <v>978.64399999999989</v>
+        <v>1951.8999999999999</v>
       </c>
     </row>
     <row r="80" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="413" t="s">
         <v>343</v>
       </c>
       <c r="B80" s="407" t="s">
         <v>344</v>
       </c>
       <c r="C80" s="405">
-        <v>0.70799999999999996</v>
+        <v>0.25700000000000001</v>
       </c>
       <c r="D80" s="406">
-        <v>2.742</v>
+        <v>1.26</v>
       </c>
       <c r="E80" s="406">
-        <v>-2.0339999999999998</v>
+        <v>-1.0030000000000001</v>
       </c>
       <c r="F80" s="405">
-        <v>14.693</v>
+        <v>16.591000000000001</v>
       </c>
       <c r="G80" s="406">
-        <v>12.28</v>
+        <v>19.536000000000001</v>
       </c>
       <c r="H80" s="406">
-        <v>2.4130000000000003</v>
+        <v>-2.9450000000000003</v>
       </c>
     </row>
     <row r="81" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="413" t="s">
         <v>345</v>
       </c>
       <c r="B81" s="407" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C81" s="405">
-        <v>1586.835</v>
+        <v>1310.88</v>
       </c>
       <c r="D81" s="406">
-        <v>353.95299999999997</v>
+        <v>395.67700000000002</v>
       </c>
       <c r="E81" s="406">
-        <v>1232.8820000000001</v>
+        <v>915.20300000000009</v>
       </c>
       <c r="F81" s="405">
-        <v>6545.2420000000002</v>
+        <v>11350.793</v>
       </c>
       <c r="G81" s="406">
-        <v>2099.5940000000001</v>
+        <v>3302.1089999999999</v>
       </c>
       <c r="H81" s="406">
-        <v>4445.6480000000001</v>
+        <v>8048.6839999999993</v>
       </c>
     </row>
     <row r="82" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="413" t="s">
         <v>346</v>
       </c>
       <c r="B82" s="407" t="s">
         <v>80</v>
       </c>
       <c r="C82" s="405">
-        <v>618.68499999999995</v>
+        <v>461.01600000000002</v>
       </c>
       <c r="D82" s="406">
-        <v>553.51300000000003</v>
+        <v>415.26400000000001</v>
       </c>
       <c r="E82" s="406">
-        <v>65.171999999999912</v>
+        <v>45.75200000000001</v>
       </c>
       <c r="F82" s="405">
-        <v>3936.2640000000001</v>
+        <v>5414.7470000000003</v>
       </c>
       <c r="G82" s="406">
-        <v>3120.819</v>
+        <v>4765.8530000000001</v>
       </c>
       <c r="H82" s="406">
-        <v>815.44500000000016</v>
+        <v>648.89400000000023</v>
       </c>
     </row>
     <row r="83" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="413" t="s">
         <v>347</v>
       </c>
       <c r="B83" s="407" t="s">
         <v>348</v>
       </c>
       <c r="C83" s="405">
-        <v>0.57499999999999996</v>
+        <v>0.66600000000000004</v>
       </c>
       <c r="D83" s="406">
-        <v>0.186</v>
+        <v>1.8540000000000001</v>
       </c>
       <c r="E83" s="406">
-        <v>0.38899999999999996</v>
+        <v>-1.1880000000000002</v>
       </c>
       <c r="F83" s="405">
-        <v>7.7489999999999997</v>
+        <v>11.614000000000001</v>
       </c>
       <c r="G83" s="406">
-        <v>6.65</v>
+        <v>9.2949999999999999</v>
       </c>
       <c r="H83" s="406">
-        <v>1.0989999999999993</v>
+        <v>2.3190000000000008</v>
       </c>
     </row>
     <row r="84" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="413" t="s">
         <v>349</v>
       </c>
       <c r="B84" s="407" t="s">
         <v>350</v>
       </c>
       <c r="C84" s="405">
-        <v>1.917</v>
+        <v>1.6060000000000001</v>
       </c>
       <c r="D84" s="406">
-        <v>0</v>
+        <v>237.81299999999999</v>
       </c>
       <c r="E84" s="406">
-        <v>1.917</v>
+        <v>-236.20699999999999</v>
       </c>
       <c r="F84" s="405">
-        <v>10.784000000000001</v>
+        <v>15.090999999999999</v>
       </c>
       <c r="G84" s="406">
-        <v>102.416</v>
+        <v>838.51900000000001</v>
       </c>
       <c r="H84" s="406">
-        <v>-91.631999999999991</v>
+        <v>-823.428</v>
       </c>
     </row>
     <row r="85" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="408" t="s">
         <v>351</v>
       </c>
       <c r="B85" s="407" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="C85" s="410">
-        <v>323.49200000000002</v>
+        <v>744.09299999999996</v>
       </c>
       <c r="D85" s="411">
-        <v>93.003</v>
+        <v>123.14700000000001</v>
       </c>
       <c r="E85" s="411">
-        <v>230.48900000000003</v>
+        <v>620.94599999999991</v>
       </c>
       <c r="F85" s="410">
-        <v>4942.7269999999999</v>
+        <v>6337.6480000000001</v>
       </c>
       <c r="G85" s="411">
-        <v>516.41099999999994</v>
+        <v>1284.6410000000001</v>
       </c>
       <c r="H85" s="411">
-        <v>4426.3159999999998</v>
+        <v>5053.0069999999996</v>
       </c>
     </row>
     <row r="86" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="413" t="s">
         <v>352</v>
       </c>
       <c r="B86" s="414" t="s">
         <v>353</v>
       </c>
       <c r="C86" s="405">
-        <v>117.00700000000001</v>
+        <v>129.43700000000001</v>
       </c>
       <c r="D86" s="406">
-        <v>234.99</v>
+        <v>182.739</v>
       </c>
       <c r="E86" s="406">
-        <v>-117.983</v>
+        <v>-53.301999999999992</v>
       </c>
       <c r="F86" s="405">
-        <v>718.13800000000003</v>
+        <v>1136.7860000000001</v>
       </c>
       <c r="G86" s="406">
-        <v>1014.713</v>
+        <v>1499.9590000000001</v>
       </c>
       <c r="H86" s="406">
-        <v>-296.57499999999993</v>
+        <v>-363.173</v>
       </c>
     </row>
     <row r="87" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="413" t="s">
         <v>354</v>
       </c>
       <c r="B87" s="407" t="s">
-        <v>355</v>
+        <v>84</v>
       </c>
       <c r="C87" s="405">
-        <v>141.989</v>
+        <v>157.81299999999999</v>
       </c>
       <c r="D87" s="406">
-        <v>427.88799999999998</v>
+        <v>457.42500000000001</v>
       </c>
       <c r="E87" s="406">
-        <v>-285.899</v>
+        <v>-299.61200000000002</v>
       </c>
       <c r="F87" s="405">
-        <v>1008.019</v>
+        <v>1503.8889999999999</v>
       </c>
       <c r="G87" s="406">
-        <v>2611.165</v>
+        <v>3845.7170000000001</v>
       </c>
       <c r="H87" s="406">
-        <v>-1603.146</v>
+        <v>-2341.8280000000004</v>
       </c>
     </row>
     <row r="88" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="413" t="s">
+        <v>355</v>
+      </c>
+      <c r="B88" s="407" t="s">
         <v>356</v>
       </c>
-      <c r="B88" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="405">
-        <v>0.64700000000000002</v>
+        <v>0.59899999999999998</v>
       </c>
       <c r="D88" s="406">
-        <v>1.3460000000000001</v>
+        <v>1.774</v>
       </c>
       <c r="E88" s="406">
-        <v>-0.69900000000000007</v>
+        <v>-1.175</v>
       </c>
       <c r="F88" s="405">
-        <v>4.5380000000000003</v>
+        <v>6.6849999999999996</v>
       </c>
       <c r="G88" s="406">
-        <v>5.8639999999999999</v>
+        <v>10.439</v>
       </c>
       <c r="H88" s="406">
-        <v>-1.3259999999999996</v>
+        <v>-3.7540000000000004</v>
       </c>
     </row>
     <row r="89" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="413" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="B89" s="407" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C89" s="405">
-        <v>3319.5430000000001</v>
+        <v>3072.6950000000002</v>
       </c>
       <c r="D89" s="406">
-        <v>6670.7139999999999</v>
+        <v>6425.3760000000002</v>
       </c>
       <c r="E89" s="406">
-        <v>-3351.1709999999998</v>
+        <v>-3352.681</v>
       </c>
       <c r="F89" s="405">
-        <v>17785.835999999999</v>
+        <v>27772.467000000001</v>
       </c>
       <c r="G89" s="406">
-        <v>32815.002999999997</v>
+        <v>50633.197</v>
       </c>
       <c r="H89" s="406">
-        <v>-15029.166999999998</v>
+        <v>-22860.73</v>
       </c>
     </row>
     <row r="90" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="413" t="s">
+        <v>358</v>
+      </c>
+      <c r="B90" s="407" t="s">
         <v>359</v>
       </c>
-      <c r="B90" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="405">
-        <v>13.464</v>
+        <v>15.217000000000001</v>
       </c>
       <c r="D90" s="406">
-        <v>9.1980000000000004</v>
+        <v>7.0659999999999998</v>
       </c>
       <c r="E90" s="406">
-        <v>4.266</v>
+        <v>8.1509999999999998</v>
       </c>
       <c r="F90" s="405">
-        <v>78.88</v>
+        <v>124.654</v>
       </c>
       <c r="G90" s="406">
-        <v>28.460999999999999</v>
+        <v>42.808</v>
       </c>
       <c r="H90" s="406">
-        <v>50.418999999999997</v>
+        <v>81.846000000000004</v>
       </c>
     </row>
     <row r="91" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="413" t="s">
+        <v>360</v>
+      </c>
+      <c r="B91" s="407" t="s">
         <v>361</v>
       </c>
-      <c r="B91" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="405">
-        <v>4.9080000000000004</v>
+        <v>6.6230000000000002</v>
       </c>
       <c r="D91" s="406">
-        <v>6.1479999999999997</v>
+        <v>3.0680000000000001</v>
       </c>
       <c r="E91" s="406">
-        <v>-1.2399999999999993</v>
+        <v>3.5550000000000002</v>
       </c>
       <c r="F91" s="405">
-        <v>34.457999999999998</v>
+        <v>50.436999999999998</v>
       </c>
       <c r="G91" s="406">
-        <v>20.091999999999999</v>
+        <v>31.038</v>
       </c>
       <c r="H91" s="406">
-        <v>14.366</v>
+        <v>19.398999999999997</v>
       </c>
     </row>
     <row r="92" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="413" t="s">
+        <v>362</v>
+      </c>
+      <c r="B92" s="407" t="s">
         <v>363</v>
       </c>
-      <c r="B92" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="405">
-        <v>6.2679999999999998</v>
+        <v>5.657</v>
       </c>
       <c r="D92" s="406">
-        <v>1.2410000000000001</v>
+        <v>1.2649999999999999</v>
       </c>
       <c r="E92" s="406">
-        <v>5.0269999999999992</v>
+        <v>4.3920000000000003</v>
       </c>
       <c r="F92" s="405">
-        <v>31.094000000000001</v>
+        <v>49.354999999999997</v>
       </c>
       <c r="G92" s="406">
-        <v>7.0259999999999998</v>
+        <v>11.451000000000001</v>
       </c>
       <c r="H92" s="406">
-        <v>24.068000000000001</v>
+        <v>37.903999999999996</v>
       </c>
     </row>
     <row r="93" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93" s="413" t="s">
+        <v>364</v>
+      </c>
+      <c r="B93" s="407" t="s">
         <v>365</v>
       </c>
-      <c r="B93" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="405">
-        <v>2.7E-2</v>
+        <v>0.61499999999999999</v>
       </c>
       <c r="D93" s="406">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="E93" s="406">
-        <v>2.5999999999999999E-2</v>
+        <v>0.61499999999999999</v>
       </c>
       <c r="F93" s="405">
-        <v>0.58199999999999996</v>
+        <v>2.8119999999999998</v>
       </c>
       <c r="G93" s="406">
-        <v>2E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="H93" s="406">
-        <v>0.57999999999999996</v>
+        <v>2.8079999999999998</v>
       </c>
     </row>
     <row r="94" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="413" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="B94" s="407" t="s">
         <v>62</v>
       </c>
       <c r="C94" s="405">
-        <v>2954.3879999999999</v>
+        <v>3611.701</v>
       </c>
       <c r="D94" s="406">
-        <v>10196.891</v>
+        <v>11624.687</v>
       </c>
       <c r="E94" s="406">
-        <v>-7242.5029999999997</v>
+        <v>-8012.9859999999999</v>
       </c>
       <c r="F94" s="405">
-        <v>16109.41</v>
+        <v>26571.396000000001</v>
       </c>
       <c r="G94" s="406">
-        <v>46591.027999999998</v>
+        <v>76792.462</v>
       </c>
       <c r="H94" s="406">
-        <v>-30481.617999999999</v>
+        <v>-50221.065999999999</v>
       </c>
     </row>
     <row r="95" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="408" t="s">
+        <v>367</v>
+      </c>
+      <c r="B95" s="407" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="C95" s="410"/>
       <c r="D95" s="411"/>
       <c r="E95" s="411">
         <v>0</v>
       </c>
       <c r="F95" s="410"/>
       <c r="G95" s="411"/>
       <c r="H95" s="411">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="413" t="s">
+        <v>369</v>
+      </c>
+      <c r="B96" s="414" t="s">
         <v>370</v>
       </c>
-      <c r="B96" s="414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="405">
-        <v>0.108</v>
+        <v>0.40400000000000003</v>
       </c>
       <c r="D96" s="406">
         <v>0</v>
       </c>
       <c r="E96" s="406">
-        <v>0.108</v>
+        <v>0.40400000000000003</v>
       </c>
       <c r="F96" s="405">
-        <v>1.377</v>
+        <v>2.1309999999999998</v>
       </c>
       <c r="G96" s="406">
-        <v>0</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="H96" s="406">
-        <v>1.377</v>
+        <v>2.1239999999999997</v>
       </c>
     </row>
     <row r="97" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="413" t="s">
+        <v>371</v>
+      </c>
+      <c r="B97" s="407" t="s">
         <v>372</v>
       </c>
-      <c r="B97" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="405">
-        <v>8.0500000000000007</v>
+        <v>10.352</v>
       </c>
       <c r="D97" s="406">
-        <v>0</v>
+        <v>168.00299999999999</v>
       </c>
       <c r="E97" s="406">
-        <v>8.0500000000000007</v>
+        <v>-157.65099999999998</v>
       </c>
       <c r="F97" s="405">
-        <v>36.311999999999998</v>
+        <v>62.789000000000001</v>
       </c>
       <c r="G97" s="406">
-        <v>419.06700000000001</v>
+        <v>1033.8209999999999</v>
       </c>
       <c r="H97" s="406">
-        <v>-382.755</v>
+        <v>-971.03199999999993</v>
       </c>
     </row>
     <row r="98" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="413" t="s">
+        <v>373</v>
+      </c>
+      <c r="B98" s="407" t="s">
         <v>374</v>
       </c>
-      <c r="B98" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="405">
-        <v>0.32300000000000001</v>
+        <v>0.58299999999999996</v>
       </c>
       <c r="D98" s="406">
         <v>0</v>
       </c>
       <c r="E98" s="406">
-        <v>0.32300000000000001</v>
+        <v>0.58299999999999996</v>
       </c>
       <c r="F98" s="405">
-        <v>4.423</v>
+        <v>6.617</v>
       </c>
       <c r="G98" s="406">
         <v>0</v>
       </c>
       <c r="H98" s="406">
-        <v>4.423</v>
+        <v>6.617</v>
       </c>
     </row>
     <row r="99" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="413" t="s">
+        <v>375</v>
+      </c>
+      <c r="B99" s="407" t="s">
         <v>376</v>
       </c>
-      <c r="B99" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="405">
-        <v>0.67600000000000005</v>
+        <v>0.91700000000000004</v>
       </c>
       <c r="D99" s="406">
-        <v>2.3889999999999998</v>
+        <v>1.54</v>
       </c>
       <c r="E99" s="406">
-        <v>-1.7129999999999996</v>
+        <v>-0.623</v>
       </c>
       <c r="F99" s="405">
-        <v>5.38</v>
+        <v>8.4090000000000007</v>
       </c>
       <c r="G99" s="406">
-        <v>14.422000000000001</v>
+        <v>21.497</v>
       </c>
       <c r="H99" s="406">
-        <v>-9.0420000000000016</v>
+        <v>-13.087999999999999</v>
       </c>
     </row>
     <row r="100" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="413" t="s">
+        <v>377</v>
+      </c>
+      <c r="B100" s="407" t="s">
         <v>378</v>
       </c>
-      <c r="B100" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="405">
-        <v>14.103</v>
+        <v>7.7930000000000001</v>
       </c>
       <c r="D100" s="406">
-        <v>2.085</v>
+        <v>1.202</v>
       </c>
       <c r="E100" s="406">
-        <v>12.018000000000001</v>
+        <v>6.5910000000000002</v>
       </c>
       <c r="F100" s="405">
-        <v>46.88</v>
+        <v>71.271000000000001</v>
       </c>
       <c r="G100" s="406">
-        <v>11.542999999999999</v>
+        <v>15.444000000000001</v>
       </c>
       <c r="H100" s="406">
-        <v>35.337000000000003</v>
+        <v>55.826999999999998</v>
       </c>
     </row>
     <row r="101" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A101" s="413" t="s">
+        <v>379</v>
+      </c>
+      <c r="B101" s="407" t="s">
         <v>380</v>
       </c>
-      <c r="B101" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="405">
-        <v>3.8580000000000001</v>
+        <v>5.2990000000000004</v>
       </c>
       <c r="D101" s="406">
-        <v>0.191</v>
+        <v>0.67500000000000004</v>
       </c>
       <c r="E101" s="406">
-        <v>3.6670000000000003</v>
+        <v>4.6240000000000006</v>
       </c>
       <c r="F101" s="405">
-        <v>21.588999999999999</v>
+        <v>34.593000000000004</v>
       </c>
       <c r="G101" s="406">
-        <v>1.9550000000000001</v>
+        <v>3.948</v>
       </c>
       <c r="H101" s="406">
-        <v>19.634</v>
+        <v>30.645000000000003</v>
       </c>
     </row>
     <row r="102" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="413" t="s">
+        <v>381</v>
+      </c>
+      <c r="B102" s="407" t="s">
         <v>382</v>
       </c>
-      <c r="B102" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="405">
-        <v>0.73499999999999999</v>
+        <v>0.88700000000000001</v>
       </c>
       <c r="D102" s="406">
-        <v>1E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="E102" s="406">
-        <v>0.73399999999999999</v>
+        <v>0.88100000000000001</v>
       </c>
       <c r="F102" s="405">
-        <v>5.3479999999999999</v>
+        <v>9.984</v>
       </c>
       <c r="G102" s="406">
-        <v>4.4999999999999998E-2</v>
+        <v>0.151</v>
       </c>
       <c r="H102" s="406">
-        <v>5.3029999999999999</v>
+        <v>9.8330000000000002</v>
       </c>
     </row>
     <row r="103" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A103" s="413" t="s">
+        <v>383</v>
+      </c>
+      <c r="B103" s="407" t="s">
         <v>384</v>
       </c>
-      <c r="B103" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="405">
-        <v>0.04</v>
+        <v>1.9E-2</v>
       </c>
       <c r="D103" s="406">
         <v>0</v>
       </c>
       <c r="E103" s="406">
-        <v>0.04</v>
+        <v>1.9E-2</v>
       </c>
       <c r="F103" s="405">
-        <v>0.33600000000000002</v>
+        <v>0.51900000000000002</v>
       </c>
       <c r="G103" s="406">
-        <v>0</v>
+        <v>1.083</v>
       </c>
       <c r="H103" s="406">
-        <v>0.33600000000000002</v>
+        <v>-0.56399999999999995</v>
       </c>
     </row>
     <row r="104" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="413" t="s">
+        <v>385</v>
+      </c>
+      <c r="B104" s="407" t="s">
         <v>386</v>
       </c>
-      <c r="B104" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="405">
-        <v>0.71599999999999997</v>
+        <v>1.444</v>
       </c>
       <c r="D104" s="406">
         <v>0</v>
       </c>
       <c r="E104" s="406">
-        <v>0.71599999999999997</v>
+        <v>1.444</v>
       </c>
       <c r="F104" s="405">
-        <v>3.8809999999999998</v>
+        <v>6.9279999999999999</v>
       </c>
       <c r="G104" s="406">
-        <v>24.99</v>
+        <v>25.087</v>
       </c>
       <c r="H104" s="406">
-        <v>-21.108999999999998</v>
+        <v>-18.158999999999999</v>
       </c>
     </row>
     <row r="105" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="408" t="s">
+        <v>387</v>
+      </c>
+      <c r="B105" s="407" t="s">
         <v>388</v>
       </c>
-      <c r="B105" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="410">
-        <v>10.343</v>
+        <v>8.8719999999999999</v>
       </c>
       <c r="D105" s="411">
-        <v>4.2850000000000001</v>
+        <v>3.3690000000000002</v>
       </c>
       <c r="E105" s="411">
-        <v>6.0579999999999998</v>
+        <v>5.5030000000000001</v>
       </c>
       <c r="F105" s="410">
-        <v>54.502000000000002</v>
+        <v>79.174999999999997</v>
       </c>
       <c r="G105" s="411">
-        <v>22.04</v>
+        <v>31.678999999999998</v>
       </c>
       <c r="H105" s="411">
-        <v>32.462000000000003</v>
+        <v>47.495999999999995</v>
       </c>
     </row>
     <row r="106" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="413" t="s">
+        <v>389</v>
+      </c>
+      <c r="B106" s="414" t="s">
         <v>390</v>
       </c>
-      <c r="B106" s="414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="405">
-        <v>9.6219999999999999</v>
+        <v>6.0869999999999997</v>
       </c>
       <c r="D106" s="406">
-        <v>4.6020000000000003</v>
+        <v>4.641</v>
       </c>
       <c r="E106" s="406">
-        <v>5.0199999999999996</v>
+        <v>1.4459999999999997</v>
       </c>
       <c r="F106" s="405">
-        <v>39.692999999999998</v>
+        <v>60.122999999999998</v>
       </c>
       <c r="G106" s="406">
-        <v>33.744999999999997</v>
+        <v>45.929000000000002</v>
       </c>
       <c r="H106" s="406">
-        <v>5.9480000000000004</v>
+        <v>14.193999999999996</v>
       </c>
     </row>
     <row r="107" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="413" t="s">
+        <v>391</v>
+      </c>
+      <c r="B107" s="407" t="s">
         <v>392</v>
       </c>
-      <c r="B107" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="405">
-        <v>18.073</v>
+        <v>14.728999999999999</v>
       </c>
       <c r="D107" s="406">
-        <v>0.59699999999999998</v>
+        <v>0.498</v>
       </c>
       <c r="E107" s="406">
-        <v>17.475999999999999</v>
+        <v>14.231</v>
       </c>
       <c r="F107" s="405">
-        <v>79.606999999999999</v>
+        <v>121.765</v>
       </c>
       <c r="G107" s="406">
-        <v>3.363</v>
+        <v>5.1289999999999996</v>
       </c>
       <c r="H107" s="406">
-        <v>76.244</v>
+        <v>116.636</v>
       </c>
     </row>
     <row r="108" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="413" t="s">
+        <v>393</v>
+      </c>
+      <c r="B108" s="407" t="s">
         <v>394</v>
       </c>
-      <c r="B108" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C108" s="405">
-        <v>2.375</v>
+        <v>1.9510000000000001</v>
       </c>
       <c r="D108" s="406">
-        <v>22.055</v>
+        <v>14.397</v>
       </c>
       <c r="E108" s="406">
-        <v>-19.68</v>
+        <v>-12.446</v>
       </c>
       <c r="F108" s="405">
-        <v>9.2119999999999997</v>
+        <v>14.749000000000001</v>
       </c>
       <c r="G108" s="406">
-        <v>110.76300000000001</v>
+        <v>152.48099999999999</v>
       </c>
       <c r="H108" s="406">
-        <v>-101.551</v>
+        <v>-137.732</v>
       </c>
     </row>
     <row r="109" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="413" t="s">
+        <v>395</v>
+      </c>
+      <c r="B109" s="407" t="s">
         <v>396</v>
       </c>
-      <c r="B109" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="405">
-        <v>9583.6589999999997</v>
+        <v>12436.41</v>
       </c>
       <c r="D109" s="406">
-        <v>11060.752</v>
+        <v>13385.393</v>
       </c>
       <c r="E109" s="406">
-        <v>-1477.0930000000008</v>
+        <v>-948.98300000000017</v>
       </c>
       <c r="F109" s="405">
-        <v>55785.247000000003</v>
+        <v>91934.773000000001</v>
       </c>
       <c r="G109" s="406">
-        <v>58590.500999999997</v>
+        <v>95944.846000000005</v>
       </c>
       <c r="H109" s="406">
-        <v>-2805.2539999999935</v>
+        <v>-4010.073000000004</v>
       </c>
     </row>
     <row r="110" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="413" t="s">
+        <v>397</v>
+      </c>
+      <c r="B110" s="407" t="s">
         <v>398</v>
       </c>
-      <c r="B110" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="405">
-        <v>1.2E-2</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="D110" s="406">
-        <v>3.4000000000000002E-2</v>
+        <v>5.7000000000000002E-2</v>
       </c>
       <c r="E110" s="406">
-        <v>-2.2000000000000002E-2</v>
+        <v>1.3000000000000005E-2</v>
       </c>
       <c r="F110" s="405">
-        <v>0.35799999999999998</v>
+        <v>0.47099999999999997</v>
       </c>
       <c r="G110" s="406">
-        <v>0.59499999999999997</v>
+        <v>0.88300000000000001</v>
       </c>
       <c r="H110" s="406">
-        <v>-0.23699999999999999</v>
+        <v>-0.41200000000000003</v>
       </c>
     </row>
     <row r="111" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="413" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B111" s="407" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C111" s="405">
-        <v>3431.2330000000002</v>
+        <v>5074.2139999999999</v>
       </c>
       <c r="D111" s="406">
-        <v>2644.058</v>
+        <v>2818.0439999999999</v>
       </c>
       <c r="E111" s="406">
-        <v>787.17500000000018</v>
+        <v>2256.17</v>
       </c>
       <c r="F111" s="405">
-        <v>19862.989000000001</v>
+        <v>33744.476000000002</v>
       </c>
       <c r="G111" s="406">
-        <v>13491.459000000001</v>
+        <v>21901.254000000001</v>
       </c>
       <c r="H111" s="406">
-        <v>6371.5300000000007</v>
+        <v>11843.222000000002</v>
       </c>
     </row>
     <row r="112" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="413" t="s">
+        <v>400</v>
+      </c>
+      <c r="B112" s="407" t="s">
         <v>401</v>
       </c>
-      <c r="B112" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="405">
-        <v>0.42399999999999999</v>
+        <v>0.73099999999999998</v>
       </c>
       <c r="D112" s="406">
-        <v>0.23200000000000001</v>
+        <v>0.33300000000000002</v>
       </c>
       <c r="E112" s="406">
-        <v>0.19199999999999998</v>
+        <v>0.39799999999999996</v>
       </c>
       <c r="F112" s="405">
-        <v>1.9159999999999999</v>
+        <v>3.9710000000000001</v>
       </c>
       <c r="G112" s="406">
-        <v>1.2909999999999999</v>
+        <v>2.339</v>
       </c>
       <c r="H112" s="406">
-        <v>0.625</v>
+        <v>1.6320000000000001</v>
       </c>
     </row>
     <row r="113" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="413" t="s">
+        <v>402</v>
+      </c>
+      <c r="B113" s="407" t="s">
         <v>403</v>
       </c>
-      <c r="B113" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="405">
-        <v>0</v>
+        <v>2.1999999999999999E-2</v>
       </c>
       <c r="D113" s="406">
-        <v>4.0000000000000001E-3</v>
+        <v>0.113</v>
       </c>
       <c r="E113" s="406">
-        <v>-4.0000000000000001E-3</v>
+        <v>-9.0999999999999998E-2</v>
       </c>
       <c r="F113" s="405">
-        <v>0.126</v>
+        <v>0.187</v>
       </c>
       <c r="G113" s="406">
-        <v>4.0000000000000001E-3</v>
+        <v>0.11700000000000001</v>
       </c>
       <c r="H113" s="406">
-        <v>0.122</v>
+        <v>6.9999999999999993E-2</v>
       </c>
     </row>
     <row r="114" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="413" t="s">
+        <v>404</v>
+      </c>
+      <c r="B114" s="407" t="s">
         <v>405</v>
       </c>
-      <c r="B114" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="405">
-        <v>14.875</v>
+        <v>61.03</v>
       </c>
       <c r="D114" s="406">
-        <v>1.464</v>
+        <v>1.1499999999999999</v>
       </c>
       <c r="E114" s="406">
-        <v>13.411</v>
+        <v>59.88</v>
       </c>
       <c r="F114" s="405">
-        <v>85.582999999999998</v>
+        <v>174.44300000000001</v>
       </c>
       <c r="G114" s="406">
-        <v>7.6280000000000001</v>
+        <v>10.510999999999999</v>
       </c>
       <c r="H114" s="406">
-        <v>77.954999999999998</v>
+        <v>163.93200000000002</v>
       </c>
     </row>
     <row r="115" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="408" t="s">
+        <v>406</v>
+      </c>
+      <c r="B115" s="407" t="s">
         <v>407</v>
       </c>
-      <c r="B115" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="410">
-        <v>0.29199999999999998</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="D115" s="411">
         <v>0</v>
       </c>
       <c r="E115" s="411">
-        <v>0.29199999999999998</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="F115" s="410">
-        <v>0.64</v>
+        <v>0.85</v>
       </c>
       <c r="G115" s="411">
-        <v>7.2999999999999995E-2</v>
+        <v>8.3000000000000004E-2</v>
       </c>
       <c r="H115" s="411">
-        <v>0.56700000000000006</v>
+        <v>0.76700000000000002</v>
       </c>
     </row>
     <row r="116" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="413" t="s">
+        <v>408</v>
+      </c>
+      <c r="B116" s="414" t="s">
         <v>409</v>
       </c>
-      <c r="B116" s="414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="405">
-        <v>2.4550000000000001</v>
+        <v>3.1539999999999999</v>
       </c>
       <c r="D116" s="406">
-        <v>0.36399999999999999</v>
+        <v>0.22</v>
       </c>
       <c r="E116" s="406">
-        <v>2.0910000000000002</v>
+        <v>2.9339999999999997</v>
       </c>
       <c r="F116" s="405">
-        <v>21.158999999999999</v>
+        <v>28.966999999999999</v>
       </c>
       <c r="G116" s="406">
-        <v>1.796</v>
+        <v>2.589</v>
       </c>
       <c r="H116" s="406">
-        <v>19.363</v>
+        <v>26.378</v>
       </c>
     </row>
     <row r="117" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="413" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="B117" s="407" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C117" s="405">
-        <v>5279.2110000000002</v>
+        <v>4170.491</v>
       </c>
       <c r="D117" s="406">
-        <v>275.52100000000002</v>
+        <v>374.45499999999998</v>
       </c>
       <c r="E117" s="406">
-        <v>5003.6900000000005</v>
+        <v>3796.0360000000001</v>
       </c>
       <c r="F117" s="405">
-        <v>14725.507</v>
+        <v>27355.690999999999</v>
       </c>
       <c r="G117" s="406">
-        <v>1242.5899999999999</v>
+        <v>2163.7159999999999</v>
       </c>
       <c r="H117" s="406">
-        <v>13482.916999999999</v>
+        <v>25191.974999999999</v>
       </c>
     </row>
     <row r="118" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="413" t="s">
+        <v>411</v>
+      </c>
+      <c r="B118" s="407" t="s">
         <v>412</v>
       </c>
-      <c r="B118" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="405">
-        <v>0.21099999999999999</v>
+        <v>0.89700000000000002</v>
       </c>
       <c r="D118" s="406">
-        <v>0.504</v>
+        <v>0.79900000000000004</v>
       </c>
       <c r="E118" s="406">
-        <v>-0.29300000000000004</v>
+        <v>9.7999999999999976E-2</v>
       </c>
       <c r="F118" s="405">
-        <v>2.4540000000000002</v>
+        <v>4.7629999999999999</v>
       </c>
       <c r="G118" s="406">
-        <v>2.7090000000000001</v>
+        <v>5.0890000000000004</v>
       </c>
       <c r="H118" s="406">
-        <v>-0.25499999999999989</v>
+        <v>-0.32600000000000051</v>
       </c>
     </row>
     <row r="119" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="413" t="s">
+        <v>413</v>
+      </c>
+      <c r="B119" s="407" t="s">
         <v>414</v>
       </c>
-      <c r="B119" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="405">
-        <v>1E-3</v>
+        <v>7.6999999999999999E-2</v>
       </c>
       <c r="D119" s="406">
-        <v>1.4E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="E119" s="406">
-        <v>-1.3000000000000001E-2</v>
+        <v>5.1999999999999998E-2</v>
       </c>
       <c r="F119" s="405">
-        <v>1.4E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="G119" s="406">
-        <v>0.191</v>
+        <v>0.24299999999999999</v>
       </c>
       <c r="H119" s="406">
-        <v>-0.17699999999999999</v>
+        <v>-0.152</v>
       </c>
     </row>
     <row r="120" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="413" t="s">
+        <v>415</v>
+      </c>
+      <c r="B120" s="407" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="C120" s="405"/>
       <c r="D120" s="406">
-        <v>1E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="E120" s="406">
-        <v>-1E-3</v>
+        <v>-2E-3</v>
       </c>
       <c r="F120" s="405"/>
       <c r="G120" s="406">
-        <v>1E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="H120" s="406">
-        <v>-1E-3</v>
+        <v>-4.0000000000000001E-3</v>
       </c>
     </row>
     <row r="121" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="413" t="s">
+        <v>417</v>
+      </c>
+      <c r="B121" s="407" t="s">
         <v>418</v>
       </c>
-      <c r="B121" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" s="405">
-        <v>9.8580000000000005</v>
+        <v>12.862</v>
       </c>
       <c r="D121" s="406">
-        <v>4.649</v>
+        <v>4.3739999999999997</v>
       </c>
       <c r="E121" s="406">
-        <v>5.2090000000000005</v>
+        <v>8.4879999999999995</v>
       </c>
       <c r="F121" s="405">
-        <v>57.792000000000002</v>
+        <v>90.748999999999995</v>
       </c>
       <c r="G121" s="406">
-        <v>15.981999999999999</v>
+        <v>25.373000000000001</v>
       </c>
       <c r="H121" s="406">
-        <v>41.81</v>
+        <v>65.375999999999991</v>
       </c>
     </row>
     <row r="122" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="413" t="s">
+        <v>419</v>
+      </c>
+      <c r="B122" s="407" t="s">
         <v>420</v>
       </c>
-      <c r="B122" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" s="405">
-        <v>1.0109999999999999</v>
+        <v>79.293000000000006</v>
       </c>
       <c r="D122" s="406">
-        <v>0.77600000000000002</v>
+        <v>0.27200000000000002</v>
       </c>
       <c r="E122" s="406">
-        <v>0.23499999999999988</v>
+        <v>79.021000000000001</v>
       </c>
       <c r="F122" s="405">
-        <v>4.93</v>
+        <v>84.971999999999994</v>
       </c>
       <c r="G122" s="406">
-        <v>5.3949999999999996</v>
+        <v>6.516</v>
       </c>
       <c r="H122" s="406">
-        <v>-0.46499999999999986</v>
+        <v>78.455999999999989</v>
       </c>
     </row>
     <row r="123" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="413" t="s">
+        <v>421</v>
+      </c>
+      <c r="B123" s="407" t="s">
         <v>422</v>
       </c>
-      <c r="B123" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C123" s="405">
-        <v>5.82</v>
+        <v>7.391</v>
       </c>
       <c r="D123" s="406">
-        <v>4.1970000000000001</v>
+        <v>4.6769999999999996</v>
       </c>
       <c r="E123" s="406">
-        <v>1.6230000000000002</v>
+        <v>2.7140000000000004</v>
       </c>
       <c r="F123" s="405">
-        <v>49.338000000000001</v>
+        <v>70.802999999999997</v>
       </c>
       <c r="G123" s="406">
-        <v>27.713999999999999</v>
+        <v>40.667999999999999</v>
       </c>
       <c r="H123" s="406">
-        <v>21.624000000000002</v>
+        <v>30.134999999999998</v>
       </c>
     </row>
     <row r="124" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="413" t="s">
+        <v>423</v>
+      </c>
+      <c r="B124" s="407" t="s">
         <v>424</v>
       </c>
-      <c r="B124" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C124" s="405">
-        <v>7.5999999999999998E-2</v>
+        <v>0.377</v>
       </c>
       <c r="D124" s="406">
-        <v>4.4999999999999998E-2</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="E124" s="406">
-        <v>3.1E-2</v>
+        <v>0.374</v>
       </c>
       <c r="F124" s="405">
-        <v>0.309</v>
+        <v>0.83599999999999997</v>
       </c>
       <c r="G124" s="406">
-        <v>1.097</v>
+        <v>1.649</v>
       </c>
       <c r="H124" s="406">
-        <v>-0.78800000000000003</v>
+        <v>-0.81300000000000006</v>
       </c>
     </row>
     <row r="125" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="408" t="s">
+        <v>425</v>
+      </c>
+      <c r="B125" s="407" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="C125" s="410">
         <v>0</v>
       </c>
       <c r="D125" s="411">
-        <v>2.1000000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="E125" s="411">
-        <v>-2.1000000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="F125" s="410">
-        <v>2.5960000000000001</v>
+        <v>2.7519999999999998</v>
       </c>
       <c r="G125" s="411">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="H125" s="411">
-        <v>2.5680000000000001</v>
+        <v>2.7239999999999998</v>
       </c>
     </row>
     <row r="126" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="413" t="s">
+        <v>427</v>
+      </c>
+      <c r="B126" s="414" t="s">
         <v>428</v>
       </c>
-      <c r="B126" s="414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" s="405">
-        <v>0.61299999999999999</v>
+        <v>0.73799999999999999</v>
       </c>
       <c r="D126" s="406">
-        <v>0.16200000000000001</v>
+        <v>0.33500000000000002</v>
       </c>
       <c r="E126" s="406">
-        <v>0.45099999999999996</v>
+        <v>0.40299999999999997</v>
       </c>
       <c r="F126" s="405">
-        <v>2.363</v>
+        <v>5.726</v>
       </c>
       <c r="G126" s="406">
-        <v>1.228</v>
+        <v>2.077</v>
       </c>
       <c r="H126" s="406">
-        <v>1.135</v>
+        <v>3.649</v>
       </c>
     </row>
     <row r="127" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="413" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="B127" s="407" t="s">
         <v>72</v>
       </c>
       <c r="C127" s="405">
-        <v>876.58900000000006</v>
+        <v>824.697</v>
       </c>
       <c r="D127" s="406">
-        <v>1610.634</v>
+        <v>1391.9870000000001</v>
       </c>
       <c r="E127" s="406">
-        <v>-734.04499999999996</v>
+        <v>-567.29000000000008</v>
       </c>
       <c r="F127" s="405">
-        <v>5598.6620000000003</v>
+        <v>8262.7610000000004</v>
       </c>
       <c r="G127" s="406">
-        <v>5909.7939999999999</v>
+        <v>8954.9030000000002</v>
       </c>
       <c r="H127" s="406">
-        <v>-311.13199999999961</v>
+        <v>-692.14199999999983</v>
       </c>
     </row>
     <row r="128" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="413" t="s">
+        <v>430</v>
+      </c>
+      <c r="B128" s="407" t="s">
         <v>431</v>
       </c>
-      <c r="B128" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" s="405">
-        <v>0.33100000000000002</v>
+        <v>0.29199999999999998</v>
       </c>
       <c r="D128" s="406">
-        <v>6.9340000000000002</v>
+        <v>7.3890000000000002</v>
       </c>
       <c r="E128" s="406">
-        <v>-6.6029999999999998</v>
+        <v>-7.0970000000000004</v>
       </c>
       <c r="F128" s="405">
-        <v>1.341</v>
+        <v>2.2109999999999999</v>
       </c>
       <c r="G128" s="406">
-        <v>39.476999999999997</v>
+        <v>56.914999999999999</v>
       </c>
       <c r="H128" s="406">
-        <v>-38.135999999999996</v>
+        <v>-54.704000000000001</v>
       </c>
     </row>
     <row r="129" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A129" s="413" t="s">
+        <v>432</v>
+      </c>
+      <c r="B129" s="407" t="s">
         <v>433</v>
       </c>
-      <c r="B129" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C129" s="405">
-        <v>30.850999999999999</v>
+        <v>37.061</v>
       </c>
       <c r="D129" s="406">
-        <v>118.864</v>
+        <v>85.876999999999995</v>
       </c>
       <c r="E129" s="406">
-        <v>-88.013000000000005</v>
+        <v>-48.815999999999995</v>
       </c>
       <c r="F129" s="405">
-        <v>206.35400000000001</v>
+        <v>318.77100000000002</v>
       </c>
       <c r="G129" s="406">
-        <v>616.33399999999995</v>
+        <v>951.04</v>
       </c>
       <c r="H129" s="406">
-        <v>-409.9799999999999</v>
+        <v>-632.26900000000001</v>
       </c>
     </row>
     <row r="130" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="413" t="s">
+        <v>434</v>
+      </c>
+      <c r="B130" s="407" t="s">
         <v>435</v>
       </c>
-      <c r="B130" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C130" s="405">
-        <v>1.5860000000000001</v>
+        <v>1.3340000000000001</v>
       </c>
       <c r="D130" s="406">
-        <v>1.351</v>
+        <v>2.15</v>
       </c>
       <c r="E130" s="406">
-        <v>0.2350000000000001</v>
+        <v>-0.81599999999999984</v>
       </c>
       <c r="F130" s="405">
-        <v>6.5810000000000004</v>
+        <v>9.7789999999999999</v>
       </c>
       <c r="G130" s="406">
-        <v>17.346</v>
+        <v>36.758000000000003</v>
       </c>
       <c r="H130" s="406">
-        <v>-10.765000000000001</v>
+        <v>-26.979000000000003</v>
       </c>
     </row>
     <row r="131" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A131" s="413" t="s">
+        <v>436</v>
+      </c>
+      <c r="B131" s="407" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="C131" s="405">
         <v>0</v>
       </c>
       <c r="D131" s="406">
-        <v>8.0000000000000002E-3</v>
+        <v>0.01</v>
       </c>
       <c r="E131" s="406">
-        <v>-8.0000000000000002E-3</v>
+        <v>-0.01</v>
       </c>
       <c r="F131" s="405">
-        <v>1.7999999999999999E-2</v>
+        <v>2.1000000000000001E-2</v>
       </c>
       <c r="G131" s="406">
-        <v>0.19500000000000001</v>
+        <v>0.214</v>
       </c>
       <c r="H131" s="406">
-        <v>-0.17700000000000002</v>
+        <v>-0.193</v>
       </c>
     </row>
     <row r="132" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A132" s="413" t="s">
+        <v>438</v>
+      </c>
+      <c r="B132" s="412" t="s">
         <v>439</v>
       </c>
-      <c r="B132" s="412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C132" s="405">
-        <v>7.0990000000000002</v>
+        <v>6.2030000000000003</v>
       </c>
       <c r="D132" s="406">
-        <v>68.186999999999998</v>
+        <v>158.661</v>
       </c>
       <c r="E132" s="406">
-        <v>-61.087999999999994</v>
+        <v>-152.458</v>
       </c>
       <c r="F132" s="405">
-        <v>37.566000000000003</v>
+        <v>58.750999999999998</v>
       </c>
       <c r="G132" s="406">
-        <v>381.12099999999998</v>
+        <v>541.08799999999997</v>
       </c>
       <c r="H132" s="406">
-        <v>-343.55499999999995</v>
+        <v>-482.33699999999999</v>
       </c>
     </row>
     <row r="133" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="413" t="s">
+        <v>440</v>
+      </c>
+      <c r="B133" s="407" t="s">
         <v>441</v>
       </c>
-      <c r="B133" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C133" s="405">
-        <v>1.3240000000000001</v>
+        <v>0.44</v>
       </c>
       <c r="D133" s="406">
-        <v>0.28599999999999998</v>
+        <v>0.38400000000000001</v>
       </c>
       <c r="E133" s="406">
-        <v>1.038</v>
+        <v>5.5999999999999994E-2</v>
       </c>
       <c r="F133" s="405">
-        <v>5.0309999999999997</v>
+        <v>7.2759999999999998</v>
       </c>
       <c r="G133" s="406">
-        <v>2.2410000000000001</v>
+        <v>3.766</v>
       </c>
       <c r="H133" s="406">
-        <v>2.7899999999999996</v>
+        <v>3.51</v>
       </c>
     </row>
     <row r="134" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="413" t="s">
+        <v>442</v>
+      </c>
+      <c r="B134" s="407" t="s">
         <v>443</v>
       </c>
-      <c r="B134" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C134" s="405">
-        <v>56.61</v>
+        <v>22.533999999999999</v>
       </c>
       <c r="D134" s="406">
-        <v>27.898</v>
+        <v>27.824000000000002</v>
       </c>
       <c r="E134" s="406">
-        <v>28.712</v>
+        <v>-5.2900000000000027</v>
       </c>
       <c r="F134" s="405">
-        <v>155.208</v>
+        <v>217.43100000000001</v>
       </c>
       <c r="G134" s="406">
-        <v>194.7</v>
+        <v>280.08100000000002</v>
       </c>
       <c r="H134" s="406">
-        <v>-39.49199999999999</v>
+        <v>-62.650000000000006</v>
       </c>
     </row>
     <row r="135" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A135" s="408" t="s">
+        <v>444</v>
+      </c>
+      <c r="B135" s="407" t="s">
         <v>445</v>
       </c>
-      <c r="B135" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" s="410">
-        <v>6.1319999999999997</v>
+        <v>80.760999999999996</v>
       </c>
       <c r="D135" s="411">
-        <v>1034.713</v>
+        <v>436.06700000000001</v>
       </c>
       <c r="E135" s="411">
-        <v>-1028.5809999999999</v>
+        <v>-355.30600000000004</v>
       </c>
       <c r="F135" s="410">
-        <v>39.713000000000001</v>
+        <v>136.96100000000001</v>
       </c>
       <c r="G135" s="411">
-        <v>2400.663</v>
+        <v>3447.01</v>
       </c>
       <c r="H135" s="411">
-        <v>-2360.9499999999998</v>
+        <v>-3310.049</v>
       </c>
     </row>
     <row r="136" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="413" t="s">
         <v>446</v>
       </c>
       <c r="B136" s="414" t="s">
         <v>447</v>
       </c>
       <c r="C136" s="405">
-        <v>23.832999999999998</v>
+        <v>69.314999999999998</v>
       </c>
       <c r="D136" s="406">
-        <v>4.2069999999999999</v>
+        <v>4.0460000000000003</v>
       </c>
       <c r="E136" s="406">
-        <v>19.625999999999998</v>
+        <v>65.268999999999991</v>
       </c>
       <c r="F136" s="405">
-        <v>176.91200000000001</v>
+        <v>300.26100000000002</v>
       </c>
       <c r="G136" s="406">
-        <v>27.527999999999999</v>
+        <v>41.1</v>
       </c>
       <c r="H136" s="406">
-        <v>149.38400000000001</v>
+        <v>259.161</v>
       </c>
     </row>
     <row r="137" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A137" s="413" t="s">
         <v>448</v>
       </c>
       <c r="B137" s="407" t="s">
         <v>449</v>
       </c>
       <c r="C137" s="405">
-        <v>5.73</v>
+        <v>6.5519999999999996</v>
       </c>
       <c r="D137" s="406">
-        <v>17.030999999999999</v>
+        <v>10.045</v>
       </c>
       <c r="E137" s="406">
-        <v>-11.300999999999998</v>
+        <v>-3.4930000000000003</v>
       </c>
       <c r="F137" s="405">
-        <v>36.811999999999998</v>
+        <v>55.802999999999997</v>
       </c>
       <c r="G137" s="406">
-        <v>74.486999999999995</v>
+        <v>107.51600000000001</v>
       </c>
       <c r="H137" s="406">
-        <v>-37.674999999999997</v>
+        <v>-51.713000000000008</v>
       </c>
     </row>
     <row r="138" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="413" t="s">
         <v>450</v>
       </c>
       <c r="B138" s="407" t="s">
         <v>451</v>
       </c>
       <c r="C138" s="405">
-        <v>2.0950000000000002</v>
+        <v>2.1709999999999998</v>
       </c>
       <c r="D138" s="406">
-        <v>228.92500000000001</v>
+        <v>67.814999999999998</v>
       </c>
       <c r="E138" s="406">
-        <v>-226.83</v>
+        <v>-65.643999999999991</v>
       </c>
       <c r="F138" s="405">
-        <v>15.455</v>
+        <v>23.315999999999999</v>
       </c>
       <c r="G138" s="406">
-        <v>617.78</v>
+        <v>982.33500000000004</v>
       </c>
       <c r="H138" s="406">
-        <v>-602.32499999999993</v>
+        <v>-959.01900000000001</v>
       </c>
     </row>
     <row r="139" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A139" s="413" t="s">
         <v>452</v>
       </c>
       <c r="B139" s="407" t="s">
         <v>453</v>
       </c>
       <c r="C139" s="405">
-        <v>0.98499999999999999</v>
+        <v>1.35</v>
       </c>
       <c r="D139" s="406">
-        <v>19.341000000000001</v>
+        <v>26.927</v>
       </c>
       <c r="E139" s="406">
-        <v>-18.356000000000002</v>
+        <v>-25.576999999999998</v>
       </c>
       <c r="F139" s="405">
-        <v>8.7110000000000003</v>
+        <v>13.77</v>
       </c>
       <c r="G139" s="406">
-        <v>149.83199999999999</v>
+        <v>234.13399999999999</v>
       </c>
       <c r="H139" s="406">
-        <v>-141.12099999999998</v>
+        <v>-220.36399999999998</v>
       </c>
     </row>
     <row r="140" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="413" t="s">
         <v>454</v>
       </c>
       <c r="B140" s="407" t="s">
         <v>455</v>
       </c>
       <c r="C140" s="405">
-        <v>14.03</v>
+        <v>14.35</v>
       </c>
       <c r="D140" s="406">
-        <v>19.010000000000002</v>
+        <v>24.384</v>
       </c>
       <c r="E140" s="406">
-        <v>-4.9800000000000022</v>
+        <v>-10.034000000000001</v>
       </c>
       <c r="F140" s="405">
-        <v>80.230999999999995</v>
+        <v>119.32599999999999</v>
       </c>
       <c r="G140" s="406">
-        <v>172.54300000000001</v>
+        <v>281.30900000000003</v>
       </c>
       <c r="H140" s="406">
-        <v>-92.312000000000012</v>
+        <v>-161.98300000000003</v>
       </c>
     </row>
     <row r="141" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" s="413" t="s">
         <v>456</v>
       </c>
       <c r="B141" s="407" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C141" s="405">
-        <v>621.78599999999994</v>
+        <v>434.06900000000002</v>
       </c>
       <c r="D141" s="406">
-        <v>381.56700000000001</v>
+        <v>685.72299999999996</v>
       </c>
       <c r="E141" s="406">
-        <v>240.21899999999994</v>
+        <v>-251.65399999999994</v>
       </c>
       <c r="F141" s="405">
-        <v>2552.6930000000002</v>
+        <v>4487.68</v>
       </c>
       <c r="G141" s="406">
-        <v>2027.5250000000001</v>
+        <v>3710.0990000000002</v>
       </c>
       <c r="H141" s="406">
-        <v>525.16800000000012</v>
+        <v>777.58100000000013</v>
       </c>
     </row>
     <row r="142" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A142" s="413" t="s">
         <v>457</v>
       </c>
       <c r="B142" s="407" t="s">
-        <v>82</v>
+        <v>458</v>
       </c>
       <c r="C142" s="405">
-        <v>586.99900000000002</v>
+        <v>163.65799999999999</v>
       </c>
       <c r="D142" s="406">
-        <v>41.981000000000002</v>
+        <v>28.922000000000001</v>
       </c>
       <c r="E142" s="406">
-        <v>545.01800000000003</v>
+        <v>134.73599999999999</v>
       </c>
       <c r="F142" s="405">
-        <v>1704.5039999999999</v>
+        <v>2410.3539999999998</v>
       </c>
       <c r="G142" s="406">
-        <v>248.30199999999999</v>
+        <v>361.07499999999999</v>
       </c>
       <c r="H142" s="406">
-        <v>1456.202</v>
+        <v>2049.279</v>
       </c>
     </row>
     <row r="143" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A143" s="413" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B143" s="407" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C143" s="405">
-        <v>43.761000000000003</v>
+        <v>43.578000000000003</v>
       </c>
       <c r="D143" s="406">
-        <v>13.507</v>
+        <v>15.807</v>
       </c>
       <c r="E143" s="406">
-        <v>30.254000000000005</v>
+        <v>27.771000000000001</v>
       </c>
       <c r="F143" s="405">
-        <v>304.45600000000002</v>
+        <v>461.16800000000001</v>
       </c>
       <c r="G143" s="406">
-        <v>111.74</v>
+        <v>163.24199999999999</v>
       </c>
       <c r="H143" s="406">
-        <v>192.71600000000001</v>
+        <v>297.92600000000004</v>
       </c>
     </row>
     <row r="144" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="413" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B144" s="407" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C144" s="405">
-        <v>5.2649999999999997</v>
+        <v>5.2969999999999997</v>
       </c>
       <c r="D144" s="406">
-        <v>42.917999999999999</v>
+        <v>38.700000000000003</v>
       </c>
       <c r="E144" s="406">
-        <v>-37.652999999999999</v>
+        <v>-33.403000000000006</v>
       </c>
       <c r="F144" s="405">
-        <v>27.956</v>
+        <v>42.656999999999996</v>
       </c>
       <c r="G144" s="406">
-        <v>226.22399999999999</v>
+        <v>350.82400000000001</v>
       </c>
       <c r="H144" s="406">
-        <v>-198.268</v>
+        <v>-308.16700000000003</v>
       </c>
     </row>
     <row r="145" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A145" s="408" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B145" s="407" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C145" s="410">
-        <v>3.2770000000000001</v>
+        <v>2.6280000000000001</v>
       </c>
       <c r="D145" s="411">
-        <v>118.277</v>
+        <v>416.59899999999999</v>
       </c>
       <c r="E145" s="411">
-        <v>-115</v>
+        <v>-413.971</v>
       </c>
       <c r="F145" s="410">
-        <v>24.006</v>
+        <v>35.027999999999999</v>
       </c>
       <c r="G145" s="411">
-        <v>1320.3869999999999</v>
+        <v>1912.261</v>
       </c>
       <c r="H145" s="411">
-        <v>-1296.3809999999999</v>
+        <v>-1877.2329999999999</v>
       </c>
     </row>
     <row r="146" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="413" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B146" s="414" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C146" s="405">
-        <v>23.986999999999998</v>
+        <v>30.920999999999999</v>
       </c>
       <c r="D146" s="406">
-        <v>17.186</v>
+        <v>11.718</v>
       </c>
       <c r="E146" s="406">
-        <v>6.8009999999999984</v>
+        <v>19.202999999999999</v>
       </c>
       <c r="F146" s="405">
-        <v>154.875</v>
+        <v>233.62</v>
       </c>
       <c r="G146" s="406">
-        <v>105.072</v>
+        <v>171.066</v>
       </c>
       <c r="H146" s="406">
-        <v>49.802999999999997</v>
+        <v>62.554000000000002</v>
       </c>
     </row>
     <row r="147" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A147" s="413" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B147" s="407" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C147" s="405">
-        <v>28.096</v>
+        <v>24.651</v>
       </c>
       <c r="D147" s="406">
-        <v>151.71299999999999</v>
+        <v>97.738</v>
       </c>
       <c r="E147" s="406">
-        <v>-123.61699999999999</v>
+        <v>-73.087000000000003</v>
       </c>
       <c r="F147" s="405">
-        <v>161.221</v>
+        <v>243.65899999999999</v>
       </c>
       <c r="G147" s="406">
-        <v>966.27800000000002</v>
+        <v>1439.704</v>
       </c>
       <c r="H147" s="406">
-        <v>-805.05700000000002</v>
+        <v>-1196.0450000000001</v>
       </c>
     </row>
     <row r="148" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A148" s="413" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B148" s="407" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C148" s="405">
         <v>0</v>
       </c>
       <c r="D148" s="406">
-        <v>2E-3</v>
+        <v>0.187</v>
       </c>
       <c r="E148" s="406">
-        <v>-2E-3</v>
+        <v>-0.187</v>
       </c>
       <c r="F148" s="405">
-        <v>0.1</v>
+        <v>0.17599999999999999</v>
       </c>
       <c r="G148" s="406">
-        <v>0.19900000000000001</v>
+        <v>0.39700000000000002</v>
       </c>
       <c r="H148" s="406">
-        <v>-9.9000000000000005E-2</v>
+        <v>-0.22100000000000003</v>
       </c>
     </row>
     <row r="149" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A149" s="413" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B149" s="407" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C149" s="405">
-        <v>1.9E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="D149" s="406">
         <v>0</v>
       </c>
       <c r="E149" s="406">
-        <v>1.9E-2</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="F149" s="405">
-        <v>0.32800000000000001</v>
+        <v>0.35599999999999998</v>
       </c>
       <c r="G149" s="406">
         <v>0</v>
       </c>
       <c r="H149" s="406">
-        <v>0.32800000000000001</v>
+        <v>0.35599999999999998</v>
       </c>
     </row>
     <row r="150" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="413" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B150" s="407" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C150" s="405">
-        <v>4.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="D150" s="406">
         <v>0</v>
       </c>
       <c r="E150" s="406">
-        <v>4.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="F150" s="405">
-        <v>0.14899999999999999</v>
+        <v>0.23499999999999999</v>
       </c>
       <c r="G150" s="406">
-        <v>1.4E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="H150" s="406">
-        <v>0.13499999999999998</v>
+        <v>0.21799999999999997</v>
       </c>
     </row>
     <row r="151" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" s="413" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B151" s="407" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C151" s="405">
-        <v>0.33</v>
+        <v>0.193</v>
       </c>
       <c r="D151" s="406">
-        <v>1E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="E151" s="406">
-        <v>0.32900000000000001</v>
+        <v>0.187</v>
       </c>
       <c r="F151" s="405">
-        <v>1.5189999999999999</v>
+        <v>2.2170000000000001</v>
       </c>
       <c r="G151" s="406">
-        <v>1.4E-2</v>
+        <v>2.3E-2</v>
       </c>
       <c r="H151" s="406">
-        <v>1.5049999999999999</v>
+        <v>2.194</v>
       </c>
     </row>
     <row r="152" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A152" s="413" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B152" s="407" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="C152" s="405">
-        <v>111.32</v>
+        <v>44.037999999999997</v>
       </c>
       <c r="D152" s="406">
-        <v>786.66399999999999</v>
+        <v>209.37299999999999</v>
       </c>
       <c r="E152" s="406">
-        <v>-675.34400000000005</v>
+        <v>-165.33499999999998</v>
       </c>
       <c r="F152" s="405">
-        <v>374.85300000000001</v>
+        <v>598.66099999999994</v>
       </c>
       <c r="G152" s="406">
-        <v>3387.683</v>
+        <v>4853.9530000000004</v>
       </c>
       <c r="H152" s="406">
-        <v>-3012.83</v>
+        <v>-4255.2920000000004</v>
       </c>
     </row>
     <row r="153" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A153" s="413" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B153" s="407" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C153" s="405">
-        <v>0.45400000000000001</v>
+        <v>0.62</v>
       </c>
       <c r="D153" s="406">
-        <v>0.17100000000000001</v>
+        <v>1.24</v>
       </c>
       <c r="E153" s="406">
-        <v>0.28300000000000003</v>
+        <v>-0.62</v>
       </c>
       <c r="F153" s="405">
-        <v>4.4050000000000002</v>
+        <v>6.5350000000000001</v>
       </c>
       <c r="G153" s="406">
-        <v>0.91200000000000003</v>
+        <v>2.8290000000000002</v>
       </c>
       <c r="H153" s="406">
-        <v>3.4930000000000003</v>
+        <v>3.706</v>
       </c>
     </row>
     <row r="154" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A154" s="413" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B154" s="407" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C154" s="405">
-        <v>0.41699999999999998</v>
+        <v>0.123</v>
       </c>
       <c r="D154" s="406">
-        <v>3.1E-2</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="E154" s="406">
-        <v>0.38600000000000001</v>
+        <v>0.11599999999999999</v>
       </c>
       <c r="F154" s="405">
-        <v>1.2190000000000001</v>
+        <v>1.5189999999999999</v>
       </c>
       <c r="G154" s="406">
-        <v>0.20399999999999999</v>
+        <v>0.27200000000000002</v>
       </c>
       <c r="H154" s="406">
-        <v>1.0150000000000001</v>
+        <v>1.2469999999999999</v>
       </c>
     </row>
     <row r="155" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A155" s="408" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B155" s="407" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C155" s="410">
-        <v>4779.0259999999998</v>
+        <v>5736.8339999999998</v>
       </c>
       <c r="D155" s="411">
-        <v>2235.6669999999999</v>
+        <v>2069.5390000000002</v>
       </c>
       <c r="E155" s="411">
-        <v>2543.3589999999999</v>
+        <v>3667.2949999999996</v>
       </c>
       <c r="F155" s="410">
-        <v>38054.631000000001</v>
+        <v>52224.021000000001</v>
       </c>
       <c r="G155" s="411">
-        <v>10803.429</v>
+        <v>16921.469000000001</v>
       </c>
       <c r="H155" s="411">
-        <v>27251.202000000001</v>
+        <v>35302.551999999996</v>
       </c>
     </row>
     <row r="156" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A156" s="413" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B156" s="414" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C156" s="405">
-        <v>10.154999999999999</v>
+        <v>15.55</v>
       </c>
       <c r="D156" s="406">
-        <v>19.036000000000001</v>
+        <v>16.588999999999999</v>
       </c>
       <c r="E156" s="406">
-        <v>-8.881000000000002</v>
+        <v>-1.0389999999999979</v>
       </c>
       <c r="F156" s="405">
-        <v>71.218999999999994</v>
+        <v>121.14700000000001</v>
       </c>
       <c r="G156" s="406">
-        <v>91.742999999999995</v>
+        <v>148.096</v>
       </c>
       <c r="H156" s="406">
-        <v>-20.524000000000001</v>
+        <v>-26.948999999999998</v>
       </c>
     </row>
     <row r="157" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A157" s="413" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B157" s="407" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C157" s="405">
-        <v>8.1189999999999998</v>
+        <v>9.68</v>
       </c>
       <c r="D157" s="406">
-        <v>5.1760000000000002</v>
+        <v>5.0359999999999996</v>
       </c>
       <c r="E157" s="406">
-        <v>2.9429999999999996</v>
+        <v>4.6440000000000001</v>
       </c>
       <c r="F157" s="405">
-        <v>54.305999999999997</v>
+        <v>81.052999999999997</v>
       </c>
       <c r="G157" s="406">
-        <v>48.036999999999999</v>
+        <v>69.858000000000004</v>
       </c>
       <c r="H157" s="406">
-        <v>6.2689999999999984</v>
+        <v>11.194999999999993</v>
       </c>
     </row>
     <row r="158" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A158" s="413" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B158" s="407" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C158" s="405">
-        <v>0.69699999999999995</v>
+        <v>0</v>
       </c>
       <c r="D158" s="406">
-        <v>0.13700000000000001</v>
+        <v>0</v>
       </c>
       <c r="E158" s="406">
-        <v>0.55999999999999994</v>
+        <v>0</v>
       </c>
       <c r="F158" s="405">
-        <v>1.157</v>
+        <v>1.165</v>
       </c>
       <c r="G158" s="406">
-        <v>0.64100000000000001</v>
+        <v>0.72899999999999998</v>
       </c>
       <c r="H158" s="406">
-        <v>0.51600000000000001</v>
+        <v>0.43600000000000005</v>
       </c>
     </row>
     <row r="159" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A159" s="413" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B159" s="407" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C159" s="405">
-        <v>0.13100000000000001</v>
+        <v>0.32100000000000001</v>
       </c>
       <c r="D159" s="406">
-        <v>1.7999999999999999E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="E159" s="406">
-        <v>0.113</v>
+        <v>0.32</v>
       </c>
       <c r="F159" s="405">
-        <v>1.6319999999999999</v>
+        <v>2.1589999999999998</v>
       </c>
       <c r="G159" s="406">
-        <v>5.2999999999999999E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="H159" s="406">
-        <v>1.579</v>
+        <v>2.101</v>
       </c>
     </row>
     <row r="160" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A160" s="413" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B160" s="407" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C160" s="405">
-        <v>31.963999999999999</v>
+        <v>38.917000000000002</v>
       </c>
       <c r="D160" s="406">
-        <v>64.909000000000006</v>
+        <v>74.344999999999999</v>
       </c>
       <c r="E160" s="406">
-        <v>-32.945000000000007</v>
+        <v>-35.427999999999997</v>
       </c>
       <c r="F160" s="405">
-        <v>237.239</v>
+        <v>400.79300000000001</v>
       </c>
       <c r="G160" s="406">
-        <v>415.339</v>
+        <v>631.29</v>
       </c>
       <c r="H160" s="406">
-        <v>-178.1</v>
+        <v>-230.49699999999996</v>
       </c>
     </row>
     <row r="161" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A161" s="413" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B161" s="412" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C161" s="405">
         <v>0</v>
       </c>
       <c r="D161" s="406"/>
       <c r="E161" s="406">
         <v>0</v>
       </c>
       <c r="F161" s="405">
         <v>0.11600000000000001</v>
       </c>
       <c r="G161" s="406"/>
       <c r="H161" s="406">
         <v>0.11600000000000001</v>
       </c>
     </row>
     <row r="162" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" s="413" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B162" s="412" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C162" s="405">
-        <v>91.899000000000001</v>
+        <v>181.57400000000001</v>
       </c>
       <c r="D162" s="406">
-        <v>72.472999999999999</v>
+        <v>60.374000000000002</v>
       </c>
       <c r="E162" s="406">
-        <v>19.426000000000002</v>
+        <v>121.20000000000002</v>
       </c>
       <c r="F162" s="405">
-        <v>609.346</v>
+        <v>991.28499999999997</v>
       </c>
       <c r="G162" s="406">
-        <v>418.81</v>
+        <v>689.60199999999998</v>
       </c>
       <c r="H162" s="406">
-        <v>190.536</v>
+        <v>301.68299999999999</v>
       </c>
     </row>
     <row r="163" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A163" s="413" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B163" s="407" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C163" s="405">
-        <v>17.701000000000001</v>
+        <v>25.943000000000001</v>
       </c>
       <c r="D163" s="406">
-        <v>4.7969999999999997</v>
+        <v>6.2439999999999998</v>
       </c>
       <c r="E163" s="406">
-        <v>12.904</v>
+        <v>19.699000000000002</v>
       </c>
       <c r="F163" s="405">
-        <v>116.47499999999999</v>
+        <v>205.30699999999999</v>
       </c>
       <c r="G163" s="406">
-        <v>31.364999999999998</v>
+        <v>50.027000000000001</v>
       </c>
       <c r="H163" s="406">
-        <v>85.11</v>
+        <v>155.27999999999997</v>
       </c>
     </row>
     <row r="164" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A164" s="413" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B164" s="407" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C164" s="405">
-        <v>0.29299999999999998</v>
+        <v>0.47199999999999998</v>
       </c>
       <c r="D164" s="406">
-        <v>0.11</v>
+        <v>0</v>
       </c>
       <c r="E164" s="406">
-        <v>0.183</v>
+        <v>0.47199999999999998</v>
       </c>
       <c r="F164" s="405">
-        <v>2.1930000000000001</v>
+        <v>4.2</v>
       </c>
       <c r="G164" s="406">
-        <v>0.63</v>
+        <v>0.70599999999999996</v>
       </c>
       <c r="H164" s="406">
-        <v>1.5630000000000002</v>
+        <v>3.4940000000000002</v>
       </c>
     </row>
     <row r="165" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A165" s="408" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B165" s="407" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C165" s="410">
-        <v>0.26100000000000001</v>
+        <v>0.80600000000000005</v>
       </c>
       <c r="D165" s="411">
-        <v>0.151</v>
+        <v>0.22</v>
       </c>
       <c r="E165" s="411">
-        <v>0.11000000000000001</v>
+        <v>0.58600000000000008</v>
       </c>
       <c r="F165" s="410">
-        <v>2.8919999999999999</v>
+        <v>4.7140000000000004</v>
       </c>
       <c r="G165" s="411">
-        <v>1.3089999999999999</v>
+        <v>2.1139999999999999</v>
       </c>
       <c r="H165" s="411">
-        <v>1.583</v>
+        <v>2.6000000000000005</v>
       </c>
     </row>
     <row r="166" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A166" s="413" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B166" s="414" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C166" s="405">
-        <v>78.465999999999994</v>
+        <v>50.575000000000003</v>
       </c>
       <c r="D166" s="406">
-        <v>78.602999999999994</v>
+        <v>53.677</v>
       </c>
       <c r="E166" s="406">
-        <v>-0.13700000000000045</v>
+        <v>-3.1019999999999968</v>
       </c>
       <c r="F166" s="405">
-        <v>404.61500000000001</v>
+        <v>576.34299999999996</v>
       </c>
       <c r="G166" s="406">
-        <v>425.31099999999998</v>
+        <v>625.58500000000004</v>
       </c>
       <c r="H166" s="406">
-        <v>-20.69599999999997</v>
+        <v>-49.242000000000075</v>
       </c>
     </row>
     <row r="167" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A167" s="413" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B167" s="407" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C167" s="405">
-        <v>61.692999999999998</v>
+        <v>53.908999999999999</v>
       </c>
       <c r="D167" s="406">
-        <v>389.56</v>
+        <v>362.59199999999998</v>
       </c>
       <c r="E167" s="406">
-        <v>-327.86700000000002</v>
+        <v>-308.68299999999999</v>
       </c>
       <c r="F167" s="405">
-        <v>322.01</v>
+        <v>506.12200000000001</v>
       </c>
       <c r="G167" s="406">
-        <v>2408.0509999999999</v>
+        <v>3304.8879999999999</v>
       </c>
       <c r="H167" s="406">
-        <v>-2086.0410000000002</v>
+        <v>-2798.7660000000001</v>
       </c>
     </row>
     <row r="168" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A168" s="413" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B168" s="407" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C168" s="405">
-        <v>0.55300000000000005</v>
+        <v>0.80400000000000005</v>
       </c>
       <c r="D168" s="406">
-        <v>1.6E-2</v>
+        <v>0</v>
       </c>
       <c r="E168" s="406">
-        <v>0.53700000000000003</v>
+        <v>0.80400000000000005</v>
       </c>
       <c r="F168" s="405">
-        <v>3.5259999999999998</v>
+        <v>5.7530000000000001</v>
       </c>
       <c r="G168" s="406">
-        <v>2.7E-2</v>
+        <v>0.03</v>
       </c>
       <c r="H168" s="406">
-        <v>3.4989999999999997</v>
+        <v>5.7229999999999999</v>
       </c>
     </row>
     <row r="169" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A169" s="413" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B169" s="407" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C169" s="405">
-        <v>2E-3</v>
+        <v>0.11899999999999999</v>
       </c>
       <c r="D169" s="406">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="E169" s="406">
-        <v>1E-3</v>
+        <v>0.11899999999999999</v>
       </c>
       <c r="F169" s="405">
-        <v>0.60499999999999998</v>
+        <v>0.96499999999999997</v>
       </c>
       <c r="G169" s="406">
-        <v>4.2000000000000003E-2</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="H169" s="406">
-        <v>0.56299999999999994</v>
+        <v>0.92199999999999993</v>
       </c>
     </row>
     <row r="170" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A170" s="413" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B170" s="407" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C170" s="405">
-        <v>7.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="D170" s="406">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="E170" s="406">
-        <v>6.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="F170" s="405">
-        <v>0.89900000000000002</v>
+        <v>0.96499999999999997</v>
       </c>
       <c r="G170" s="406">
-        <v>2E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="H170" s="406">
-        <v>0.89700000000000002</v>
+        <v>0.96099999999999997</v>
       </c>
     </row>
     <row r="171" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A171" s="413" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B171" s="407" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C171" s="405">
-        <v>2.0550000000000002</v>
+        <v>2.3679999999999999</v>
       </c>
       <c r="D171" s="406">
-        <v>1.462</v>
+        <v>2.2440000000000002</v>
       </c>
       <c r="E171" s="406">
-        <v>0.59300000000000019</v>
+        <v>0.12399999999999967</v>
       </c>
       <c r="F171" s="405">
-        <v>10.571</v>
+        <v>18.637</v>
       </c>
       <c r="G171" s="406">
-        <v>29.52</v>
+        <v>39.226999999999997</v>
       </c>
       <c r="H171" s="406">
-        <v>-18.948999999999998</v>
+        <v>-20.589999999999996</v>
       </c>
     </row>
     <row r="172" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" s="413" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B172" s="407" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C172" s="405">
-        <v>1416.6769999999999</v>
+        <v>4001.9520000000002</v>
       </c>
       <c r="D172" s="406">
-        <v>748.11800000000005</v>
+        <v>793.93299999999999</v>
       </c>
       <c r="E172" s="406">
-        <v>668.55899999999986</v>
+        <v>3208.0190000000002</v>
       </c>
       <c r="F172" s="405">
-        <v>9088.8549999999996</v>
+        <v>16226.788</v>
       </c>
       <c r="G172" s="406">
-        <v>4226.5029999999997</v>
+        <v>6822.2759999999998</v>
       </c>
       <c r="H172" s="406">
-        <v>4862.3519999999999</v>
+        <v>9404.5120000000006</v>
       </c>
     </row>
     <row r="173" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A173" s="413" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B173" s="407" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C173" s="405">
-        <v>15.39</v>
+        <v>18.670999999999999</v>
       </c>
       <c r="D173" s="406">
-        <v>0.11799999999999999</v>
+        <v>1E-3</v>
       </c>
       <c r="E173" s="406">
-        <v>15.272</v>
+        <v>18.669999999999998</v>
       </c>
       <c r="F173" s="405">
-        <v>90.198999999999998</v>
+        <v>130.39099999999999</v>
       </c>
       <c r="G173" s="406">
-        <v>0.48799999999999999</v>
+        <v>0.48899999999999999</v>
       </c>
       <c r="H173" s="406">
-        <v>89.710999999999999</v>
+        <v>129.90199999999999</v>
       </c>
     </row>
     <row r="174" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A174" s="413" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B174" s="407" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C174" s="405">
-        <v>0.42</v>
+        <v>0.57199999999999995</v>
       </c>
       <c r="D174" s="406">
-        <v>6.2E-2</v>
+        <v>4.3999999999999997E-2</v>
       </c>
       <c r="E174" s="406">
-        <v>0.35799999999999998</v>
+        <v>0.52799999999999991</v>
       </c>
       <c r="F174" s="405">
-        <v>2.375</v>
+        <v>159.477</v>
       </c>
       <c r="G174" s="406">
-        <v>0.76700000000000002</v>
+        <v>1.075</v>
       </c>
       <c r="H174" s="406">
-        <v>1.6080000000000001</v>
+        <v>158.40200000000002</v>
       </c>
     </row>
     <row r="175" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A175" s="408" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B175" s="409" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C175" s="410">
-        <v>6.2E-2</v>
+        <v>0.30599999999999999</v>
       </c>
       <c r="D175" s="411">
-        <v>0.113</v>
+        <v>2E-3</v>
       </c>
       <c r="E175" s="411">
-        <v>-5.1000000000000004E-2</v>
+        <v>0.30399999999999999</v>
       </c>
       <c r="F175" s="410">
-        <v>0.88200000000000001</v>
+        <v>1.724</v>
       </c>
       <c r="G175" s="411">
-        <v>0.121</v>
+        <v>0.127</v>
       </c>
       <c r="H175" s="411">
-        <v>0.76100000000000001</v>
+        <v>1.597</v>
       </c>
     </row>
     <row r="176" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A176" s="413" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B176" s="407" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C176" s="405">
-        <v>1.587</v>
+        <v>0.95499999999999996</v>
       </c>
       <c r="D176" s="406">
-        <v>13.95</v>
+        <v>8.2949999999999999</v>
       </c>
       <c r="E176" s="406">
-        <v>-12.363</v>
+        <v>-7.34</v>
       </c>
       <c r="F176" s="405">
-        <v>7.7039999999999997</v>
+        <v>12.956</v>
       </c>
       <c r="G176" s="406">
-        <v>27.189</v>
+        <v>47.868000000000002</v>
       </c>
       <c r="H176" s="406">
-        <v>-19.484999999999999</v>
+        <v>-34.912000000000006</v>
       </c>
     </row>
     <row r="177" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A177" s="413" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B177" s="407" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C177" s="405">
-        <v>2.5659999999999998</v>
+        <v>2.4550000000000001</v>
       </c>
       <c r="D177" s="406">
-        <v>2.0840000000000001</v>
+        <v>1.9390000000000001</v>
       </c>
       <c r="E177" s="406">
-        <v>0.48199999999999976</v>
+        <v>0.51600000000000001</v>
       </c>
       <c r="F177" s="405">
-        <v>15.939</v>
+        <v>23.132000000000001</v>
       </c>
       <c r="G177" s="406">
-        <v>13.879</v>
+        <v>20.978000000000002</v>
       </c>
       <c r="H177" s="406">
-        <v>2.0600000000000005</v>
+        <v>2.1539999999999999</v>
       </c>
     </row>
     <row r="178" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="413" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B178" s="407" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C178" s="405">
-        <v>100.13</v>
+        <v>122.488</v>
       </c>
       <c r="D178" s="406">
-        <v>39.715000000000003</v>
+        <v>32.738</v>
       </c>
       <c r="E178" s="406">
-        <v>60.414999999999992</v>
+        <v>89.75</v>
       </c>
       <c r="F178" s="405">
-        <v>581.85599999999999</v>
+        <v>911.05700000000002</v>
       </c>
       <c r="G178" s="406">
-        <v>237.14400000000001</v>
+        <v>359.46</v>
       </c>
       <c r="H178" s="406">
-        <v>344.71199999999999</v>
+        <v>551.59699999999998</v>
       </c>
     </row>
     <row r="179" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A179" s="413" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B179" s="407" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C179" s="405">
-        <v>0.24199999999999999</v>
+        <v>0.18099999999999999</v>
       </c>
       <c r="D179" s="406">
-        <v>1.2999999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="E179" s="406">
-        <v>0.22899999999999998</v>
+        <v>0.18099999999999999</v>
       </c>
       <c r="F179" s="405">
-        <v>0.51800000000000002</v>
+        <v>0.83599999999999997</v>
       </c>
       <c r="G179" s="406">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="H179" s="406">
-        <v>0.48399999999999999</v>
+        <v>0.80199999999999994</v>
       </c>
     </row>
     <row r="180" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="413" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B180" s="407" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C180" s="405">
-        <v>0.27400000000000002</v>
+        <v>0.38100000000000001</v>
       </c>
       <c r="D180" s="406">
-        <v>6.8000000000000005E-2</v>
+        <v>0.68100000000000005</v>
       </c>
       <c r="E180" s="406">
-        <v>0.20600000000000002</v>
+        <v>-0.30000000000000004</v>
       </c>
       <c r="F180" s="405">
-        <v>1.8580000000000001</v>
+        <v>2.73</v>
       </c>
       <c r="G180" s="406">
-        <v>1.2689999999999999</v>
+        <v>2.286</v>
       </c>
       <c r="H180" s="406">
-        <v>0.58900000000000019</v>
+        <v>0.44399999999999995</v>
       </c>
     </row>
     <row r="181" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A181" s="413" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B181" s="407" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C181" s="405">
-        <v>7.6420000000000003</v>
+        <v>6.9130000000000003</v>
       </c>
       <c r="D181" s="406">
-        <v>3.6629999999999998</v>
+        <v>4.5019999999999998</v>
       </c>
       <c r="E181" s="406">
-        <v>3.9790000000000005</v>
+        <v>2.4110000000000005</v>
       </c>
       <c r="F181" s="405">
-        <v>45.104999999999997</v>
+        <v>71.325000000000003</v>
       </c>
       <c r="G181" s="406">
-        <v>33.113</v>
+        <v>40.835999999999999</v>
       </c>
       <c r="H181" s="406">
-        <v>11.991999999999997</v>
+        <v>30.489000000000004</v>
       </c>
     </row>
     <row r="182" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A182" s="413" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B182" s="412" t="s">
-        <v>534</v>
+        <v>86</v>
       </c>
       <c r="C182" s="405">
-        <v>77.869</v>
+        <v>125.29300000000001</v>
       </c>
       <c r="D182" s="406">
-        <v>306.233</v>
+        <v>812.25199999999995</v>
       </c>
       <c r="E182" s="406">
-        <v>-228.364</v>
+        <v>-686.95899999999995</v>
       </c>
       <c r="F182" s="405">
-        <v>545.35900000000004</v>
+        <v>863.58299999999997</v>
       </c>
       <c r="G182" s="406">
-        <v>2542.0540000000001</v>
+        <v>4310.6189999999997</v>
       </c>
       <c r="H182" s="406">
-        <v>-1996.6950000000002</v>
+        <v>-3447.0359999999996</v>
       </c>
     </row>
     <row r="183" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="413" t="s">
         <v>535</v>
       </c>
       <c r="B183" s="407" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="C183" s="405">
-        <v>359.47899999999998</v>
+        <v>545.55899999999997</v>
       </c>
       <c r="D183" s="406">
-        <v>262.45299999999997</v>
+        <v>199.61799999999999</v>
       </c>
       <c r="E183" s="406">
-        <v>97.02600000000001</v>
+        <v>345.94099999999997</v>
       </c>
       <c r="F183" s="405">
-        <v>2248.58</v>
+        <v>3635.886</v>
       </c>
       <c r="G183" s="406">
-        <v>1468.9169999999999</v>
+        <v>2076.1869999999999</v>
       </c>
       <c r="H183" s="406">
-        <v>779.66300000000001</v>
+        <v>1559.6990000000001</v>
       </c>
     </row>
     <row r="184" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="413" t="s">
         <v>536</v>
       </c>
       <c r="B184" s="407" t="s">
         <v>52</v>
       </c>
       <c r="C184" s="405">
-        <v>23283.673999999999</v>
+        <v>27460.787</v>
       </c>
       <c r="D184" s="406">
-        <v>5794.0450000000001</v>
+        <v>4808.8999999999996</v>
       </c>
       <c r="E184" s="406">
-        <v>17489.629000000001</v>
+        <v>22651.887000000002</v>
       </c>
       <c r="F184" s="405">
-        <v>133312.622</v>
+        <v>207774.79199999999</v>
       </c>
       <c r="G184" s="406">
-        <v>29309.011999999999</v>
+        <v>44388.012000000002</v>
       </c>
       <c r="H184" s="406">
-        <v>104003.61</v>
+        <v>163386.77999999997</v>
       </c>
     </row>
     <row r="185" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A185" s="408" t="s">
         <v>537</v>
       </c>
       <c r="B185" s="409" t="s">
         <v>538</v>
       </c>
       <c r="C185" s="410">
-        <v>2.8650000000000002</v>
+        <v>2.2090000000000001</v>
       </c>
       <c r="D185" s="411">
-        <v>0.41899999999999998</v>
+        <v>0.154</v>
       </c>
       <c r="E185" s="411">
-        <v>2.4460000000000002</v>
+        <v>2.0550000000000002</v>
       </c>
       <c r="F185" s="410">
-        <v>21.634</v>
+        <v>32.454999999999998</v>
       </c>
       <c r="G185" s="411">
-        <v>1.7390000000000001</v>
+        <v>2.306</v>
       </c>
       <c r="H185" s="411">
-        <v>19.895</v>
+        <v>30.148999999999997</v>
       </c>
     </row>
     <row r="186" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="413" t="s">
         <v>539</v>
       </c>
       <c r="B186" s="407" t="s">
         <v>540</v>
       </c>
       <c r="C186" s="405">
-        <v>0.76900000000000002</v>
+        <v>0.91800000000000004</v>
       </c>
       <c r="D186" s="406">
-        <v>0.22500000000000001</v>
+        <v>3.6999999999999998E-2</v>
       </c>
       <c r="E186" s="406">
-        <v>0.54400000000000004</v>
+        <v>0.88100000000000001</v>
       </c>
       <c r="F186" s="405">
-        <v>6.1909999999999998</v>
+        <v>9.6310000000000002</v>
       </c>
       <c r="G186" s="406">
-        <v>4.6189999999999998</v>
+        <v>5.883</v>
       </c>
       <c r="H186" s="406">
-        <v>1.5720000000000001</v>
+        <v>3.7480000000000002</v>
       </c>
     </row>
     <row r="187" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="413" t="s">
         <v>541</v>
       </c>
       <c r="B187" s="407" t="s">
         <v>542</v>
       </c>
       <c r="C187" s="405">
-        <v>0.14199999999999999</v>
+        <v>0.106</v>
       </c>
       <c r="D187" s="406">
-        <v>0.65</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="E187" s="406">
-        <v>-0.50800000000000001</v>
+        <v>6.3E-2</v>
       </c>
       <c r="F187" s="405">
-        <v>1.4550000000000001</v>
+        <v>1.877</v>
       </c>
       <c r="G187" s="406">
-        <v>1.415</v>
+        <v>1.5309999999999999</v>
       </c>
       <c r="H187" s="406">
-        <v>4.0000000000000036E-2</v>
+        <v>0.34600000000000009</v>
       </c>
     </row>
     <row r="188" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A188" s="413" t="s">
         <v>543</v>
       </c>
       <c r="B188" s="407" t="s">
         <v>544</v>
       </c>
       <c r="C188" s="405">
-        <v>0.73299999999999998</v>
+        <v>1.171</v>
       </c>
       <c r="D188" s="406">
-        <v>0.318</v>
+        <v>9.5000000000000001E-2</v>
       </c>
       <c r="E188" s="406">
-        <v>0.41499999999999998</v>
+        <v>1.0760000000000001</v>
       </c>
       <c r="F188" s="405">
-        <v>6.173</v>
+        <v>10.436999999999999</v>
       </c>
       <c r="G188" s="406">
-        <v>4.8179999999999996</v>
+        <v>5.2309999999999999</v>
       </c>
       <c r="H188" s="406">
-        <v>1.3550000000000004</v>
+        <v>5.2059999999999995</v>
       </c>
     </row>
     <row r="189" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A189" s="413" t="s">
         <v>545</v>
       </c>
       <c r="B189" s="407" t="s">
         <v>64</v>
       </c>
       <c r="C189" s="405">
-        <v>2289.4</v>
+        <v>3093.57</v>
       </c>
       <c r="D189" s="406">
-        <v>3473.125</v>
+        <v>3760.6469999999999</v>
       </c>
       <c r="E189" s="406">
-        <v>-1183.7249999999999</v>
+        <v>-667.07699999999977</v>
       </c>
       <c r="F189" s="405">
-        <v>12433.885</v>
+        <v>21208.405999999999</v>
       </c>
       <c r="G189" s="406">
-        <v>15432.785</v>
+        <v>26105.671999999999</v>
       </c>
       <c r="H189" s="406">
-        <v>-2998.8999999999996</v>
+        <v>-4897.2659999999996</v>
       </c>
     </row>
     <row r="190" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="413" t="s">
         <v>546</v>
       </c>
       <c r="B190" s="407" t="s">
         <v>547</v>
       </c>
       <c r="C190" s="405">
-        <v>0.47299999999999998</v>
+        <v>0.56000000000000005</v>
       </c>
       <c r="D190" s="406">
-        <v>0.316</v>
+        <v>0.71199999999999997</v>
       </c>
       <c r="E190" s="406">
-        <v>0.15699999999999997</v>
+        <v>-0.15199999999999991</v>
       </c>
       <c r="F190" s="405">
-        <v>3.0489999999999999</v>
+        <v>4.2309999999999999</v>
       </c>
       <c r="G190" s="406">
-        <v>1.796</v>
+        <v>3.323</v>
       </c>
       <c r="H190" s="406">
-        <v>1.2529999999999999</v>
+        <v>0.90799999999999992</v>
       </c>
     </row>
     <row r="191" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A191" s="413" t="s">
         <v>548</v>
       </c>
       <c r="B191" s="407" t="s">
         <v>549</v>
       </c>
       <c r="C191" s="405">
-        <v>5.7000000000000002E-2</v>
+        <v>0.17199999999999999</v>
       </c>
       <c r="D191" s="406">
-        <v>12.381</v>
+        <v>4.3570000000000002</v>
       </c>
       <c r="E191" s="406">
-        <v>-12.324</v>
+        <v>-4.1850000000000005</v>
       </c>
       <c r="F191" s="405">
-        <v>0.81899999999999995</v>
+        <v>1.3580000000000001</v>
       </c>
       <c r="G191" s="406">
-        <v>108.27500000000001</v>
+        <v>130.15199999999999</v>
       </c>
       <c r="H191" s="406">
-        <v>-107.456</v>
+        <v>-128.79399999999998</v>
       </c>
     </row>
     <row r="192" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A192" s="413" t="s">
         <v>550</v>
       </c>
       <c r="B192" s="407" t="s">
         <v>551</v>
       </c>
       <c r="C192" s="405">
-        <v>0.17</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="D192" s="406">
-        <v>2.0019999999999998</v>
+        <v>2.0150000000000001</v>
       </c>
       <c r="E192" s="406">
-        <v>-1.8319999999999999</v>
+        <v>-1.9900000000000002</v>
       </c>
       <c r="F192" s="405">
-        <v>2.016</v>
+        <v>3.5649999999999999</v>
       </c>
       <c r="G192" s="406">
-        <v>5.6029999999999998</v>
+        <v>12.137</v>
       </c>
       <c r="H192" s="406">
-        <v>-3.5869999999999997</v>
+        <v>-8.572000000000001</v>
       </c>
     </row>
     <row r="193" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A193" s="413" t="s">
         <v>552</v>
       </c>
       <c r="B193" s="407" t="s">
         <v>553</v>
       </c>
       <c r="C193" s="405">
-        <v>0.67500000000000004</v>
+        <v>0.621</v>
       </c>
       <c r="D193" s="406">
-        <v>0.71899999999999997</v>
+        <v>0.30099999999999999</v>
       </c>
       <c r="E193" s="406">
-        <v>-4.3999999999999928E-2</v>
+        <v>0.32</v>
       </c>
       <c r="F193" s="405">
-        <v>5.016</v>
+        <v>7.1680000000000001</v>
       </c>
       <c r="G193" s="406">
-        <v>2.0590000000000002</v>
+        <v>3.0680000000000001</v>
       </c>
       <c r="H193" s="406">
-        <v>2.9569999999999999</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="194" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A194" s="413" t="s">
         <v>554</v>
       </c>
       <c r="B194" s="407" t="s">
         <v>555</v>
       </c>
       <c r="C194" s="405">
-        <v>0.20599999999999999</v>
+        <v>0.28899999999999998</v>
       </c>
       <c r="D194" s="406">
-        <v>0.66500000000000004</v>
+        <v>0.46300000000000002</v>
       </c>
       <c r="E194" s="406">
-        <v>-0.45900000000000007</v>
+        <v>-0.17400000000000004</v>
       </c>
       <c r="F194" s="405">
-        <v>2.2240000000000002</v>
+        <v>3.0110000000000001</v>
       </c>
       <c r="G194" s="406">
-        <v>2.0459999999999998</v>
+        <v>2.7040000000000002</v>
       </c>
       <c r="H194" s="406">
-        <v>0.17800000000000038</v>
+        <v>0.30699999999999994</v>
       </c>
     </row>
     <row r="195" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A195" s="408" t="s">
         <v>556</v>
       </c>
       <c r="B195" s="409" t="s">
         <v>557</v>
       </c>
       <c r="C195" s="410">
-        <v>2.6179999999999999</v>
+        <v>1.847</v>
       </c>
       <c r="D195" s="411">
-        <v>5.758</v>
+        <v>6.3390000000000004</v>
       </c>
       <c r="E195" s="411">
-        <v>-3.14</v>
+        <v>-4.4920000000000009</v>
       </c>
       <c r="F195" s="410">
-        <v>15.523</v>
+        <v>23.055</v>
       </c>
       <c r="G195" s="411">
-        <v>50.463999999999999</v>
+        <v>65.156999999999996</v>
       </c>
       <c r="H195" s="411">
-        <v>-34.941000000000003</v>
+        <v>-42.101999999999997</v>
       </c>
     </row>
     <row r="196" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A196" s="413" t="s">
         <v>558</v>
       </c>
       <c r="B196" s="407" t="s">
         <v>559</v>
       </c>
       <c r="C196" s="405">
-        <v>0.03</v>
+        <v>4.3999999999999997E-2</v>
       </c>
       <c r="D196" s="406">
-        <v>4.0090000000000003</v>
+        <v>5.9980000000000002</v>
       </c>
       <c r="E196" s="406">
-        <v>-3.9790000000000005</v>
+        <v>-5.9540000000000006</v>
       </c>
       <c r="F196" s="405">
-        <v>0.46899999999999997</v>
+        <v>0.84399999999999997</v>
       </c>
       <c r="G196" s="406">
-        <v>19.864999999999998</v>
+        <v>30.687999999999999</v>
       </c>
       <c r="H196" s="406">
-        <v>-19.395999999999997</v>
+        <v>-29.843999999999998</v>
       </c>
     </row>
     <row r="197" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A197" s="413" t="s">
         <v>560</v>
       </c>
       <c r="B197" s="407" t="s">
         <v>561</v>
       </c>
       <c r="C197" s="405">
-        <v>69.248999999999995</v>
+        <v>35.081000000000003</v>
       </c>
       <c r="D197" s="406">
-        <v>1.147</v>
+        <v>0.626</v>
       </c>
       <c r="E197" s="406">
-        <v>68.10199999999999</v>
+        <v>34.455000000000005</v>
       </c>
       <c r="F197" s="405">
-        <v>248.346</v>
+        <v>390.75700000000001</v>
       </c>
       <c r="G197" s="406">
-        <v>4.6929999999999996</v>
+        <v>6.2210000000000001</v>
       </c>
       <c r="H197" s="406">
-        <v>243.65299999999999</v>
+        <v>384.536</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="413" t="s">
         <v>562</v>
       </c>
       <c r="B198" s="407" t="s">
         <v>563</v>
       </c>
       <c r="C198" s="405">
-        <v>6.0000000000000001E-3</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="D198" s="406">
-        <v>0.24299999999999999</v>
+        <v>0.42199999999999999</v>
       </c>
       <c r="E198" s="406">
-        <v>-0.23699999999999999</v>
+        <v>-0.38700000000000001</v>
       </c>
       <c r="F198" s="405">
-        <v>7.0999999999999994E-2</v>
+        <v>0.27100000000000002</v>
       </c>
       <c r="G198" s="406">
-        <v>0.78300000000000003</v>
+        <v>1.6379999999999999</v>
       </c>
       <c r="H198" s="406">
-        <v>-0.71200000000000008</v>
+        <v>-1.367</v>
       </c>
     </row>
     <row r="199" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A199" s="415" t="s">
         <v>564</v>
       </c>
       <c r="B199" s="416" t="s">
         <v>565</v>
       </c>
       <c r="C199" s="417">
-        <v>278.03899999999999</v>
+        <v>303.52499999999998</v>
       </c>
       <c r="D199" s="418">
-        <v>6764.7349999999997</v>
+        <v>5542.3969999999999</v>
       </c>
       <c r="E199" s="418">
-        <v>-6486.6959999999999</v>
+        <v>-5238.8720000000003</v>
       </c>
       <c r="F199" s="417">
-        <v>1345.711</v>
+        <v>2067.712</v>
       </c>
       <c r="G199" s="418">
-        <v>43945.072</v>
+        <v>60932.133999999998</v>
       </c>
       <c r="H199" s="418">
-        <v>-42599.360999999997</v>
+        <v>-58864.421999999999</v>
       </c>
     </row>
     <row r="200" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C200" s="231"/>
       <c r="D200" s="231"/>
       <c r="E200" s="231"/>
       <c r="F200" s="231"/>
       <c r="G200" s="231"/>
       <c r="H200" s="231"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>