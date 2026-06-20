--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -9,96 +9,96 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\貿易統計科\記者會資料檔\news上網檔\115年3月\指標\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\貿易統計科\記者會資料檔\news上網檔\115年5月\指標\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135"/>
   </bookViews>
   <sheets>
     <sheet name="Tote" sheetId="1" r:id="rId1"/>
     <sheet name="Ctye" sheetId="2" r:id="rId2"/>
     <sheet name="Area" sheetId="3" r:id="rId3"/>
     <sheet name="MajXe" sheetId="4" r:id="rId4"/>
     <sheet name="MajMe" sheetId="5" r:id="rId5"/>
     <sheet name="Trend" sheetId="6" r:id="rId6"/>
     <sheet name="Worlde" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Area!$A$1:$O$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Ctye!$B$1:$P$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">MajMe!$A$1:$M$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">MajXe!$A$1:$M$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Tote!$A$1:$M$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">Worlde!$A$1:$H$199</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">Trend!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">Worlde!$4:$5</definedName>
     <definedName name="wrn.快報." hidden="1">{#N/A,#N/A,TRUE,"total";#N/A,#N/A,TRUE,"cty";#N/A,#N/A,TRUE,"Area";#N/A,#N/A,TRUE,"majex";#N/A,#N/A,TRUE,"majim";#N/A,#N/A,TRUE,"1316t1";#N/A,#N/A,TRUE,"1316t2";#N/A,#N/A,TRUE,"1720t1";#N/A,#N/A,TRUE,"1720t2";#N/A,#N/A,TRUE,"1720X1";#N/A,#N/A,TRUE,"1720X2";#N/A,#N/A,TRUE,"1720M1";#N/A,#N/A,TRUE,"1720M2";#N/A,#N/A,TRUE,"1720Xrk";#N/A,#N/A,TRUE,"1720Mrk";#N/A,#N/A,TRUE,"1316X1";#N/A,#N/A,TRUE,"1316X2";#N/A,#N/A,TRUE,"1316M1";#N/A,#N/A,TRUE,"1316M2";#N/A,#N/A,TRUE,"1720Xrk2";#N/A,#N/A,TRUE,"1720Mrk2"}</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1202" uniqueCount="566">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1204" uniqueCount="566">
   <si>
     <t>Statistics of  External Trade</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Taiwan Area, Republic of China</t>
   </si>
   <si>
-    <t>Mar. 2026</t>
+    <t>May 2026</t>
   </si>
   <si>
     <t>Table 1  Comparison by External Trade</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>CY2026</t>
   </si>
   <si>
     <t>CY2025</t>
   </si>
   <si>
     <t>Comparison</t>
   </si>
   <si>
     <t>Current Month</t>
   </si>
   <si>
     <t>Cumulative, Jan. to date</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>As % of  Total</t>
@@ -312,183 +312,186 @@
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>南</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>韓</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>越南</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Korea</t>
+    <t>Mexico</t>
   </si>
   <si>
     <t>菲律賓</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Viet Nam</t>
+    <t>Korea</t>
   </si>
   <si>
     <t>馬來西亞</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Australia</t>
+    <t>Viet Nam</t>
   </si>
   <si>
     <t>德國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>泰國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Mexico</t>
+    <t>India</t>
   </si>
   <si>
     <t>荷蘭</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Ireland</t>
+    <t>Indonesia</t>
   </si>
   <si>
     <t>英國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>India</t>
+    <t>Netherlands</t>
   </si>
   <si>
     <t>澳大利亞</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Netherlands</t>
+    <t>Australia</t>
   </si>
   <si>
     <t>印尼</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>印度</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Philippines</t>
+    <t>Ireland</t>
   </si>
   <si>
     <t>沙烏地阿拉伯</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>United Kingdom</t>
+    <t>Philippines</t>
   </si>
   <si>
     <t>阿拉伯聯合大公國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Indonesia</t>
+    <t>United Kingdom</t>
   </si>
   <si>
     <t>法國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Italy</t>
+    <t>Brazil</t>
   </si>
   <si>
     <t>俄羅斯</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>France</t>
+    <t>United Arab Emirates</t>
   </si>
   <si>
     <t>其他</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Other</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>《</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Cumulative, Jan. to date </t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>》　</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> 直 接 對              中國大陸</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
+    <t>Italy</t>
+  </si>
+  <si>
     <t>科威特</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Saudi Arabia</t>
+    <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">Table 4  Trade with Various Continents ( Areas ) </t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Continents</t>
   </si>
   <si>
     <t xml:space="preserve"> Total            </t>
   </si>
   <si>
     <t xml:space="preserve"> Asia             </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
@@ -1148,53 +1151,50 @@
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>21.</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
     <t>22.</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
     <t>23.</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>24.</t>
   </si>
   <si>
-    <t>Brazil</t>
-[...1 lines deleted...]
-  <si>
     <t>25.</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>26.</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>27.</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>28.</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
     <t>29.</t>
@@ -1850,50 +1850,53 @@
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>144.</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>145.</t>
   </si>
   <si>
     <t xml:space="preserve">Saint Vincent and the Grenadines </t>
   </si>
   <si>
     <t>146.</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>147.</t>
   </si>
   <si>
+    <t>Saudi Arabia</t>
+  </si>
+  <si>
     <t>148.</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>149.</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>150.</t>
   </si>
   <si>
     <t>151.</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>152.</t>
   </si>
   <si>
     <t>Slovenia</t>
@@ -2019,53 +2022,50 @@
     <t>173.</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
     <t>174.</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
     <t>175.</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>176.</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>177.</t>
-  </si>
-[...1 lines deleted...]
-    <t>United Arab Emirates</t>
   </si>
   <si>
     <t>178.</t>
   </si>
   <si>
     <t>179.</t>
   </si>
   <si>
     <t>180.</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>181.</t>
   </si>
   <si>
     <t>Uzbekistan</t>
   </si>
   <si>
     <t>182.</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
@@ -4148,98 +4148,98 @@
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="187" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86679D5E-D7E1-4B0E-97EB-A84D0B627819}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{244DB989-036B-429B-BA53-28185DEE5AC6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4250,51 +4250,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{063861D0-714A-44F1-8530-878AA0F50EF5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED9806B5-56F7-4384-B58C-C6A329150BEC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4305,51 +4305,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99AF8A44-9134-48AE-950B-F085369D851E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E7D2EDA-8326-4160-B41E-7B43BED512F9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4360,51 +4360,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>22860</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28119BC0-9F72-4FBB-932E-387ED435434C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{084FEB71-3E66-4E7A-8A87-3968FD6D6D55}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9738360"/>
           <a:ext cx="1287780" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4415,51 +4415,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{213D075F-5EAC-4DA2-A1E8-4293C506D52D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2878955-78AE-45B3-AFFA-48BE9967E70C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4470,51 +4470,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{176C7896-66D1-42E2-866F-33F7A17EAB0E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{778164DC-01F9-4884-9B26-67F360DEFC79}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4525,51 +4525,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0EF4A45-7BBD-42B5-9D31-30D9113A0B2D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED2D8786-9C54-4307-A9D4-2297684C73A5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4580,51 +4580,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{037369FD-4D79-4E7F-A1D0-FFCF2CA937B1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9585597-74FD-4FAF-900C-DBBEA767337C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4635,51 +4635,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97A86CCD-93BF-4156-8073-C4ABA5DCA775}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{508E1C94-8E81-4314-9AAC-F9AD60CB37B7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="9738360"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4690,51 +4690,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8C888B0-D66D-4D44-A70A-D880C207D426}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36C16559-AA6C-43AE-A3AE-A8E85E357C9C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4745,51 +4745,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{434C7619-57C1-4FDA-98B8-9CE79AAD92CA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DB6082D-E60C-4813-B131-2FB1D78F8A7B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4800,51 +4800,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1C68BFB-F55C-477A-99B0-51A71013DC82}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87018F51-3A65-446A-B0A9-30826A289AAB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4855,51 +4855,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48FA9E16-4E3F-42C0-A416-BCBADB4A3BA5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2FFD6A2-218B-41B5-B91D-FC143A345495}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4910,51 +4910,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{200FBD61-80E0-48D9-A652-CD2A5D7E7E02}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BB0FCA6-7CA8-478E-B976-EA2CF7F7C4F6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4965,51 +4965,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>22860</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2B45F28-863A-4232-B98A-6286345F3CCF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB048F82-C529-48B9-9E8E-E731DDE4EB26}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9738360"/>
           <a:ext cx="1287780" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5020,51 +5020,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AEF364A-CDF4-4C1F-9A75-E2601B89D4B4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{048AAA0F-48EC-423B-9EED-5DAA566EDB7D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5075,51 +5075,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12DCE784-43DB-451C-9E58-366FB53625CD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E84B2704-A756-437F-93E1-59434E816FC3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5130,51 +5130,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7744CFF-61AE-49A6-AC78-37EA692561D9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E5EED17-9BA9-48FC-AA71-0291A780E1B4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5185,51 +5185,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5363C20-491A-4EA8-9333-C934890AEF0F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D45A9282-B75D-4BE7-9C77-49D5BCF3211D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5240,51 +5240,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8F5305C-8473-4445-8961-17B68FD86416}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6851EEDD-1DC9-4192-9EC6-13C59AA50BEC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="9738360"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5295,51 +5295,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27484B0F-E088-43A6-AF37-7FB0646FDF37}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0694FDBE-98AD-4FB6-B827-273740C24B5D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5350,51 +5350,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98CEFA14-A284-4923-9934-0CD8545DAA37}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E661017E-2EC4-4BB4-AE87-F1EACD2ED193}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5926,709 +5926,709 @@
       <c r="K8" s="50" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M8" s="51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="54" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="53"/>
       <c r="J9" s="55"/>
       <c r="K9" s="56"/>
       <c r="L9" s="55"/>
       <c r="M9" s="56"/>
     </row>
     <row r="10" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="58">
-        <v>44009.23575</v>
+        <v>43871.648350000003</v>
       </c>
       <c r="C10" s="59">
         <v>100</v>
       </c>
       <c r="D10" s="58">
-        <v>106922.94375999999</v>
+        <v>189296.40419999999</v>
       </c>
       <c r="E10" s="59">
         <v>100</v>
       </c>
       <c r="F10" s="58">
-        <v>30281.597089999999</v>
+        <v>28118.773939999999</v>
       </c>
       <c r="G10" s="59">
         <v>100</v>
       </c>
       <c r="H10" s="58">
-        <v>77324.160489999995</v>
+        <v>135007.03505999999</v>
       </c>
       <c r="I10" s="59">
         <v>100</v>
       </c>
       <c r="J10" s="60">
-        <v>13727.638660000001</v>
+        <v>15752.87441</v>
       </c>
       <c r="K10" s="61">
-        <v>45.333271621044474</v>
+        <v>56.022621909524126</v>
       </c>
       <c r="L10" s="60">
-        <v>29598.78327</v>
+        <v>54289.369140000003</v>
       </c>
       <c r="M10" s="61">
-        <v>38.278829129774884</v>
+        <v>40.212251988107617</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="62" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="63">
-        <v>25369.943149999999</v>
+        <v>24760.15076</v>
       </c>
       <c r="C11" s="64">
-        <v>57.64686143180753</v>
+        <v>56.437703371589862</v>
       </c>
       <c r="D11" s="63">
-        <v>61822.248919999998</v>
+        <v>108118.70432999999</v>
       </c>
       <c r="E11" s="64">
-        <v>57.819441502439986</v>
+        <v>57.116089862841676</v>
       </c>
       <c r="F11" s="63">
-        <v>16279.67409</v>
+        <v>16013.24689</v>
       </c>
       <c r="G11" s="64">
-        <v>53.760949403081824</v>
+        <v>56.948595711068904</v>
       </c>
       <c r="H11" s="63">
-        <v>42541.173450000002</v>
+        <v>74554.524789999996</v>
       </c>
       <c r="I11" s="64">
-        <v>55.016663847907751</v>
+        <v>55.222696177918721</v>
       </c>
       <c r="J11" s="65">
-        <v>9090.2690600000005</v>
+        <v>8746.9038700000001</v>
       </c>
       <c r="K11" s="66">
-        <v>55.838151364368002</v>
+        <v>54.622925194904056</v>
       </c>
       <c r="L11" s="65">
-        <v>19281.07547</v>
+        <v>33564.179539999997</v>
       </c>
       <c r="M11" s="66">
-        <v>45.323327746616258</v>
+        <v>45.019641174752635</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="62" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="63">
-        <v>23356.253769999999</v>
+        <v>22695.215749999999</v>
       </c>
       <c r="C12" s="64">
-        <v>53.071255094449121</v>
+        <v>51.73093923652403</v>
       </c>
       <c r="D12" s="63">
-        <v>56810.392419999996</v>
+        <v>99157.112030000004</v>
       </c>
       <c r="E12" s="64">
-        <v>53.13208785900715</v>
+        <v>52.381931103792198</v>
       </c>
       <c r="F12" s="63">
-        <v>15040.312</v>
+        <v>14687.088309999999</v>
       </c>
       <c r="G12" s="64">
-        <v>49.668159692167677</v>
+        <v>52.232321157883312</v>
       </c>
       <c r="H12" s="63">
-        <v>39590.138129999999</v>
+        <v>69064.081000000006</v>
       </c>
       <c r="I12" s="64">
-        <v>51.20021721428197</v>
+        <v>51.155912704331627</v>
       </c>
       <c r="J12" s="65">
-        <v>8315.9417699999995</v>
+        <v>8008.1274400000002</v>
       </c>
       <c r="K12" s="66">
-        <v>55.291019029392473</v>
+        <v>54.52494920009098</v>
       </c>
       <c r="L12" s="65">
-        <v>17220.254290000001</v>
+        <v>30093.031029999998</v>
       </c>
       <c r="M12" s="66">
-        <v>43.496322830334108</v>
+        <v>43.572622113077855</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="68">
-        <v>2013.68938</v>
+        <v>2064.9350100000001</v>
       </c>
       <c r="C13" s="69">
-        <v>4.5756063373584031</v>
+        <v>4.7067641350658302</v>
       </c>
       <c r="D13" s="68">
-        <v>5011.8564999999999</v>
+        <v>8961.5923000000003</v>
       </c>
       <c r="E13" s="69">
-        <v>4.687353643432834</v>
+        <v>4.7341587590494765</v>
       </c>
       <c r="F13" s="68">
-        <v>1239.3620900000001</v>
+        <v>1326.15858</v>
       </c>
       <c r="G13" s="69">
-        <v>4.092789710914154</v>
+        <v>4.7162745531855856</v>
       </c>
       <c r="H13" s="68">
-        <v>2951.03532</v>
+        <v>5490.4437900000003</v>
       </c>
       <c r="I13" s="69">
-        <v>3.8164466336257794</v>
+        <v>4.0667834735870834</v>
       </c>
       <c r="J13" s="70">
-        <v>774.32728999999995</v>
+        <v>738.77643</v>
       </c>
       <c r="K13" s="71">
-        <v>62.477890541254169</v>
+        <v>55.708000622368999</v>
       </c>
       <c r="L13" s="70">
-        <v>2060.8211799999999</v>
+        <v>3471.14851</v>
       </c>
       <c r="M13" s="71">
-        <v>69.833836485562628</v>
+        <v>63.221638227535706</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="62" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="63">
-        <v>18639.292600000001</v>
+        <v>19111.497589999999</v>
       </c>
       <c r="C14" s="64">
-        <v>42.35313856819247</v>
+        <v>43.562296628410138</v>
       </c>
       <c r="D14" s="63">
-        <v>45100.694839999996</v>
+        <v>81177.699869999997</v>
       </c>
       <c r="E14" s="64">
-        <v>42.180558497560014</v>
+        <v>42.883910137158324</v>
       </c>
       <c r="F14" s="63">
-        <v>14001.923000000001</v>
+        <v>12105.527050000001</v>
       </c>
       <c r="G14" s="64">
-        <v>46.239050596918169</v>
+        <v>43.051404288931103</v>
       </c>
       <c r="H14" s="63">
-        <v>34782.98704</v>
+        <v>60452.510269999999</v>
       </c>
       <c r="I14" s="64">
-        <v>44.983336152092249</v>
+        <v>44.777303822081279</v>
       </c>
       <c r="J14" s="65">
-        <v>4637.3696</v>
+        <v>7005.9705400000003</v>
       </c>
       <c r="K14" s="66">
-        <v>33.11951936887526</v>
+        <v>57.874147164868795</v>
       </c>
       <c r="L14" s="65">
-        <v>10317.7078</v>
+        <v>20725.189600000002</v>
       </c>
       <c r="M14" s="66">
-        <v>29.663087267734557</v>
+        <v>34.283422652648767</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="63">
-        <v>18610.12674</v>
+        <v>19086.161670000001</v>
       </c>
       <c r="C15" s="64">
-        <v>42.286866433484931</v>
+        <v>43.504546530219443</v>
       </c>
       <c r="D15" s="63">
-        <v>45034.990610000001</v>
+        <v>81064.086259999996</v>
       </c>
       <c r="E15" s="64">
-        <v>42.119108421748905</v>
+        <v>42.82389124219825</v>
       </c>
       <c r="F15" s="63">
-        <v>13981.61904</v>
+        <v>12087.691360000001</v>
       </c>
       <c r="G15" s="64">
-        <v>46.17200010437098</v>
+        <v>42.987974460738528</v>
       </c>
       <c r="H15" s="63">
-        <v>34725.097800000003</v>
+        <v>60358.476690000003</v>
       </c>
       <c r="I15" s="64">
-        <v>44.908470496088796</v>
+        <v>44.707652947992976</v>
       </c>
       <c r="J15" s="65">
-        <v>4628.5077000000001</v>
+        <v>6998.4703099999997</v>
       </c>
       <c r="K15" s="66">
-        <v>33.104232684056882</v>
+        <v>57.897493421771152</v>
       </c>
       <c r="L15" s="65">
-        <v>10309.892809999999</v>
+        <v>20705.609570000001</v>
       </c>
       <c r="M15" s="66">
-        <v>29.690032464069834</v>
+        <v>34.304393857293022</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="68">
-        <v>29.165859999999999</v>
+        <v>25.335920000000002</v>
       </c>
       <c r="C16" s="69">
-        <v>6.6272134707542618E-2</v>
+        <v>5.7750098190691754E-2</v>
       </c>
       <c r="D16" s="68">
-        <v>65.704229999999995</v>
+        <v>113.61360999999999</v>
       </c>
       <c r="E16" s="69">
-        <v>6.1450075811118873E-2</v>
+        <v>6.0018894960076584E-2</v>
       </c>
       <c r="F16" s="68">
-        <v>20.30396</v>
+        <v>17.83569</v>
       </c>
       <c r="G16" s="69">
-        <v>6.7050492547188173E-2</v>
+        <v>6.3429828192573048E-2</v>
       </c>
       <c r="H16" s="68">
-        <v>57.889240000000001</v>
+        <v>94.033580000000001</v>
       </c>
       <c r="I16" s="69">
-        <v>7.4865656003451297E-2</v>
+        <v>6.9650874088309167E-2</v>
       </c>
       <c r="J16" s="70">
-        <v>8.8619000000000003</v>
+        <v>7.5002300000000002</v>
       </c>
       <c r="K16" s="71">
-        <v>43.646165575582302</v>
+        <v>42.051807359289157</v>
       </c>
       <c r="L16" s="70">
-        <v>7.8149899999999999</v>
+        <v>19.580030000000001</v>
       </c>
       <c r="M16" s="71">
-        <v>13.499900845131149</v>
+        <v>20.822380685708232</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="72" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="73">
-        <v>6730.6505500000003</v>
+        <v>5648.6531699999996</v>
       </c>
       <c r="C17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="73">
-        <v>16721.554080000002</v>
+        <v>26941.00446</v>
       </c>
       <c r="E17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="73">
-        <v>2277.7510900000002</v>
+        <v>3907.7198400000002</v>
       </c>
       <c r="G17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="H17" s="73">
-        <v>7758.1864100000003</v>
+        <v>14102.014520000001</v>
       </c>
       <c r="I17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="J17" s="75">
-        <v>4452.8994599999996</v>
+        <v>1740.9333300000001</v>
       </c>
       <c r="K17" s="76">
-        <v>195.49543756337309</v>
+        <v>44.551129591726308</v>
       </c>
       <c r="L17" s="75">
-        <v>8963.3676699999996</v>
+        <v>12838.989939999999</v>
       </c>
       <c r="M17" s="76">
-        <v>115.53431686620172</v>
+        <v>91.043658491425234</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="54" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="53"/>
       <c r="J18" s="55"/>
       <c r="K18" s="56"/>
       <c r="L18" s="55"/>
       <c r="M18" s="56"/>
     </row>
     <row r="19" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="58">
-        <v>139090.679</v>
+        <v>139051.649</v>
       </c>
       <c r="C19" s="59">
         <v>100</v>
       </c>
       <c r="D19" s="58">
-        <v>338511.03100000002</v>
+        <v>598444.951</v>
       </c>
       <c r="E19" s="59">
         <v>100</v>
       </c>
       <c r="F19" s="58">
-        <v>92149.754000000001</v>
+        <v>90848.755999999994</v>
       </c>
       <c r="G19" s="59">
         <v>100</v>
       </c>
       <c r="H19" s="58">
-        <v>235450.65599999999</v>
+        <v>416184.06199999998</v>
       </c>
       <c r="I19" s="59">
         <v>100</v>
       </c>
       <c r="J19" s="60">
-        <v>46940.925000000003</v>
+        <v>48202.892999999996</v>
       </c>
       <c r="K19" s="61">
-        <v>50.939826708598702</v>
+        <v>53.058396308695741</v>
       </c>
       <c r="L19" s="60">
-        <v>103060.375</v>
+        <v>182260.889</v>
       </c>
       <c r="M19" s="61">
-        <v>43.771538695564303</v>
+        <v>43.793337045184586</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="62" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="63">
-        <v>80182.5</v>
+        <v>78478.618000000002</v>
       </c>
       <c r="C20" s="64">
-        <v>57.647644383129368</v>
+        <v>56.438466256520272</v>
       </c>
       <c r="D20" s="63">
-        <v>195729.541</v>
+        <v>341825.53700000001</v>
       </c>
       <c r="E20" s="64">
-        <v>57.820727561460174</v>
+        <v>57.118960804800913</v>
       </c>
       <c r="F20" s="63">
-        <v>49541.737000000001</v>
+        <v>51738.057999999997</v>
       </c>
       <c r="G20" s="64">
-        <v>53.762202121559653</v>
+        <v>56.949660378398583</v>
       </c>
       <c r="H20" s="63">
-        <v>129537.611</v>
+        <v>229922.421</v>
       </c>
       <c r="I20" s="64">
-        <v>55.016882603206675</v>
+        <v>55.245369055002399</v>
       </c>
       <c r="J20" s="65">
-        <v>30640.762999999999</v>
+        <v>26740.560000000001</v>
       </c>
       <c r="K20" s="66">
-        <v>61.848382506249223</v>
+        <v>51.68450659667203</v>
       </c>
       <c r="L20" s="65">
-        <v>66191.929999999993</v>
+        <v>111903.11599999999</v>
       </c>
       <c r="M20" s="66">
-        <v>51.098618763318093</v>
+        <v>48.669945068123653</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="62" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="63">
-        <v>73818.332999999999</v>
+        <v>71933.797999999995</v>
       </c>
       <c r="C21" s="64">
-        <v>53.072091912068387</v>
+        <v>51.731711574308626</v>
       </c>
       <c r="D21" s="63">
-        <v>179862.19899999999</v>
+        <v>313495.83799999999</v>
       </c>
       <c r="E21" s="64">
-        <v>53.133334671152852</v>
+        <v>52.385075264842527</v>
       </c>
       <c r="F21" s="63">
-        <v>45770.317999999999</v>
+        <v>47453.447999999997</v>
       </c>
       <c r="G21" s="64">
-        <v>49.6694955908401</v>
+        <v>52.233459311209494</v>
       </c>
       <c r="H21" s="63">
-        <v>120551.55899999999</v>
+        <v>212963.177</v>
       </c>
       <c r="I21" s="64">
-        <v>51.200349596817432</v>
+        <v>51.170430692754401</v>
       </c>
       <c r="J21" s="65">
-        <v>28048.014999999999</v>
+        <v>24480.35</v>
       </c>
       <c r="K21" s="66">
-        <v>61.279921629559141</v>
+        <v>51.58813749424489</v>
       </c>
       <c r="L21" s="65">
-        <v>59310.64</v>
+        <v>100532.66099999999</v>
       </c>
       <c r="M21" s="66">
-        <v>49.199396915306586</v>
+        <v>47.206593372712504</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="68">
-        <v>6364.1670000000004</v>
+        <v>6544.82</v>
       </c>
       <c r="C22" s="69">
-        <v>4.5755524710609832</v>
+        <v>4.7067546822116428</v>
       </c>
       <c r="D22" s="68">
-        <v>15867.342000000001</v>
+        <v>28329.699000000001</v>
       </c>
       <c r="E22" s="69">
-        <v>4.6873928903073176</v>
+        <v>4.7338855399583784</v>
       </c>
       <c r="F22" s="68">
-        <v>3771.4189999999999</v>
+        <v>4284.6099999999997</v>
       </c>
       <c r="G22" s="69">
-        <v>4.0927065307195507</v>
+        <v>4.7162010671890764</v>
       </c>
       <c r="H22" s="68">
-        <v>8986.0519999999997</v>
+        <v>16959.243999999999</v>
       </c>
       <c r="I22" s="69">
-        <v>3.8165330063892453</v>
+        <v>4.074938362248</v>
       </c>
       <c r="J22" s="70">
-        <v>2592.748</v>
+        <v>2260.21</v>
       </c>
       <c r="K22" s="71">
-        <v>68.747280532871045</v>
+        <v>52.751825720427291</v>
       </c>
       <c r="L22" s="70">
-        <v>6881.29</v>
+        <v>11370.455</v>
       </c>
       <c r="M22" s="71">
-        <v>76.577455817081855</v>
+        <v>67.045765719273803</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A23" s="62" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="63">
-        <v>58908.178999999996</v>
+        <v>60573.031000000003</v>
       </c>
       <c r="C23" s="64">
-        <v>42.352355616870632</v>
+        <v>43.561533743479735</v>
       </c>
       <c r="D23" s="63">
-        <v>142781.49</v>
+        <v>256619.41399999999</v>
       </c>
       <c r="E23" s="64">
-        <v>42.179272438539819</v>
+        <v>42.881039195199094</v>
       </c>
       <c r="F23" s="63">
-        <v>42608.017</v>
+        <v>39110.697999999997</v>
       </c>
       <c r="G23" s="64">
-        <v>46.237797878440354</v>
+        <v>43.050339621601424</v>
       </c>
       <c r="H23" s="63">
-        <v>105913.045</v>
+        <v>186261.641</v>
       </c>
       <c r="I23" s="64">
-        <v>44.983117396793318</v>
+        <v>44.754630944997601</v>
       </c>
       <c r="J23" s="65">
-        <v>16300.162</v>
+        <v>21462.332999999999</v>
       </c>
       <c r="K23" s="66">
-        <v>38.256091570748296</v>
+        <v>54.875862864937872</v>
       </c>
       <c r="L23" s="65">
-        <v>36868.445</v>
+        <v>70357.773000000001</v>
       </c>
       <c r="M23" s="66">
-        <v>34.8101076689845</v>
+        <v>37.773624575765439</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A24" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="63">
-        <v>58816.008999999998</v>
+        <v>60492.758000000002</v>
       </c>
       <c r="C24" s="64">
-        <v>42.286089494178107</v>
+        <v>43.503804834418034</v>
       </c>
       <c r="D24" s="63">
-        <v>142573.538</v>
+        <v>256260.32699999999</v>
       </c>
       <c r="E24" s="64">
-        <v>42.117841057888597</v>
+        <v>42.821035848291416</v>
       </c>
       <c r="F24" s="63">
-        <v>42546.241999999998</v>
+        <v>39053.084000000003</v>
       </c>
       <c r="G24" s="64">
-        <v>46.170760260521149</v>
+        <v>42.986922132428539</v>
       </c>
       <c r="H24" s="63">
-        <v>105736.781</v>
+        <v>185972.117</v>
       </c>
       <c r="I24" s="64">
-        <v>44.908255001846328</v>
+        <v>44.685064609706274</v>
       </c>
       <c r="J24" s="65">
-        <v>16269.767</v>
+        <v>21439.673999999999</v>
       </c>
       <c r="K24" s="66">
-        <v>38.240197571385977</v>
+        <v>54.898798773484828</v>
       </c>
       <c r="L24" s="65">
-        <v>36836.756999999998</v>
+        <v>70288.210000000006</v>
       </c>
       <c r="M24" s="66">
-        <v>34.838167619269591</v>
+        <v>37.795026014571853</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A25" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="68">
-        <v>92.17</v>
+        <v>80.272999999999996</v>
       </c>
       <c r="C25" s="69">
-        <v>6.6266122692520607E-2</v>
+        <v>5.7728909061696927E-2</v>
       </c>
       <c r="D25" s="68">
-        <v>207.952</v>
+        <v>359.08699999999999</v>
       </c>
       <c r="E25" s="69">
-        <v>6.1431380651226108E-2</v>
+        <v>6.0003346907675725E-2</v>
       </c>
       <c r="F25" s="68">
-        <v>61.774999999999999</v>
+        <v>57.613999999999997</v>
       </c>
       <c r="G25" s="69">
-        <v>6.7037617919197046E-2</v>
+        <v>6.3417489172884214E-2</v>
       </c>
       <c r="H25" s="68">
-        <v>176.26400000000001</v>
+        <v>289.524</v>
       </c>
       <c r="I25" s="69">
-        <v>7.4862394946990513E-2</v>
+        <v>6.9566335291330786E-2</v>
       </c>
       <c r="J25" s="70">
-        <v>30.395</v>
+        <v>22.658999999999999</v>
       </c>
       <c r="K25" s="71">
-        <v>49.202751922298667</v>
+        <v>39.328982538966223</v>
       </c>
       <c r="L25" s="70">
-        <v>31.687999999999999</v>
+        <v>69.563000000000002</v>
       </c>
       <c r="M25" s="71">
-        <v>17.977579085916577</v>
+        <v>24.02667827192219</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="72" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="73">
-        <v>21274.321</v>
+        <v>17905.587</v>
       </c>
       <c r="C26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="73">
-        <v>52948.050999999999</v>
+        <v>85206.123000000007</v>
       </c>
       <c r="E26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="73">
-        <v>6933.72</v>
+        <v>12627.36</v>
       </c>
       <c r="G26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="H26" s="73">
-        <v>23624.565999999999</v>
+        <v>43660.78</v>
       </c>
       <c r="I26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="J26" s="75">
-        <v>14340.601000000001</v>
+        <v>5278.2269999999999</v>
       </c>
       <c r="K26" s="76">
-        <v>206.8240569275944</v>
+        <v>41.799924924924923</v>
       </c>
       <c r="L26" s="75">
-        <v>29323.485000000001</v>
+        <v>41545.343000000001</v>
       </c>
       <c r="M26" s="76">
-        <v>124.12285161132695</v>
+        <v>95.154834613582267</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="77" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="78"/>
       <c r="C27" s="79"/>
       <c r="D27" s="80"/>
       <c r="E27" s="79"/>
       <c r="F27" s="80"/>
       <c r="G27" s="79"/>
       <c r="H27" s="80"/>
       <c r="I27" s="79"/>
       <c r="J27" s="81"/>
       <c r="K27" s="26"/>
       <c r="L27" s="81"/>
       <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="77" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="78"/>
       <c r="C28" s="79"/>
@@ -6827,467 +6827,467 @@
       </c>
       <c r="H38" s="48" t="s">
         <v>9</v>
       </c>
       <c r="I38" s="47" t="s">
         <v>10</v>
       </c>
       <c r="J38" s="49" t="s">
         <v>9</v>
       </c>
       <c r="K38" s="50" t="s">
         <v>11</v>
       </c>
       <c r="L38" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M38" s="51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:13" s="54" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="95" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="96">
-        <v>80182.5</v>
+        <v>78478.618000000002</v>
       </c>
       <c r="C39" s="97">
         <v>100</v>
       </c>
       <c r="D39" s="96">
-        <v>195729.541</v>
+        <v>341825.53700000001</v>
       </c>
       <c r="E39" s="97">
         <v>100</v>
       </c>
       <c r="F39" s="96">
-        <v>49541.737000000001</v>
+        <v>51738.057999999997</v>
       </c>
       <c r="G39" s="97">
         <v>100</v>
       </c>
       <c r="H39" s="96">
-        <v>129537.611</v>
+        <v>229922.421</v>
       </c>
       <c r="I39" s="97">
         <v>100</v>
       </c>
       <c r="J39" s="98">
-        <v>30640.762999999999</v>
+        <v>26740.560000000001</v>
       </c>
       <c r="K39" s="99">
-        <v>61.848382506249223</v>
+        <v>51.68450659667203</v>
       </c>
       <c r="L39" s="98">
-        <v>66191.929999999993</v>
+        <v>111903.11599999999</v>
       </c>
       <c r="M39" s="100">
-        <v>51.098618763318093</v>
+        <v>48.669945068123653</v>
       </c>
     </row>
     <row r="40" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="101">
-        <v>37983.296000000002</v>
+        <v>32212.161</v>
       </c>
       <c r="C40" s="102">
-        <v>47.371054781280201</v>
+        <v>41.045780138483074</v>
       </c>
       <c r="D40" s="101">
-        <v>83748.548999999999</v>
+        <v>144501.959</v>
       </c>
       <c r="E40" s="102">
-        <v>42.787894240246544</v>
+        <v>42.273599646242928</v>
       </c>
       <c r="F40" s="101">
-        <v>16109.267</v>
+        <v>17494.431</v>
       </c>
       <c r="G40" s="102">
-        <v>32.5165566964275</v>
+        <v>33.813466674763866</v>
       </c>
       <c r="H40" s="101">
-        <v>41842.457000000002</v>
+        <v>76405.922999999995</v>
       </c>
       <c r="I40" s="102">
-        <v>32.301396233098664</v>
+        <v>33.231175397200609</v>
       </c>
       <c r="J40" s="103">
-        <v>21874.028999999999</v>
+        <v>14717.73</v>
       </c>
       <c r="K40" s="104">
-        <v>135.78537744765171</v>
+        <v>84.128086246417496</v>
       </c>
       <c r="L40" s="103">
-        <v>41906.091999999997</v>
+        <v>68096.035999999993</v>
       </c>
       <c r="M40" s="105">
-        <v>100.15208236935034</v>
+        <v>89.124027727536259</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="106" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="107">
-        <v>39078.709000000003</v>
+        <v>42098.536</v>
       </c>
       <c r="C41" s="108">
-        <v>48.737204502229289</v>
+        <v>53.643319763862308</v>
       </c>
       <c r="D41" s="107">
-        <v>103565.747</v>
+        <v>181575.06299999999</v>
       </c>
       <c r="E41" s="108">
-        <v>52.912680666839151</v>
+        <v>53.119221165737542</v>
       </c>
       <c r="F41" s="107">
-        <v>30751.756000000001</v>
+        <v>31590.527999999998</v>
       </c>
       <c r="G41" s="108">
-        <v>62.072421885409469</v>
+        <v>61.058588631216118</v>
       </c>
       <c r="H41" s="107">
-        <v>80734.186000000002</v>
+        <v>141295.91</v>
       </c>
       <c r="I41" s="108">
-        <v>62.324899600008834</v>
+        <v>61.453732691863053</v>
       </c>
       <c r="J41" s="109">
-        <v>8326.9529999999995</v>
+        <v>10508.008</v>
       </c>
       <c r="K41" s="110">
-        <v>27.077975644707898</v>
+        <v>33.263160400484601</v>
       </c>
       <c r="L41" s="109">
-        <v>22831.561000000002</v>
+        <v>40279.152999999998</v>
       </c>
       <c r="M41" s="111">
-        <v>28.279917258347041</v>
+        <v>28.506948998028321</v>
       </c>
     </row>
     <row r="42" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="112" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="113">
-        <v>2975.8229999999999</v>
+        <v>4022.8389999999999</v>
       </c>
       <c r="C42" s="114">
-        <v>3.7113123187727997</v>
+        <v>5.1260319084619965</v>
       </c>
       <c r="D42" s="113">
-        <v>8012.68</v>
+        <v>15050.298000000001</v>
       </c>
       <c r="E42" s="114">
-        <v>4.0937509785505499</v>
+        <v>4.4029179715733173</v>
       </c>
       <c r="F42" s="113">
-        <v>2532.1039999999998</v>
+        <v>2501.212</v>
       </c>
       <c r="G42" s="114">
-        <v>5.1110521215677194</v>
+        <v>4.8343754997530057</v>
       </c>
       <c r="H42" s="113">
-        <v>6541.0569999999998</v>
+        <v>11506.620999999999</v>
       </c>
       <c r="I42" s="114">
-        <v>5.0495427154357504</v>
+        <v>5.0045667360122312</v>
       </c>
       <c r="J42" s="115">
-        <v>443.71899999999999</v>
+        <v>1521.627</v>
       </c>
       <c r="K42" s="116">
-        <v>17.523727303459889</v>
+        <v>60.835586907467267</v>
       </c>
       <c r="L42" s="115">
-        <v>1471.623</v>
+        <v>3543.6770000000001</v>
       </c>
       <c r="M42" s="117">
-        <v>22.498244549772309</v>
+        <v>30.796851656103037</v>
       </c>
     </row>
     <row r="43" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="72" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="118">
-        <v>144.672</v>
+        <v>145.08199999999999</v>
       </c>
       <c r="C43" s="119">
-        <v>0.18042839771770647</v>
+        <v>0.18486818919262824</v>
       </c>
       <c r="D43" s="118">
-        <v>402.565</v>
+        <v>698.21699999999998</v>
       </c>
       <c r="E43" s="119">
-        <v>0.20567411436375871</v>
+        <v>0.20426121644621301</v>
       </c>
       <c r="F43" s="118">
-        <v>148.61000000000001</v>
+        <v>151.887</v>
       </c>
       <c r="G43" s="119">
-        <v>0.29996929659531318</v>
+        <v>0.29356919426701328</v>
       </c>
       <c r="H43" s="118">
-        <v>419.911</v>
+        <v>713.96699999999998</v>
       </c>
       <c r="I43" s="119">
-        <v>0.32416145145675102</v>
+        <v>0.31052517492411058</v>
       </c>
       <c r="J43" s="120">
-        <v>-3.9380000000000002</v>
+        <v>-6.8049999999999997</v>
       </c>
       <c r="K43" s="121">
-        <v>-2.6498889711324947</v>
+        <v>-4.48030443685108</v>
       </c>
       <c r="L43" s="120">
-        <v>-17.346</v>
+        <v>-15.75</v>
       </c>
       <c r="M43" s="122">
-        <v>-4.1308753521579575</v>
+        <v>-2.2059843101992107</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="54" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="20"/>
       <c r="B44" s="21"/>
       <c r="C44" s="83"/>
       <c r="D44" s="83"/>
       <c r="E44" s="83"/>
       <c r="F44" s="83"/>
       <c r="G44" s="83"/>
       <c r="I44" s="83"/>
       <c r="J44" s="24"/>
       <c r="K44" s="25"/>
       <c r="L44" s="24"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13" s="54" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="123" t="s">
         <v>18</v>
       </c>
       <c r="B45" s="96">
-        <v>58908.178999999996</v>
+        <v>60573.031000000003</v>
       </c>
       <c r="C45" s="124">
         <v>100</v>
       </c>
       <c r="D45" s="96">
-        <v>142781.49</v>
+        <v>256619.41399999999</v>
       </c>
       <c r="E45" s="124">
         <v>100</v>
       </c>
       <c r="F45" s="96">
-        <v>42608.017</v>
+        <v>39110.697999999997</v>
       </c>
       <c r="G45" s="124">
         <v>100</v>
       </c>
       <c r="H45" s="96">
-        <v>105913.045</v>
+        <v>186261.641</v>
       </c>
       <c r="I45" s="124">
         <v>100</v>
       </c>
       <c r="J45" s="98">
-        <v>16300.162</v>
+        <v>21462.332999999999</v>
       </c>
       <c r="K45" s="99">
-        <v>38.256091570748296</v>
+        <v>54.875862864937872</v>
       </c>
       <c r="L45" s="98">
-        <v>36868.445</v>
+        <v>70357.773000000001</v>
       </c>
       <c r="M45" s="100">
-        <v>34.8101076689845</v>
+        <v>37.773624575765439</v>
       </c>
     </row>
     <row r="46" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="101">
-        <v>12872.171</v>
+        <v>13147.214</v>
       </c>
       <c r="C46" s="102">
-        <v>21.851245817664811</v>
+        <v>21.704731929297051</v>
       </c>
       <c r="D46" s="101">
-        <v>30193.484</v>
+        <v>56082.938999999998</v>
       </c>
       <c r="E46" s="102">
-        <v>21.146637424781041</v>
+        <v>21.854519159645498</v>
       </c>
       <c r="F46" s="101">
-        <v>10070.793</v>
+        <v>8500.7139999999999</v>
       </c>
       <c r="G46" s="102">
-        <v>23.635911054015963</v>
+        <v>21.735009689676211</v>
       </c>
       <c r="H46" s="101">
-        <v>22613.26</v>
+        <v>40658.957999999999</v>
       </c>
       <c r="I46" s="102">
-        <v>21.350778839377153</v>
+        <v>21.828948666891645</v>
       </c>
       <c r="J46" s="103">
-        <v>2801.3780000000002</v>
+        <v>4646.5</v>
       </c>
       <c r="K46" s="104">
-        <v>27.81685613039609</v>
+        <v>54.660114432740592</v>
       </c>
       <c r="L46" s="103">
-        <v>7580.2240000000002</v>
+        <v>15423.981</v>
       </c>
       <c r="M46" s="105">
-        <v>33.521146442397068</v>
+        <v>37.935012992708764</v>
       </c>
     </row>
     <row r="47" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="106" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="107">
-        <v>40285.881999999998</v>
+        <v>41308.928999999996</v>
       </c>
       <c r="C47" s="108">
-        <v>68.387586722040751</v>
+        <v>68.196899375895526</v>
       </c>
       <c r="D47" s="107">
-        <v>98287.377999999997</v>
+        <v>175183.55300000001</v>
       </c>
       <c r="E47" s="108">
-        <v>68.837618937860924</v>
+        <v>68.265900178542211</v>
       </c>
       <c r="F47" s="107">
-        <v>27777.177</v>
+        <v>26328.108</v>
       </c>
       <c r="G47" s="108">
-        <v>65.192372130343458</v>
+        <v>67.316896261989484</v>
       </c>
       <c r="H47" s="107">
-        <v>70801.581000000006</v>
+        <v>124424.075</v>
       </c>
       <c r="I47" s="108">
-        <v>66.848782413913227</v>
+        <v>66.800697305141853</v>
       </c>
       <c r="J47" s="109">
-        <v>12508.705</v>
+        <v>14980.821</v>
       </c>
       <c r="K47" s="110">
-        <v>45.032311958843046</v>
+        <v>56.900484455624387</v>
       </c>
       <c r="L47" s="109">
-        <v>27485.796999999999</v>
+        <v>50759.478000000003</v>
       </c>
       <c r="M47" s="111">
-        <v>38.820880285145044</v>
+        <v>40.795543788450914</v>
       </c>
     </row>
     <row r="48" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="112" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="113">
-        <v>5230.317</v>
+        <v>5629.4949999999999</v>
       </c>
       <c r="C48" s="114">
-        <v>8.8787619797244108</v>
+        <v>9.2937317269132524</v>
       </c>
       <c r="D48" s="113">
-        <v>12868.404</v>
+        <v>22681.691999999999</v>
       </c>
       <c r="E48" s="114">
-        <v>9.0126556320430602</v>
+        <v>8.8386500640984238</v>
       </c>
       <c r="F48" s="113">
-        <v>4283.0309999999999</v>
+        <v>3677.0720000000001</v>
       </c>
       <c r="G48" s="114">
-        <v>10.052171637088861</v>
+        <v>9.4017038509514705</v>
       </c>
       <c r="H48" s="113">
-        <v>10957.249</v>
+        <v>18578.906999999999</v>
       </c>
       <c r="I48" s="114">
-        <v>10.345514096020938</v>
+        <v>9.9746286461633833</v>
       </c>
       <c r="J48" s="115">
-        <v>947.28599999999994</v>
+        <v>1952.423</v>
       </c>
       <c r="K48" s="116">
-        <v>22.117187571138288</v>
+        <v>53.097219744405336</v>
       </c>
       <c r="L48" s="115">
-        <v>1911.155</v>
+        <v>4102.7849999999999</v>
       </c>
       <c r="M48" s="117">
-        <v>17.44192360691995</v>
+        <v>22.08302673564166</v>
       </c>
     </row>
     <row r="49" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="72" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="118">
-        <v>519.80899999999997</v>
+        <v>487.39299999999997</v>
       </c>
       <c r="C49" s="119">
-        <v>0.8824054805700241</v>
+        <v>0.80463696789417716</v>
       </c>
       <c r="D49" s="118">
-        <v>1432.2239999999999</v>
+        <v>2671.23</v>
       </c>
       <c r="E49" s="119">
-        <v>1.0030880053149747</v>
+        <v>1.0409305977138581</v>
       </c>
       <c r="F49" s="118">
-        <v>477.01600000000002</v>
+        <v>604.80399999999997</v>
       </c>
       <c r="G49" s="119">
-        <v>1.1195451785517265</v>
+        <v>1.5463901973828236</v>
       </c>
       <c r="H49" s="118">
-        <v>1540.9549999999999</v>
+        <v>2599.701</v>
       </c>
       <c r="I49" s="119">
-        <v>1.4549246506886853</v>
+        <v>1.3957253818031166</v>
       </c>
       <c r="J49" s="120">
-        <v>42.792999999999999</v>
+        <v>-117.411</v>
       </c>
       <c r="K49" s="121">
-        <v>8.9709779126905609</v>
+        <v>-19.413066051150455</v>
       </c>
       <c r="L49" s="120">
-        <v>-108.73099999999999</v>
+        <v>71.528999999999996</v>
       </c>
       <c r="M49" s="122">
-        <v>-7.056078860187351</v>
+        <v>2.751431799272301</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="45.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G50" s="126" t="s">
         <v>36</v>
       </c>
       <c r="H50" s="127"/>
       <c r="I50" s="128"/>
       <c r="J50" s="129"/>
       <c r="K50" s="130"/>
       <c r="L50" s="129"/>
       <c r="M50" s="131"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A33:M33"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.31496062992125984" header="0.47244094488188981" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
@@ -7524,1152 +7524,1152 @@
       <c r="M7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="N7" s="50" t="s">
         <v>11</v>
       </c>
       <c r="O7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="P7" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q7" s="143"/>
       <c r="AE7" s="144"/>
       <c r="AG7" s="144"/>
       <c r="AI7" s="144"/>
     </row>
     <row r="8" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="157" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="158">
-        <v>80182.5</v>
+        <v>78478.618000000002</v>
       </c>
       <c r="D8" s="159">
         <v>100</v>
       </c>
       <c r="E8" s="158">
-        <v>58908.178999999996</v>
+        <v>60573.031000000003</v>
       </c>
       <c r="F8" s="159">
         <v>100</v>
       </c>
       <c r="G8" s="158">
-        <v>21274.321</v>
+        <v>17905.587</v>
       </c>
       <c r="H8" s="158">
-        <v>49541.737000000001</v>
+        <v>51738.057999999997</v>
       </c>
       <c r="I8" s="159">
         <v>100</v>
       </c>
       <c r="J8" s="158">
-        <v>42608.017</v>
+        <v>39110.697999999997</v>
       </c>
       <c r="K8" s="159">
         <v>100</v>
       </c>
       <c r="L8" s="158">
-        <v>6933.72</v>
+        <v>12627.36</v>
       </c>
       <c r="M8" s="160">
-        <v>30640.762999999999</v>
+        <v>26740.560000000001</v>
       </c>
       <c r="N8" s="161">
-        <v>61.848382506249223</v>
+        <v>51.68450659667203</v>
       </c>
       <c r="O8" s="160">
-        <v>16300.162</v>
+        <v>21462.332999999999</v>
       </c>
       <c r="P8" s="161">
-        <v>38.256091570748296</v>
+        <v>54.875862864937872</v>
       </c>
       <c r="Q8" s="144"/>
       <c r="AE8" s="144"/>
       <c r="AG8" s="144"/>
       <c r="AI8" s="144"/>
     </row>
     <row r="9" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="54" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="162" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="163">
-        <v>18233.258999999998</v>
+        <v>19028.644</v>
       </c>
       <c r="D9" s="164">
-        <v>22.739698812084931</v>
+        <v>24.246915255311961</v>
       </c>
       <c r="E9" s="163">
-        <v>10806.36</v>
+        <v>11114.951999999999</v>
       </c>
       <c r="F9" s="164">
-        <v>18.344413600019788</v>
+        <v>18.349671159760852</v>
       </c>
       <c r="G9" s="163">
-        <v>7426.8990000000003</v>
+        <v>7913.692</v>
       </c>
       <c r="H9" s="163">
-        <v>14306.66</v>
+        <v>14055.008</v>
       </c>
       <c r="I9" s="164">
-        <v>28.877994326278873</v>
+        <v>27.165704596024849</v>
       </c>
       <c r="J9" s="163">
-        <v>7823.4369999999999</v>
+        <v>7491.0240000000003</v>
       </c>
       <c r="K9" s="164">
-        <v>18.361420105516764</v>
+        <v>19.153388671304207</v>
       </c>
       <c r="L9" s="163">
-        <v>6483.223</v>
+        <v>6563.9840000000004</v>
       </c>
       <c r="M9" s="165">
-        <v>3926.5990000000002</v>
+        <v>4973.6360000000004</v>
       </c>
       <c r="N9" s="166">
-        <v>27.445951745550673</v>
+        <v>35.386931120921453</v>
       </c>
       <c r="O9" s="165">
-        <v>2982.9229999999998</v>
+        <v>3623.9279999999999</v>
       </c>
       <c r="P9" s="166">
-        <v>38.128037587571804</v>
+        <v>48.37693751882253</v>
       </c>
       <c r="Q9" s="144"/>
       <c r="AE9" s="144"/>
       <c r="AG9" s="144"/>
       <c r="AI9" s="144"/>
     </row>
     <row r="10" spans="1:35" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="54" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="167" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="168">
-        <v>9990.6260000000002</v>
+        <v>11020.584999999999</v>
       </c>
       <c r="D10" s="169">
-        <v>12.459858447915693</v>
+        <v>14.042786788115968</v>
       </c>
       <c r="E10" s="168">
-        <v>10618.136</v>
+        <v>10884.645</v>
       </c>
       <c r="F10" s="169">
-        <v>18.024892604471784</v>
+        <v>17.969457397632947</v>
       </c>
       <c r="G10" s="168">
-        <v>-627.51</v>
+        <v>135.94</v>
       </c>
       <c r="H10" s="168">
-        <v>8098.4049999999997</v>
+        <v>8264.7019999999993</v>
       </c>
       <c r="I10" s="169">
-        <v>16.346631124379027</v>
+        <v>15.974124888877739</v>
       </c>
       <c r="J10" s="168">
-        <v>7685.8249999999998</v>
+        <v>7359.509</v>
       </c>
       <c r="K10" s="169">
-        <v>18.038448022586923</v>
+        <v>18.817125176339218</v>
       </c>
       <c r="L10" s="168">
-        <v>412.58</v>
+        <v>905.19299999999998</v>
       </c>
       <c r="M10" s="170">
-        <v>1892.221</v>
+        <v>2755.8829999999998</v>
       </c>
       <c r="N10" s="171">
-        <v>23.365354041937888</v>
+        <v>33.345219222665257</v>
       </c>
       <c r="O10" s="170">
-        <v>2932.3110000000001</v>
+        <v>3525.136</v>
       </c>
       <c r="P10" s="171">
-        <v>38.152195762979254</v>
+        <v>47.899065005559478</v>
       </c>
     </row>
     <row r="11" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A11" s="54" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="172" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="173">
-        <v>28540.681</v>
+        <v>22938.550999999999</v>
       </c>
       <c r="D11" s="174">
-        <v>35.594650952514577</v>
+        <v>29.229045547157828</v>
       </c>
       <c r="E11" s="173">
-        <v>5165.2250000000004</v>
+        <v>5445.232</v>
       </c>
       <c r="F11" s="174">
-        <v>8.7682645902192977</v>
+        <v>8.9895319915557792</v>
       </c>
       <c r="G11" s="173">
-        <v>23375.455999999998</v>
+        <v>17493.319</v>
       </c>
       <c r="H11" s="173">
-        <v>12743.821</v>
+        <v>15512.079</v>
       </c>
       <c r="I11" s="174">
-        <v>25.723403682838171</v>
+        <v>29.981950617473892</v>
       </c>
       <c r="J11" s="173">
-        <v>4375.9309999999996</v>
+        <v>4794.5110000000004</v>
       </c>
       <c r="K11" s="174">
-        <v>10.270205722082771</v>
+        <v>12.258822381538678</v>
       </c>
       <c r="L11" s="173">
-        <v>8367.89</v>
+        <v>10717.567999999999</v>
       </c>
       <c r="M11" s="175">
-        <v>15796.86</v>
+        <v>7426.4719999999998</v>
       </c>
       <c r="N11" s="176">
-        <v>123.95701414826841</v>
+        <v>47.875413734032684</v>
       </c>
       <c r="O11" s="175">
-        <v>789.29399999999998</v>
+        <v>650.721</v>
       </c>
       <c r="P11" s="176">
-        <v>18.037167405061915</v>
+        <v>13.572207885225417</v>
       </c>
     </row>
     <row r="12" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A12" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="172" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="173">
-        <v>8079.64</v>
+        <v>9500.9930000000004</v>
       </c>
       <c r="D12" s="174">
-        <v>10.076562841018925</v>
+        <v>12.106473383616413</v>
       </c>
       <c r="E12" s="173">
-        <v>1944.787</v>
+        <v>2169.4110000000001</v>
       </c>
       <c r="F12" s="174">
-        <v>3.3013870620580548</v>
+        <v>3.5814800154213842</v>
       </c>
       <c r="G12" s="173">
-        <v>6134.8530000000001</v>
+        <v>7331.5820000000003</v>
       </c>
       <c r="H12" s="173">
-        <v>3414.3939999999998</v>
+        <v>2734.319</v>
       </c>
       <c r="I12" s="174">
-        <v>6.8919545554085024</v>
+        <v>5.2849277798559813</v>
       </c>
       <c r="J12" s="173">
-        <v>1159.123</v>
+        <v>1053.008</v>
       </c>
       <c r="K12" s="174">
-        <v>2.7204340441377499</v>
+        <v>2.6923784382472538</v>
       </c>
       <c r="L12" s="173">
-        <v>2255.2710000000002</v>
+        <v>1681.3109999999999</v>
       </c>
       <c r="M12" s="175">
-        <v>4665.2460000000001</v>
+        <v>6766.674</v>
       </c>
       <c r="N12" s="176">
-        <v>136.63467074977288</v>
+        <v>247.472003083766</v>
       </c>
       <c r="O12" s="175">
-        <v>785.66399999999999</v>
+        <v>1116.403</v>
       </c>
       <c r="P12" s="176">
-        <v>67.780899869987906</v>
+        <v>106.02037211493169</v>
       </c>
     </row>
     <row r="13" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A13" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="177" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="178">
-        <v>3841.7269999999999</v>
+        <v>3457.1030000000001</v>
       </c>
       <c r="D13" s="179">
-        <v>4.7912287593926361</v>
+        <v>4.4051527512882558</v>
       </c>
       <c r="E13" s="178">
-        <v>2283.39</v>
+        <v>3168.768</v>
       </c>
       <c r="F13" s="179">
-        <v>3.876185003104577</v>
+        <v>5.2313182082633443</v>
       </c>
       <c r="G13" s="178">
-        <v>1558.337</v>
+        <v>288.33499999999998</v>
       </c>
       <c r="H13" s="178">
-        <v>3602.8150000000001</v>
+        <v>2611.7840000000001</v>
       </c>
       <c r="I13" s="179">
-        <v>7.2722823586100747</v>
+        <v>5.0480905178157247</v>
       </c>
       <c r="J13" s="178">
-        <v>1485.4469999999999</v>
+        <v>1590.9949999999999</v>
       </c>
       <c r="K13" s="179">
-        <v>3.4863086916248647</v>
+        <v>4.0679279106703747</v>
       </c>
       <c r="L13" s="178">
-        <v>2117.3679999999999</v>
+        <v>1020.789</v>
       </c>
       <c r="M13" s="180">
-        <v>238.91200000000001</v>
+        <v>845.31899999999996</v>
       </c>
       <c r="N13" s="181">
-        <v>6.6312591681782163</v>
+        <v>32.36557847050139</v>
       </c>
       <c r="O13" s="180">
-        <v>797.94299999999998</v>
+        <v>1577.7729999999999</v>
       </c>
       <c r="P13" s="181">
-        <v>53.717365883804668</v>
+        <v>99.168947733965211</v>
       </c>
     </row>
     <row r="14" spans="1:35" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A14" s="182" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="172" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="173">
-        <v>3085.1689999999999</v>
+        <v>3085.913</v>
       </c>
       <c r="D14" s="174">
-        <v>3.8476837215103048</v>
+        <v>3.9321704161508042</v>
       </c>
       <c r="E14" s="173">
-        <v>6881.3810000000003</v>
+        <v>5267.4210000000003</v>
       </c>
       <c r="F14" s="174">
-        <v>11.68153746528135</v>
+        <v>8.6959838612005402</v>
       </c>
       <c r="G14" s="173">
-        <v>-3796.212</v>
+        <v>-2181.5079999999998</v>
       </c>
       <c r="H14" s="173">
-        <v>2551.873</v>
+        <v>2332.3180000000002</v>
       </c>
       <c r="I14" s="174">
-        <v>5.1509558496101979</v>
+        <v>4.5079349518685063</v>
       </c>
       <c r="J14" s="173">
-        <v>5261.107</v>
+        <v>4135.4589999999998</v>
       </c>
       <c r="K14" s="174">
-        <v>12.347692688913451</v>
+        <v>10.573728446370351</v>
       </c>
       <c r="L14" s="173">
-        <v>-2709.2339999999999</v>
+        <v>-1803.1410000000001</v>
       </c>
       <c r="M14" s="175">
-        <v>533.29600000000005</v>
+        <v>753.59500000000003</v>
       </c>
       <c r="N14" s="176">
-        <v>20.89821868094533</v>
+        <v>32.310988467267329</v>
       </c>
       <c r="O14" s="175">
-        <v>1620.2739999999999</v>
+        <v>1131.962</v>
       </c>
       <c r="P14" s="176">
-        <v>30.797206747553318</v>
+        <v>27.372100654365088</v>
       </c>
     </row>
     <row r="15" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A15" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="172" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="173">
-        <v>2721.6439999999998</v>
+        <v>3048.3180000000002</v>
       </c>
       <c r="D15" s="174">
-        <v>3.3943117263742084</v>
+        <v>3.8842656480010902</v>
       </c>
       <c r="E15" s="173">
-        <v>8647.9110000000001</v>
+        <v>194.393</v>
       </c>
       <c r="F15" s="174">
-        <v>14.680323083828478</v>
+        <v>0.320923349534878</v>
       </c>
       <c r="G15" s="173">
-        <v>-5926.2669999999998</v>
+        <v>2853.9250000000002</v>
       </c>
       <c r="H15" s="173">
-        <v>2264.6619999999998</v>
+        <v>1774.018</v>
       </c>
       <c r="I15" s="174">
-        <v>4.5712204237005256</v>
+        <v>3.4288453578988216</v>
       </c>
       <c r="J15" s="173">
-        <v>5101.5379999999996</v>
+        <v>118.42100000000001</v>
       </c>
       <c r="K15" s="174">
-        <v>11.973188050502328</v>
+        <v>0.3027841640668239</v>
       </c>
       <c r="L15" s="173">
-        <v>-2836.8760000000002</v>
+        <v>1655.597</v>
       </c>
       <c r="M15" s="175">
-        <v>456.98200000000003</v>
+        <v>1274.3</v>
       </c>
       <c r="N15" s="176">
-        <v>20.178816971362615</v>
+        <v>71.83128919774208</v>
       </c>
       <c r="O15" s="175">
-        <v>3546.373</v>
+        <v>75.971999999999994</v>
       </c>
       <c r="P15" s="176">
-        <v>69.515761717348767</v>
+        <v>64.154161846294159</v>
       </c>
     </row>
     <row r="16" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A16" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="172" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="173">
-        <v>2200.4319999999998</v>
+        <v>2986.556</v>
       </c>
       <c r="D16" s="174">
-        <v>2.7442796121348172</v>
+        <v>3.8055665047516509</v>
       </c>
       <c r="E16" s="173">
-        <v>2870.1280000000002</v>
+        <v>8906.7909999999993</v>
       </c>
       <c r="F16" s="174">
-        <v>4.872206285650079</v>
+        <v>14.704218780136657</v>
       </c>
       <c r="G16" s="173">
-        <v>-669.69600000000003</v>
+        <v>-5920.2349999999997</v>
       </c>
       <c r="H16" s="173">
-        <v>1483.404</v>
+        <v>2084.3649999999998</v>
       </c>
       <c r="I16" s="174">
-        <v>2.9942510897427761</v>
+        <v>4.0286881274129005</v>
       </c>
       <c r="J16" s="173">
-        <v>1154.8430000000001</v>
+        <v>5140.9399999999996</v>
       </c>
       <c r="K16" s="174">
-        <v>2.7103889861853929</v>
+        <v>13.14458770334398</v>
       </c>
       <c r="L16" s="173">
-        <v>328.56099999999998</v>
+        <v>-3056.5749999999998</v>
       </c>
       <c r="M16" s="175">
-        <v>717.02800000000002</v>
+        <v>902.19100000000003</v>
       </c>
       <c r="N16" s="176">
-        <v>48.336663511760783</v>
+        <v>43.283733894975207</v>
       </c>
       <c r="O16" s="175">
-        <v>1715.2850000000001</v>
+        <v>3765.8510000000001</v>
       </c>
       <c r="P16" s="176">
-        <v>148.52971356279599</v>
+        <v>73.252187343170704</v>
       </c>
     </row>
     <row r="17" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A17" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="172" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="173">
-        <v>2008.077</v>
+        <v>2368.7959999999998</v>
       </c>
       <c r="D17" s="174">
-        <v>2.5043831259938263</v>
+        <v>3.0183966797172701</v>
       </c>
       <c r="E17" s="173">
-        <v>1239.828</v>
+        <v>3567.585</v>
       </c>
       <c r="F17" s="174">
-        <v>2.1046788765953877</v>
+        <v>5.8897250824380905</v>
       </c>
       <c r="G17" s="173">
-        <v>768.24900000000002</v>
+        <v>-1198.789</v>
       </c>
       <c r="H17" s="173">
-        <v>561.70399999999995</v>
+        <v>1539.559</v>
       </c>
       <c r="I17" s="174">
-        <v>1.1337995678270223</v>
+        <v>2.9756799143872001</v>
       </c>
       <c r="J17" s="173">
-        <v>1248.451</v>
+        <v>971.09100000000001</v>
       </c>
       <c r="K17" s="174">
-        <v>2.9300847302985256</v>
+        <v>2.4829293509412693</v>
       </c>
       <c r="L17" s="173">
-        <v>-686.74699999999996</v>
+        <v>568.46799999999996</v>
       </c>
       <c r="M17" s="175">
-        <v>1446.373</v>
+        <v>829.23699999999997</v>
       </c>
       <c r="N17" s="176">
-        <v>257.49736516029793</v>
+        <v>53.861982554744571</v>
       </c>
       <c r="O17" s="175">
-        <v>-8.6229999999999993</v>
+        <v>2596.4940000000001</v>
       </c>
       <c r="P17" s="176">
-        <v>-0.69069591037213318</v>
+        <v>267.37906128261926</v>
       </c>
     </row>
     <row r="18" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A18" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="177" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="178">
-        <v>1607.2840000000001</v>
+        <v>1961.963</v>
       </c>
       <c r="D18" s="179">
-        <v>2.0045321610077012</v>
+        <v>2.4999968781305499</v>
       </c>
       <c r="E18" s="178">
-        <v>828.29600000000005</v>
+        <v>844.32</v>
       </c>
       <c r="F18" s="179">
-        <v>1.4060797907197233</v>
+        <v>1.3938876527410358</v>
       </c>
       <c r="G18" s="178">
-        <v>778.98800000000006</v>
+        <v>1117.643</v>
       </c>
       <c r="H18" s="178">
-        <v>1123.9280000000001</v>
+        <v>2186.3020000000001</v>
       </c>
       <c r="I18" s="179">
-        <v>2.2686487556946173</v>
+        <v>4.2257133037347483</v>
       </c>
       <c r="J18" s="178">
-        <v>655.04300000000001</v>
+        <v>514.64300000000003</v>
       </c>
       <c r="K18" s="179">
-        <v>1.5373703028704668</v>
+        <v>1.3158624783428821</v>
       </c>
       <c r="L18" s="178">
-        <v>468.88499999999999</v>
+        <v>1671.6590000000001</v>
       </c>
       <c r="M18" s="180">
-        <v>483.35599999999999</v>
+        <v>-224.339</v>
       </c>
       <c r="N18" s="181">
-        <v>43.005957677004218</v>
+        <v>-10.261116716720746</v>
       </c>
       <c r="O18" s="180">
-        <v>173.25299999999999</v>
+        <v>329.67700000000002</v>
       </c>
       <c r="P18" s="181">
-        <v>26.449103341307367</v>
+        <v>64.059357651809123</v>
       </c>
     </row>
     <row r="19" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A19" s="54" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="172" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="173">
-        <v>1487.4359999999999</v>
+        <v>1255.92</v>
       </c>
       <c r="D19" s="174">
-        <v>1.8550631372182209</v>
+        <v>1.6003339916103008</v>
       </c>
       <c r="E19" s="173">
-        <v>162.875</v>
+        <v>403.40300000000002</v>
       </c>
       <c r="F19" s="174">
-        <v>0.27648961954841622</v>
+        <v>0.66597790029691595</v>
       </c>
       <c r="G19" s="173">
-        <v>1324.5609999999999</v>
+        <v>852.51700000000005</v>
       </c>
       <c r="H19" s="173">
-        <v>1009.408</v>
+        <v>861.81</v>
       </c>
       <c r="I19" s="174">
-        <v>2.0374901267591805</v>
+        <v>1.6657177198262836</v>
       </c>
       <c r="J19" s="173">
-        <v>768.70600000000002</v>
+        <v>259.10399999999998</v>
       </c>
       <c r="K19" s="174">
-        <v>1.804134653814093</v>
+        <v>0.66248881571993423</v>
       </c>
       <c r="L19" s="173">
-        <v>240.702</v>
+        <v>602.70600000000002</v>
       </c>
       <c r="M19" s="175">
-        <v>478.02800000000002</v>
+        <v>394.11</v>
       </c>
       <c r="N19" s="176">
-        <v>47.357262870910475</v>
+        <v>45.730497441431403</v>
       </c>
       <c r="O19" s="175">
-        <v>-605.83100000000002</v>
+        <v>144.29900000000001</v>
       </c>
       <c r="P19" s="176">
-        <v>-78.811795406826533</v>
+        <v>55.69153698900827</v>
       </c>
     </row>
     <row r="20" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A20" s="54" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="172" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="173">
-        <v>1361.1949999999999</v>
+        <v>950.85799999999995</v>
       </c>
       <c r="D20" s="174">
-        <v>1.6976210519751818</v>
+        <v>1.2116140985051493</v>
       </c>
       <c r="E20" s="173">
-        <v>93.027000000000001</v>
+        <v>664.88</v>
       </c>
       <c r="F20" s="174">
-        <v>0.15791864827463092</v>
+        <v>1.0976502067396956</v>
       </c>
       <c r="G20" s="173">
-        <v>1268.1679999999999</v>
+        <v>285.97800000000001</v>
       </c>
       <c r="H20" s="173">
-        <v>128.88200000000001</v>
+        <v>317.47899999999998</v>
       </c>
       <c r="I20" s="174">
-        <v>0.26014832705603358</v>
+        <v>0.61362759305731962</v>
       </c>
       <c r="J20" s="173">
-        <v>104.166</v>
+        <v>531.34400000000005</v>
       </c>
       <c r="K20" s="174">
-        <v>0.24447511837971714</v>
+        <v>1.358564349835945</v>
       </c>
       <c r="L20" s="173">
-        <v>24.716000000000001</v>
+        <v>-213.86500000000001</v>
       </c>
       <c r="M20" s="175">
-        <v>1232.3130000000001</v>
+        <v>633.37900000000002</v>
       </c>
       <c r="N20" s="176">
-        <v>956.15601868375734</v>
+        <v>199.50264426938475</v>
       </c>
       <c r="O20" s="175">
-        <v>-11.138999999999999</v>
+        <v>133.536</v>
       </c>
       <c r="P20" s="176">
-        <v>-10.693508438454007</v>
+        <v>25.131741395404859</v>
       </c>
     </row>
     <row r="21" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A21" s="54" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="172" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="173">
-        <v>1025.7149999999999</v>
+        <v>946.06100000000004</v>
       </c>
       <c r="D21" s="174">
-        <v>1.2792255167898232</v>
+        <v>1.2055016055456023</v>
       </c>
       <c r="E21" s="173">
-        <v>379.77600000000001</v>
+        <v>849.71600000000001</v>
       </c>
       <c r="F21" s="174">
-        <v>0.64469146126550614</v>
+        <v>1.4027959076375096</v>
       </c>
       <c r="G21" s="173">
-        <v>645.93899999999996</v>
+        <v>96.344999999999999</v>
       </c>
       <c r="H21" s="173">
-        <v>861.14300000000003</v>
+        <v>798.45699999999999</v>
       </c>
       <c r="I21" s="174">
-        <v>1.7382172126907864</v>
+        <v>1.5432682069357919</v>
       </c>
       <c r="J21" s="173">
-        <v>333.69</v>
+        <v>747.90599999999995</v>
       </c>
       <c r="K21" s="174">
-        <v>0.78316247386025961</v>
+        <v>1.9122798575469044</v>
       </c>
       <c r="L21" s="173">
-        <v>527.45299999999997</v>
+        <v>50.551000000000002</v>
       </c>
       <c r="M21" s="175">
-        <v>164.572</v>
+        <v>147.60400000000001</v>
       </c>
       <c r="N21" s="176">
-        <v>19.110879377757236</v>
+        <v>18.486155171787587</v>
       </c>
       <c r="O21" s="175">
-        <v>46.085999999999999</v>
+        <v>101.81</v>
       </c>
       <c r="P21" s="176">
-        <v>13.811022206239324</v>
+        <v>13.612673250381732</v>
       </c>
     </row>
     <row r="22" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A22" s="54" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="172" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="173">
-        <v>921.46699999999998</v>
+        <v>931.85599999999999</v>
       </c>
       <c r="D22" s="174">
-        <v>1.1492121098743491</v>
+        <v>1.1874011338986628</v>
       </c>
       <c r="E22" s="173">
-        <v>934.53899999999999</v>
+        <v>1457.2059999999999</v>
       </c>
       <c r="F22" s="174">
-        <v>1.5864333541866911</v>
+        <v>2.4057009793681945</v>
       </c>
       <c r="G22" s="173">
-        <v>-13.071999999999999</v>
+        <v>-525.35</v>
       </c>
       <c r="H22" s="173">
-        <v>730.16099999999994</v>
+        <v>329.04300000000001</v>
       </c>
       <c r="I22" s="174">
-        <v>1.4738300354709002</v>
+        <v>0.63597864457919928</v>
       </c>
       <c r="J22" s="173">
-        <v>733.08100000000002</v>
+        <v>924.89</v>
       </c>
       <c r="K22" s="174">
-        <v>1.7205236282176664</v>
+        <v>2.3648005463875892</v>
       </c>
       <c r="L22" s="173">
-        <v>-2.92</v>
+        <v>-595.84699999999998</v>
       </c>
       <c r="M22" s="175">
-        <v>191.30600000000001</v>
+        <v>602.81299999999999</v>
       </c>
       <c r="N22" s="176">
-        <v>26.200522898374466</v>
+        <v>183.20189154608971</v>
       </c>
       <c r="O22" s="175">
-        <v>201.458</v>
+        <v>532.31600000000003</v>
       </c>
       <c r="P22" s="176">
-        <v>27.481001417305862</v>
+        <v>57.554519996972608</v>
       </c>
     </row>
     <row r="23" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A23" s="54" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="172" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="178">
-        <v>733.38900000000001</v>
+        <v>894.66600000000005</v>
       </c>
       <c r="D23" s="179">
-        <v>0.91464970535964829</v>
+        <v>1.1400124298824936</v>
       </c>
       <c r="E23" s="178">
-        <v>1321.135</v>
+        <v>1341.7629999999999</v>
       </c>
       <c r="F23" s="179">
-        <v>2.2427021551625286</v>
+        <v>2.2151161628349092</v>
       </c>
       <c r="G23" s="178">
-        <v>-587.74599999999998</v>
+        <v>-447.09699999999998</v>
       </c>
       <c r="H23" s="178">
-        <v>639.36199999999997</v>
+        <v>690.32299999999998</v>
       </c>
       <c r="I23" s="179">
-        <v>1.2905522468862971</v>
+        <v>1.3342653873865926</v>
       </c>
       <c r="J23" s="178">
-        <v>1313.3030000000001</v>
+        <v>1002.934</v>
       </c>
       <c r="K23" s="179">
-        <v>3.082290828038301</v>
+        <v>2.564346972278531</v>
       </c>
       <c r="L23" s="178">
-        <v>-673.94100000000003</v>
+        <v>-312.61099999999999</v>
       </c>
       <c r="M23" s="180">
-        <v>94.027000000000001</v>
+        <v>204.34299999999999</v>
       </c>
       <c r="N23" s="181">
-        <v>14.706379171736824</v>
+        <v>29.601070803087833</v>
       </c>
       <c r="O23" s="180">
-        <v>7.8319999999999999</v>
+        <v>338.82900000000001</v>
       </c>
       <c r="P23" s="181">
-        <v>0.59635895143771089</v>
+        <v>33.783778394191444</v>
       </c>
     </row>
     <row r="24" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A24" s="54" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="183" t="s">
         <v>78</v>
       </c>
       <c r="C24" s="173">
-        <v>387.51499999999999</v>
+        <v>697.14700000000005</v>
       </c>
       <c r="D24" s="174">
-        <v>0.48329124185451944</v>
+        <v>0.8883273148362526</v>
       </c>
       <c r="E24" s="173">
-        <v>421.06799999999998</v>
+        <v>101.745</v>
       </c>
       <c r="F24" s="174">
-        <v>0.71478699078442065</v>
+        <v>0.16797079215005767</v>
       </c>
       <c r="G24" s="173">
-        <v>-33.552999999999997</v>
+        <v>595.40200000000004</v>
       </c>
       <c r="H24" s="173">
-        <v>371.77100000000002</v>
+        <v>115.477</v>
       </c>
       <c r="I24" s="174">
-        <v>0.75041979250747715</v>
+        <v>0.22319546667174867</v>
       </c>
       <c r="J24" s="173">
-        <v>256.589</v>
+        <v>73.429000000000002</v>
       </c>
       <c r="K24" s="174">
-        <v>0.60220826517225623</v>
+        <v>0.187746585346035</v>
       </c>
       <c r="L24" s="173">
-        <v>115.182</v>
+        <v>42.048000000000002</v>
       </c>
       <c r="M24" s="175">
-        <v>15.744</v>
+        <v>581.66999999999996</v>
       </c>
       <c r="N24" s="176">
-        <v>4.2348650109879467</v>
+        <v>503.71069563636047</v>
       </c>
       <c r="O24" s="175">
-        <v>164.47900000000001</v>
+        <v>28.315999999999999</v>
       </c>
       <c r="P24" s="176">
-        <v>64.102124409074435</v>
+        <v>38.562420841901698</v>
       </c>
     </row>
     <row r="25" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A25" s="54" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="172" t="s">
         <v>80</v>
       </c>
       <c r="C25" s="173">
-        <v>364.31299999999999</v>
+        <v>459.33600000000001</v>
       </c>
       <c r="D25" s="174">
-        <v>0.45435475321921864</v>
+        <v>0.58530082678061435</v>
       </c>
       <c r="E25" s="173">
-        <v>315.14499999999998</v>
+        <v>510.23399999999998</v>
       </c>
       <c r="F25" s="174">
-        <v>0.53497664560298153</v>
+        <v>0.84234516842982488</v>
       </c>
       <c r="G25" s="173">
-        <v>49.167999999999999</v>
+        <v>-50.898000000000003</v>
       </c>
       <c r="H25" s="173">
-        <v>399.89699999999999</v>
+        <v>377.49900000000002</v>
       </c>
       <c r="I25" s="174">
-        <v>0.8071921257020116</v>
+        <v>0.72963503964528398</v>
       </c>
       <c r="J25" s="173">
-        <v>230.61500000000001</v>
+        <v>185.637</v>
       </c>
       <c r="K25" s="174">
-        <v>0.54124790646793064</v>
+        <v>0.47464507025673636</v>
       </c>
       <c r="L25" s="173">
-        <v>169.28200000000001</v>
+        <v>191.86199999999999</v>
       </c>
       <c r="M25" s="175">
-        <v>-35.584000000000003</v>
+        <v>81.837000000000003</v>
       </c>
       <c r="N25" s="176">
-        <v>-8.8982913100123273</v>
+        <v>21.678732923795824</v>
       </c>
       <c r="O25" s="175">
-        <v>84.53</v>
+        <v>324.59699999999998</v>
       </c>
       <c r="P25" s="176">
-        <v>36.6541638661839</v>
+        <v>174.85576689991757</v>
       </c>
     </row>
     <row r="26" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A26" s="54" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="172" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="173">
-        <v>268.94</v>
+        <v>451.06299999999999</v>
       </c>
       <c r="D26" s="174">
-        <v>0.33540984628815512</v>
+        <v>0.57475910189957724</v>
       </c>
       <c r="E26" s="173">
-        <v>545.35599999999999</v>
+        <v>245.035</v>
       </c>
       <c r="F26" s="174">
-        <v>0.92577297288378246</v>
+        <v>0.40452821322413274</v>
       </c>
       <c r="G26" s="173">
-        <v>-276.416</v>
+        <v>206.02799999999999</v>
       </c>
       <c r="H26" s="173">
-        <v>233.07400000000001</v>
+        <v>323.18599999999998</v>
       </c>
       <c r="I26" s="174">
-        <v>0.47045988718562692</v>
+        <v>0.62465815783035383</v>
       </c>
       <c r="J26" s="173">
-        <v>557.92399999999998</v>
+        <v>164.238</v>
       </c>
       <c r="K26" s="174">
-        <v>1.309434325469782</v>
+        <v>0.41993114006812154</v>
       </c>
       <c r="L26" s="173">
-        <v>-324.85000000000002</v>
+        <v>158.94800000000001</v>
       </c>
       <c r="M26" s="175">
-        <v>35.866</v>
+        <v>127.877</v>
       </c>
       <c r="N26" s="176">
-        <v>15.388245793181564</v>
+        <v>39.567617409169955</v>
       </c>
       <c r="O26" s="175">
-        <v>-12.568</v>
+        <v>80.796999999999997</v>
       </c>
       <c r="P26" s="176">
-        <v>-2.2526365598181828</v>
+        <v>49.195070568321583</v>
       </c>
     </row>
     <row r="27" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A27" s="54" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="172" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="173">
-        <v>149.154</v>
+        <v>159.04599999999999</v>
       </c>
       <c r="D27" s="174">
-        <v>0.18601814610419981</v>
+        <v>0.20266157082429762</v>
       </c>
       <c r="E27" s="173">
-        <v>575.28599999999994</v>
+        <v>598.71600000000001</v>
       </c>
       <c r="F27" s="174">
-        <v>0.97658085815214224</v>
+        <v>0.9884200775754477</v>
       </c>
       <c r="G27" s="173">
-        <v>-426.13200000000001</v>
+        <v>-439.67</v>
       </c>
       <c r="H27" s="173">
-        <v>172.45500000000001</v>
+        <v>87.495000000000005</v>
       </c>
       <c r="I27" s="174">
-        <v>0.34810043095582216</v>
+        <v>0.16911148849073537</v>
       </c>
       <c r="J27" s="173">
-        <v>340.346</v>
+        <v>177.41499999999999</v>
       </c>
       <c r="K27" s="174">
-        <v>0.79878394716186873</v>
+        <v>0.45362268911692649</v>
       </c>
       <c r="L27" s="173">
-        <v>-167.89099999999999</v>
+        <v>-89.92</v>
       </c>
       <c r="M27" s="175">
-        <v>-23.300999999999998</v>
+        <v>71.551000000000002</v>
       </c>
       <c r="N27" s="176">
-        <v>-13.511350787161868</v>
+        <v>81.777244413966514</v>
       </c>
       <c r="O27" s="175">
-        <v>234.94</v>
+        <v>421.30099999999999</v>
       </c>
       <c r="P27" s="176">
-        <v>69.029752075828725</v>
+        <v>237.46639235690333</v>
       </c>
     </row>
     <row r="28" spans="1:35" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="54" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="172" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="173">
-        <v>143.54300000000001</v>
+        <v>95.203000000000003</v>
       </c>
       <c r="D28" s="174">
-        <v>0.17902035980419667</v>
+        <v>0.12131074989113594</v>
       </c>
       <c r="E28" s="173">
-        <v>732.221</v>
+        <v>1011.019</v>
       </c>
       <c r="F28" s="174">
-        <v>1.2429869882754312</v>
+        <v>1.6690909853924925</v>
       </c>
       <c r="G28" s="173">
-        <v>-588.678</v>
+        <v>-915.81600000000003</v>
       </c>
       <c r="H28" s="173">
-        <v>128.185</v>
+        <v>138.584</v>
       </c>
       <c r="I28" s="174">
-        <v>0.2587414325016501</v>
+        <v>0.26785698063889446</v>
       </c>
       <c r="J28" s="173">
-        <v>521.28200000000004</v>
+        <v>319.649</v>
       </c>
       <c r="K28" s="174">
-        <v>1.2234364251215915</v>
+        <v>0.81729300765739332</v>
       </c>
       <c r="L28" s="173">
-        <v>-393.09699999999998</v>
+        <v>-181.065</v>
       </c>
       <c r="M28" s="175">
-        <v>15.358000000000001</v>
+        <v>-43.381</v>
       </c>
       <c r="N28" s="176">
-        <v>11.981121036002653</v>
+        <v>-31.303036425561391</v>
       </c>
       <c r="O28" s="175">
-        <v>210.93899999999999</v>
+        <v>691.37</v>
       </c>
       <c r="P28" s="176">
-        <v>40.465429460445598</v>
+        <v>216.29036849794622</v>
       </c>
       <c r="Q28" s="184"/>
       <c r="AE28" s="184"/>
       <c r="AG28" s="184"/>
       <c r="AI28" s="184"/>
     </row>
     <row r="29" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A29" s="54" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="186" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="187">
-        <v>3021.92</v>
+        <v>3260.625</v>
       </c>
       <c r="D29" s="188">
-        <v>3.7688024194805605</v>
+        <v>4.15479411220009</v>
       </c>
       <c r="E29" s="187">
-        <v>12760.445</v>
+        <v>12710.441000000001</v>
       </c>
       <c r="F29" s="188">
-        <v>21.661584548386735</v>
+        <v>20.98366350529826</v>
       </c>
       <c r="G29" s="187">
-        <v>-9738.5249999999996</v>
+        <v>-9449.8160000000007</v>
       </c>
       <c r="H29" s="187">
-        <v>2814.1379999999999</v>
+        <v>2868.953</v>
       </c>
       <c r="I29" s="188">
-        <v>5.6803377725734565</v>
+        <v>5.5451501484651784</v>
       </c>
       <c r="J29" s="187">
-        <v>9183.3950000000004</v>
+        <v>8914.06</v>
       </c>
       <c r="K29" s="188">
-        <v>21.553209106164221</v>
+        <v>22.791871420960067</v>
       </c>
       <c r="L29" s="187">
-        <v>-6369.2569999999996</v>
+        <v>-6045.107</v>
       </c>
       <c r="M29" s="189">
-        <v>207.78200000000001</v>
+        <v>391.67200000000003</v>
       </c>
       <c r="N29" s="190">
-        <v>7.3835042915450479</v>
+        <v>13.65208840995304</v>
       </c>
       <c r="O29" s="189">
-        <v>3577.05</v>
+        <v>3796.3809999999999</v>
       </c>
       <c r="P29" s="190">
-        <v>38.951281089401036</v>
+        <v>42.588685739158137</v>
       </c>
     </row>
     <row r="30" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="191"/>
     </row>
     <row r="31" spans="1:35" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="193"/>
       <c r="F31" s="135"/>
       <c r="G31" s="194" t="s">
         <v>89</v>
       </c>
       <c r="H31" s="137"/>
       <c r="I31" s="137"/>
       <c r="J31" s="137"/>
       <c r="K31" s="137"/>
     </row>
     <row r="32" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="193"/>
       <c r="G32" s="195"/>
       <c r="H32" s="137"/>
       <c r="I32" s="137"/>
       <c r="J32" s="137"/>
       <c r="P32" s="93" t="s">
         <v>29</v>
       </c>
@@ -8777,1152 +8777,1152 @@
       <c r="M35" s="49" t="s">
         <v>9</v>
       </c>
       <c r="N35" s="50" t="s">
         <v>11</v>
       </c>
       <c r="O35" s="49" t="s">
         <v>9</v>
       </c>
       <c r="P35" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q35" s="143"/>
       <c r="AE35" s="144"/>
       <c r="AG35" s="144"/>
       <c r="AI35" s="144"/>
     </row>
     <row r="36" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="157" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="158">
-        <v>195729.541</v>
+        <v>341825.53700000001</v>
       </c>
       <c r="D36" s="159">
         <v>100</v>
       </c>
       <c r="E36" s="158">
-        <v>142781.49</v>
+        <v>256619.41399999999</v>
       </c>
       <c r="F36" s="159">
         <v>100</v>
       </c>
       <c r="G36" s="158">
-        <v>52948.050999999999</v>
+        <v>85206.123000000007</v>
       </c>
       <c r="H36" s="158">
-        <v>129537.611</v>
+        <v>229922.421</v>
       </c>
       <c r="I36" s="159">
         <v>100</v>
       </c>
       <c r="J36" s="158">
-        <v>105913.045</v>
+        <v>186261.641</v>
       </c>
       <c r="K36" s="159">
         <v>100</v>
       </c>
       <c r="L36" s="158">
-        <v>23624.565999999999</v>
+        <v>43660.78</v>
       </c>
       <c r="M36" s="160">
-        <v>66191.929999999993</v>
+        <v>111903.11599999999</v>
       </c>
       <c r="N36" s="161">
-        <v>51.098618763318093</v>
+        <v>48.669945068123653</v>
       </c>
       <c r="O36" s="160">
-        <v>36868.445</v>
+        <v>70357.773000000001</v>
       </c>
       <c r="P36" s="161">
-        <v>34.8101076689845</v>
+        <v>37.773624575765439</v>
       </c>
       <c r="Q36" s="144"/>
       <c r="AE36" s="144"/>
       <c r="AG36" s="144"/>
       <c r="AI36" s="144"/>
     </row>
     <row r="37" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="54" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="162" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="163">
-        <v>46344.694000000003</v>
+        <v>81368.013000000006</v>
       </c>
       <c r="D37" s="164">
-        <v>23.677925040451608</v>
+        <v>23.803959678998471</v>
       </c>
       <c r="E37" s="163">
-        <v>27450.600999999999</v>
+        <v>48345.114000000001</v>
       </c>
       <c r="F37" s="164">
-        <v>19.225602002052227</v>
+        <v>18.839227027460986</v>
       </c>
       <c r="G37" s="163">
-        <v>18894.093000000001</v>
+        <v>33022.898999999998</v>
       </c>
       <c r="H37" s="163">
-        <v>36734.828999999998</v>
+        <v>64612.684999999998</v>
       </c>
       <c r="I37" s="164">
-        <v>28.358427113496791</v>
+        <v>28.101950527043208</v>
       </c>
       <c r="J37" s="163">
-        <v>19888.038</v>
+        <v>34983.097999999998</v>
       </c>
       <c r="K37" s="164">
-        <v>18.777703917397524</v>
+        <v>18.781697515485757</v>
       </c>
       <c r="L37" s="163">
-        <v>16846.791000000001</v>
+        <v>29629.587</v>
       </c>
       <c r="M37" s="165">
-        <v>9609.8649999999998</v>
+        <v>16755.328000000001</v>
       </c>
       <c r="N37" s="166">
-        <v>26.160091830017773</v>
+        <v>25.931948192525972</v>
       </c>
       <c r="O37" s="165">
-        <v>7562.5630000000001</v>
+        <v>13362.016</v>
       </c>
       <c r="P37" s="166">
-        <v>38.025686596133816</v>
+        <v>38.195633788637018</v>
       </c>
       <c r="Q37" s="144"/>
       <c r="AE37" s="144"/>
       <c r="AG37" s="144"/>
       <c r="AI37" s="144"/>
     </row>
     <row r="38" spans="1:35" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A38" s="54" t="s">
         <v>90</v>
       </c>
       <c r="B38" s="167" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="196">
-        <v>26130.662</v>
+        <v>46203.161</v>
       </c>
       <c r="D38" s="169">
-        <v>13.350392519440895</v>
+        <v>13.516591359878415</v>
       </c>
       <c r="E38" s="196">
-        <v>27002.339</v>
+        <v>47532.584999999999</v>
       </c>
       <c r="F38" s="169">
-        <v>18.911652343731671</v>
+        <v>18.522598995569371</v>
       </c>
       <c r="G38" s="196">
-        <v>-871.67700000000002</v>
+        <v>-1329.424</v>
       </c>
       <c r="H38" s="196">
-        <v>21636.16</v>
+        <v>37622.646000000001</v>
       </c>
       <c r="I38" s="169">
-        <v>16.702608480250575</v>
+        <v>16.363191478398708</v>
       </c>
       <c r="J38" s="196">
-        <v>19595.91</v>
+        <v>34457.364000000001</v>
       </c>
       <c r="K38" s="169">
-        <v>18.501885202148614</v>
+        <v>18.499441868441394</v>
       </c>
       <c r="L38" s="196">
-        <v>2040.25</v>
+        <v>3165.2820000000002</v>
       </c>
       <c r="M38" s="170">
-        <v>4494.5020000000004</v>
+        <v>8580.5149999999994</v>
       </c>
       <c r="N38" s="171">
-        <v>20.773103914927603</v>
+        <v>22.806782383142323</v>
       </c>
       <c r="O38" s="170">
-        <v>7406.4290000000001</v>
+        <v>13075.221</v>
       </c>
       <c r="P38" s="171">
-        <v>37.795790039860364</v>
+        <v>37.946086067407826</v>
       </c>
     </row>
     <row r="39" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A39" s="54" t="s">
         <v>51</v>
       </c>
       <c r="B39" s="172" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="173">
-        <v>65558.532999999996</v>
+        <v>110029.238</v>
       </c>
       <c r="D39" s="174">
-        <v>33.494449874584845</v>
+        <v>32.188712103156881</v>
       </c>
       <c r="E39" s="173">
-        <v>12692.554</v>
+        <v>23514.919000000002</v>
       </c>
       <c r="F39" s="174">
-        <v>8.8894954100843186</v>
+        <v>9.1633437367291322</v>
       </c>
       <c r="G39" s="173">
-        <v>52865.978999999999</v>
+        <v>86514.319000000003</v>
       </c>
       <c r="H39" s="173">
-        <v>32969.464</v>
+        <v>61625.57</v>
       </c>
       <c r="I39" s="174">
-        <v>25.451653574188583</v>
+        <v>26.80276666015099</v>
       </c>
       <c r="J39" s="173">
-        <v>10895.9</v>
+        <v>19766.437000000002</v>
       </c>
       <c r="K39" s="174">
-        <v>10.28759016417666</v>
+        <v>10.612188797370255</v>
       </c>
       <c r="L39" s="173">
-        <v>22073.563999999998</v>
+        <v>41859.133000000002</v>
       </c>
       <c r="M39" s="175">
-        <v>32589.069</v>
+        <v>48403.667999999998</v>
       </c>
       <c r="N39" s="176">
-        <v>98.846220247923952</v>
+        <v>78.544779382973658</v>
       </c>
       <c r="O39" s="175">
-        <v>1796.654</v>
+        <v>3748.482</v>
       </c>
       <c r="P39" s="176">
-        <v>16.489266604869719</v>
+        <v>18.963872952925204</v>
       </c>
     </row>
     <row r="40" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A40" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="172" t="s">
         <v>54</v>
       </c>
       <c r="C40" s="173">
-        <v>17644.069</v>
+        <v>33246.607000000004</v>
       </c>
       <c r="D40" s="174">
-        <v>9.0145150853850922</v>
+        <v>9.7261916976085967</v>
       </c>
       <c r="E40" s="173">
-        <v>4587.0060000000003</v>
+        <v>8567.6749999999993</v>
       </c>
       <c r="F40" s="174">
-        <v>3.2126054994943671</v>
+        <v>3.3386698482601944</v>
       </c>
       <c r="G40" s="173">
-        <v>13057.063</v>
+        <v>24678.932000000001</v>
       </c>
       <c r="H40" s="173">
-        <v>9544.8719999999994</v>
+        <v>15341.441999999999</v>
       </c>
       <c r="I40" s="174">
-        <v>7.3684175015393789</v>
+        <v>6.6724427888657276</v>
       </c>
       <c r="J40" s="173">
-        <v>2876.0709999999999</v>
+        <v>5058.835</v>
       </c>
       <c r="K40" s="174">
-        <v>2.71550213668203</v>
+        <v>2.7159832657116985</v>
       </c>
       <c r="L40" s="173">
-        <v>6668.8010000000004</v>
+        <v>10282.607</v>
       </c>
       <c r="M40" s="175">
-        <v>8099.1970000000001</v>
+        <v>17905.165000000001</v>
       </c>
       <c r="N40" s="176">
-        <v>84.853908989036213</v>
+        <v>116.71109534553533</v>
       </c>
       <c r="O40" s="175">
-        <v>1710.9349999999999</v>
+        <v>3508.84</v>
       </c>
       <c r="P40" s="176">
-        <v>59.488621803842811</v>
+        <v>69.360633426470713</v>
       </c>
     </row>
     <row r="41" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A41" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B41" s="177" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="178">
-        <v>9169.5720000000001</v>
+        <v>16457.685000000001</v>
       </c>
       <c r="D41" s="179">
-        <v>4.6848176075782035</v>
+        <v>4.8146446706233066</v>
       </c>
       <c r="E41" s="178">
-        <v>5418.4380000000001</v>
+        <v>10847.031999999999</v>
       </c>
       <c r="F41" s="179">
-        <v>3.794916273811122</v>
+        <v>4.2268945404107265</v>
       </c>
       <c r="G41" s="178">
-        <v>3751.134</v>
+        <v>5610.6530000000002</v>
       </c>
       <c r="H41" s="178">
-        <v>8220.4619999999995</v>
+        <v>15075.558999999999</v>
       </c>
       <c r="I41" s="179">
-        <v>6.3460040188636793</v>
+        <v>6.5568024790413988</v>
       </c>
       <c r="J41" s="178">
-        <v>3643.2890000000002</v>
+        <v>6746.8329999999996</v>
       </c>
       <c r="K41" s="179">
-        <v>3.4398869374400483</v>
+        <v>3.622234274205713</v>
       </c>
       <c r="L41" s="178">
-        <v>4577.1729999999998</v>
+        <v>8328.7260000000006</v>
       </c>
       <c r="M41" s="180">
-        <v>949.11</v>
+        <v>1382.126</v>
       </c>
       <c r="N41" s="181">
-        <v>11.545701445977125</v>
+        <v>9.1679917142707605</v>
       </c>
       <c r="O41" s="180">
-        <v>1775.1489999999999</v>
+        <v>4100.1989999999996</v>
       </c>
       <c r="P41" s="181">
-        <v>48.723804232933482</v>
+        <v>60.772202305881883</v>
       </c>
     </row>
     <row r="42" spans="1:35" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A42" s="182" t="s">
         <v>57</v>
       </c>
       <c r="B42" s="172" t="s">
         <v>58</v>
       </c>
       <c r="C42" s="173">
-        <v>8586.2849999999999</v>
+        <v>14466.482</v>
       </c>
       <c r="D42" s="174">
-        <v>4.3868109822011991</v>
+        <v>4.2321244126356774</v>
       </c>
       <c r="E42" s="173">
-        <v>15555.352999999999</v>
+        <v>26143.359</v>
       </c>
       <c r="F42" s="174">
-        <v>10.894516509107728</v>
+        <v>10.187599836074757</v>
       </c>
       <c r="G42" s="173">
-        <v>-6969.0680000000002</v>
+        <v>-11676.877</v>
       </c>
       <c r="H42" s="173">
-        <v>6820.3620000000001</v>
+        <v>11329.419</v>
       </c>
       <c r="I42" s="174">
-        <v>5.2651596299703254</v>
+        <v>4.9274963923592301</v>
       </c>
       <c r="J42" s="173">
-        <v>12835.331</v>
+        <v>21560</v>
       </c>
       <c r="K42" s="174">
-        <v>12.118744201906384</v>
+        <v>11.57511545815276</v>
       </c>
       <c r="L42" s="173">
-        <v>-6014.9690000000001</v>
+        <v>-10230.581</v>
       </c>
       <c r="M42" s="175">
-        <v>1765.923</v>
+        <v>3137.0630000000001</v>
       </c>
       <c r="N42" s="176">
-        <v>25.891924798126553</v>
+        <v>27.689531122469742</v>
       </c>
       <c r="O42" s="175">
-        <v>2720.0219999999999</v>
+        <v>4583.3590000000004</v>
       </c>
       <c r="P42" s="176">
-        <v>21.191677877259263</v>
+        <v>21.25862244897959</v>
       </c>
     </row>
     <row r="43" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A43" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="172" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C43" s="173">
-        <v>7582.0720000000001</v>
+        <v>13155.045</v>
       </c>
       <c r="D43" s="174">
-        <v>3.8737494408163964</v>
+        <v>3.8484675883066046</v>
       </c>
       <c r="E43" s="173">
-        <v>20050.827000000001</v>
+        <v>36393.612999999998</v>
       </c>
       <c r="F43" s="174">
-        <v>14.043015659802963</v>
+        <v>14.181940653952237</v>
       </c>
       <c r="G43" s="173">
-        <v>-12468.754999999999</v>
+        <v>-23238.567999999999</v>
       </c>
       <c r="H43" s="173">
-        <v>5518.2780000000002</v>
+        <v>9458.5789999999997</v>
       </c>
       <c r="I43" s="174">
-        <v>4.2599812960885934</v>
+        <v>4.1138132413802309</v>
       </c>
       <c r="J43" s="173">
-        <v>13040.822</v>
+        <v>22352.989000000001</v>
       </c>
       <c r="K43" s="174">
-        <v>12.312762795177875</v>
+        <v>12.000854754629806</v>
       </c>
       <c r="L43" s="173">
-        <v>-7522.5439999999999</v>
+        <v>-12894.41</v>
       </c>
       <c r="M43" s="175">
-        <v>2063.7939999999999</v>
+        <v>3696.4659999999999</v>
       </c>
       <c r="N43" s="176">
-        <v>37.399239400407161</v>
+        <v>39.080563792933376</v>
       </c>
       <c r="O43" s="175">
-        <v>7010.0050000000001</v>
+        <v>14040.624</v>
       </c>
       <c r="P43" s="176">
-        <v>53.754318554459225</v>
+        <v>62.813183507583702</v>
       </c>
     </row>
     <row r="44" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A44" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="172" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C44" s="173">
-        <v>5689.7079999999996</v>
+        <v>10144.558999999999</v>
       </c>
       <c r="D44" s="174">
-        <v>2.9069234878551113</v>
+        <v>2.9677592519952656</v>
       </c>
       <c r="E44" s="173">
-        <v>6208.777</v>
+        <v>11959.646000000001</v>
       </c>
       <c r="F44" s="174">
-        <v>4.3484467069225854</v>
+        <v>4.6604603344624582</v>
       </c>
       <c r="G44" s="173">
-        <v>-519.06899999999996</v>
+        <v>-1815.087</v>
       </c>
       <c r="H44" s="173">
-        <v>4015.3470000000002</v>
+        <v>6916.5190000000002</v>
       </c>
       <c r="I44" s="174">
-        <v>3.0997537850223282</v>
+        <v>3.0081968387067395</v>
       </c>
       <c r="J44" s="173">
-        <v>2658.3150000000001</v>
+        <v>4662.5780000000004</v>
       </c>
       <c r="K44" s="174">
-        <v>2.5099032890613238</v>
+        <v>2.5032411262821421</v>
       </c>
       <c r="L44" s="173">
-        <v>1357.0319999999999</v>
+        <v>2253.9409999999998</v>
       </c>
       <c r="M44" s="175">
-        <v>1674.3610000000001</v>
+        <v>3228.04</v>
       </c>
       <c r="N44" s="176">
-        <v>41.699036222772278</v>
+        <v>46.671454238757967</v>
       </c>
       <c r="O44" s="175">
-        <v>3550.462</v>
+        <v>7297.0680000000002</v>
       </c>
       <c r="P44" s="176">
-        <v>133.56062016728643</v>
+        <v>156.50286172156262</v>
       </c>
     </row>
     <row r="45" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A45" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B45" s="172" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C45" s="173">
-        <v>4257.259</v>
+        <v>9447.0229999999992</v>
       </c>
       <c r="D45" s="174">
-        <v>2.1750722850772943</v>
+        <v>2.7636972599855811</v>
       </c>
       <c r="E45" s="173">
-        <v>1915.518</v>
+        <v>967.06600000000003</v>
       </c>
       <c r="F45" s="174">
-        <v>1.3415730568437128</v>
+        <v>0.376848339307641</v>
       </c>
       <c r="G45" s="173">
-        <v>2341.741</v>
+        <v>8479.9570000000003</v>
       </c>
       <c r="H45" s="173">
-        <v>2576.6559999999999</v>
+        <v>8165.2610000000004</v>
       </c>
       <c r="I45" s="174">
-        <v>1.989118048502531</v>
+        <v>3.5513113355743586</v>
       </c>
       <c r="J45" s="173">
-        <v>1600.463</v>
+        <v>1784.6859999999999</v>
       </c>
       <c r="K45" s="174">
-        <v>1.5111103641671335</v>
+        <v>0.95816078416274664</v>
       </c>
       <c r="L45" s="173">
-        <v>976.19299999999998</v>
+        <v>6380.5749999999998</v>
       </c>
       <c r="M45" s="175">
-        <v>1680.6030000000001</v>
+        <v>1281.7619999999999</v>
       </c>
       <c r="N45" s="176">
-        <v>65.224189802596854</v>
+        <v>15.69774683258747</v>
       </c>
       <c r="O45" s="175">
-        <v>315.05500000000001</v>
+        <v>-817.62</v>
       </c>
       <c r="P45" s="176">
-        <v>19.6852410833615</v>
+        <v>-45.813101016089099</v>
       </c>
     </row>
     <row r="46" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A46" s="54" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="177" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C46" s="178">
-        <v>3546.8820000000001</v>
+        <v>7672.2709999999997</v>
       </c>
       <c r="D46" s="179">
-        <v>1.8121342245420173</v>
+        <v>2.244499070296202</v>
       </c>
       <c r="E46" s="178">
-        <v>605.92600000000004</v>
+        <v>3478.3870000000002</v>
       </c>
       <c r="F46" s="179">
-        <v>0.42437293517528074</v>
+        <v>1.3554652571999093</v>
       </c>
       <c r="G46" s="178">
-        <v>2940.9560000000001</v>
+        <v>4193.884</v>
       </c>
       <c r="H46" s="178">
-        <v>4650.6220000000003</v>
+        <v>5866.0420000000004</v>
       </c>
       <c r="I46" s="179">
-        <v>3.590171197460172</v>
+        <v>2.5513136015560658</v>
       </c>
       <c r="J46" s="178">
-        <v>1016.013</v>
+        <v>2625.3449999999998</v>
       </c>
       <c r="K46" s="179">
-        <v>0.95928976454222425</v>
+        <v>1.4094931118962921</v>
       </c>
       <c r="L46" s="178">
-        <v>3634.6089999999999</v>
+        <v>3240.6970000000001</v>
       </c>
       <c r="M46" s="180">
-        <v>-1103.74</v>
+        <v>1806.229</v>
       </c>
       <c r="N46" s="181">
-        <v>-23.733169455612604</v>
+        <v>30.791272888942835</v>
       </c>
       <c r="O46" s="180">
-        <v>-410.08699999999999</v>
+        <v>853.04200000000003</v>
       </c>
       <c r="P46" s="181">
-        <v>-40.362377253046958</v>
+        <v>32.492567643490666</v>
       </c>
     </row>
     <row r="47" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A47" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B47" s="172" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C47" s="173">
-        <v>3134.3069999999998</v>
+        <v>4958.3429999999998</v>
       </c>
       <c r="D47" s="174">
-        <v>1.6013459102731971</v>
+        <v>1.4505478565224927</v>
       </c>
       <c r="E47" s="173">
-        <v>2798.6390000000001</v>
+        <v>1745.663</v>
       </c>
       <c r="F47" s="174">
-        <v>1.9600853023735778</v>
+        <v>0.68025367714384999</v>
       </c>
       <c r="G47" s="173">
-        <v>335.66800000000001</v>
+        <v>3212.68</v>
       </c>
       <c r="H47" s="173">
-        <v>1484.402</v>
+        <v>3833.6529999999998</v>
       </c>
       <c r="I47" s="174">
-        <v>1.1459235572902453</v>
+        <v>1.6673680554190058</v>
       </c>
       <c r="J47" s="173">
-        <v>2893.6320000000001</v>
+        <v>1324.1579999999999</v>
       </c>
       <c r="K47" s="174">
-        <v>2.7320827193666277</v>
+        <v>0.71091288194975155</v>
       </c>
       <c r="L47" s="173">
-        <v>-1409.23</v>
+        <v>2509.4949999999999</v>
       </c>
       <c r="M47" s="175">
-        <v>1649.905</v>
+        <v>1124.69</v>
       </c>
       <c r="N47" s="176">
-        <v>111.14947298642821</v>
+        <v>29.337292655334217</v>
       </c>
       <c r="O47" s="175">
-        <v>-94.992999999999995</v>
+        <v>421.505</v>
       </c>
       <c r="P47" s="176">
-        <v>-3.2828293300599389</v>
+        <v>31.831926401532147</v>
       </c>
     </row>
     <row r="48" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A48" s="54" t="s">
         <v>69</v>
       </c>
       <c r="B48" s="172" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C48" s="173">
-        <v>3000.0189999999998</v>
+        <v>4722.7079999999996</v>
       </c>
       <c r="D48" s="174">
-        <v>1.5327369515468288</v>
+        <v>1.3816135685614384</v>
       </c>
       <c r="E48" s="173">
-        <v>227.09200000000001</v>
+        <v>4299.1509999999998</v>
       </c>
       <c r="F48" s="174">
-        <v>0.15904862738160247</v>
+        <v>1.67530232143699</v>
       </c>
       <c r="G48" s="173">
-        <v>2772.9270000000001</v>
+        <v>423.55700000000002</v>
       </c>
       <c r="H48" s="173">
-        <v>271.90300000000002</v>
+        <v>3205.0740000000001</v>
       </c>
       <c r="I48" s="174">
-        <v>0.20990274399919265</v>
+        <v>1.3939806244472348</v>
       </c>
       <c r="J48" s="173">
-        <v>194.74100000000001</v>
+        <v>2910.7669999999998</v>
       </c>
       <c r="K48" s="174">
-        <v>0.1838687576209333</v>
+        <v>1.5627302456762957</v>
       </c>
       <c r="L48" s="173">
-        <v>77.162000000000006</v>
+        <v>294.30700000000002</v>
       </c>
       <c r="M48" s="175">
-        <v>2728.116</v>
+        <v>1517.634</v>
       </c>
       <c r="N48" s="176">
-        <v>1003.3416328617191</v>
+        <v>47.350981599800818</v>
       </c>
       <c r="O48" s="175">
-        <v>32.350999999999999</v>
+        <v>1388.384</v>
       </c>
       <c r="P48" s="176">
-        <v>16.612320980173667</v>
+        <v>47.698218373370317</v>
       </c>
     </row>
     <row r="49" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A49" s="54" t="s">
         <v>71</v>
       </c>
       <c r="B49" s="172" t="s">
         <v>74</v>
       </c>
       <c r="C49" s="173">
-        <v>2963.154</v>
+        <v>4682.6059999999998</v>
       </c>
       <c r="D49" s="174">
-        <v>1.5139022882601048</v>
+        <v>1.3698818529172676</v>
       </c>
       <c r="E49" s="173">
-        <v>2250.0450000000001</v>
+        <v>5651.5079999999998</v>
       </c>
       <c r="F49" s="174">
-        <v>1.575866031374235</v>
+        <v>2.2022916785243694</v>
       </c>
       <c r="G49" s="173">
-        <v>713.10900000000004</v>
+        <v>-968.90200000000004</v>
       </c>
       <c r="H49" s="173">
-        <v>1759.2829999999999</v>
+        <v>2312.6260000000002</v>
       </c>
       <c r="I49" s="174">
-        <v>1.3581252475005117</v>
+        <v>1.0058288312821828</v>
       </c>
       <c r="J49" s="173">
-        <v>1606.1780000000001</v>
+        <v>4761.3980000000001</v>
       </c>
       <c r="K49" s="174">
-        <v>1.5165063000501968</v>
+        <v>2.5562955283959945</v>
       </c>
       <c r="L49" s="173">
-        <v>153.10499999999999</v>
+        <v>-2448.7719999999999</v>
       </c>
       <c r="M49" s="175">
-        <v>1203.8710000000001</v>
+        <v>2369.98</v>
       </c>
       <c r="N49" s="176">
-        <v>68.429638665297162</v>
+        <v>102.48003784442447</v>
       </c>
       <c r="O49" s="175">
-        <v>643.86699999999996</v>
+        <v>890.11</v>
       </c>
       <c r="P49" s="176">
-        <v>40.086901949846151</v>
+        <v>18.694299447347188</v>
       </c>
     </row>
     <row r="50" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A50" s="54" t="s">
         <v>75</v>
       </c>
       <c r="B50" s="172" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="C50" s="173">
-        <v>2642.8420000000001</v>
+        <v>4619.2340000000004</v>
       </c>
       <c r="D50" s="174">
-        <v>1.3502519785707769</v>
+        <v>1.3513425709911193</v>
       </c>
       <c r="E50" s="173">
-        <v>942.03599999999994</v>
+        <v>423.40800000000002</v>
       </c>
       <c r="F50" s="174">
-        <v>0.65977459683324502</v>
+        <v>0.16499453155169314</v>
       </c>
       <c r="G50" s="173">
-        <v>1700.806</v>
+        <v>4195.826</v>
       </c>
       <c r="H50" s="173">
-        <v>2163.2919999999999</v>
+        <v>475.26799999999997</v>
       </c>
       <c r="I50" s="174">
-        <v>1.6700107276179426</v>
+        <v>0.20670798347239044</v>
       </c>
       <c r="J50" s="173">
-        <v>798.54</v>
+        <v>346.95</v>
       </c>
       <c r="K50" s="174">
-        <v>0.75395811724608619</v>
+        <v>0.18627023692978201</v>
       </c>
       <c r="L50" s="173">
-        <v>1364.752</v>
+        <v>128.31800000000001</v>
       </c>
       <c r="M50" s="175">
-        <v>479.55</v>
+        <v>4143.9660000000003</v>
       </c>
       <c r="N50" s="176">
-        <v>22.167603818624578</v>
+        <v>871.92194719610825</v>
       </c>
       <c r="O50" s="175">
-        <v>143.49600000000001</v>
+        <v>76.457999999999998</v>
       </c>
       <c r="P50" s="176">
-        <v>17.969794875648056</v>
+        <v>22.037181150021617</v>
       </c>
     </row>
     <row r="51" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A51" s="54" t="s">
         <v>73</v>
       </c>
       <c r="B51" s="172" t="s">
         <v>76</v>
       </c>
       <c r="C51" s="178">
-        <v>2120.9670000000001</v>
+        <v>3724.5619999999999</v>
       </c>
       <c r="D51" s="179">
-        <v>1.08362130170223</v>
+        <v>1.0896090539894332</v>
       </c>
       <c r="E51" s="178">
-        <v>3119.538</v>
+        <v>5530.5410000000002</v>
       </c>
       <c r="F51" s="179">
-        <v>2.1848336223413831</v>
+        <v>2.1551530002324766</v>
       </c>
       <c r="G51" s="178">
-        <v>-998.57100000000003</v>
+        <v>-1805.979</v>
       </c>
       <c r="H51" s="178">
-        <v>1653.02</v>
+        <v>2819.7159999999999</v>
       </c>
       <c r="I51" s="179">
-        <v>1.2760927017559403</v>
+        <v>1.2263771352685957</v>
       </c>
       <c r="J51" s="178">
-        <v>3301.88</v>
+        <v>5520.8810000000003</v>
       </c>
       <c r="K51" s="179">
-        <v>3.1175385430567122</v>
+        <v>2.9640461505436857</v>
       </c>
       <c r="L51" s="178">
-        <v>-1648.86</v>
+        <v>-2701.165</v>
       </c>
       <c r="M51" s="180">
-        <v>467.947</v>
+        <v>904.846</v>
       </c>
       <c r="N51" s="181">
-        <v>28.30861090609914</v>
+        <v>32.089969344430429</v>
       </c>
       <c r="O51" s="180">
-        <v>-182.34200000000001</v>
+        <v>9.66</v>
       </c>
       <c r="P51" s="181">
-        <v>-5.5223690745878109</v>
+        <v>0.17497207420337443</v>
       </c>
     </row>
     <row r="52" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A52" s="54" t="s">
         <v>77</v>
       </c>
       <c r="B52" s="183" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="C52" s="173">
-        <v>2006.0609999999999</v>
+        <v>3317.5549999999998</v>
       </c>
       <c r="D52" s="174">
-        <v>1.0249147827920364</v>
+        <v>0.97054041927827051</v>
       </c>
       <c r="E52" s="173">
-        <v>1356.373</v>
+        <v>2566.9110000000001</v>
       </c>
       <c r="F52" s="174">
-        <v>0.94996417252684506</v>
+        <v>1.0002793475321397</v>
       </c>
       <c r="G52" s="173">
-        <v>649.68799999999999</v>
+        <v>750.64400000000001</v>
       </c>
       <c r="H52" s="173">
-        <v>738.04100000000005</v>
+        <v>1388.914</v>
       </c>
       <c r="I52" s="174">
-        <v>0.56975035613401881</v>
+        <v>0.60407940815828487</v>
       </c>
       <c r="J52" s="173">
-        <v>1662.63</v>
+        <v>2841.4229999999998</v>
       </c>
       <c r="K52" s="174">
-        <v>1.5698066276916125</v>
+        <v>1.5255008947333391</v>
       </c>
       <c r="L52" s="173">
-        <v>-924.58900000000006</v>
+        <v>-1452.509</v>
       </c>
       <c r="M52" s="175">
-        <v>1268.02</v>
+        <v>1928.6410000000001</v>
       </c>
       <c r="N52" s="176">
-        <v>171.80888324632372</v>
+        <v>138.85964141768318</v>
       </c>
       <c r="O52" s="175">
-        <v>-306.25700000000001</v>
+        <v>-274.512</v>
       </c>
       <c r="P52" s="176">
-        <v>-18.420033320702743</v>
+        <v>-9.6610747502219834</v>
       </c>
     </row>
     <row r="53" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A53" s="54" t="s">
         <v>79</v>
       </c>
       <c r="B53" s="172" t="s">
         <v>80</v>
       </c>
       <c r="C53" s="173">
-        <v>1085.5250000000001</v>
+        <v>1930.9069999999999</v>
       </c>
       <c r="D53" s="174">
-        <v>0.55460458061361317</v>
+        <v>0.5648808503151711</v>
       </c>
       <c r="E53" s="173">
-        <v>712.24300000000005</v>
+        <v>1645.933</v>
       </c>
       <c r="F53" s="174">
-        <v>0.49883426766312639</v>
+        <v>0.64139067825943985</v>
       </c>
       <c r="G53" s="173">
-        <v>373.28199999999998</v>
+        <v>284.97399999999999</v>
       </c>
       <c r="H53" s="173">
-        <v>1015.818</v>
+        <v>1663.5119999999999</v>
       </c>
       <c r="I53" s="174">
-        <v>0.7841876904770152</v>
+        <v>0.72351012692233263</v>
       </c>
       <c r="J53" s="173">
-        <v>581.07600000000002</v>
+        <v>1028.9580000000001</v>
       </c>
       <c r="K53" s="174">
-        <v>0.54863496748677176</v>
+        <v>0.55242614339471008</v>
       </c>
       <c r="L53" s="173">
-        <v>434.74200000000002</v>
+        <v>634.55399999999997</v>
       </c>
       <c r="M53" s="175">
-        <v>69.706999999999994</v>
+        <v>267.39499999999998</v>
       </c>
       <c r="N53" s="176">
-        <v>6.8621544410514472</v>
+        <v>16.074125103996845</v>
       </c>
       <c r="O53" s="175">
-        <v>131.167</v>
+        <v>616.97500000000002</v>
       </c>
       <c r="P53" s="176">
-        <v>22.573122964982208</v>
+        <v>59.961145158500152</v>
       </c>
     </row>
     <row r="54" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A54" s="54" t="s">
         <v>81</v>
       </c>
       <c r="B54" s="172" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C54" s="173">
-        <v>1068.288</v>
+        <v>1889.1</v>
       </c>
       <c r="D54" s="174">
-        <v>0.5457980407770946</v>
+        <v>0.55265034221243692</v>
       </c>
       <c r="E54" s="173">
-        <v>867.85900000000004</v>
+        <v>1206.4659999999999</v>
       </c>
       <c r="F54" s="174">
-        <v>0.60782318492404019</v>
+        <v>0.4701382413724941</v>
       </c>
       <c r="G54" s="173">
-        <v>200.429</v>
+        <v>682.63400000000001</v>
       </c>
       <c r="H54" s="173">
-        <v>988.42</v>
+        <v>1682.0809999999999</v>
       </c>
       <c r="I54" s="174">
-        <v>0.76303707654451036</v>
+        <v>0.73158632928625955</v>
       </c>
       <c r="J54" s="173">
-        <v>629.65700000000004</v>
+        <v>1015.152</v>
       </c>
       <c r="K54" s="174">
-        <v>0.59450372709046362</v>
+        <v>0.54501398921960542</v>
       </c>
       <c r="L54" s="173">
-        <v>358.76299999999998</v>
+        <v>666.92899999999997</v>
       </c>
       <c r="M54" s="175">
-        <v>79.867999999999995</v>
+        <v>207.01900000000001</v>
       </c>
       <c r="N54" s="176">
-        <v>8.0803706926205461</v>
+        <v>12.30731457046361</v>
       </c>
       <c r="O54" s="175">
-        <v>238.202</v>
+        <v>191.31399999999999</v>
       </c>
       <c r="P54" s="176">
-        <v>37.830437841555003</v>
+        <v>18.845847715416017</v>
       </c>
     </row>
     <row r="55" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A55" s="54" t="s">
         <v>83</v>
       </c>
       <c r="B55" s="172" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C55" s="173">
-        <v>425.22899999999998</v>
+        <v>866.03</v>
       </c>
       <c r="D55" s="174">
-        <v>0.21725335778516949</v>
+        <v>0.25335438879161332</v>
       </c>
       <c r="E55" s="173">
-        <v>1674.596</v>
+        <v>2183.3009999999999</v>
       </c>
       <c r="F55" s="174">
-        <v>1.1728382999785196</v>
+        <v>0.85079338541393446</v>
       </c>
       <c r="G55" s="173">
-        <v>-1249.367</v>
+        <v>-1317.271</v>
       </c>
       <c r="H55" s="173">
-        <v>341.041</v>
+        <v>893.88499999999999</v>
       </c>
       <c r="I55" s="174">
-        <v>0.26327565976185863</v>
+        <v>0.38877678658402781</v>
       </c>
       <c r="J55" s="173">
-        <v>1095.0840000000001</v>
+        <v>1487.28</v>
       </c>
       <c r="K55" s="174">
-        <v>1.0339462905631691</v>
+        <v>0.79848969010210757</v>
       </c>
       <c r="L55" s="173">
-        <v>-754.04300000000001</v>
+        <v>-593.39499999999998</v>
       </c>
       <c r="M55" s="175">
-        <v>84.188000000000002</v>
+        <v>-27.855</v>
       </c>
       <c r="N55" s="176">
-        <v>24.685594987112985</v>
+        <v>-3.1161726620314694</v>
       </c>
       <c r="O55" s="175">
-        <v>579.51199999999994</v>
+        <v>696.02099999999996</v>
       </c>
       <c r="P55" s="176">
-        <v>52.919410748399208</v>
+        <v>46.798249152815877</v>
       </c>
     </row>
     <row r="56" spans="1:35" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="54" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B56" s="172" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C56" s="173">
-        <v>175.93600000000001</v>
+        <v>757.53599999999994</v>
       </c>
       <c r="D56" s="174">
-        <v>8.9887300149546656E-2</v>
+        <v>0.22161480580077317</v>
       </c>
       <c r="E56" s="173">
-        <v>1713.6669999999999</v>
+        <v>2475.431</v>
       </c>
       <c r="F56" s="174">
-        <v>1.2002024912332825</v>
+        <v>0.96463122622515229</v>
       </c>
       <c r="G56" s="173">
-        <v>-1537.731</v>
+        <v>-1717.895</v>
       </c>
       <c r="H56" s="173">
-        <v>238.369</v>
+        <v>615.57399999999996</v>
       </c>
       <c r="I56" s="174">
-        <v>0.18401528186280972</v>
+        <v>0.26773117529064294</v>
       </c>
       <c r="J56" s="173">
-        <v>2041.259</v>
+        <v>1887.3910000000001</v>
       </c>
       <c r="K56" s="174">
-        <v>1.9272970576948287</v>
+        <v>1.0133009619516882</v>
       </c>
       <c r="L56" s="173">
-        <v>-1802.89</v>
+        <v>-1271.817</v>
       </c>
       <c r="M56" s="175">
-        <v>-62.433</v>
+        <v>141.96199999999999</v>
       </c>
       <c r="N56" s="176">
-        <v>-26.191744731907253</v>
+        <v>23.061727753283929</v>
       </c>
       <c r="O56" s="175">
-        <v>-327.59199999999998</v>
+        <v>588.04</v>
       </c>
       <c r="P56" s="176">
-        <v>-16.048526914027079</v>
+        <v>31.156236307156281</v>
       </c>
       <c r="Q56" s="184"/>
       <c r="AE56" s="184"/>
       <c r="AG56" s="184"/>
       <c r="AI56" s="184"/>
     </row>
     <row r="57" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A57" s="54" t="s">
         <v>87</v>
       </c>
       <c r="B57" s="186" t="s">
         <v>88</v>
       </c>
       <c r="C57" s="187">
-        <v>8728.1389999999992</v>
+        <v>14370.032999999999</v>
       </c>
       <c r="D57" s="188">
-        <v>4.4592854790376277</v>
+        <v>4.2039085570133983</v>
       </c>
       <c r="E57" s="187">
-        <v>32634.401999999998</v>
+        <v>58674.29</v>
       </c>
       <c r="F57" s="188">
-        <v>22.85618535007584</v>
+        <v>22.864322338449419</v>
       </c>
       <c r="G57" s="187">
-        <v>-23906.262999999999</v>
+        <v>-44304.256999999998</v>
       </c>
       <c r="H57" s="187">
-        <v>7833.13</v>
+        <v>12641.041999999999</v>
       </c>
       <c r="I57" s="188">
-        <v>6.0469927919235751</v>
+        <v>5.4979596791910952</v>
       </c>
       <c r="J57" s="187">
-        <v>22654.126</v>
+        <v>43596.482000000004</v>
       </c>
       <c r="K57" s="188">
-        <v>21.389363321581399</v>
+        <v>23.406044189205872</v>
       </c>
       <c r="L57" s="187">
-        <v>-14820.995999999999</v>
+        <v>-30955.439999999999</v>
       </c>
       <c r="M57" s="189">
-        <v>895.00900000000001</v>
+        <v>1728.991</v>
       </c>
       <c r="N57" s="190">
-        <v>11.425943396828599</v>
+        <v>13.677598729598397</v>
       </c>
       <c r="O57" s="189">
-        <v>9980.2759999999998</v>
+        <v>15077.808000000001</v>
       </c>
       <c r="P57" s="190">
-        <v>44.055003490313425</v>
+        <v>34.584919030852078</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="B3:P3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AI42"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="75" workbookViewId="0">
       <pane xSplit="3" ySplit="9" topLeftCell="D10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
       <selection pane="bottomRight" sqref="A1:O1"/>
@@ -9936,51 +9936,51 @@
     <col min="4" max="4" width="9.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="6.875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="6.875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.625" style="132" customWidth="1"/>
     <col min="13" max="13" width="7.625" style="12" customWidth="1"/>
     <col min="14" max="14" width="8.625" style="132" customWidth="1"/>
     <col min="15" max="15" width="7.625" style="12" customWidth="1"/>
     <col min="16" max="16" width="9" style="1"/>
     <col min="17" max="17" width="9" style="133"/>
     <col min="18" max="30" width="9" style="1"/>
     <col min="31" max="31" width="9" style="133"/>
     <col min="32" max="32" width="9" style="1"/>
     <col min="33" max="33" width="9" style="133"/>
     <col min="34" max="34" width="9" style="1"/>
     <col min="35" max="35" width="9" style="133"/>
     <col min="36" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" s="197" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="422" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B1" s="422"/>
       <c r="C1" s="422"/>
       <c r="D1" s="422"/>
       <c r="E1" s="422"/>
       <c r="F1" s="422"/>
       <c r="G1" s="422"/>
       <c r="H1" s="422"/>
       <c r="I1" s="422"/>
       <c r="J1" s="422"/>
       <c r="K1" s="422"/>
       <c r="L1" s="422"/>
       <c r="M1" s="422"/>
       <c r="N1" s="422"/>
       <c r="O1" s="422"/>
       <c r="Q1" s="198"/>
       <c r="AE1" s="198"/>
       <c r="AG1" s="198"/>
       <c r="AI1" s="198"/>
     </row>
     <row r="2" spans="1:35" s="134" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="193"/>
       <c r="B2" s="199"/>
       <c r="C2" s="13"/>
       <c r="D2" s="200" t="s">
@@ -10055,51 +10055,51 @@
         <v>39</v>
       </c>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="146"/>
       <c r="G5" s="32"/>
       <c r="H5" s="29" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="30"/>
       <c r="J5" s="147"/>
       <c r="K5" s="148"/>
       <c r="L5" s="33" t="s">
         <v>6</v>
       </c>
       <c r="M5" s="149"/>
       <c r="N5" s="150"/>
       <c r="O5" s="149"/>
       <c r="Q5" s="144"/>
       <c r="AE5" s="144"/>
       <c r="AG5" s="144"/>
       <c r="AI5" s="144"/>
     </row>
     <row r="6" spans="1:35" s="54" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="151" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B6" s="152" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="39"/>
       <c r="D6" s="152" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="39"/>
       <c r="F6" s="153" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="152" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="39"/>
       <c r="I6" s="152" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="39"/>
       <c r="K6" s="154" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="33" t="s">
         <v>14</v>
@@ -10145,705 +10145,705 @@
       <c r="J7" s="47" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="156" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M7" s="50" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="O7" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q7" s="144"/>
       <c r="AE7" s="144"/>
       <c r="AG7" s="144"/>
       <c r="AI7" s="144"/>
     </row>
     <row r="8" spans="1:35" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="206" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8" s="158">
-        <v>80182.5</v>
+        <v>78478.618000000002</v>
       </c>
       <c r="C8" s="207">
         <v>100</v>
       </c>
       <c r="D8" s="208">
-        <v>58908.178999999996</v>
+        <v>60573.031000000003</v>
       </c>
       <c r="E8" s="207">
         <v>100</v>
       </c>
       <c r="F8" s="208">
-        <v>21274.321</v>
+        <v>17905.587</v>
       </c>
       <c r="G8" s="158">
-        <v>49541.737000000001</v>
+        <v>51738.057999999997</v>
       </c>
       <c r="H8" s="207">
         <v>100</v>
       </c>
       <c r="I8" s="208">
-        <v>42608.017</v>
+        <v>39110.697999999997</v>
       </c>
       <c r="J8" s="207">
         <v>100</v>
       </c>
       <c r="K8" s="208">
-        <v>6933.72</v>
+        <v>12627.36</v>
       </c>
       <c r="L8" s="160">
-        <v>30640.762999999999</v>
+        <v>26740.560000000001</v>
       </c>
       <c r="M8" s="209">
-        <v>61.848382506249223</v>
+        <v>51.68450659667203</v>
       </c>
       <c r="N8" s="210">
-        <v>16300.162</v>
+        <v>21462.332999999999</v>
       </c>
       <c r="O8" s="209">
-        <v>38.256091570748296</v>
+        <v>54.875862864937872</v>
       </c>
       <c r="Q8" s="144"/>
       <c r="AE8" s="144"/>
       <c r="AG8" s="144"/>
       <c r="AI8" s="144"/>
     </row>
     <row r="9" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="211" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9" s="163">
-        <v>41689.815999999999</v>
+        <v>45269.786999999997</v>
       </c>
       <c r="C9" s="212">
-        <v>51.993659464346955</v>
+        <v>57.684230626997021</v>
       </c>
       <c r="D9" s="213">
-        <v>44233.25</v>
+        <v>44367.061000000002</v>
       </c>
       <c r="E9" s="212">
-        <v>75.088469463637637</v>
+        <v>73.245568642586164</v>
       </c>
       <c r="F9" s="213">
-        <v>-2543.4340000000002</v>
+        <v>902.726</v>
       </c>
       <c r="G9" s="163">
-        <v>30436.297999999999</v>
+        <v>29324.016</v>
       </c>
       <c r="H9" s="212">
-        <v>61.435669887795818</v>
+        <v>56.677844382949203</v>
       </c>
       <c r="I9" s="213">
-        <v>27894.6</v>
+        <v>26356.368999999999</v>
       </c>
       <c r="J9" s="212">
-        <v>65.467961111637749</v>
+        <v>67.389155263861568</v>
       </c>
       <c r="K9" s="213">
-        <v>2541.6979999999999</v>
+        <v>2967.6469999999999</v>
       </c>
       <c r="L9" s="165">
-        <v>11253.518</v>
+        <v>15945.771000000001</v>
       </c>
       <c r="M9" s="214">
-        <v>36.974003868670231</v>
+        <v>54.3778553387776</v>
       </c>
       <c r="N9" s="215">
-        <v>16338.65</v>
+        <v>18010.691999999999</v>
       </c>
       <c r="O9" s="214">
-        <v>58.572806206219127</v>
+        <v>68.335255133208989</v>
       </c>
       <c r="Q9" s="144"/>
       <c r="AE9" s="144"/>
       <c r="AG9" s="144"/>
       <c r="AI9" s="144"/>
     </row>
     <row r="10" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="216" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10" s="158">
-        <v>16460.233</v>
+        <v>18773.182000000001</v>
       </c>
       <c r="C10" s="207">
-        <v>20.528460699030337</v>
+        <v>23.921397290660749</v>
       </c>
       <c r="D10" s="208">
-        <v>9043.223</v>
+        <v>10944.77</v>
       </c>
       <c r="E10" s="207">
-        <v>15.351387792856405</v>
+        <v>18.068717743379889</v>
       </c>
       <c r="F10" s="208">
-        <v>7417.01</v>
+        <v>7828.4120000000003</v>
       </c>
       <c r="G10" s="158">
-        <v>10302.147000000001</v>
+        <v>9838.1509999999998</v>
       </c>
       <c r="H10" s="207">
-        <v>20.794884523326264</v>
+        <v>19.015307841666573</v>
       </c>
       <c r="I10" s="208">
-        <v>5294.8990000000003</v>
+        <v>4895.7039999999997</v>
       </c>
       <c r="J10" s="207">
-        <v>12.427001707213927</v>
+        <v>12.517557216698103</v>
       </c>
       <c r="K10" s="208">
-        <v>5007.2479999999996</v>
+        <v>4942.4470000000001</v>
       </c>
       <c r="L10" s="160">
-        <v>6158.0860000000002</v>
+        <v>8935.0310000000009</v>
       </c>
       <c r="M10" s="209">
-        <v>59.774782868075945</v>
+        <v>90.82022628032442</v>
       </c>
       <c r="N10" s="210">
-        <v>3748.3240000000001</v>
+        <v>6049.0659999999998</v>
       </c>
       <c r="O10" s="209">
-        <v>70.791227556937343</v>
+        <v>123.55865468990773</v>
       </c>
       <c r="Q10" s="144"/>
       <c r="AE10" s="144"/>
       <c r="AG10" s="144"/>
       <c r="AI10" s="144"/>
     </row>
     <row r="11" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="211" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11" s="163">
-        <v>283.21800000000002</v>
+        <v>457.63499999999999</v>
       </c>
       <c r="C11" s="212">
-        <v>0.35321672434758206</v>
+        <v>0.58313335741972416</v>
       </c>
       <c r="D11" s="213">
-        <v>1499.9549999999999</v>
+        <v>2501.9270000000001</v>
       </c>
       <c r="E11" s="212">
-        <v>2.5462593233445565</v>
+        <v>4.1304305871700562</v>
       </c>
       <c r="F11" s="213">
-        <v>-1216.7370000000001</v>
+        <v>-2044.2919999999999</v>
       </c>
       <c r="G11" s="163">
-        <v>469.08800000000002</v>
+        <v>642.40700000000004</v>
       </c>
       <c r="H11" s="212">
-        <v>0.94685416460064775</v>
+        <v>1.2416527114334286</v>
       </c>
       <c r="I11" s="213">
-        <v>2297.4340000000002</v>
+        <v>2038.5640000000001</v>
       </c>
       <c r="J11" s="212">
-        <v>5.3920228204940868</v>
+        <v>5.2122925548401104</v>
       </c>
       <c r="K11" s="213">
-        <v>-1828.346</v>
+        <v>-1396.1569999999999</v>
       </c>
       <c r="L11" s="165">
-        <v>-185.87</v>
+        <v>-184.77199999999999</v>
       </c>
       <c r="M11" s="214">
-        <v>-39.623695340746302</v>
+        <v>-28.762451218619972</v>
       </c>
       <c r="N11" s="215">
-        <v>-797.47900000000004</v>
+        <v>463.363</v>
       </c>
       <c r="O11" s="214">
-        <v>-34.711726212809594</v>
+        <v>22.729872596592504</v>
       </c>
       <c r="Q11" s="144"/>
       <c r="AE11" s="144"/>
       <c r="AG11" s="144"/>
       <c r="AI11" s="144"/>
     </row>
     <row r="12" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="211" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12" s="163">
-        <v>112.208</v>
+        <v>198.95099999999999</v>
       </c>
       <c r="C12" s="212">
-        <v>0.13994076014092852</v>
+        <v>0.25350981588386279</v>
       </c>
       <c r="D12" s="213">
-        <v>309.10899999999998</v>
+        <v>447.08699999999999</v>
       </c>
       <c r="E12" s="212">
-        <v>0.52473019069219573</v>
+        <v>0.73809580372492833</v>
       </c>
       <c r="F12" s="213">
-        <v>-196.90100000000001</v>
+        <v>-248.136</v>
       </c>
       <c r="G12" s="163">
-        <v>130.685</v>
+        <v>131.89400000000001</v>
       </c>
       <c r="H12" s="212">
-        <v>0.26378768269671288</v>
+        <v>0.25492646051771017</v>
       </c>
       <c r="I12" s="213">
-        <v>178.221</v>
+        <v>129.75700000000001</v>
       </c>
       <c r="J12" s="212">
-        <v>0.41828043769321627</v>
+        <v>0.3317685611236087</v>
       </c>
       <c r="K12" s="213">
-        <v>-47.536000000000001</v>
+        <v>2.137</v>
       </c>
       <c r="L12" s="165">
-        <v>-18.477</v>
+        <v>67.057000000000002</v>
       </c>
       <c r="M12" s="214">
-        <v>-14.138577495504457</v>
+        <v>50.841584909093662</v>
       </c>
       <c r="N12" s="215">
-        <v>130.88800000000001</v>
+        <v>317.33</v>
       </c>
       <c r="O12" s="214">
-        <v>73.441401406119368</v>
+        <v>244.55713371918279</v>
       </c>
       <c r="Q12" s="144"/>
       <c r="AE12" s="144"/>
       <c r="AG12" s="144"/>
       <c r="AI12" s="144"/>
     </row>
     <row r="13" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="217" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13" s="158">
-        <v>2099.1729999999998</v>
+        <v>1077.5409999999999</v>
       </c>
       <c r="C13" s="207">
-        <v>2.6179939512986001</v>
+        <v>1.3730376852456805</v>
       </c>
       <c r="D13" s="208">
-        <v>1447.4079999999999</v>
+        <v>1749.1590000000001</v>
       </c>
       <c r="E13" s="207">
-        <v>2.4570577881893105</v>
+        <v>2.8876861057192267</v>
       </c>
       <c r="F13" s="208">
-        <v>651.76499999999999</v>
+        <v>-671.61800000000005</v>
       </c>
       <c r="G13" s="158">
-        <v>624.65700000000004</v>
+        <v>394.80599999999998</v>
       </c>
       <c r="H13" s="207">
-        <v>1.2608702032389376</v>
+        <v>0.7630862372143925</v>
       </c>
       <c r="I13" s="208">
-        <v>1514.9880000000001</v>
+        <v>1138.6569999999999</v>
       </c>
       <c r="J13" s="207">
-        <v>3.5556407142815405</v>
+        <v>2.9113696717967037</v>
       </c>
       <c r="K13" s="208">
-        <v>-890.33100000000002</v>
+        <v>-743.851</v>
       </c>
       <c r="L13" s="160">
-        <v>1474.5160000000001</v>
+        <v>682.73500000000001</v>
       </c>
       <c r="M13" s="209">
-        <v>236.052105395441</v>
+        <v>172.92923613116315</v>
       </c>
       <c r="N13" s="210">
-        <v>-67.58</v>
+        <v>610.50199999999995</v>
       </c>
       <c r="O13" s="209">
-        <v>-4.4607614053708673</v>
+        <v>53.615970393191283</v>
       </c>
       <c r="Q13" s="144"/>
       <c r="AE13" s="144"/>
       <c r="AG13" s="144"/>
       <c r="AI13" s="144"/>
     </row>
     <row r="14" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="211" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14" s="163">
-        <v>5260.8019999999997</v>
+        <v>4656.4390000000003</v>
       </c>
       <c r="C14" s="212">
-        <v>6.5610351385900918</v>
+        <v>5.9333855751639257</v>
       </c>
       <c r="D14" s="213">
-        <v>5349.6080000000002</v>
+        <v>4776.3370000000004</v>
       </c>
       <c r="E14" s="212">
-        <v>9.0812652687838149</v>
+        <v>7.885253422434813</v>
       </c>
       <c r="F14" s="213">
-        <v>-88.805999999999997</v>
+        <v>-119.898</v>
       </c>
       <c r="G14" s="163">
-        <v>3420.1729999999998</v>
+        <v>3319.6909999999998</v>
       </c>
       <c r="H14" s="212">
-        <v>6.9036194673594107</v>
+        <v>6.4163424920200915</v>
       </c>
       <c r="I14" s="213">
-        <v>4738.3620000000001</v>
+        <v>3888.0349999999999</v>
       </c>
       <c r="J14" s="212">
-        <v>11.120822637674033</v>
+        <v>9.941103582452044</v>
       </c>
       <c r="K14" s="213">
-        <v>-1318.1890000000001</v>
+        <v>-568.34400000000005</v>
       </c>
       <c r="L14" s="165">
-        <v>1840.6289999999999</v>
+        <v>1336.748</v>
       </c>
       <c r="M14" s="214">
-        <v>53.816839089718563</v>
+        <v>40.267241740270407</v>
       </c>
       <c r="N14" s="215">
-        <v>611.24599999999998</v>
+        <v>888.30200000000002</v>
       </c>
       <c r="O14" s="214">
-        <v>12.899943060492211</v>
+        <v>22.847067991929084</v>
       </c>
       <c r="Q14" s="144"/>
       <c r="AE14" s="144"/>
       <c r="AG14" s="144"/>
       <c r="AI14" s="144"/>
     </row>
     <row r="15" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="218" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15" s="163">
-        <v>4786</v>
+        <v>4091.2080000000001</v>
       </c>
       <c r="C15" s="212">
-        <v>5.9688834845508678</v>
+        <v>5.2131499053665804</v>
       </c>
       <c r="D15" s="213">
-        <v>4277.6390000000001</v>
+        <v>3855.1660000000002</v>
       </c>
       <c r="E15" s="212">
-        <v>7.2615366365339522</v>
+        <v>6.3644924752073244</v>
       </c>
       <c r="F15" s="213">
-        <v>508.36099999999999</v>
+        <v>236.042</v>
       </c>
       <c r="G15" s="163">
-        <v>2869.6950000000002</v>
+        <v>2877.855</v>
       </c>
       <c r="H15" s="212">
-        <v>5.7924795814082986</v>
+        <v>5.5623560513229933</v>
       </c>
       <c r="I15" s="213">
-        <v>3659.3789999999999</v>
+        <v>2987.1819999999998</v>
       </c>
       <c r="J15" s="212">
-        <v>8.5884752627656908</v>
+        <v>7.6377619238603218</v>
       </c>
       <c r="K15" s="213">
-        <v>-789.68399999999997</v>
+        <v>-109.327</v>
       </c>
       <c r="L15" s="165">
-        <v>1916.3050000000001</v>
+        <v>1213.3530000000001</v>
       </c>
       <c r="M15" s="214">
-        <v>66.777305602163295</v>
+        <v>42.161714193383617</v>
       </c>
       <c r="N15" s="215">
-        <v>618.26</v>
+        <v>867.98400000000004</v>
       </c>
       <c r="O15" s="214">
-        <v>16.895216374144358</v>
+        <v>29.056950664539354</v>
       </c>
       <c r="Q15" s="144"/>
       <c r="AE15" s="144"/>
       <c r="AG15" s="144"/>
       <c r="AI15" s="144"/>
     </row>
     <row r="16" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="217" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16" s="158">
-        <v>1009.785</v>
+        <v>663.74800000000005</v>
       </c>
       <c r="C16" s="207">
-        <v>1.2593583387896361</v>
+        <v>0.84576922595655302</v>
       </c>
       <c r="D16" s="208">
-        <v>396.04300000000001</v>
+        <v>379.11500000000001</v>
       </c>
       <c r="E16" s="207">
-        <v>0.67230562329893095</v>
+        <v>0.6258808478644563</v>
       </c>
       <c r="F16" s="208">
-        <v>613.74199999999996</v>
+        <v>284.63299999999998</v>
       </c>
       <c r="G16" s="158">
-        <v>651.78399999999999</v>
+        <v>434.49799999999999</v>
       </c>
       <c r="H16" s="207">
-        <v>1.3156260548555252</v>
+        <v>0.83980345764040842</v>
       </c>
       <c r="I16" s="208">
-        <v>729.81399999999996</v>
+        <v>514.26</v>
       </c>
       <c r="J16" s="207">
-        <v>1.7128560571124445</v>
+        <v>1.3148832066356884</v>
       </c>
       <c r="K16" s="208">
-        <v>-78.03</v>
+        <v>-79.762</v>
       </c>
       <c r="L16" s="160">
-        <v>358.00099999999998</v>
+        <v>229.25</v>
       </c>
       <c r="M16" s="209">
-        <v>54.926325285677471</v>
+        <v>52.762038030094502</v>
       </c>
       <c r="N16" s="210">
-        <v>-333.77100000000002</v>
+        <v>-135.14500000000001</v>
       </c>
       <c r="O16" s="209">
-        <v>-45.733707492594007</v>
+        <v>-26.279508419865437</v>
       </c>
       <c r="Q16" s="144"/>
       <c r="AE16" s="144"/>
       <c r="AG16" s="144"/>
       <c r="AI16" s="144"/>
     </row>
     <row r="17" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="211" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B17" s="163">
-        <v>28782.987000000001</v>
+        <v>23234.489000000001</v>
       </c>
       <c r="C17" s="212">
-        <v>35.896844074455146</v>
+        <v>29.60613934358528</v>
       </c>
       <c r="D17" s="213">
-        <v>5492.9449999999997</v>
+        <v>5676.1509999999998</v>
       </c>
       <c r="E17" s="212">
-        <v>9.3245880168864161</v>
+        <v>9.3707561043131555</v>
       </c>
       <c r="F17" s="213">
-        <v>23290.042000000001</v>
+        <v>17558.338</v>
       </c>
       <c r="G17" s="163">
-        <v>12953.012000000001</v>
+        <v>15775.231</v>
       </c>
       <c r="H17" s="212">
-        <v>26.145655732660323</v>
+        <v>30.490574269331873</v>
       </c>
       <c r="I17" s="213">
-        <v>4533.6809999999996</v>
+        <v>4959.8599999999997</v>
       </c>
       <c r="J17" s="212">
-        <v>10.640441210864143</v>
+        <v>12.681594176611219</v>
       </c>
       <c r="K17" s="213">
-        <v>8419.3310000000001</v>
+        <v>10815.370999999999</v>
       </c>
       <c r="L17" s="165">
-        <v>15829.975</v>
+        <v>7459.2579999999998</v>
       </c>
       <c r="M17" s="214">
-        <v>122.21076456966149</v>
+        <v>47.284619794157059</v>
       </c>
       <c r="N17" s="215">
-        <v>959.26400000000001</v>
+        <v>716.29100000000005</v>
       </c>
       <c r="O17" s="214">
-        <v>21.158612615223703</v>
+        <v>14.441758436730067</v>
       </c>
       <c r="Q17" s="144"/>
       <c r="AE17" s="144"/>
       <c r="AG17" s="144"/>
       <c r="AI17" s="144"/>
     </row>
     <row r="18" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="211" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B18" s="163">
-        <v>1542.12</v>
+        <v>3125.0729999999999</v>
       </c>
       <c r="C18" s="212">
-        <v>1.9232625572911795</v>
+        <v>3.9820693580511315</v>
       </c>
       <c r="D18" s="213">
-        <v>278.60500000000002</v>
+        <v>286.714</v>
       </c>
       <c r="E18" s="212">
-        <v>0.47294790762416883</v>
+        <v>0.47333606271081263</v>
       </c>
       <c r="F18" s="213">
-        <v>1263.5150000000001</v>
+        <v>2838.3589999999999</v>
       </c>
       <c r="G18" s="163">
-        <v>1072.933</v>
+        <v>1854.1759999999999</v>
       </c>
       <c r="H18" s="212">
-        <v>2.1657153442157266</v>
+        <v>3.5837757961460404</v>
       </c>
       <c r="I18" s="213">
-        <v>897.20899999999995</v>
+        <v>220.58199999999999</v>
       </c>
       <c r="J18" s="212">
-        <v>2.1057281309289753</v>
+        <v>0.56399402536871113</v>
       </c>
       <c r="K18" s="213">
-        <v>175.72399999999999</v>
+        <v>1633.5940000000001</v>
       </c>
       <c r="L18" s="165">
-        <v>469.18700000000001</v>
+        <v>1270.8969999999999</v>
       </c>
       <c r="M18" s="214">
-        <v>43.729384779851117</v>
+        <v>68.542414528070694</v>
       </c>
       <c r="N18" s="215">
-        <v>-618.60400000000004</v>
+        <v>66.132000000000005</v>
       </c>
       <c r="O18" s="214">
-        <v>-68.947591921168865</v>
+        <v>29.980687454098703</v>
       </c>
       <c r="Q18" s="144"/>
       <c r="AE18" s="144"/>
       <c r="AG18" s="144"/>
       <c r="AI18" s="144"/>
     </row>
     <row r="19" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="211" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19" s="163">
-        <v>202.124</v>
+        <v>237.84899999999999</v>
       </c>
       <c r="C19" s="212">
-        <v>0.25207994263087335</v>
+        <v>0.30307490888792155</v>
       </c>
       <c r="D19" s="213">
-        <v>289.553</v>
+        <v>760.26300000000003</v>
       </c>
       <c r="E19" s="212">
-        <v>0.49153276321782069</v>
+        <v>1.2551179748624433</v>
       </c>
       <c r="F19" s="213">
-        <v>-87.429000000000002</v>
+        <v>-522.41399999999999</v>
       </c>
       <c r="G19" s="163">
-        <v>174.92400000000001</v>
+        <v>172.87</v>
       </c>
       <c r="H19" s="212">
-        <v>0.35308410764846615</v>
+        <v>0.33412541305667098</v>
       </c>
       <c r="I19" s="213">
-        <v>546.95600000000002</v>
+        <v>372.34399999999999</v>
       </c>
       <c r="J19" s="212">
-        <v>1.2836926909787894</v>
+        <v>0.952025964865163</v>
       </c>
       <c r="K19" s="213">
-        <v>-372.03199999999998</v>
+        <v>-199.47399999999999</v>
       </c>
       <c r="L19" s="165">
-        <v>27.2</v>
+        <v>64.978999999999999</v>
       </c>
       <c r="M19" s="214">
-        <v>15.549610116393406</v>
+        <v>37.588361196274654</v>
       </c>
       <c r="N19" s="215">
-        <v>-257.40300000000002</v>
+        <v>387.91899999999998</v>
       </c>
       <c r="O19" s="214">
-        <v>-47.061006735459529</v>
+        <v>104.18295984358549</v>
       </c>
       <c r="Q19" s="144"/>
       <c r="AE19" s="144"/>
       <c r="AG19" s="144"/>
       <c r="AI19" s="144"/>
     </row>
     <row r="20" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="219" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20" s="220">
-        <v>210.05199999999999</v>
+        <v>220.85400000000001</v>
       </c>
       <c r="C20" s="221">
-        <v>0.26196738689863747</v>
+        <v>0.2814193287654479</v>
       </c>
       <c r="D20" s="222">
-        <v>7.7460000000000004</v>
+        <v>8.3320000000000007</v>
       </c>
       <c r="E20" s="221">
-        <v>1.3149277624080011E-2</v>
+        <v>1.3755296478394817E-2</v>
       </c>
       <c r="F20" s="222">
-        <v>202.30600000000001</v>
+        <v>212.52199999999999</v>
       </c>
       <c r="G20" s="220">
-        <v>259.96699999999998</v>
+        <v>122.967</v>
       </c>
       <c r="H20" s="221">
-        <v>0.5247434097839565</v>
+        <v>0.23767223733059326</v>
       </c>
       <c r="I20" s="222">
-        <v>6.5659999999999998</v>
+        <v>6.53</v>
       </c>
       <c r="J20" s="221">
-        <v>1.54102454474706E-2</v>
+        <v>1.669619908087552E-2</v>
       </c>
       <c r="K20" s="222">
-        <v>253.40100000000001</v>
+        <v>116.437</v>
       </c>
       <c r="L20" s="223">
-        <v>-49.914999999999999</v>
+        <v>97.887</v>
       </c>
       <c r="M20" s="224">
-        <v>-19.200513911381059</v>
+        <v>79.604284076215563</v>
       </c>
       <c r="N20" s="225">
-        <v>1.18</v>
+        <v>1.802</v>
       </c>
       <c r="O20" s="224">
-        <v>17.971367651538227</v>
+        <v>27.595712098009191</v>
       </c>
       <c r="Q20" s="144"/>
       <c r="AE20" s="144"/>
       <c r="AG20" s="144"/>
       <c r="AI20" s="144"/>
     </row>
     <row r="21" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="226"/>
       <c r="B21" s="227"/>
       <c r="C21" s="228"/>
       <c r="D21" s="227"/>
       <c r="E21" s="228"/>
       <c r="F21" s="228"/>
       <c r="G21" s="227"/>
       <c r="H21" s="228"/>
       <c r="I21" s="227"/>
       <c r="J21" s="228"/>
       <c r="K21" s="228"/>
       <c r="L21" s="229"/>
       <c r="M21" s="230"/>
       <c r="N21" s="229"/>
       <c r="O21" s="230"/>
       <c r="Q21" s="144"/>
       <c r="AE21" s="144"/>
       <c r="AG21" s="144"/>
@@ -10902,51 +10902,51 @@
         <v>4</v>
       </c>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="146"/>
       <c r="G24" s="32"/>
       <c r="H24" s="29" t="s">
         <v>5</v>
       </c>
       <c r="I24" s="30"/>
       <c r="J24" s="147"/>
       <c r="K24" s="148"/>
       <c r="L24" s="33" t="s">
         <v>6</v>
       </c>
       <c r="M24" s="149"/>
       <c r="N24" s="150"/>
       <c r="O24" s="149"/>
       <c r="Q24" s="144"/>
       <c r="AE24" s="144"/>
       <c r="AG24" s="144"/>
       <c r="AI24" s="144"/>
     </row>
     <row r="25" spans="1:35" s="54" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="151" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B25" s="152" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="39"/>
       <c r="D25" s="152" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="39"/>
       <c r="F25" s="153" t="s">
         <v>42</v>
       </c>
       <c r="G25" s="152" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="39"/>
       <c r="I25" s="152" t="s">
         <v>17</v>
       </c>
       <c r="J25" s="39"/>
       <c r="K25" s="154" t="s">
         <v>42</v>
       </c>
       <c r="L25" s="33" t="s">
         <v>14</v>
@@ -10992,731 +10992,731 @@
       <c r="J26" s="47" t="s">
         <v>10</v>
       </c>
       <c r="K26" s="156" t="s">
         <v>44</v>
       </c>
       <c r="L26" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M26" s="50" t="s">
         <v>11</v>
       </c>
       <c r="N26" s="49" t="s">
         <v>9</v>
       </c>
       <c r="O26" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q26" s="144"/>
       <c r="AE26" s="144"/>
       <c r="AG26" s="144"/>
       <c r="AI26" s="144"/>
     </row>
     <row r="27" spans="1:35" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="234" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B27" s="158">
-        <v>195729.541</v>
+        <v>341825.53700000001</v>
       </c>
       <c r="C27" s="207">
         <v>100</v>
       </c>
       <c r="D27" s="208">
-        <v>142781.49</v>
+        <v>256619.41399999999</v>
       </c>
       <c r="E27" s="207">
         <v>100</v>
       </c>
       <c r="F27" s="208">
-        <v>52948.050999999999</v>
+        <v>85206.123000000007</v>
       </c>
       <c r="G27" s="158">
-        <v>129537.611</v>
+        <v>229922.421</v>
       </c>
       <c r="H27" s="207">
         <v>100</v>
       </c>
       <c r="I27" s="208">
-        <v>105913.045</v>
+        <v>186261.641</v>
       </c>
       <c r="J27" s="207">
         <v>100</v>
       </c>
       <c r="K27" s="208">
-        <v>23624.565999999999</v>
+        <v>43660.78</v>
       </c>
       <c r="L27" s="160">
-        <v>66191.929999999993</v>
+        <v>111903.11599999999</v>
       </c>
       <c r="M27" s="209">
-        <v>51.098618763318093</v>
+        <v>48.669945068123653</v>
       </c>
       <c r="N27" s="210">
-        <v>36868.445</v>
+        <v>70357.773000000001</v>
       </c>
       <c r="O27" s="209">
-        <v>34.8101076689845</v>
+        <v>37.773624575765439</v>
       </c>
       <c r="Q27" s="144"/>
       <c r="AE27" s="144"/>
       <c r="AG27" s="144"/>
       <c r="AI27" s="144"/>
     </row>
     <row r="28" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="211" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B28" s="163">
-        <v>105723.402</v>
+        <v>187926.815</v>
       </c>
       <c r="C28" s="212">
-        <v>54.015046200920693</v>
+        <v>54.977406500790494</v>
       </c>
       <c r="D28" s="213">
-        <v>105893.73</v>
+        <v>189607.91399999999</v>
       </c>
       <c r="E28" s="212">
-        <v>74.164886498943247</v>
+        <v>73.886815905518361</v>
       </c>
       <c r="F28" s="213">
-        <v>-170.328</v>
+        <v>-1681.0989999999999</v>
       </c>
       <c r="G28" s="163">
-        <v>77966.707999999999</v>
+        <v>136596.39000000001</v>
       </c>
       <c r="H28" s="212">
-        <v>60.188471439387591</v>
+        <v>59.409773699277459</v>
       </c>
       <c r="I28" s="213">
-        <v>69978.649000000005</v>
+        <v>124615.977</v>
       </c>
       <c r="J28" s="212">
-        <v>66.071794083533348</v>
+        <v>66.903725496544936</v>
       </c>
       <c r="K28" s="213">
-        <v>7988.0590000000002</v>
+        <v>11980.413</v>
       </c>
       <c r="L28" s="165">
-        <v>27756.694</v>
+        <v>51330.425000000003</v>
       </c>
       <c r="M28" s="214">
-        <v>35.600700237337193</v>
+        <v>37.578170989731134</v>
       </c>
       <c r="N28" s="215">
-        <v>35915.080999999998</v>
+        <v>64991.936999999998</v>
       </c>
       <c r="O28" s="214">
-        <v>51.322912793014908</v>
+        <v>52.153775594922315</v>
       </c>
       <c r="Q28" s="144"/>
       <c r="AE28" s="144"/>
       <c r="AG28" s="144"/>
       <c r="AI28" s="144"/>
     </row>
     <row r="29" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="216" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B29" s="158">
-        <v>40035.487000000001</v>
+        <v>73134.642000000007</v>
       </c>
       <c r="C29" s="207">
-        <v>20.45449388756294</v>
+        <v>21.395312545065938</v>
       </c>
       <c r="D29" s="208">
-        <v>20595.724999999999</v>
+        <v>39348.58</v>
       </c>
       <c r="E29" s="207">
-        <v>14.424646359972851</v>
+        <v>15.333438490355213</v>
       </c>
       <c r="F29" s="208">
-        <v>19439.761999999999</v>
+        <v>33786.061999999998</v>
       </c>
       <c r="G29" s="158">
-        <v>26282.953000000001</v>
+        <v>46587.023999999998</v>
       </c>
       <c r="H29" s="207">
-        <v>20.289823779442713</v>
+        <v>20.262062219673652</v>
       </c>
       <c r="I29" s="208">
-        <v>13197.21</v>
+        <v>23200.671999999999</v>
       </c>
       <c r="J29" s="207">
-        <v>12.460419771709896</v>
+        <v>12.455958121833577</v>
       </c>
       <c r="K29" s="208">
-        <v>13085.743</v>
+        <v>23386.351999999999</v>
       </c>
       <c r="L29" s="160">
-        <v>13752.534</v>
+        <v>26547.617999999999</v>
       </c>
       <c r="M29" s="209">
-        <v>52.324919502005727</v>
+        <v>56.985005094980956</v>
       </c>
       <c r="N29" s="210">
-        <v>7398.5150000000003</v>
+        <v>16147.907999999999</v>
       </c>
       <c r="O29" s="209">
-        <v>56.061205360830058</v>
+        <v>69.601035694138517</v>
       </c>
       <c r="Q29" s="144"/>
       <c r="AE29" s="144"/>
       <c r="AG29" s="144"/>
       <c r="AI29" s="144"/>
     </row>
     <row r="30" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="211" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B30" s="163">
-        <v>1170.537</v>
+        <v>2014.9939999999999</v>
       </c>
       <c r="C30" s="212">
-        <v>0.59803798344369496</v>
+        <v>0.58948024120269282</v>
       </c>
       <c r="D30" s="213">
-        <v>5153.1620000000003</v>
+        <v>8949.8880000000008</v>
       </c>
       <c r="E30" s="212">
-        <v>3.6091246841589903</v>
+        <v>3.487611424441956</v>
       </c>
       <c r="F30" s="213">
-        <v>-3982.625</v>
+        <v>-6934.8940000000002</v>
       </c>
       <c r="G30" s="163">
-        <v>1332.325</v>
+        <v>2401.9940000000001</v>
       </c>
       <c r="H30" s="212">
-        <v>1.0285236771890134</v>
+        <v>1.0446975938897234</v>
       </c>
       <c r="I30" s="213">
-        <v>6427.8029999999999</v>
+        <v>10693.89</v>
       </c>
       <c r="J30" s="212">
-        <v>6.0689436320143564</v>
+        <v>5.7413270615392031</v>
       </c>
       <c r="K30" s="213">
-        <v>-5095.4780000000001</v>
+        <v>-8291.8960000000006</v>
       </c>
       <c r="L30" s="165">
-        <v>-161.78800000000001</v>
+        <v>-387</v>
       </c>
       <c r="M30" s="214">
-        <v>-12.143283358039518</v>
+        <v>-16.11161393408976</v>
       </c>
       <c r="N30" s="215">
-        <v>-1274.6410000000001</v>
+        <v>-1744.002</v>
       </c>
       <c r="O30" s="214">
-        <v>-19.830119249143134</v>
+        <v>-16.308396663889379</v>
       </c>
       <c r="Q30" s="144"/>
       <c r="AE30" s="144"/>
       <c r="AG30" s="144"/>
       <c r="AI30" s="144"/>
     </row>
     <row r="31" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="211" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B31" s="163">
-        <v>348.01100000000002</v>
+        <v>668.471</v>
       </c>
       <c r="C31" s="212">
-        <v>0.17780198033571232</v>
+        <v>0.19555911646238414</v>
       </c>
       <c r="D31" s="213">
-        <v>505.935</v>
+        <v>1244.6510000000001</v>
       </c>
       <c r="E31" s="212">
-        <v>0.35434214897183103</v>
+        <v>0.48501825352932965</v>
       </c>
       <c r="F31" s="213">
-        <v>-157.92400000000001</v>
+        <v>-576.17999999999995</v>
       </c>
       <c r="G31" s="163">
-        <v>385.55099999999999</v>
+        <v>629.99699999999996</v>
       </c>
       <c r="H31" s="212">
-        <v>0.29763633667753842</v>
+        <v>0.27400416073385031</v>
       </c>
       <c r="I31" s="213">
-        <v>378.87400000000002</v>
+        <v>604.58900000000006</v>
       </c>
       <c r="J31" s="212">
-        <v>0.3577217518389732</v>
+        <v>0.32459125601712058</v>
       </c>
       <c r="K31" s="213">
-        <v>6.6769999999999996</v>
+        <v>25.408000000000001</v>
       </c>
       <c r="L31" s="165">
-        <v>-37.54</v>
+        <v>38.473999999999997</v>
       </c>
       <c r="M31" s="214">
-        <v>-9.7367144683842088</v>
+        <v>6.1070132079994028</v>
       </c>
       <c r="N31" s="215">
-        <v>127.06100000000001</v>
+        <v>640.06200000000001</v>
       </c>
       <c r="O31" s="214">
-        <v>33.536479146101343</v>
+        <v>105.86729166425457</v>
       </c>
       <c r="Q31" s="144"/>
       <c r="AE31" s="144"/>
       <c r="AG31" s="144"/>
       <c r="AI31" s="144"/>
     </row>
     <row r="32" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="217" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B32" s="158">
-        <v>3342.4850000000001</v>
+        <v>5090.1180000000004</v>
       </c>
       <c r="C32" s="207">
-        <v>1.7077059410260407</v>
+        <v>1.4890982238111719</v>
       </c>
       <c r="D32" s="208">
-        <v>3261.4140000000002</v>
+        <v>6579.6419999999998</v>
       </c>
       <c r="E32" s="207">
-        <v>2.2841994434992938</v>
+        <v>2.563968913123619</v>
       </c>
       <c r="F32" s="208">
-        <v>81.070999999999998</v>
+        <v>-1489.5239999999999</v>
       </c>
       <c r="G32" s="158">
-        <v>1639.8130000000001</v>
+        <v>2596.6669999999999</v>
       </c>
       <c r="H32" s="207">
-        <v>1.265897207259751</v>
+        <v>1.1293665875238847</v>
       </c>
       <c r="I32" s="208">
-        <v>3544.288</v>
+        <v>5794.7910000000002</v>
       </c>
       <c r="J32" s="207">
-        <v>3.3464130882083505</v>
+        <v>3.1111027310233994</v>
       </c>
       <c r="K32" s="208">
-        <v>-1904.4749999999999</v>
+        <v>-3198.1239999999998</v>
       </c>
       <c r="L32" s="160">
-        <v>1702.672</v>
+        <v>2493.451</v>
       </c>
       <c r="M32" s="209">
-        <v>103.8333029436893</v>
+        <v>96.025058276629238</v>
       </c>
       <c r="N32" s="210">
-        <v>-282.87400000000002</v>
+        <v>784.851</v>
       </c>
       <c r="O32" s="209">
-        <v>-7.9811234301501459</v>
+        <v>13.544077776057842</v>
       </c>
       <c r="Q32" s="144"/>
       <c r="AE32" s="144"/>
       <c r="AG32" s="144"/>
       <c r="AI32" s="144"/>
     </row>
     <row r="33" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="211" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B33" s="163">
-        <v>13992.082</v>
+        <v>23077.649000000001</v>
       </c>
       <c r="C33" s="212">
-        <v>7.1486817618399261</v>
+        <v>6.7512945938851852</v>
       </c>
       <c r="D33" s="213">
-        <v>12689.791999999999</v>
+        <v>22094.201000000001</v>
       </c>
       <c r="E33" s="212">
-        <v>8.8875609856711826</v>
+        <v>8.6097153195120306</v>
       </c>
       <c r="F33" s="213">
-        <v>1302.29</v>
+        <v>983.44799999999998</v>
       </c>
       <c r="G33" s="163">
-        <v>8641.33</v>
+        <v>14659.652</v>
       </c>
       <c r="H33" s="212">
-        <v>6.6709042518932975</v>
+        <v>6.3759123343608142</v>
       </c>
       <c r="I33" s="213">
-        <v>11457.915000000001</v>
+        <v>19475.98</v>
       </c>
       <c r="J33" s="212">
-        <v>10.818228292841548</v>
+        <v>10.456248476840168</v>
       </c>
       <c r="K33" s="213">
-        <v>-2816.585</v>
+        <v>-4816.3280000000004</v>
       </c>
       <c r="L33" s="165">
-        <v>5350.7520000000004</v>
+        <v>8417.9969999999994</v>
       </c>
       <c r="M33" s="214">
-        <v>61.92046826125145</v>
+        <v>57.422897896894142</v>
       </c>
       <c r="N33" s="215">
-        <v>1231.877</v>
+        <v>2618.221</v>
       </c>
       <c r="O33" s="214">
-        <v>10.751319066339732</v>
+        <v>13.443333788594977</v>
       </c>
       <c r="Q33" s="144"/>
       <c r="AE33" s="144"/>
       <c r="AG33" s="144"/>
       <c r="AI33" s="144"/>
     </row>
     <row r="34" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="218" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B34" s="163">
-        <v>12583.15</v>
+        <v>20618.826000000001</v>
       </c>
       <c r="C34" s="212">
-        <v>6.4288456079299756</v>
+        <v>6.0319735561477374</v>
       </c>
       <c r="D34" s="213">
-        <v>10109.74</v>
+        <v>17777.8</v>
       </c>
       <c r="E34" s="212">
-        <v>7.0805676562137014</v>
+        <v>6.9276909813222476</v>
       </c>
       <c r="F34" s="213">
-        <v>2473.41</v>
+        <v>2841.0259999999998</v>
       </c>
       <c r="G34" s="163">
-        <v>7073.3239999999996</v>
+        <v>12202.453</v>
       </c>
       <c r="H34" s="212">
-        <v>5.4604403658486493</v>
+        <v>5.307204467893107</v>
       </c>
       <c r="I34" s="213">
-        <v>8895.2289999999994</v>
+        <v>15034.808000000001</v>
       </c>
       <c r="J34" s="212">
-        <v>8.3986151092152994</v>
+        <v>8.071875625749481</v>
       </c>
       <c r="K34" s="213">
-        <v>-1821.905</v>
+        <v>-2832.355</v>
       </c>
       <c r="L34" s="165">
-        <v>5509.826</v>
+        <v>8416.3729999999996</v>
       </c>
       <c r="M34" s="214">
-        <v>77.895852077467396</v>
+        <v>68.972795879648132</v>
       </c>
       <c r="N34" s="215">
-        <v>1214.511</v>
+        <v>2742.9920000000002</v>
       </c>
       <c r="O34" s="214">
-        <v>13.653510213171577</v>
+        <v>18.244276880689132</v>
       </c>
       <c r="Q34" s="144"/>
       <c r="AE34" s="144"/>
       <c r="AG34" s="144"/>
       <c r="AI34" s="144"/>
     </row>
     <row r="35" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="217" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B35" s="158">
-        <v>2171.277</v>
+        <v>3525.663</v>
       </c>
       <c r="C35" s="207">
-        <v>1.1093251375887099</v>
+        <v>1.0314217688188698</v>
       </c>
       <c r="D35" s="208">
-        <v>1008.764</v>
+        <v>1764.0319999999999</v>
       </c>
       <c r="E35" s="207">
-        <v>0.7065089459425028</v>
+        <v>0.6874117482007811</v>
       </c>
       <c r="F35" s="208">
-        <v>1162.5129999999999</v>
+        <v>1761.6310000000001</v>
       </c>
       <c r="G35" s="158">
-        <v>1372.7529999999999</v>
+        <v>2171.66</v>
       </c>
       <c r="H35" s="207">
-        <v>1.0597331457656727</v>
+        <v>0.944518586119098</v>
       </c>
       <c r="I35" s="208">
-        <v>1724.095</v>
+        <v>2784.8760000000002</v>
       </c>
       <c r="J35" s="207">
-        <v>1.6278400833438411</v>
+        <v>1.4951419868570792</v>
       </c>
       <c r="K35" s="208">
-        <v>-351.34199999999998</v>
+        <v>-613.21600000000001</v>
       </c>
       <c r="L35" s="160">
-        <v>798.524</v>
+        <v>1354.0029999999999</v>
       </c>
       <c r="M35" s="209">
-        <v>58.169532319361174</v>
+        <v>62.348756250978511</v>
       </c>
       <c r="N35" s="210">
-        <v>-715.33100000000002</v>
+        <v>-1020.8440000000001</v>
       </c>
       <c r="O35" s="209">
-        <v>-41.490231106754564</v>
+        <v>-36.656712902118443</v>
       </c>
       <c r="Q35" s="144"/>
       <c r="AE35" s="144"/>
       <c r="AG35" s="144"/>
       <c r="AI35" s="144"/>
     </row>
     <row r="36" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="211" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B36" s="163">
-        <v>66272.176000000007</v>
+        <v>111284.321</v>
       </c>
       <c r="C36" s="212">
-        <v>33.859056564180058</v>
+        <v>32.555882739679568</v>
       </c>
       <c r="D36" s="213">
-        <v>13357.504000000001</v>
+        <v>24551.462</v>
       </c>
       <c r="E36" s="212">
-        <v>9.3552070369905795</v>
+        <v>9.5672660214242402</v>
       </c>
       <c r="F36" s="213">
-        <v>52914.671999999999</v>
+        <v>86732.858999999997</v>
       </c>
       <c r="G36" s="163">
-        <v>33614.046999999999</v>
+        <v>62772.875</v>
       </c>
       <c r="H36" s="212">
-        <v>25.949256544495018</v>
+        <v>27.301763232564429</v>
       </c>
       <c r="I36" s="213">
-        <v>11345.218999999999</v>
+        <v>20562.505000000001</v>
       </c>
       <c r="J36" s="212">
-        <v>10.711824025076421</v>
+        <v>11.039581144890697</v>
       </c>
       <c r="K36" s="213">
-        <v>22268.828000000001</v>
+        <v>42210.37</v>
       </c>
       <c r="L36" s="165">
-        <v>32658.129000000001</v>
+        <v>48511.446000000004</v>
       </c>
       <c r="M36" s="214">
-        <v>97.156194849135545</v>
+        <v>77.280905168036355</v>
       </c>
       <c r="N36" s="215">
-        <v>2012.2850000000001</v>
+        <v>3988.9569999999999</v>
       </c>
       <c r="O36" s="214">
-        <v>17.736854616909557</v>
+        <v>19.399178261597992</v>
       </c>
       <c r="Q36" s="144"/>
       <c r="AE36" s="144"/>
       <c r="AG36" s="144"/>
       <c r="AI36" s="144"/>
     </row>
     <row r="37" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="211" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B37" s="163">
-        <v>3715.2159999999999</v>
+        <v>9745.16</v>
       </c>
       <c r="C37" s="212">
-        <v>1.8981375938545728</v>
+        <v>2.8509163140728133</v>
       </c>
       <c r="D37" s="213">
-        <v>965.87800000000004</v>
+        <v>1516.346</v>
       </c>
       <c r="E37" s="212">
-        <v>0.67647283972173144</v>
+        <v>0.59089294000180359</v>
       </c>
       <c r="F37" s="213">
-        <v>2749.3380000000002</v>
+        <v>8228.8140000000003</v>
       </c>
       <c r="G37" s="163">
-        <v>4826.7619999999997</v>
+        <v>8484.1929999999993</v>
       </c>
       <c r="H37" s="212">
-        <v>3.7261471496490701</v>
+        <v>3.6900242103835539</v>
       </c>
       <c r="I37" s="213">
-        <v>1353.635</v>
+        <v>2320.0839999999998</v>
       </c>
       <c r="J37" s="212">
-        <v>1.2780625842642896</v>
+        <v>1.2456048317538446</v>
       </c>
       <c r="K37" s="213">
-        <v>3473.127</v>
+        <v>6164.1090000000004</v>
       </c>
       <c r="L37" s="165">
-        <v>-1111.546</v>
+        <v>1260.9670000000001</v>
       </c>
       <c r="M37" s="214">
-        <v>-23.028813104934528</v>
+        <v>14.862544970393765</v>
       </c>
       <c r="N37" s="215">
-        <v>-387.75700000000001</v>
+        <v>-803.73800000000006</v>
       </c>
       <c r="O37" s="214">
-        <v>-28.645609784025979</v>
+        <v>-34.64262500840487</v>
       </c>
       <c r="Q37" s="144"/>
       <c r="AE37" s="144"/>
       <c r="AG37" s="144"/>
       <c r="AI37" s="144"/>
     </row>
     <row r="38" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="211" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B38" s="163">
-        <v>505.80500000000001</v>
+        <v>952.71400000000006</v>
       </c>
       <c r="C38" s="212">
-        <v>0.25842036793005096</v>
+        <v>0.27871352396939264</v>
       </c>
       <c r="D38" s="213">
-        <v>930.66300000000001</v>
+        <v>2035.9259999999999</v>
       </c>
       <c r="E38" s="212">
-        <v>0.65180927863968929</v>
+        <v>0.79336398141724385</v>
       </c>
       <c r="F38" s="213">
-        <v>-424.858</v>
+        <v>-1083.212</v>
       </c>
       <c r="G38" s="163">
-        <v>479.33800000000002</v>
+        <v>815.952</v>
       </c>
       <c r="H38" s="212">
-        <v>0.37003770279505926</v>
+        <v>0.35488144064036276</v>
       </c>
       <c r="I38" s="213">
-        <v>1405.932</v>
+        <v>2160.3339999999998</v>
       </c>
       <c r="J38" s="212">
-        <v>1.3274398824054205</v>
+        <v>1.1598383802492107</v>
       </c>
       <c r="K38" s="213">
-        <v>-926.59400000000005</v>
+        <v>-1344.3820000000001</v>
       </c>
       <c r="L38" s="165">
-        <v>26.466999999999999</v>
+        <v>136.762</v>
       </c>
       <c r="M38" s="214">
-        <v>5.5215735034568514</v>
+        <v>16.761034962840952</v>
       </c>
       <c r="N38" s="215">
-        <v>-475.26900000000001</v>
+        <v>-124.408</v>
       </c>
       <c r="O38" s="214">
-        <v>-33.804551002466695</v>
+        <v>-5.7587391579265059</v>
       </c>
       <c r="Q38" s="144"/>
       <c r="AE38" s="144"/>
       <c r="AG38" s="144"/>
       <c r="AI38" s="144"/>
     </row>
     <row r="39" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="219" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B39" s="220">
-        <v>659.827</v>
+        <v>1065.2950000000001</v>
       </c>
       <c r="C39" s="221">
-        <v>0.33711160646925548</v>
+        <v>0.31164874612630244</v>
       </c>
       <c r="D39" s="222">
-        <v>23.411999999999999</v>
+        <v>39.384</v>
       </c>
       <c r="E39" s="221">
-        <v>1.6397083403457968E-2</v>
+        <v>1.5347241031420952E-2</v>
       </c>
       <c r="F39" s="222">
-        <v>636.41499999999996</v>
+        <v>1025.9110000000001</v>
       </c>
       <c r="G39" s="220">
-        <v>651.73699999999997</v>
+        <v>964.70100000000002</v>
       </c>
       <c r="H39" s="221">
-        <v>0.50312569065365886</v>
+        <v>0.41957674062591743</v>
       </c>
       <c r="I39" s="222">
-        <v>20.73</v>
+        <v>33.491</v>
       </c>
       <c r="J39" s="221">
-        <v>1.9572659817305788E-2</v>
+        <v>1.7980621141419021E-2</v>
       </c>
       <c r="K39" s="222">
-        <v>631.00699999999995</v>
+        <v>931.21</v>
       </c>
       <c r="L39" s="223">
-        <v>8.09</v>
+        <v>100.59399999999999</v>
       </c>
       <c r="M39" s="224">
-        <v>1.2412982537434578</v>
+        <v>10.427479602488232</v>
       </c>
       <c r="N39" s="225">
-        <v>2.6819999999999999</v>
+        <v>5.8929999999999998</v>
       </c>
       <c r="O39" s="224">
-        <v>12.937771345875543</v>
+        <v>17.595771998447344</v>
       </c>
       <c r="Q39" s="144"/>
       <c r="AE39" s="144"/>
       <c r="AG39" s="144"/>
       <c r="AI39" s="144"/>
     </row>
     <row r="40" spans="1:35" s="54" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="226" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B40" s="235"/>
       <c r="D40" s="235"/>
       <c r="G40" s="235"/>
       <c r="I40" s="235"/>
       <c r="L40" s="55"/>
       <c r="M40" s="56"/>
       <c r="N40" s="55"/>
       <c r="O40" s="56"/>
       <c r="Q40" s="144"/>
       <c r="AE40" s="144"/>
       <c r="AG40" s="144"/>
       <c r="AI40" s="144"/>
     </row>
     <row r="41" spans="1:35" s="54" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="226" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B41" s="235"/>
       <c r="D41" s="235"/>
       <c r="G41" s="235"/>
       <c r="I41" s="235"/>
       <c r="L41" s="55"/>
       <c r="M41" s="56"/>
       <c r="N41" s="55"/>
       <c r="O41" s="56"/>
       <c r="Q41" s="144"/>
       <c r="AE41" s="144"/>
       <c r="AG41" s="144"/>
       <c r="AI41" s="144"/>
     </row>
     <row r="42" spans="1:35" s="135" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="L42" s="236"/>
       <c r="M42" s="237"/>
       <c r="N42" s="236"/>
       <c r="O42" s="237"/>
       <c r="Q42" s="238"/>
       <c r="AE42" s="238"/>
       <c r="AG42" s="238"/>
       <c r="AI42" s="238"/>
     </row>
   </sheetData>
@@ -11746,51 +11746,51 @@
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.25" style="231" customWidth="1"/>
     <col min="3" max="3" width="7.625" style="231" customWidth="1"/>
     <col min="4" max="4" width="8.25" style="231" customWidth="1"/>
     <col min="5" max="5" width="7.625" style="231" customWidth="1"/>
     <col min="6" max="6" width="8.875" style="132" customWidth="1"/>
     <col min="7" max="7" width="8.375" style="12" customWidth="1"/>
     <col min="8" max="8" width="8.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.25" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.75" style="132" customWidth="1"/>
     <col min="13" max="13" width="7.875" style="12" customWidth="1"/>
     <col min="14" max="15" width="9" style="1"/>
     <col min="16" max="20" width="9" style="231"/>
     <col min="21" max="21" width="9" style="239"/>
     <col min="22" max="26" width="9" style="231"/>
     <col min="27" max="27" width="9" style="239"/>
     <col min="28" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="424" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B1" s="424"/>
       <c r="C1" s="424"/>
       <c r="D1" s="424"/>
       <c r="E1" s="424"/>
       <c r="F1" s="424"/>
       <c r="G1" s="424"/>
       <c r="H1" s="424"/>
       <c r="I1" s="424"/>
       <c r="J1" s="424"/>
       <c r="K1" s="424"/>
       <c r="L1" s="424"/>
       <c r="M1" s="424"/>
     </row>
     <row r="2" spans="1:27" ht="36" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="240"/>
       <c r="C2" s="241" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="240"/>
       <c r="E2" s="240"/>
       <c r="F2" s="242"/>
       <c r="G2" s="243"/>
       <c r="H2" s="244"/>
       <c r="I2" s="135"/>
@@ -11814,2087 +11814,2087 @@
       <c r="F4" s="426"/>
       <c r="G4" s="427"/>
       <c r="H4" s="428" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="429"/>
       <c r="J4" s="429"/>
       <c r="K4" s="429"/>
       <c r="L4" s="429"/>
       <c r="M4" s="429"/>
       <c r="P4" s="235"/>
       <c r="Q4" s="235"/>
       <c r="R4" s="235"/>
       <c r="S4" s="235"/>
       <c r="T4" s="235"/>
       <c r="U4" s="248"/>
       <c r="V4" s="235"/>
       <c r="W4" s="235"/>
       <c r="X4" s="235"/>
       <c r="Y4" s="235"/>
       <c r="Z4" s="235"/>
       <c r="AA4" s="248"/>
     </row>
     <row r="5" spans="1:27" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="249" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5" s="250" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C5" s="251"/>
       <c r="D5" s="250" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E5" s="251"/>
       <c r="F5" s="430" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="431"/>
       <c r="H5" s="252" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I5" s="253"/>
       <c r="J5" s="252" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="K5" s="253"/>
       <c r="L5" s="254" t="s">
         <v>6</v>
       </c>
       <c r="M5" s="255"/>
       <c r="P5" s="235"/>
       <c r="Q5" s="235"/>
       <c r="R5" s="235"/>
       <c r="S5" s="235"/>
       <c r="T5" s="235"/>
       <c r="U5" s="248"/>
       <c r="V5" s="235"/>
       <c r="W5" s="235"/>
       <c r="X5" s="235"/>
       <c r="Y5" s="235"/>
       <c r="Z5" s="235"/>
       <c r="AA5" s="248"/>
     </row>
     <row r="6" spans="1:27" s="54" customFormat="1" ht="39.75" x14ac:dyDescent="0.25">
       <c r="A6" s="256"/>
       <c r="B6" s="257" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="258" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="257" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="258" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="49" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="259" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H6" s="48" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="47" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="48" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="47" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="259" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P6" s="235"/>
       <c r="Q6" s="235"/>
       <c r="R6" s="235"/>
       <c r="S6" s="235"/>
       <c r="T6" s="235"/>
       <c r="U6" s="248"/>
       <c r="V6" s="235"/>
       <c r="W6" s="235"/>
       <c r="X6" s="235"/>
       <c r="Y6" s="235"/>
       <c r="Z6" s="235"/>
       <c r="AA6" s="248"/>
     </row>
     <row r="7" spans="1:27" s="265" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="260" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B7" s="261">
-        <v>80182.5</v>
+        <v>78478.618000000002</v>
       </c>
       <c r="C7" s="262">
         <v>100</v>
       </c>
       <c r="D7" s="261">
-        <v>49541.737000000001</v>
+        <v>51738.057999999997</v>
       </c>
       <c r="E7" s="262">
         <v>100</v>
       </c>
       <c r="F7" s="263">
-        <v>30640.762999999999</v>
+        <v>26740.560000000001</v>
       </c>
       <c r="G7" s="264">
-        <v>61.848382506249223</v>
+        <v>51.68450659667203</v>
       </c>
       <c r="H7" s="261">
-        <v>195729.541</v>
+        <v>341825.53700000001</v>
       </c>
       <c r="I7" s="262">
         <v>100</v>
       </c>
       <c r="J7" s="261">
-        <v>129537.611</v>
+        <v>229922.421</v>
       </c>
       <c r="K7" s="262">
         <v>100</v>
       </c>
       <c r="L7" s="263">
-        <v>66191.929999999993</v>
+        <v>111903.11599999999</v>
       </c>
       <c r="M7" s="264">
-        <v>51.098618763318093</v>
+        <v>48.669945068123653</v>
       </c>
       <c r="P7" s="266"/>
       <c r="Q7" s="266"/>
       <c r="R7" s="266"/>
       <c r="S7" s="266"/>
       <c r="T7" s="266"/>
       <c r="U7" s="267"/>
       <c r="V7" s="266"/>
       <c r="W7" s="266"/>
       <c r="X7" s="266"/>
       <c r="Y7" s="266"/>
       <c r="Z7" s="266"/>
       <c r="AA7" s="267"/>
     </row>
     <row r="8" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="268" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B8" s="269">
-        <v>106.629</v>
+        <v>121.265</v>
       </c>
       <c r="C8" s="270">
-        <v>0.13298288279861564</v>
+        <v>0.15451979544288102</v>
       </c>
       <c r="D8" s="269">
-        <v>115.727</v>
+        <v>137.44900000000001</v>
       </c>
       <c r="E8" s="270">
-        <v>0.23359495852961315</v>
+        <v>0.2656632376885889</v>
       </c>
       <c r="F8" s="271">
-        <v>-9.0980000000000008</v>
+        <v>-16.184000000000001</v>
       </c>
       <c r="G8" s="272">
-        <v>-7.8616053297847515</v>
+        <v>-11.774549105486399</v>
       </c>
       <c r="H8" s="269">
-        <v>318.01100000000002</v>
+        <v>536.53899999999999</v>
       </c>
       <c r="I8" s="270">
-        <v>0.16247470789296953</v>
+        <v>0.1569628193109516</v>
       </c>
       <c r="J8" s="269">
-        <v>352.26600000000002</v>
+        <v>602.71299999999997</v>
       </c>
       <c r="K8" s="270">
-        <v>0.27194109670588262</v>
+        <v>0.2621375494302054</v>
       </c>
       <c r="L8" s="271">
-        <v>-34.255000000000003</v>
+        <v>-66.174000000000007</v>
       </c>
       <c r="M8" s="272">
-        <v>-9.7241857005785395</v>
+        <v>-10.979355016400842</v>
       </c>
       <c r="P8" s="227"/>
       <c r="Q8" s="227"/>
       <c r="R8" s="227"/>
       <c r="S8" s="227"/>
       <c r="T8" s="227"/>
       <c r="U8" s="274"/>
       <c r="V8" s="227"/>
       <c r="W8" s="227"/>
       <c r="X8" s="227"/>
       <c r="Y8" s="227"/>
       <c r="Z8" s="227"/>
       <c r="AA8" s="274"/>
     </row>
     <row r="9" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="275" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B9" s="261">
-        <v>88.081000000000003</v>
+        <v>92.753</v>
       </c>
       <c r="C9" s="262">
-        <v>0.10985065319739346</v>
+        <v>0.11818888044129422</v>
       </c>
       <c r="D9" s="261">
-        <v>100.23399999999999</v>
+        <v>115.187</v>
       </c>
       <c r="E9" s="262">
-        <v>0.20232233682076994</v>
+        <v>0.22263495085184681</v>
       </c>
       <c r="F9" s="263">
-        <v>-12.153</v>
+        <v>-22.434000000000001</v>
       </c>
       <c r="G9" s="264">
-        <v>-12.124628369615101</v>
+        <v>-19.476156163455947</v>
       </c>
       <c r="H9" s="261">
-        <v>270.53100000000001</v>
+        <v>444.15300000000002</v>
       </c>
       <c r="I9" s="262">
-        <v>0.13821674470692188</v>
+        <v>0.12993558172922581</v>
       </c>
       <c r="J9" s="261">
-        <v>315.36500000000001</v>
+        <v>527.41999999999996</v>
       </c>
       <c r="K9" s="262">
-        <v>0.24345438947457504</v>
+        <v>0.2293904168658697</v>
       </c>
       <c r="L9" s="263">
-        <v>-44.834000000000003</v>
+        <v>-83.266999999999996</v>
       </c>
       <c r="M9" s="264">
-        <v>-14.216542736194567</v>
+        <v>-15.787607599256759</v>
       </c>
       <c r="P9" s="227"/>
       <c r="Q9" s="227"/>
       <c r="R9" s="227"/>
       <c r="S9" s="227"/>
       <c r="T9" s="227"/>
       <c r="U9" s="274"/>
       <c r="V9" s="227"/>
       <c r="W9" s="227"/>
       <c r="X9" s="227"/>
       <c r="Y9" s="227"/>
       <c r="Z9" s="227"/>
       <c r="AA9" s="274"/>
     </row>
     <row r="10" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="276" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B10" s="277">
-        <v>56.558999999999997</v>
+        <v>61.195999999999998</v>
       </c>
       <c r="C10" s="278">
-        <v>7.0537835562622775E-2</v>
+        <v>7.7977927694904109E-2</v>
       </c>
       <c r="D10" s="277">
-        <v>65.111999999999995</v>
+        <v>67.087999999999994</v>
       </c>
       <c r="E10" s="278">
-        <v>0.13142857708037164</v>
+        <v>0.1296685700881931</v>
       </c>
       <c r="F10" s="279">
-        <v>-8.5530000000000008</v>
+        <v>-5.8920000000000003</v>
       </c>
       <c r="G10" s="280">
-        <v>-13.135827497235534</v>
+        <v>-8.7824946339136645</v>
       </c>
       <c r="H10" s="277">
-        <v>150.40199999999999</v>
+        <v>265.18400000000003</v>
       </c>
       <c r="I10" s="278">
-        <v>7.6841747664446833E-2</v>
+        <v>7.7578756206269042E-2</v>
       </c>
       <c r="J10" s="277">
-        <v>158.14699999999999</v>
+        <v>286.04700000000003</v>
       </c>
       <c r="K10" s="278">
-        <v>0.1220857778518086</v>
+        <v>0.12441022443826824</v>
       </c>
       <c r="L10" s="279">
-        <v>-7.7450000000000001</v>
+        <v>-20.863</v>
       </c>
       <c r="M10" s="280">
-        <v>-4.8973423460451349</v>
+        <v>-7.2935566532772587</v>
       </c>
       <c r="P10" s="227"/>
       <c r="Q10" s="227"/>
       <c r="R10" s="227"/>
       <c r="S10" s="227"/>
       <c r="T10" s="227"/>
       <c r="U10" s="274"/>
       <c r="V10" s="227"/>
       <c r="W10" s="227"/>
       <c r="X10" s="227"/>
       <c r="Y10" s="227"/>
       <c r="Z10" s="227"/>
       <c r="AA10" s="274"/>
     </row>
     <row r="11" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="281" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B11" s="277">
-        <v>10.492000000000001</v>
+        <v>13.09</v>
       </c>
       <c r="C11" s="278">
-        <v>1.3085149502696972E-2</v>
+        <v>1.6679702489154433E-2</v>
       </c>
       <c r="D11" s="277">
-        <v>11.423999999999999</v>
+        <v>9.9359999999999999</v>
       </c>
       <c r="E11" s="278">
-        <v>2.3059344891358979E-2</v>
+        <v>1.9204431677740975E-2</v>
       </c>
       <c r="F11" s="279">
-        <v>-0.93200000000000005</v>
+        <v>3.1539999999999999</v>
       </c>
       <c r="G11" s="280">
-        <v>-8.1582633053221283</v>
+        <v>31.743156199677941</v>
       </c>
       <c r="H11" s="277">
-        <v>43.201999999999998</v>
+        <v>64.168999999999997</v>
       </c>
       <c r="I11" s="278">
-        <v>2.2072294135712503E-2</v>
+        <v>1.8772441802673158E-2</v>
       </c>
       <c r="J11" s="277">
-        <v>25.088999999999999</v>
+        <v>44.462000000000003</v>
       </c>
       <c r="K11" s="278">
-        <v>1.936812004352929E-2</v>
+        <v>1.9337826996872132E-2</v>
       </c>
       <c r="L11" s="279">
-        <v>18.113</v>
+        <v>19.707000000000001</v>
       </c>
       <c r="M11" s="280">
-        <v>72.194985850372674</v>
+        <v>44.323242319283885</v>
       </c>
       <c r="P11" s="227"/>
       <c r="Q11" s="227"/>
       <c r="R11" s="227"/>
       <c r="S11" s="227"/>
       <c r="T11" s="227"/>
       <c r="U11" s="274"/>
       <c r="V11" s="227"/>
       <c r="W11" s="227"/>
       <c r="X11" s="227"/>
       <c r="Y11" s="227"/>
       <c r="Z11" s="227"/>
       <c r="AA11" s="274"/>
     </row>
     <row r="12" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="282" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B12" s="277">
-        <v>179.08099999999999</v>
+        <v>217.16300000000001</v>
       </c>
       <c r="C12" s="278">
-        <v>0.22334175162909611</v>
+        <v>0.27671613687182922</v>
       </c>
       <c r="D12" s="277">
-        <v>209.24199999999999</v>
+        <v>219.667</v>
       </c>
       <c r="E12" s="278">
-        <v>0.42235499332613224</v>
+        <v>0.42457527107028259</v>
       </c>
       <c r="F12" s="279">
-        <v>-30.161000000000001</v>
+        <v>-2.504</v>
       </c>
       <c r="G12" s="280">
-        <v>-14.414410108869156</v>
+        <v>-1.1399072232060345</v>
       </c>
       <c r="H12" s="277">
-        <v>514.91</v>
+        <v>920.46900000000005</v>
       </c>
       <c r="I12" s="278">
-        <v>0.26307219511642344</v>
+        <v>0.26928034929116484</v>
       </c>
       <c r="J12" s="277">
-        <v>523.26800000000003</v>
+        <v>931.28800000000001</v>
       </c>
       <c r="K12" s="278">
-        <v>0.4039506333029409</v>
+        <v>0.40504444757912494</v>
       </c>
       <c r="L12" s="279">
-        <v>-8.3580000000000005</v>
+        <v>-10.819000000000001</v>
       </c>
       <c r="M12" s="280">
-        <v>-1.5972694680355</v>
+        <v>-1.161724407487265</v>
       </c>
       <c r="P12" s="227"/>
       <c r="Q12" s="227"/>
       <c r="R12" s="227"/>
       <c r="S12" s="227"/>
       <c r="T12" s="227"/>
       <c r="U12" s="274"/>
       <c r="V12" s="227"/>
       <c r="W12" s="227"/>
       <c r="X12" s="227"/>
       <c r="Y12" s="227"/>
       <c r="Z12" s="227"/>
       <c r="AA12" s="274"/>
     </row>
     <row r="13" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="275" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B13" s="261">
-        <v>1508.1110000000001</v>
+        <v>1575.9659999999999</v>
       </c>
       <c r="C13" s="262">
-        <v>1.8808480653509183</v>
+        <v>2.0081469834241985</v>
       </c>
       <c r="D13" s="261">
-        <v>1481.645</v>
+        <v>913.92100000000005</v>
       </c>
       <c r="E13" s="262">
-        <v>2.9907005481055298</v>
+        <v>1.7664385470363035</v>
       </c>
       <c r="F13" s="263">
-        <v>26.466000000000001</v>
+        <v>662.04499999999996</v>
       </c>
       <c r="G13" s="264">
-        <v>1.7862578417907122</v>
+        <v>72.440068671143337</v>
       </c>
       <c r="H13" s="261">
-        <v>3818.0630000000001</v>
+        <v>6501.8890000000001</v>
       </c>
       <c r="I13" s="262">
-        <v>1.9506830601518654</v>
+        <v>1.9021074484554967</v>
       </c>
       <c r="J13" s="261">
-        <v>3781.741</v>
+        <v>5667.0349999999999</v>
       </c>
       <c r="K13" s="262">
-        <v>2.9194154275394193</v>
+        <v>2.4647596242908385</v>
       </c>
       <c r="L13" s="263">
-        <v>36.322000000000003</v>
+        <v>834.85400000000004</v>
       </c>
       <c r="M13" s="264">
-        <v>0.96045710163652143</v>
+        <v>14.73176008265345</v>
       </c>
       <c r="P13" s="227"/>
       <c r="Q13" s="227"/>
       <c r="R13" s="227"/>
       <c r="S13" s="227"/>
       <c r="T13" s="227"/>
       <c r="U13" s="274"/>
       <c r="V13" s="227"/>
       <c r="W13" s="227"/>
       <c r="X13" s="227"/>
       <c r="Y13" s="227"/>
       <c r="Z13" s="227"/>
       <c r="AA13" s="274"/>
     </row>
     <row r="14" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="275" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B14" s="261">
-        <v>1312.519</v>
+        <v>1441.556</v>
       </c>
       <c r="C14" s="262">
-        <v>1.6369145387085713</v>
+        <v>1.8368774027085952</v>
       </c>
       <c r="D14" s="261">
-        <v>1273.0899999999999</v>
+        <v>692.16800000000001</v>
       </c>
       <c r="E14" s="262">
-        <v>2.5697322643330005</v>
+        <v>1.3378314276890717</v>
       </c>
       <c r="F14" s="263">
-        <v>39.429000000000002</v>
+        <v>749.38800000000003</v>
       </c>
       <c r="G14" s="264">
-        <v>3.0971101807413461</v>
+        <v>108.26677916344009</v>
       </c>
       <c r="H14" s="261">
-        <v>3238.6970000000001</v>
+        <v>5620.7659999999996</v>
       </c>
       <c r="I14" s="262">
-        <v>1.6546797092831276</v>
+        <v>1.644337649354735</v>
       </c>
       <c r="J14" s="261">
-        <v>3295.8040000000001</v>
+        <v>4815.4170000000004</v>
       </c>
       <c r="K14" s="262">
-        <v>2.5442834513908088</v>
+        <v>2.0943659948674602</v>
       </c>
       <c r="L14" s="263">
-        <v>-57.106999999999999</v>
+        <v>805.34900000000005</v>
       </c>
       <c r="M14" s="264">
-        <v>-1.7327183291239407</v>
+        <v>16.724387524486456</v>
       </c>
       <c r="P14" s="227"/>
       <c r="Q14" s="227"/>
       <c r="R14" s="227"/>
       <c r="S14" s="227"/>
       <c r="T14" s="227"/>
       <c r="U14" s="274"/>
       <c r="V14" s="227"/>
       <c r="W14" s="227"/>
       <c r="X14" s="227"/>
       <c r="Y14" s="227"/>
       <c r="Z14" s="227"/>
       <c r="AA14" s="274"/>
     </row>
     <row r="15" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="268" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B15" s="269">
-        <v>1713.5920000000001</v>
+        <v>1705.865</v>
       </c>
       <c r="C15" s="270">
-        <v>2.1371147070744865</v>
+        <v>2.1736685016548076</v>
       </c>
       <c r="D15" s="269">
-        <v>1761.3109999999999</v>
+        <v>1551.6610000000001</v>
       </c>
       <c r="E15" s="270">
-        <v>3.5552063909265033</v>
+        <v>2.9990708193956563</v>
       </c>
       <c r="F15" s="271">
-        <v>-47.719000000000001</v>
+        <v>154.20400000000001</v>
       </c>
       <c r="G15" s="272">
-        <v>-2.7092887059695872</v>
+        <v>9.9379954771048578</v>
       </c>
       <c r="H15" s="269">
-        <v>4530.9979999999996</v>
+        <v>7843.2659999999996</v>
       </c>
       <c r="I15" s="270">
-        <v>2.314928026117427</v>
+        <v>2.2945231268663231</v>
       </c>
       <c r="J15" s="269">
-        <v>4425.5259999999998</v>
+        <v>7663.1319999999996</v>
       </c>
       <c r="K15" s="270">
-        <v>3.416402360546853</v>
+        <v>3.3329207158966021</v>
       </c>
       <c r="L15" s="271">
-        <v>105.47199999999999</v>
+        <v>180.13399999999999</v>
       </c>
       <c r="M15" s="272">
-        <v>2.3832647237865059</v>
+        <v>2.3506576684311322</v>
       </c>
       <c r="P15" s="227"/>
       <c r="Q15" s="227"/>
       <c r="R15" s="227"/>
       <c r="S15" s="227"/>
       <c r="T15" s="227"/>
       <c r="U15" s="274"/>
       <c r="V15" s="227"/>
       <c r="W15" s="227"/>
       <c r="X15" s="227"/>
       <c r="Y15" s="227"/>
       <c r="Z15" s="227"/>
       <c r="AA15" s="274"/>
     </row>
     <row r="16" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="283" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B16" s="261">
-        <v>651.70699999999999</v>
+        <v>543.31200000000001</v>
       </c>
       <c r="C16" s="262">
-        <v>0.8127795965453809</v>
+        <v>0.69230576919690412</v>
       </c>
       <c r="D16" s="261">
-        <v>760.92399999999998</v>
+        <v>634.82399999999996</v>
       </c>
       <c r="E16" s="262">
-        <v>1.5359251533711866</v>
+        <v>1.2269961891495813</v>
       </c>
       <c r="F16" s="263">
-        <v>-109.217</v>
+        <v>-91.512</v>
       </c>
       <c r="G16" s="264">
-        <v>-14.353207416246564</v>
+        <v>-14.415334013836906</v>
       </c>
       <c r="H16" s="261">
-        <v>1612.634</v>
+        <v>2703.953</v>
       </c>
       <c r="I16" s="262">
-        <v>0.8239093556143372</v>
+        <v>0.79103305848094074</v>
       </c>
       <c r="J16" s="261">
-        <v>1819.731</v>
+        <v>3001.9760000000001</v>
       </c>
       <c r="K16" s="262">
-        <v>1.4047896869118577</v>
+        <v>1.3056473513733573</v>
       </c>
       <c r="L16" s="263">
-        <v>-207.09700000000001</v>
+        <v>-298.02300000000002</v>
       </c>
       <c r="M16" s="264">
-        <v>-11.380638127283648</v>
+        <v>-9.9275610464574005</v>
       </c>
       <c r="P16" s="227"/>
       <c r="Q16" s="227"/>
       <c r="R16" s="227"/>
       <c r="S16" s="227"/>
       <c r="T16" s="227"/>
       <c r="U16" s="274"/>
       <c r="V16" s="227"/>
       <c r="W16" s="227"/>
       <c r="X16" s="227"/>
       <c r="Y16" s="227"/>
       <c r="Z16" s="227"/>
       <c r="AA16" s="274"/>
     </row>
     <row r="17" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="284" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B17" s="269">
-        <v>1675.2950000000001</v>
+        <v>1768.2809999999999</v>
       </c>
       <c r="C17" s="270">
-        <v>2.089352414803729</v>
+        <v>2.2532009929124897</v>
       </c>
       <c r="D17" s="269">
-        <v>1644.2239999999999</v>
+        <v>1669.068</v>
       </c>
       <c r="E17" s="270">
-        <v>3.3188662722907756</v>
+        <v>3.2259966154895103</v>
       </c>
       <c r="F17" s="271">
-        <v>31.071000000000002</v>
+        <v>99.212999999999994</v>
       </c>
       <c r="G17" s="272">
-        <v>1.8897060254563856</v>
+        <v>5.9442155742006921</v>
       </c>
       <c r="H17" s="269">
-        <v>4472.9040000000005</v>
+        <v>7810.39</v>
       </c>
       <c r="I17" s="270">
-        <v>2.2852472739411369</v>
+        <v>2.2849053550963925</v>
       </c>
       <c r="J17" s="269">
-        <v>4509.8410000000003</v>
+        <v>7667.9070000000002</v>
       </c>
       <c r="K17" s="270">
-        <v>3.4814915646390916</v>
+        <v>3.3349975033535331</v>
       </c>
       <c r="L17" s="271">
-        <v>-36.936999999999998</v>
+        <v>142.483</v>
       </c>
       <c r="M17" s="272">
-        <v>-0.81903109222697645</v>
+        <v>1.8581732929207408</v>
       </c>
       <c r="P17" s="227"/>
       <c r="Q17" s="227"/>
       <c r="R17" s="227"/>
       <c r="S17" s="227"/>
       <c r="T17" s="227"/>
       <c r="U17" s="274"/>
       <c r="V17" s="227"/>
       <c r="W17" s="227"/>
       <c r="X17" s="227"/>
       <c r="Y17" s="227"/>
       <c r="Z17" s="227"/>
       <c r="AA17" s="274"/>
     </row>
     <row r="18" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="283" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B18" s="261">
-        <v>909.29700000000003</v>
+        <v>889.09299999999996</v>
       </c>
       <c r="C18" s="262">
-        <v>1.1340342344027687</v>
+        <v>1.1329111325584249</v>
       </c>
       <c r="D18" s="261">
-        <v>875.11099999999999</v>
+        <v>845.15499999999997</v>
       </c>
       <c r="E18" s="262">
-        <v>1.7664116217806412</v>
+        <v>1.633526716445368</v>
       </c>
       <c r="F18" s="263">
-        <v>34.186</v>
+        <v>43.938000000000002</v>
       </c>
       <c r="G18" s="264">
-        <v>3.9064758642046553</v>
+        <v>5.1988096857972792</v>
       </c>
       <c r="H18" s="261">
-        <v>2319.7199999999998</v>
+        <v>4047.0419999999999</v>
       </c>
       <c r="I18" s="262">
-        <v>1.1851660143626455</v>
+        <v>1.1839495771786062</v>
       </c>
       <c r="J18" s="261">
-        <v>2412.9270000000001</v>
+        <v>4048.9490000000001</v>
       </c>
       <c r="K18" s="262">
-        <v>1.8627230974639482</v>
+        <v>1.7610065962205574</v>
       </c>
       <c r="L18" s="263">
-        <v>-93.206999999999994</v>
+        <v>-1.907</v>
       </c>
       <c r="M18" s="264">
-        <v>-3.8628188917443422</v>
+        <v>-4.709864214145449E-2</v>
       </c>
       <c r="P18" s="227"/>
       <c r="Q18" s="227"/>
       <c r="R18" s="227"/>
       <c r="S18" s="227"/>
       <c r="T18" s="227"/>
       <c r="U18" s="274"/>
       <c r="V18" s="227"/>
       <c r="W18" s="227"/>
       <c r="X18" s="227"/>
       <c r="Y18" s="227"/>
       <c r="Z18" s="227"/>
       <c r="AA18" s="274"/>
     </row>
     <row r="19" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="283" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B19" s="261">
-        <v>546.76300000000003</v>
+        <v>617.04100000000005</v>
       </c>
       <c r="C19" s="262">
-        <v>0.68189816980014339</v>
+        <v>0.78625365191828422</v>
       </c>
       <c r="D19" s="261">
-        <v>547.62400000000002</v>
+        <v>591.22199999999998</v>
       </c>
       <c r="E19" s="262">
-        <v>1.1053790867284286</v>
+        <v>1.1427216692207502</v>
       </c>
       <c r="F19" s="263">
-        <v>-0.86099999999999999</v>
+        <v>25.818999999999999</v>
       </c>
       <c r="G19" s="264">
-        <v>-0.15722466509868085</v>
+        <v>4.367056706279536</v>
       </c>
       <c r="H19" s="261">
-        <v>1555.5129999999999</v>
+        <v>2691.5729999999999</v>
       </c>
       <c r="I19" s="262">
-        <v>0.7947257179742736</v>
+        <v>0.78741132790204615</v>
       </c>
       <c r="J19" s="261">
-        <v>1515.4870000000001</v>
+        <v>2612.3530000000001</v>
       </c>
       <c r="K19" s="262">
-        <v>1.1699204488185289</v>
+        <v>1.1361888886860669</v>
       </c>
       <c r="L19" s="263">
-        <v>40.026000000000003</v>
+        <v>79.22</v>
       </c>
       <c r="M19" s="264">
-        <v>2.6411312007295344</v>
+        <v>3.0325151309949305</v>
       </c>
       <c r="P19" s="227"/>
       <c r="Q19" s="227"/>
       <c r="R19" s="227"/>
       <c r="S19" s="227"/>
       <c r="T19" s="227"/>
       <c r="U19" s="274"/>
       <c r="V19" s="227"/>
       <c r="W19" s="227"/>
       <c r="X19" s="227"/>
       <c r="Y19" s="227"/>
       <c r="Z19" s="227"/>
       <c r="AA19" s="274"/>
     </row>
     <row r="20" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="283" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B20" s="261">
-        <v>219.23500000000001</v>
+        <v>262.14699999999999</v>
       </c>
       <c r="C20" s="262">
-        <v>0.27342001060081689</v>
+        <v>0.33403620843578052</v>
       </c>
       <c r="D20" s="261">
-        <v>221.489</v>
+        <v>232.691</v>
       </c>
       <c r="E20" s="262">
-        <v>0.44707556378170593</v>
+        <v>0.44974822982339224</v>
       </c>
       <c r="F20" s="263">
-        <v>-2.254</v>
+        <v>29.456</v>
       </c>
       <c r="G20" s="264">
-        <v>-1.0176577617850096</v>
+        <v>12.658848000137521</v>
       </c>
       <c r="H20" s="261">
-        <v>597.67100000000005</v>
+        <v>1071.7750000000001</v>
       </c>
       <c r="I20" s="262">
-        <v>0.30535554160421802</v>
+        <v>0.31354445001574005</v>
       </c>
       <c r="J20" s="261">
-        <v>581.42700000000002</v>
+        <v>1006.605</v>
       </c>
       <c r="K20" s="262">
-        <v>0.44884801835661464</v>
+        <v>0.43780201844690908</v>
       </c>
       <c r="L20" s="263">
-        <v>16.244</v>
+        <v>65.17</v>
       </c>
       <c r="M20" s="264">
-        <v>2.79381590466215</v>
+        <v>6.4742376602540217</v>
       </c>
       <c r="P20" s="227"/>
       <c r="Q20" s="227"/>
       <c r="R20" s="227"/>
       <c r="S20" s="227"/>
       <c r="T20" s="227"/>
       <c r="U20" s="274"/>
       <c r="V20" s="227"/>
       <c r="W20" s="227"/>
       <c r="X20" s="227"/>
       <c r="Y20" s="227"/>
       <c r="Z20" s="227"/>
       <c r="AA20" s="274"/>
     </row>
     <row r="21" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="276" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B21" s="277">
-        <v>32.078000000000003</v>
+        <v>34.533000000000001</v>
       </c>
       <c r="C21" s="278">
-        <v>4.0006235774639104E-2</v>
+        <v>4.4003068453626434E-2</v>
       </c>
       <c r="D21" s="277">
-        <v>36.453000000000003</v>
+        <v>35.479999999999997</v>
       </c>
       <c r="E21" s="278">
-        <v>7.3580383344249711E-2</v>
+        <v>6.8576211345234492E-2</v>
       </c>
       <c r="F21" s="279">
-        <v>-4.375</v>
+        <v>-0.94699999999999995</v>
       </c>
       <c r="G21" s="280">
-        <v>-12.001755685403122</v>
+        <v>-2.6691093573844418</v>
       </c>
       <c r="H21" s="277">
-        <v>88.283000000000001</v>
+        <v>155.94800000000001</v>
       </c>
       <c r="I21" s="278">
-        <v>4.5104586435422131E-2</v>
+        <v>4.5622103418212427E-2</v>
       </c>
       <c r="J21" s="277">
-        <v>95.695999999999998</v>
+        <v>162.965</v>
       </c>
       <c r="K21" s="278">
-        <v>7.3875069380428829E-2</v>
+        <v>7.0878255061519208E-2</v>
       </c>
       <c r="L21" s="279">
-        <v>-7.4130000000000003</v>
+        <v>-7.0170000000000003</v>
       </c>
       <c r="M21" s="280">
-        <v>-7.7464052833974257</v>
+        <v>-4.3058325407296048</v>
       </c>
       <c r="P21" s="227"/>
       <c r="Q21" s="227"/>
       <c r="R21" s="227"/>
       <c r="S21" s="227"/>
       <c r="T21" s="227"/>
       <c r="U21" s="274"/>
       <c r="V21" s="227"/>
       <c r="W21" s="227"/>
       <c r="X21" s="227"/>
       <c r="Y21" s="227"/>
       <c r="Z21" s="227"/>
       <c r="AA21" s="274"/>
     </row>
     <row r="22" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="276" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22" s="277">
-        <v>9.609</v>
+        <v>9.9019999999999992</v>
       </c>
       <c r="C22" s="278">
-        <v>1.1983911701431109E-2</v>
+        <v>1.2617449507074652E-2</v>
       </c>
       <c r="D22" s="277">
-        <v>11.545999999999999</v>
+        <v>14.176</v>
       </c>
       <c r="E22" s="278">
-        <v>2.3305601900878041E-2</v>
+        <v>2.7399559527340588E-2</v>
       </c>
       <c r="F22" s="279">
-        <v>-1.9370000000000001</v>
+        <v>-4.274</v>
       </c>
       <c r="G22" s="280">
-        <v>-16.776372769790406</v>
+        <v>-30.14954853273138</v>
       </c>
       <c r="H22" s="277">
-        <v>26.945</v>
+        <v>47.374000000000002</v>
       </c>
       <c r="I22" s="278">
-        <v>1.3766445198990172E-2</v>
+        <v>1.3859116675650832E-2</v>
       </c>
       <c r="J22" s="277">
-        <v>32.174999999999997</v>
+        <v>56.872999999999998</v>
       </c>
       <c r="K22" s="278">
-        <v>2.4838345984318021E-2</v>
+        <v>2.4735734667651221E-2</v>
       </c>
       <c r="L22" s="279">
-        <v>-5.23</v>
+        <v>-9.4990000000000006</v>
       </c>
       <c r="M22" s="280">
-        <v>-16.254856254856254</v>
+        <v>-16.702125789038735</v>
       </c>
       <c r="P22" s="227"/>
       <c r="Q22" s="227"/>
       <c r="R22" s="227"/>
       <c r="S22" s="227"/>
       <c r="T22" s="227"/>
       <c r="U22" s="274"/>
       <c r="V22" s="227"/>
       <c r="W22" s="227"/>
       <c r="X22" s="227"/>
       <c r="Y22" s="227"/>
       <c r="Z22" s="227"/>
       <c r="AA22" s="274"/>
     </row>
     <row r="23" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="276" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B23" s="277">
-        <v>147.74600000000001</v>
+        <v>137.56899999999999</v>
       </c>
       <c r="C23" s="278">
-        <v>0.18426215196582796</v>
+        <v>0.1752948809572564</v>
       </c>
       <c r="D23" s="277">
-        <v>145.62</v>
+        <v>153.77699999999999</v>
       </c>
       <c r="E23" s="278">
-        <v>0.29393398136201804</v>
+        <v>0.29722221116223574</v>
       </c>
       <c r="F23" s="279">
-        <v>2.1259999999999999</v>
+        <v>-16.207999999999998</v>
       </c>
       <c r="G23" s="280">
-        <v>1.4599642906194203</v>
+        <v>-10.539937701997047</v>
       </c>
       <c r="H23" s="277">
-        <v>388.30700000000002</v>
+        <v>657.15800000000002</v>
       </c>
       <c r="I23" s="278">
-        <v>0.19838957268080445</v>
+        <v>0.19224953342207432</v>
       </c>
       <c r="J23" s="277">
-        <v>408.565</v>
+        <v>693.49599999999998</v>
       </c>
       <c r="K23" s="278">
-        <v>0.31540260534834164</v>
+        <v>0.3016217370118941</v>
       </c>
       <c r="L23" s="279">
-        <v>-20.257999999999999</v>
+        <v>-36.338000000000001</v>
       </c>
       <c r="M23" s="280">
-        <v>-4.9583297639298518</v>
+        <v>-5.239828347964516</v>
       </c>
       <c r="P23" s="227"/>
       <c r="Q23" s="227"/>
       <c r="R23" s="227"/>
       <c r="S23" s="227"/>
       <c r="T23" s="227"/>
       <c r="U23" s="274"/>
       <c r="V23" s="227"/>
       <c r="W23" s="227"/>
       <c r="X23" s="227"/>
       <c r="Y23" s="227"/>
       <c r="Z23" s="227"/>
       <c r="AA23" s="274"/>
     </row>
     <row r="24" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="275" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B24" s="261">
-        <v>532.59799999999996</v>
+        <v>519.55999999999995</v>
       </c>
       <c r="C24" s="262">
-        <v>0.66423222024756023</v>
+        <v>0.66204020055500978</v>
       </c>
       <c r="D24" s="261">
-        <v>593.85599999999999</v>
+        <v>552.44899999999996</v>
       </c>
       <c r="E24" s="262">
-        <v>1.198698382335686</v>
+        <v>1.0677807040998717</v>
       </c>
       <c r="F24" s="263">
-        <v>-61.258000000000003</v>
+        <v>-32.889000000000003</v>
       </c>
       <c r="G24" s="264">
-        <v>-10.31529529044078</v>
+        <v>-5.9533097172770697</v>
       </c>
       <c r="H24" s="261">
-        <v>1459.654</v>
+        <v>2445.8420000000001</v>
       </c>
       <c r="I24" s="262">
-        <v>0.7457504843379773</v>
+        <v>0.71552348647374464</v>
       </c>
       <c r="J24" s="261">
-        <v>1577.777</v>
+        <v>2652.9949999999999</v>
       </c>
       <c r="K24" s="262">
-        <v>1.2180068690629164</v>
+        <v>1.1538652857173943</v>
       </c>
       <c r="L24" s="263">
-        <v>-118.123</v>
+        <v>-207.15299999999999</v>
       </c>
       <c r="M24" s="264">
-        <v>-7.4866727046978125</v>
+        <v>-7.8082695218046023</v>
       </c>
       <c r="P24" s="227"/>
       <c r="Q24" s="227"/>
       <c r="R24" s="227"/>
       <c r="S24" s="227"/>
       <c r="T24" s="227"/>
       <c r="U24" s="274"/>
       <c r="V24" s="227"/>
       <c r="W24" s="227"/>
       <c r="X24" s="227"/>
       <c r="Y24" s="227"/>
       <c r="Z24" s="227"/>
       <c r="AA24" s="274"/>
     </row>
     <row r="25" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="275" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B25" s="261">
-        <v>425.75900000000001</v>
+        <v>399.40300000000002</v>
       </c>
       <c r="C25" s="262">
-        <v>0.53098743491410216</v>
+        <v>0.50893225464291436</v>
       </c>
       <c r="D25" s="261">
-        <v>474.97399999999999</v>
+        <v>439.63499999999999</v>
       </c>
       <c r="E25" s="262">
-        <v>0.95873505605990361</v>
+        <v>0.84973231890535983</v>
       </c>
       <c r="F25" s="263">
-        <v>-49.215000000000003</v>
+        <v>-40.231999999999999</v>
       </c>
       <c r="G25" s="264">
-        <v>-10.361619793925563</v>
+        <v>-9.1512277229974863</v>
       </c>
       <c r="H25" s="261">
-        <v>1148.8589999999999</v>
+        <v>1911.854</v>
       </c>
       <c r="I25" s="262">
-        <v>0.58696249637656894</v>
+        <v>0.55930695429581079</v>
       </c>
       <c r="J25" s="261">
-        <v>1239.7560000000001</v>
+        <v>2099.2710000000002</v>
       </c>
       <c r="K25" s="262">
-        <v>0.95706257852786869</v>
+        <v>0.9130344882720246</v>
       </c>
       <c r="L25" s="263">
-        <v>-90.897000000000006</v>
+        <v>-187.417</v>
       </c>
       <c r="M25" s="264">
-        <v>-7.33184594387928</v>
+        <v>-8.927718241237077</v>
       </c>
       <c r="P25" s="227"/>
       <c r="Q25" s="227"/>
       <c r="R25" s="227"/>
       <c r="S25" s="227"/>
       <c r="T25" s="227"/>
       <c r="U25" s="274"/>
       <c r="V25" s="227"/>
       <c r="W25" s="227"/>
       <c r="X25" s="227"/>
       <c r="Y25" s="227"/>
       <c r="Z25" s="227"/>
       <c r="AA25" s="274"/>
     </row>
     <row r="26" spans="1:27" s="273" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="282" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26" s="277">
-        <v>23.591000000000001</v>
+        <v>25.795000000000002</v>
       </c>
       <c r="C26" s="278">
-        <v>2.9421631902223053E-2</v>
+        <v>3.2868825493333739E-2</v>
       </c>
       <c r="D26" s="277">
-        <v>28.207999999999998</v>
+        <v>29.442</v>
       </c>
       <c r="E26" s="278">
-        <v>5.6937850200932595E-2</v>
+        <v>5.6905885412243347E-2</v>
       </c>
       <c r="F26" s="279">
-        <v>-4.617</v>
+        <v>-3.6469999999999998</v>
       </c>
       <c r="G26" s="280">
-        <v>-16.367697107203629</v>
+        <v>-12.387066096053259</v>
       </c>
       <c r="H26" s="277">
-        <v>70.099000000000004</v>
+        <v>117.706</v>
       </c>
       <c r="I26" s="278">
-        <v>3.581421569879429E-2</v>
+        <v>3.4434525001565346E-2</v>
       </c>
       <c r="J26" s="277">
-        <v>73.040999999999997</v>
+        <v>126.956</v>
       </c>
       <c r="K26" s="278">
-        <v>5.6385940296521296E-2</v>
+        <v>5.5216885525052821E-2</v>
       </c>
       <c r="L26" s="279">
-        <v>-2.9420000000000002</v>
+        <v>-9.25</v>
       </c>
       <c r="M26" s="280">
-        <v>-4.0278747552744347</v>
+        <v>-7.2859888465295066</v>
       </c>
       <c r="P26" s="227"/>
       <c r="Q26" s="227"/>
       <c r="R26" s="227"/>
       <c r="S26" s="227"/>
       <c r="T26" s="227"/>
       <c r="U26" s="274"/>
       <c r="V26" s="227"/>
       <c r="W26" s="227"/>
       <c r="X26" s="227"/>
       <c r="Y26" s="227"/>
       <c r="Z26" s="227"/>
       <c r="AA26" s="274"/>
     </row>
     <row r="27" spans="1:27" s="273" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="282" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B27" s="277">
-        <v>188.49600000000001</v>
+        <v>188.85499999999999</v>
       </c>
       <c r="C27" s="278">
-        <v>0.23508371527452995</v>
+        <v>0.24064516528565782</v>
       </c>
       <c r="D27" s="277">
-        <v>190.55600000000001</v>
+        <v>183.822</v>
       </c>
       <c r="E27" s="278">
-        <v>0.38463730086815484</v>
+        <v>0.35529358291724056</v>
       </c>
       <c r="F27" s="279">
-        <v>-2.06</v>
+        <v>5.0330000000000004</v>
       </c>
       <c r="G27" s="280">
-        <v>-1.0810470412896998</v>
+        <v>2.7379747799501692</v>
       </c>
       <c r="H27" s="277">
-        <v>511.40899999999999</v>
+        <v>872.11099999999999</v>
       </c>
       <c r="I27" s="278">
-        <v>0.26128350242235532</v>
+        <v>0.25513336646934015</v>
       </c>
       <c r="J27" s="277">
-        <v>504.28500000000003</v>
+        <v>854.53599999999994</v>
       </c>
       <c r="K27" s="278">
-        <v>0.38929620216633454</v>
+        <v>0.37166275315098568</v>
       </c>
       <c r="L27" s="279">
-        <v>7.1239999999999997</v>
+        <v>17.574999999999999</v>
       </c>
       <c r="M27" s="280">
-        <v>1.4126932191122084</v>
+        <v>2.0566716908357283</v>
       </c>
       <c r="P27" s="227"/>
       <c r="Q27" s="227"/>
       <c r="R27" s="227"/>
       <c r="S27" s="227"/>
       <c r="T27" s="227"/>
       <c r="U27" s="274"/>
       <c r="V27" s="227"/>
       <c r="W27" s="227"/>
       <c r="X27" s="227"/>
       <c r="Y27" s="227"/>
       <c r="Z27" s="227"/>
       <c r="AA27" s="274"/>
     </row>
     <row r="28" spans="1:27" s="273" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="282" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B28" s="277">
-        <v>386.10599999999999</v>
+        <v>375.98899999999998</v>
       </c>
       <c r="C28" s="278">
-        <v>0.4815340005612197</v>
+        <v>0.47909737656185536</v>
       </c>
       <c r="D28" s="277">
-        <v>229.85</v>
+        <v>220.46899999999999</v>
       </c>
       <c r="E28" s="278">
-        <v>0.46395224293407394</v>
+        <v>0.426125387234287</v>
       </c>
       <c r="F28" s="279">
-        <v>156.256</v>
+        <v>155.52000000000001</v>
       </c>
       <c r="G28" s="280">
-        <v>67.981727213400049</v>
+        <v>70.540529507549806</v>
       </c>
       <c r="H28" s="277">
-        <v>968.63599999999997</v>
+        <v>1685.0029999999999</v>
       </c>
       <c r="I28" s="278">
-        <v>0.49488492899495434</v>
+        <v>0.49294239827377206</v>
       </c>
       <c r="J28" s="277">
-        <v>572.12699999999995</v>
+        <v>954.35699999999997</v>
       </c>
       <c r="K28" s="278">
-        <v>0.44166863630054132</v>
+        <v>0.41507783183963604</v>
       </c>
       <c r="L28" s="279">
-        <v>396.50900000000001</v>
+        <v>730.64599999999996</v>
       </c>
       <c r="M28" s="280">
-        <v>69.304367736534019</v>
+        <v>76.558981597033394</v>
       </c>
       <c r="P28" s="227"/>
       <c r="Q28" s="227"/>
       <c r="R28" s="227"/>
       <c r="S28" s="227"/>
       <c r="T28" s="227"/>
       <c r="U28" s="274"/>
       <c r="V28" s="227"/>
       <c r="W28" s="227"/>
       <c r="X28" s="227"/>
       <c r="Y28" s="227"/>
       <c r="Z28" s="227"/>
       <c r="AA28" s="274"/>
     </row>
     <row r="29" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="275" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B29" s="261">
-        <v>2349.3000000000002</v>
+        <v>2745.652</v>
       </c>
       <c r="C29" s="262">
-        <v>2.9299410719296608</v>
+        <v>3.498598815794641</v>
       </c>
       <c r="D29" s="261">
-        <v>2536.5859999999998</v>
+        <v>2702.73</v>
       </c>
       <c r="E29" s="262">
-        <v>5.1200990389174281</v>
+        <v>5.2238721445632921</v>
       </c>
       <c r="F29" s="263">
-        <v>-187.286</v>
+        <v>42.921999999999997</v>
       </c>
       <c r="G29" s="264">
-        <v>-7.3833885387682496</v>
+        <v>1.5880979602106018</v>
       </c>
       <c r="H29" s="261">
-        <v>6993.2960000000003</v>
+        <v>12148.172</v>
       </c>
       <c r="I29" s="262">
-        <v>3.5729384354914515</v>
+        <v>3.5539100169686852</v>
       </c>
       <c r="J29" s="261">
-        <v>6817.3980000000001</v>
+        <v>11937.233</v>
       </c>
       <c r="K29" s="262">
-        <v>5.2628714914311638</v>
+        <v>5.191852516201541</v>
       </c>
       <c r="L29" s="263">
-        <v>175.898</v>
+        <v>210.93899999999999</v>
       </c>
       <c r="M29" s="264">
-        <v>2.5801339455317116</v>
+        <v>1.7670677953592764</v>
       </c>
       <c r="P29" s="227"/>
       <c r="Q29" s="227"/>
       <c r="R29" s="227"/>
       <c r="S29" s="227"/>
       <c r="T29" s="227"/>
       <c r="U29" s="274"/>
       <c r="V29" s="227"/>
       <c r="W29" s="227"/>
       <c r="X29" s="227"/>
       <c r="Y29" s="227"/>
       <c r="Z29" s="227"/>
       <c r="AA29" s="274"/>
     </row>
     <row r="30" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="275" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B30" s="261">
-        <v>1153.183</v>
+        <v>1319.0060000000001</v>
       </c>
       <c r="C30" s="262">
-        <v>1.4381978611292989</v>
+        <v>1.6807202185950827</v>
       </c>
       <c r="D30" s="261">
-        <v>1307.1369999999999</v>
+        <v>1385.914</v>
       </c>
       <c r="E30" s="262">
-        <v>2.638456136489522</v>
+        <v>2.6787128345636781</v>
       </c>
       <c r="F30" s="263">
-        <v>-153.95400000000001</v>
+        <v>-66.908000000000001</v>
       </c>
       <c r="G30" s="264">
-        <v>-11.777954414877707</v>
+        <v>-4.8277165827028226</v>
       </c>
       <c r="H30" s="261">
-        <v>3418.8890000000001</v>
+        <v>5858.049</v>
       </c>
       <c r="I30" s="262">
-        <v>1.7467414384832181</v>
+        <v>1.7137540546012513</v>
       </c>
       <c r="J30" s="261">
-        <v>3715.5279999999998</v>
+        <v>6333.7349999999997</v>
       </c>
       <c r="K30" s="262">
-        <v>2.8683005432298732</v>
+        <v>2.7547269955025393</v>
       </c>
       <c r="L30" s="263">
-        <v>-296.63900000000001</v>
+        <v>-475.68599999999998</v>
       </c>
       <c r="M30" s="264">
-        <v>-7.9837643532763041</v>
+        <v>-7.510355264310868</v>
       </c>
       <c r="P30" s="227"/>
       <c r="Q30" s="227"/>
       <c r="R30" s="227"/>
       <c r="S30" s="227"/>
       <c r="T30" s="227"/>
       <c r="U30" s="274"/>
       <c r="V30" s="227"/>
       <c r="W30" s="227"/>
       <c r="X30" s="227"/>
       <c r="Y30" s="227"/>
       <c r="Z30" s="227"/>
       <c r="AA30" s="274"/>
     </row>
     <row r="31" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="285" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B31" s="261">
-        <v>1196.117</v>
+        <v>1426.646</v>
       </c>
       <c r="C31" s="262">
-        <v>1.4917432108003617</v>
+        <v>1.8178785971995581</v>
       </c>
       <c r="D31" s="261">
-        <v>1229.4490000000001</v>
+        <v>1316.816</v>
       </c>
       <c r="E31" s="262">
-        <v>2.4816429024279061</v>
+        <v>2.5451593099996139</v>
       </c>
       <c r="F31" s="263">
-        <v>-33.332000000000001</v>
+        <v>109.83</v>
       </c>
       <c r="G31" s="264">
-        <v>-2.7111331986930729</v>
+        <v>8.3405730185538456</v>
       </c>
       <c r="H31" s="261">
-        <v>3574.4070000000002</v>
+        <v>6290.1229999999996</v>
       </c>
       <c r="I31" s="262">
-        <v>1.8261969970082341</v>
+        <v>1.8401559623674342</v>
       </c>
       <c r="J31" s="261">
-        <v>3101.87</v>
+        <v>5603.4979999999996</v>
       </c>
       <c r="K31" s="262">
-        <v>2.3945709482012911</v>
+        <v>2.4371255206990012</v>
       </c>
       <c r="L31" s="263">
-        <v>472.53699999999998</v>
+        <v>686.625</v>
       </c>
       <c r="M31" s="264">
-        <v>15.233939526801574</v>
+        <v>12.253506648882537</v>
       </c>
       <c r="P31" s="227"/>
       <c r="Q31" s="227"/>
       <c r="R31" s="227"/>
       <c r="S31" s="227"/>
       <c r="T31" s="227"/>
       <c r="U31" s="274"/>
       <c r="V31" s="227"/>
       <c r="W31" s="227"/>
       <c r="X31" s="227"/>
       <c r="Y31" s="227"/>
       <c r="Z31" s="227"/>
       <c r="AA31" s="274"/>
     </row>
     <row r="32" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="268" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B32" s="269">
-        <v>68813.789999999994</v>
+        <v>66339.407999999996</v>
       </c>
       <c r="C32" s="270">
-        <v>85.821457300533154</v>
+        <v>84.531824961545581</v>
       </c>
       <c r="D32" s="269">
-        <v>37833.758999999998</v>
+        <v>40781.927000000003</v>
       </c>
       <c r="E32" s="270">
-        <v>76.367445493483615</v>
+        <v>78.823845688216593</v>
       </c>
       <c r="F32" s="271">
-        <v>30980.030999999999</v>
+        <v>25557.481</v>
       </c>
       <c r="G32" s="272">
-        <v>81.884623201199759</v>
+        <v>62.668644863201294</v>
       </c>
       <c r="H32" s="269">
-        <v>164359.52299999999</v>
+        <v>287786.90100000001</v>
       </c>
       <c r="I32" s="270">
-        <v>83.972772919341793</v>
+        <v>84.191164746126034</v>
       </c>
       <c r="J32" s="269">
-        <v>98641.076000000001</v>
+        <v>177826.913</v>
       </c>
       <c r="K32" s="270">
-        <v>76.148599035070987</v>
+        <v>77.342136633121143</v>
       </c>
       <c r="L32" s="271">
-        <v>65718.447</v>
+        <v>109959.988</v>
       </c>
       <c r="M32" s="272">
-        <v>66.623813998136029</v>
+        <v>61.835402833540719</v>
       </c>
       <c r="P32" s="227"/>
       <c r="Q32" s="227"/>
       <c r="R32" s="227"/>
       <c r="S32" s="227"/>
       <c r="T32" s="227"/>
       <c r="U32" s="274"/>
       <c r="V32" s="227"/>
       <c r="W32" s="227"/>
       <c r="X32" s="227"/>
       <c r="Y32" s="227"/>
       <c r="Z32" s="227"/>
       <c r="AA32" s="274"/>
     </row>
     <row r="33" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="275" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B33" s="261">
-        <v>25243.011999999999</v>
+        <v>26841.088</v>
       </c>
       <c r="C33" s="262">
-        <v>31.481946808842327</v>
+        <v>34.201784746005593</v>
       </c>
       <c r="D33" s="261">
-        <v>17526.348999999998</v>
+        <v>17205.580999999998</v>
       </c>
       <c r="E33" s="262">
-        <v>35.376936823995493</v>
+        <v>33.255173590009889</v>
       </c>
       <c r="F33" s="263">
-        <v>7716.6629999999996</v>
+        <v>9635.5069999999996</v>
       </c>
       <c r="G33" s="264">
-        <v>44.028924677923506</v>
+        <v>56.00221811748176</v>
       </c>
       <c r="H33" s="261">
-        <v>65580.429000000004</v>
+        <v>115122.902</v>
       </c>
       <c r="I33" s="262">
-        <v>33.505636739831722</v>
+        <v>33.678847698263105</v>
       </c>
       <c r="J33" s="261">
-        <v>45950.637999999999</v>
+        <v>79563.528999999995</v>
       </c>
       <c r="K33" s="262">
-        <v>35.472815690571906</v>
+        <v>34.604510797144052</v>
       </c>
       <c r="L33" s="263">
-        <v>19629.791000000001</v>
+        <v>35559.373</v>
       </c>
       <c r="M33" s="264">
-        <v>42.719300219509464</v>
+        <v>44.693056538505225</v>
       </c>
       <c r="P33" s="227"/>
       <c r="Q33" s="227"/>
       <c r="R33" s="227"/>
       <c r="S33" s="227"/>
       <c r="T33" s="227"/>
       <c r="U33" s="274"/>
       <c r="V33" s="227"/>
       <c r="W33" s="227"/>
       <c r="X33" s="227"/>
       <c r="Y33" s="227"/>
       <c r="Z33" s="227"/>
       <c r="AA33" s="274"/>
     </row>
     <row r="34" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="275" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B34" s="261">
-        <v>2364.3539999999998</v>
+        <v>2803.5940000000001</v>
       </c>
       <c r="C34" s="262">
-        <v>2.9487157422130763</v>
+        <v>3.5724303911671842</v>
       </c>
       <c r="D34" s="261">
-        <v>2033.771</v>
+        <v>2285.1590000000001</v>
       </c>
       <c r="E34" s="262">
-        <v>4.1051669221852274</v>
+        <v>4.4167854154866033</v>
       </c>
       <c r="F34" s="263">
-        <v>330.58300000000003</v>
+        <v>518.43499999999995</v>
       </c>
       <c r="G34" s="264">
-        <v>16.254681574277537</v>
+        <v>22.687042783456207</v>
       </c>
       <c r="H34" s="261">
-        <v>6674.1</v>
+        <v>11718.35</v>
       </c>
       <c r="I34" s="262">
-        <v>3.4098583003369938</v>
+        <v>3.428166924813461</v>
       </c>
       <c r="J34" s="261">
-        <v>5622.1790000000001</v>
+        <v>9889.0879999999997</v>
       </c>
       <c r="K34" s="262">
-        <v>4.3401904331862351</v>
+        <v>4.3010542238505742</v>
       </c>
       <c r="L34" s="263">
-        <v>1051.921</v>
+        <v>1829.2619999999999</v>
       </c>
       <c r="M34" s="264">
-        <v>18.7102011515464</v>
+        <v>18.497782606444598</v>
       </c>
       <c r="P34" s="227"/>
       <c r="Q34" s="227"/>
       <c r="R34" s="227"/>
       <c r="S34" s="227"/>
       <c r="T34" s="227"/>
       <c r="U34" s="274"/>
       <c r="V34" s="227"/>
       <c r="W34" s="227"/>
       <c r="X34" s="227"/>
       <c r="Y34" s="227"/>
       <c r="Z34" s="227"/>
       <c r="AA34" s="274"/>
     </row>
     <row r="35" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="275" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B35" s="261">
-        <v>1442.268</v>
+        <v>1814.838</v>
       </c>
       <c r="C35" s="262">
-        <v>1.798731643438406</v>
+        <v>2.3125254320864825</v>
       </c>
       <c r="D35" s="261">
-        <v>1288.056</v>
+        <v>1360.2829999999999</v>
       </c>
       <c r="E35" s="262">
-        <v>2.5999411365007248</v>
+        <v>2.6291729001502144</v>
       </c>
       <c r="F35" s="263">
-        <v>154.21199999999999</v>
+        <v>454.55500000000001</v>
       </c>
       <c r="G35" s="264">
-        <v>11.972460824684642</v>
+        <v>33.416208244901981</v>
       </c>
       <c r="H35" s="261">
-        <v>4041.54</v>
+        <v>7311.54</v>
       </c>
       <c r="I35" s="262">
-        <v>2.0648594889414267</v>
+        <v>2.1389683357683134</v>
       </c>
       <c r="J35" s="261">
-        <v>3447.9140000000002</v>
+        <v>5953.2340000000004</v>
       </c>
       <c r="K35" s="262">
-        <v>2.6617088067186914</v>
+        <v>2.5892359579842803</v>
       </c>
       <c r="L35" s="263">
-        <v>593.62599999999998</v>
+        <v>1358.306</v>
       </c>
       <c r="M35" s="264">
-        <v>17.216960747860881</v>
+        <v>22.816270954576957</v>
       </c>
       <c r="P35" s="227"/>
       <c r="Q35" s="227"/>
       <c r="R35" s="227"/>
       <c r="S35" s="227"/>
       <c r="T35" s="227"/>
       <c r="U35" s="274"/>
       <c r="V35" s="227"/>
       <c r="W35" s="227"/>
       <c r="X35" s="227"/>
       <c r="Y35" s="227"/>
       <c r="Z35" s="227"/>
       <c r="AA35" s="274"/>
     </row>
     <row r="36" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="275" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B36" s="261">
-        <v>39728.695</v>
+        <v>34836.498</v>
       </c>
       <c r="C36" s="262">
-        <v>49.547837745143894</v>
+        <v>44.389795447213402</v>
       </c>
       <c r="D36" s="261">
-        <v>16943.973999999998</v>
+        <v>19887.133999999998</v>
       </c>
       <c r="E36" s="262">
-        <v>34.201412841055614</v>
+        <v>38.438114550028146</v>
       </c>
       <c r="F36" s="263">
-        <v>22784.721000000001</v>
+        <v>14949.364</v>
       </c>
       <c r="G36" s="264">
-        <v>134.47093934398154</v>
+        <v>75.171032688772556</v>
       </c>
       <c r="H36" s="261">
-        <v>87954.373999999996</v>
+        <v>153441.48300000001</v>
       </c>
       <c r="I36" s="262">
-        <v>44.936688427629839</v>
+        <v>44.888829648792452</v>
       </c>
       <c r="J36" s="261">
-        <v>43512.19</v>
+        <v>82230.432000000001</v>
       </c>
       <c r="K36" s="262">
-        <v>33.590390979188278</v>
+        <v>35.764425079709824</v>
       </c>
       <c r="L36" s="263">
-        <v>44442.184000000001</v>
+        <v>71211.051000000007</v>
       </c>
       <c r="M36" s="264">
-        <v>102.13731830091753</v>
+        <v>86.599388168117613</v>
       </c>
       <c r="P36" s="227"/>
       <c r="Q36" s="227"/>
       <c r="R36" s="227"/>
       <c r="S36" s="227"/>
       <c r="T36" s="227"/>
       <c r="U36" s="274"/>
       <c r="V36" s="227"/>
       <c r="W36" s="227"/>
       <c r="X36" s="227"/>
       <c r="Y36" s="227"/>
       <c r="Z36" s="227"/>
       <c r="AA36" s="274"/>
     </row>
     <row r="37" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="275" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B37" s="261">
-        <v>35.460999999999999</v>
+        <v>43.39</v>
       </c>
       <c r="C37" s="262">
-        <v>4.4225360895457241E-2</v>
+        <v>5.5288945072911447E-2</v>
       </c>
       <c r="D37" s="261">
-        <v>41.609000000000002</v>
+        <v>43.77</v>
       </c>
       <c r="E37" s="262">
-        <v>8.3987769746547231E-2</v>
+        <v>8.45992325417394E-2</v>
       </c>
       <c r="F37" s="263">
-        <v>-6.1479999999999997</v>
+        <v>-0.38</v>
       </c>
       <c r="G37" s="264">
-        <v>-14.775649498906487</v>
+        <v>-0.86817454877770162</v>
       </c>
       <c r="H37" s="261">
-        <v>109.08</v>
+        <v>192.626</v>
       </c>
       <c r="I37" s="262">
-        <v>5.5729962601812878E-2</v>
+        <v>5.6352138488705135E-2</v>
       </c>
       <c r="J37" s="261">
-        <v>108.155</v>
+        <v>190.63</v>
       </c>
       <c r="K37" s="262">
-        <v>8.3493125405871504E-2</v>
+        <v>8.2910574432408221E-2</v>
       </c>
       <c r="L37" s="263">
-        <v>0.92500000000000004</v>
+        <v>1.996</v>
       </c>
       <c r="M37" s="264">
-        <v>0.85525403356294205</v>
+        <v>1.0470545034884331</v>
       </c>
       <c r="P37" s="227"/>
       <c r="Q37" s="227"/>
       <c r="R37" s="227"/>
       <c r="S37" s="227"/>
       <c r="T37" s="227"/>
       <c r="U37" s="274"/>
       <c r="V37" s="227"/>
       <c r="W37" s="227"/>
       <c r="X37" s="227"/>
       <c r="Y37" s="227"/>
       <c r="Z37" s="227"/>
       <c r="AA37" s="274"/>
     </row>
     <row r="38" spans="1:27" s="273" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="282" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B38" s="277">
-        <v>828.48800000000006</v>
+        <v>911.68799999999999</v>
       </c>
       <c r="C38" s="278">
-        <v>1.0332528918404889</v>
+        <v>1.1617024142805368</v>
       </c>
       <c r="D38" s="277">
-        <v>981.78</v>
+        <v>941.72900000000004</v>
       </c>
       <c r="E38" s="278">
-        <v>1.981723006603503</v>
+        <v>1.8201862157253759</v>
       </c>
       <c r="F38" s="279">
-        <v>-153.292</v>
+        <v>-30.041</v>
       </c>
       <c r="G38" s="280">
-        <v>-15.61368127279024</v>
+        <v>-3.1899835302937469</v>
       </c>
       <c r="H38" s="277">
-        <v>2519.36</v>
+        <v>4199.9160000000002</v>
       </c>
       <c r="I38" s="278">
-        <v>1.2871639033782847</v>
+        <v>1.228672391436922</v>
       </c>
       <c r="J38" s="277">
-        <v>2615.4589999999998</v>
+        <v>4386.46</v>
       </c>
       <c r="K38" s="278">
-        <v>2.0190730551607903</v>
+        <v>1.9078000226867828</v>
       </c>
       <c r="L38" s="279">
-        <v>-96.099000000000004</v>
+        <v>-186.54400000000001</v>
       </c>
       <c r="M38" s="280">
-        <v>-3.6742690288779141</v>
+        <v>-4.2527231526105336</v>
       </c>
       <c r="P38" s="227"/>
       <c r="Q38" s="227"/>
       <c r="R38" s="227"/>
       <c r="S38" s="227"/>
       <c r="T38" s="227"/>
       <c r="U38" s="274"/>
       <c r="V38" s="227"/>
       <c r="W38" s="227"/>
       <c r="X38" s="227"/>
       <c r="Y38" s="227"/>
       <c r="Z38" s="227"/>
       <c r="AA38" s="274"/>
     </row>
     <row r="39" spans="1:27" s="273" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="285" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B39" s="261">
-        <v>1154.6610000000001</v>
+        <v>1201.117</v>
       </c>
       <c r="C39" s="262">
-        <v>1.4400411561126181</v>
+        <v>1.530502231830841</v>
       </c>
       <c r="D39" s="261">
-        <v>1136.4110000000001</v>
+        <v>1003.678</v>
       </c>
       <c r="E39" s="262">
-        <v>2.2938456921686052</v>
+        <v>1.9399220589222734</v>
       </c>
       <c r="F39" s="263">
-        <v>18.25</v>
+        <v>197.43899999999999</v>
       </c>
       <c r="G39" s="264">
-        <v>1.6059330647098629</v>
+        <v>19.671548046285761</v>
       </c>
       <c r="H39" s="261">
-        <v>3122.6080000000002</v>
+        <v>5413.8280000000004</v>
       </c>
       <c r="I39" s="262">
-        <v>1.5953687849296085</v>
+        <v>1.583798579683062</v>
       </c>
       <c r="J39" s="261">
-        <v>2977.866</v>
+        <v>4940.5450000000001</v>
       </c>
       <c r="K39" s="262">
-        <v>2.2988427662140536</v>
+        <v>2.1487878296131897</v>
       </c>
       <c r="L39" s="263">
-        <v>144.74199999999999</v>
+        <v>473.28300000000002</v>
       </c>
       <c r="M39" s="264">
-        <v>4.8605948017808727</v>
+        <v>9.5795706748951783</v>
       </c>
       <c r="P39" s="227"/>
       <c r="Q39" s="227"/>
       <c r="R39" s="227"/>
       <c r="S39" s="227"/>
       <c r="T39" s="227"/>
       <c r="U39" s="274"/>
       <c r="V39" s="227"/>
       <c r="W39" s="227"/>
       <c r="X39" s="227"/>
       <c r="Y39" s="227"/>
       <c r="Z39" s="227"/>
       <c r="AA39" s="274"/>
     </row>
     <row r="40" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="285" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B40" s="261">
-        <v>1135.181</v>
+        <v>1178.01</v>
       </c>
       <c r="C40" s="262">
-        <v>1.4157465781186669</v>
+        <v>1.5010585431053336</v>
       </c>
       <c r="D40" s="261">
-        <v>1111.587</v>
+        <v>980.69899999999996</v>
       </c>
       <c r="E40" s="262">
-        <v>2.2437384462317094</v>
+        <v>1.8955079450411534</v>
       </c>
       <c r="F40" s="263">
-        <v>23.594000000000001</v>
+        <v>197.31100000000001</v>
       </c>
       <c r="G40" s="264">
-        <v>2.1225509114446282</v>
+        <v>20.119425022356502</v>
       </c>
       <c r="H40" s="261">
-        <v>3069.0880000000002</v>
+        <v>5316.5309999999999</v>
       </c>
       <c r="I40" s="262">
-        <v>1.5680249308917555</v>
+        <v>1.5553346442925358</v>
       </c>
       <c r="J40" s="261">
-        <v>2917.511</v>
+        <v>4838.8500000000004</v>
       </c>
       <c r="K40" s="262">
-        <v>2.2522501206232683</v>
+        <v>2.1045576933969397</v>
       </c>
       <c r="L40" s="263">
-        <v>151.577</v>
+        <v>477.68099999999998</v>
       </c>
       <c r="M40" s="264">
-        <v>5.1954217139198446</v>
+        <v>9.871787718156174</v>
       </c>
       <c r="P40" s="227"/>
       <c r="Q40" s="227"/>
       <c r="R40" s="227"/>
       <c r="S40" s="227"/>
       <c r="T40" s="227"/>
       <c r="U40" s="274"/>
       <c r="V40" s="227"/>
       <c r="W40" s="227"/>
       <c r="X40" s="227"/>
       <c r="Y40" s="227"/>
       <c r="Z40" s="227"/>
       <c r="AA40" s="274"/>
     </row>
     <row r="41" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="268" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B41" s="269">
-        <v>466.27800000000002</v>
+        <v>525.72400000000005</v>
       </c>
       <c r="C41" s="270">
-        <v>0.58152090543447765</v>
+        <v>0.66989456924432589</v>
       </c>
       <c r="D41" s="269">
-        <v>528.42700000000002</v>
+        <v>549.58900000000006</v>
       </c>
       <c r="E41" s="270">
-        <v>1.0666299407305804</v>
+        <v>1.0622528584277362</v>
       </c>
       <c r="F41" s="271">
-        <v>-62.149000000000001</v>
+        <v>-23.864999999999998</v>
       </c>
       <c r="G41" s="272">
-        <v>-11.761132568926266</v>
+        <v>-4.3423358182205245</v>
       </c>
       <c r="H41" s="269">
-        <v>1372.931</v>
+        <v>2353.672</v>
       </c>
       <c r="I41" s="270">
-        <v>0.70144291606957787</v>
+        <v>0.68855943902166683</v>
       </c>
       <c r="J41" s="269">
-        <v>1446.268</v>
+        <v>2466.5079999999998</v>
       </c>
       <c r="K41" s="270">
-        <v>1.116485002954084</v>
+        <v>1.0727566234177743</v>
       </c>
       <c r="L41" s="271">
-        <v>-73.337000000000003</v>
+        <v>-112.836</v>
       </c>
       <c r="M41" s="272">
-        <v>-5.0707752643355173</v>
+        <v>-4.5747266986362911</v>
       </c>
       <c r="P41" s="227"/>
       <c r="Q41" s="227"/>
       <c r="R41" s="227"/>
       <c r="S41" s="227"/>
       <c r="T41" s="227"/>
       <c r="U41" s="274"/>
       <c r="V41" s="227"/>
       <c r="W41" s="227"/>
       <c r="X41" s="227"/>
       <c r="Y41" s="227"/>
       <c r="Z41" s="227"/>
       <c r="AA41" s="274"/>
     </row>
     <row r="42" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="275" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B42" s="261">
-        <v>92.88</v>
+        <v>120.164</v>
       </c>
       <c r="C42" s="262">
-        <v>0.11583574969600599</v>
+        <v>0.15311686553909498</v>
       </c>
       <c r="D42" s="261">
-        <v>120.31399999999999</v>
+        <v>123.41</v>
       </c>
       <c r="E42" s="262">
-        <v>0.24285381838751435</v>
+        <v>0.23852847356582269</v>
       </c>
       <c r="F42" s="263">
-        <v>-27.434000000000001</v>
+        <v>-3.246</v>
       </c>
       <c r="G42" s="264">
-        <v>-22.802001429592565</v>
+        <v>-2.6302568673527267</v>
       </c>
       <c r="H42" s="261">
-        <v>292.13400000000001</v>
+        <v>501.99700000000001</v>
       </c>
       <c r="I42" s="262">
-        <v>0.14925391359294099</v>
+        <v>0.14685766441142167</v>
       </c>
       <c r="J42" s="261">
-        <v>339.024</v>
+        <v>563.47400000000005</v>
       </c>
       <c r="K42" s="262">
-        <v>0.26171858302991241</v>
+        <v>0.24507135822130197</v>
       </c>
       <c r="L42" s="263">
-        <v>-46.89</v>
+        <v>-61.476999999999997</v>
       </c>
       <c r="M42" s="264">
-        <v>-13.830879229789042</v>
+        <v>-10.91035256285117</v>
       </c>
       <c r="P42" s="227"/>
       <c r="Q42" s="227"/>
       <c r="R42" s="227"/>
       <c r="S42" s="227"/>
       <c r="T42" s="227"/>
       <c r="U42" s="274"/>
       <c r="V42" s="227"/>
       <c r="W42" s="227"/>
       <c r="X42" s="227"/>
       <c r="Y42" s="227"/>
       <c r="Z42" s="227"/>
       <c r="AA42" s="274"/>
     </row>
     <row r="43" spans="1:27" s="185" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="286" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B43" s="287">
-        <v>164.744</v>
+        <v>194.584</v>
       </c>
       <c r="C43" s="288">
-        <v>0.20546129142892774</v>
+        <v>0.24794524286857345</v>
       </c>
       <c r="D43" s="287">
-        <v>188.66800000000001</v>
+        <v>203.14699999999999</v>
       </c>
       <c r="E43" s="288">
-        <v>0.38082637272084341</v>
+        <v>0.3926451974675973</v>
       </c>
       <c r="F43" s="75">
-        <v>-23.923999999999999</v>
+        <v>-8.5630000000000006</v>
       </c>
       <c r="G43" s="289">
-        <v>-12.680475756355078</v>
+        <v>-4.2151742334368709</v>
       </c>
       <c r="H43" s="287">
-        <v>493.94299999999998</v>
+        <v>846.70500000000004</v>
       </c>
       <c r="I43" s="288">
-        <v>0.25235996440619052</v>
+        <v>0.24770092001640004</v>
       </c>
       <c r="J43" s="287">
-        <v>498.21600000000001</v>
+        <v>868.66600000000005</v>
       </c>
       <c r="K43" s="288">
-        <v>0.38461107639232284</v>
+        <v>0.37780830430625989</v>
       </c>
       <c r="L43" s="75">
-        <v>-4.2729999999999997</v>
+        <v>-21.960999999999999</v>
       </c>
       <c r="M43" s="289">
-        <v>-0.85766013134865193</v>
+        <v>-2.5281293385489936</v>
       </c>
       <c r="P43" s="290"/>
       <c r="Q43" s="290"/>
       <c r="R43" s="290"/>
       <c r="S43" s="290"/>
       <c r="T43" s="290"/>
       <c r="U43" s="291"/>
       <c r="V43" s="290"/>
       <c r="W43" s="290"/>
       <c r="X43" s="290"/>
       <c r="Y43" s="290"/>
       <c r="Z43" s="290"/>
       <c r="AA43" s="291"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
@@ -13916,51 +13916,51 @@
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.125" style="231" customWidth="1"/>
     <col min="3" max="3" width="7.625" style="231" customWidth="1"/>
     <col min="4" max="4" width="8.125" style="231" customWidth="1"/>
     <col min="5" max="5" width="7.625" style="231" customWidth="1"/>
     <col min="6" max="6" width="8.75" style="132" customWidth="1"/>
     <col min="7" max="7" width="8.125" style="12" customWidth="1"/>
     <col min="8" max="8" width="8.125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.75" style="132" customWidth="1"/>
     <col min="13" max="13" width="8.125" style="192" customWidth="1"/>
     <col min="14" max="15" width="9" style="1"/>
     <col min="16" max="20" width="9" style="231"/>
     <col min="21" max="21" width="9" style="239"/>
     <col min="22" max="26" width="9" style="231"/>
     <col min="27" max="27" width="9" style="239"/>
     <col min="28" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="424" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B1" s="424"/>
       <c r="C1" s="424"/>
       <c r="D1" s="424"/>
       <c r="E1" s="424"/>
       <c r="F1" s="424"/>
       <c r="G1" s="424"/>
       <c r="H1" s="424"/>
       <c r="I1" s="424"/>
       <c r="J1" s="424"/>
       <c r="K1" s="424"/>
       <c r="L1" s="424"/>
       <c r="M1" s="424"/>
     </row>
     <row r="2" spans="1:27" ht="36" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="240"/>
       <c r="C2" s="241" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="292"/>
       <c r="E2" s="240"/>
       <c r="F2" s="242"/>
       <c r="G2" s="243"/>
       <c r="H2" s="244"/>
       <c r="I2" s="293"/>
@@ -13983,3098 +13983,3098 @@
       <c r="F4" s="298"/>
       <c r="G4" s="299"/>
       <c r="H4" s="152" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="253"/>
       <c r="J4" s="253"/>
       <c r="K4" s="253"/>
       <c r="L4" s="298"/>
       <c r="M4" s="255"/>
       <c r="P4" s="235"/>
       <c r="Q4" s="235"/>
       <c r="R4" s="235"/>
       <c r="S4" s="235"/>
       <c r="T4" s="235"/>
       <c r="U4" s="248"/>
       <c r="V4" s="235"/>
       <c r="W4" s="235"/>
       <c r="X4" s="235"/>
       <c r="Y4" s="235"/>
       <c r="Z4" s="235"/>
       <c r="AA4" s="248"/>
     </row>
     <row r="5" spans="1:27" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="249" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B5" s="250" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C5" s="251"/>
       <c r="D5" s="250" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E5" s="251"/>
       <c r="F5" s="430" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="431"/>
       <c r="H5" s="252" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="I5" s="253"/>
       <c r="J5" s="252" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="K5" s="253"/>
       <c r="L5" s="254" t="s">
         <v>6</v>
       </c>
       <c r="M5" s="255"/>
       <c r="P5" s="235"/>
       <c r="Q5" s="235"/>
       <c r="R5" s="235"/>
       <c r="S5" s="235"/>
       <c r="T5" s="235"/>
       <c r="U5" s="248"/>
       <c r="V5" s="235"/>
       <c r="W5" s="235"/>
       <c r="X5" s="235"/>
       <c r="Y5" s="235"/>
       <c r="Z5" s="235"/>
       <c r="AA5" s="248"/>
     </row>
     <row r="6" spans="1:27" s="54" customFormat="1" ht="39.75" x14ac:dyDescent="0.25">
       <c r="A6" s="256"/>
       <c r="B6" s="257" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="258" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="257" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="258" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="49" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="259" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H6" s="48" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="47" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="48" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="47" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="259" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P6" s="235"/>
       <c r="Q6" s="235"/>
       <c r="R6" s="235"/>
       <c r="S6" s="235"/>
       <c r="T6" s="235"/>
       <c r="U6" s="248"/>
       <c r="V6" s="235"/>
       <c r="W6" s="235"/>
       <c r="X6" s="235"/>
       <c r="Y6" s="235"/>
       <c r="Z6" s="235"/>
       <c r="AA6" s="248"/>
     </row>
     <row r="7" spans="1:27" s="54" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="300" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7" s="301">
-        <v>58908.178999999996</v>
+        <v>60573.031000000003</v>
       </c>
       <c r="C7" s="302">
         <v>100</v>
       </c>
       <c r="D7" s="301">
-        <v>42608.017</v>
+        <v>39110.697999999997</v>
       </c>
       <c r="E7" s="302">
         <v>100</v>
       </c>
       <c r="F7" s="303">
-        <v>16300.162</v>
+        <v>21462.332999999999</v>
       </c>
       <c r="G7" s="304">
-        <v>38.256091570748296</v>
+        <v>54.875862864937872</v>
       </c>
       <c r="H7" s="301">
-        <v>142781.49</v>
+        <v>256619.41399999999</v>
       </c>
       <c r="I7" s="302">
         <v>100</v>
       </c>
       <c r="J7" s="301">
-        <v>105913.045</v>
+        <v>186261.641</v>
       </c>
       <c r="K7" s="302">
         <v>100</v>
       </c>
       <c r="L7" s="303">
-        <v>36868.445</v>
+        <v>70357.773000000001</v>
       </c>
       <c r="M7" s="304">
-        <v>34.8101076689845</v>
+        <v>37.773624575765439</v>
       </c>
       <c r="P7" s="235"/>
       <c r="Q7" s="235"/>
       <c r="R7" s="235"/>
       <c r="S7" s="235"/>
       <c r="T7" s="235"/>
       <c r="U7" s="248"/>
       <c r="V7" s="235"/>
       <c r="W7" s="235"/>
       <c r="X7" s="235"/>
       <c r="Y7" s="235"/>
       <c r="Z7" s="235"/>
       <c r="AA7" s="248"/>
     </row>
     <row r="8" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="276" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B8" s="277">
-        <v>478.94799999999998</v>
+        <v>399.25200000000001</v>
       </c>
       <c r="C8" s="278">
-        <v>0.81304159817943111</v>
+        <v>0.65912501555353897</v>
       </c>
       <c r="D8" s="277">
-        <v>441.673</v>
+        <v>374.36200000000002</v>
       </c>
       <c r="E8" s="278">
-        <v>1.0365960002315997</v>
+        <v>0.95718567845554692</v>
       </c>
       <c r="F8" s="279">
-        <v>37.274999999999999</v>
+        <v>24.89</v>
       </c>
       <c r="G8" s="280">
-        <v>8.4395016222408881</v>
+        <v>6.6486448945138665</v>
       </c>
       <c r="H8" s="277">
-        <v>1296.4870000000001</v>
+        <v>2047.087</v>
       </c>
       <c r="I8" s="278">
-        <v>0.90802176108401733</v>
+        <v>0.79771322367683373</v>
       </c>
       <c r="J8" s="277">
-        <v>1194.2719999999999</v>
+        <v>1945.4649999999999</v>
       </c>
       <c r="K8" s="278">
-        <v>1.1275966997266484</v>
+        <v>1.0444796843597013</v>
       </c>
       <c r="L8" s="279">
-        <v>102.215</v>
+        <v>101.622</v>
       </c>
       <c r="M8" s="280">
-        <v>8.5587705313362452</v>
+        <v>5.2235326772776691</v>
       </c>
       <c r="P8" s="306"/>
       <c r="Q8" s="306"/>
       <c r="R8" s="306"/>
       <c r="S8" s="306"/>
       <c r="T8" s="306"/>
       <c r="U8" s="307"/>
       <c r="V8" s="306"/>
       <c r="W8" s="306"/>
       <c r="X8" s="306"/>
       <c r="Y8" s="306"/>
       <c r="Z8" s="306"/>
       <c r="AA8" s="307"/>
     </row>
     <row r="9" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="275" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9" s="261">
-        <v>468.18599999999998</v>
+        <v>608.13800000000003</v>
       </c>
       <c r="C9" s="262">
-        <v>0.79477248821424262</v>
+        <v>1.0039748547501279</v>
       </c>
       <c r="D9" s="261">
-        <v>448.99</v>
+        <v>525.78700000000003</v>
       </c>
       <c r="E9" s="262">
-        <v>1.0537688247730468</v>
+        <v>1.3443559611234759</v>
       </c>
       <c r="F9" s="263">
-        <v>19.196000000000002</v>
+        <v>82.350999999999999</v>
       </c>
       <c r="G9" s="264">
-        <v>4.2753736163388938</v>
+        <v>15.662426039441826</v>
       </c>
       <c r="H9" s="261">
-        <v>1380.0530000000001</v>
+        <v>2450.308</v>
       </c>
       <c r="I9" s="262">
-        <v>0.9665489553302743</v>
+        <v>0.95484124205817111</v>
       </c>
       <c r="J9" s="261">
-        <v>1344.433</v>
+        <v>2374.1970000000001</v>
       </c>
       <c r="K9" s="262">
-        <v>1.2693743249474132</v>
+        <v>1.2746569756678994</v>
       </c>
       <c r="L9" s="263">
-        <v>35.619999999999997</v>
+        <v>76.111000000000004</v>
       </c>
       <c r="M9" s="264">
-        <v>2.6494440407219995</v>
+        <v>3.2057575677165793</v>
       </c>
       <c r="P9" s="306"/>
       <c r="Q9" s="306"/>
       <c r="R9" s="306"/>
       <c r="S9" s="306"/>
       <c r="T9" s="306"/>
       <c r="U9" s="307"/>
       <c r="V9" s="306"/>
       <c r="W9" s="306"/>
       <c r="X9" s="306"/>
       <c r="Y9" s="306"/>
       <c r="Z9" s="306"/>
       <c r="AA9" s="307"/>
     </row>
     <row r="10" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="275" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10" s="261">
-        <v>29.643999999999998</v>
+        <v>33.447000000000003</v>
       </c>
       <c r="C10" s="262">
-        <v>5.0322383925668457E-2</v>
+        <v>5.5217642980421436E-2</v>
       </c>
       <c r="D10" s="261">
-        <v>33.179000000000002</v>
+        <v>38.582999999999998</v>
       </c>
       <c r="E10" s="262">
-        <v>7.7870321916178362E-2</v>
+        <v>9.8650757907721306E-2</v>
       </c>
       <c r="F10" s="263">
-        <v>-3.5350000000000001</v>
+        <v>-5.1360000000000001</v>
       </c>
       <c r="G10" s="264">
-        <v>-10.65432954579704</v>
+        <v>-13.311562086929477</v>
       </c>
       <c r="H10" s="261">
-        <v>96.668999999999997</v>
+        <v>158.006</v>
       </c>
       <c r="I10" s="262">
-        <v>6.770415408888085E-2</v>
+        <v>6.157211472706426E-2</v>
       </c>
       <c r="J10" s="261">
-        <v>93.99</v>
+        <v>160.679</v>
       </c>
       <c r="K10" s="262">
-        <v>8.8742609562400931E-2</v>
+        <v>8.6265212277389952E-2</v>
       </c>
       <c r="L10" s="263">
-        <v>2.6789999999999998</v>
+        <v>-2.673</v>
       </c>
       <c r="M10" s="264">
-        <v>2.8503032237472072</v>
+        <v>-1.6635652449915672</v>
       </c>
       <c r="P10" s="306"/>
       <c r="Q10" s="306"/>
       <c r="R10" s="306"/>
       <c r="S10" s="306"/>
       <c r="T10" s="306"/>
       <c r="U10" s="307"/>
       <c r="V10" s="306"/>
       <c r="W10" s="306"/>
       <c r="X10" s="306"/>
       <c r="Y10" s="306"/>
       <c r="Z10" s="306"/>
       <c r="AA10" s="307"/>
     </row>
     <row r="11" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="275" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11" s="261">
-        <v>80.933000000000007</v>
+        <v>121.904</v>
       </c>
       <c r="C11" s="262">
-        <v>0.13738839219592919</v>
+        <v>0.20125127963301026</v>
       </c>
       <c r="D11" s="261">
-        <v>45.433999999999997</v>
+        <v>107.93300000000001</v>
       </c>
       <c r="E11" s="262">
-        <v>0.10663251472134926</v>
+        <v>0.27596797172988319</v>
       </c>
       <c r="F11" s="263">
-        <v>35.499000000000002</v>
+        <v>13.971</v>
       </c>
       <c r="G11" s="264">
-        <v>78.133116168508167</v>
+        <v>12.944141272826663</v>
       </c>
       <c r="H11" s="261">
-        <v>243.124</v>
+        <v>454.51100000000002</v>
       </c>
       <c r="I11" s="262">
-        <v>0.17027697357689711</v>
+        <v>0.1771148148596427</v>
       </c>
       <c r="J11" s="261">
-        <v>213.386</v>
+        <v>453.661</v>
       </c>
       <c r="K11" s="262">
-        <v>0.20147282140741021</v>
+        <v>0.24356115277648607</v>
       </c>
       <c r="L11" s="263">
-        <v>29.738</v>
+        <v>0.85</v>
       </c>
       <c r="M11" s="264">
-        <v>13.936246989024584</v>
+        <v>0.18736457398806597</v>
       </c>
       <c r="P11" s="306"/>
       <c r="Q11" s="306"/>
       <c r="R11" s="306"/>
       <c r="S11" s="306"/>
       <c r="T11" s="306"/>
       <c r="U11" s="307"/>
       <c r="V11" s="306"/>
       <c r="W11" s="306"/>
       <c r="X11" s="306"/>
       <c r="Y11" s="306"/>
       <c r="Z11" s="306"/>
       <c r="AA11" s="307"/>
     </row>
     <row r="12" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="275" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12" s="261">
-        <v>104.581</v>
+        <v>177.07</v>
       </c>
       <c r="C12" s="262">
-        <v>0.17753222349650291</v>
+        <v>0.29232481366171026</v>
       </c>
       <c r="D12" s="261">
-        <v>105.825</v>
+        <v>96.647000000000006</v>
       </c>
       <c r="E12" s="262">
-        <v>0.24836875182433388</v>
+        <v>0.24711141693252317</v>
       </c>
       <c r="F12" s="263">
-        <v>-1.244</v>
+        <v>80.423000000000002</v>
       </c>
       <c r="G12" s="264">
-        <v>-1.1755256319395229</v>
+        <v>83.213136465694745</v>
       </c>
       <c r="H12" s="261">
-        <v>277.37599999999998</v>
+        <v>566.495</v>
       </c>
       <c r="I12" s="262">
-        <v>0.19426607748665461</v>
+        <v>0.22075297857238502</v>
       </c>
       <c r="J12" s="261">
-        <v>301.79199999999997</v>
+        <v>480.572</v>
       </c>
       <c r="K12" s="262">
-        <v>0.28494318145607089</v>
+        <v>0.25800910881054678</v>
       </c>
       <c r="L12" s="263">
-        <v>-24.416</v>
+        <v>85.923000000000002</v>
       </c>
       <c r="M12" s="264">
-        <v>-8.0903403668751981</v>
+        <v>17.879318811749332</v>
       </c>
       <c r="P12" s="306"/>
       <c r="Q12" s="306"/>
       <c r="R12" s="306"/>
       <c r="S12" s="306"/>
       <c r="T12" s="306"/>
       <c r="U12" s="307"/>
       <c r="V12" s="306"/>
       <c r="W12" s="306"/>
       <c r="X12" s="306"/>
       <c r="Y12" s="306"/>
       <c r="Z12" s="306"/>
       <c r="AA12" s="307"/>
     </row>
     <row r="13" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="281" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13" s="277">
-        <v>53.673999999999999</v>
+        <v>53.704000000000001</v>
       </c>
       <c r="C13" s="278">
-        <v>9.1114682054592125E-2</v>
+        <v>8.8659918636067592E-2</v>
       </c>
       <c r="D13" s="277">
-        <v>49.356999999999999</v>
+        <v>42.927</v>
       </c>
       <c r="E13" s="278">
-        <v>0.11583970218562388</v>
+        <v>0.1097576934065457</v>
       </c>
       <c r="F13" s="279">
-        <v>4.3170000000000002</v>
+        <v>10.776999999999999</v>
       </c>
       <c r="G13" s="280">
-        <v>8.7464797293190433</v>
+        <v>25.105411512567848</v>
       </c>
       <c r="H13" s="277">
-        <v>125.752</v>
+        <v>232.31100000000001</v>
       </c>
       <c r="I13" s="278">
-        <v>8.807304084023776E-2</v>
+        <v>9.0527445441053039E-2</v>
       </c>
       <c r="J13" s="277">
-        <v>127.09399999999999</v>
+        <v>214.72900000000001</v>
       </c>
       <c r="K13" s="278">
-        <v>0.11999843834156596</v>
+        <v>0.11528353280211892</v>
       </c>
       <c r="L13" s="279">
-        <v>-1.3420000000000001</v>
+        <v>17.582000000000001</v>
       </c>
       <c r="M13" s="280">
-        <v>-1.0559113726847844</v>
+        <v>8.1879951008014746</v>
       </c>
       <c r="P13" s="306"/>
       <c r="Q13" s="306"/>
       <c r="R13" s="306"/>
       <c r="S13" s="306"/>
       <c r="T13" s="306"/>
       <c r="U13" s="307"/>
       <c r="V13" s="306"/>
       <c r="W13" s="306"/>
       <c r="X13" s="306"/>
       <c r="Y13" s="306"/>
       <c r="Z13" s="306"/>
       <c r="AA13" s="307"/>
     </row>
     <row r="14" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="285" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14" s="261">
-        <v>510.48700000000002</v>
+        <v>476.31</v>
       </c>
       <c r="C14" s="262">
-        <v>0.86658085288971509</v>
+        <v>0.78634004628231335</v>
       </c>
       <c r="D14" s="261">
-        <v>506.29500000000002</v>
+        <v>443.57</v>
       </c>
       <c r="E14" s="262">
-        <v>1.1882622934552434</v>
+        <v>1.1341398202609425</v>
       </c>
       <c r="F14" s="263">
-        <v>4.1920000000000002</v>
+        <v>32.74</v>
       </c>
       <c r="G14" s="264">
-        <v>0.82797578486850554</v>
+        <v>7.3810221611019671</v>
       </c>
       <c r="H14" s="261">
-        <v>1336.837</v>
+        <v>2247.9369999999999</v>
       </c>
       <c r="I14" s="262">
-        <v>0.93628172671401599</v>
+        <v>0.87598087960718363</v>
       </c>
       <c r="J14" s="261">
-        <v>1320.325</v>
+        <v>2211.422</v>
       </c>
       <c r="K14" s="262">
-        <v>1.2466122563089372</v>
+        <v>1.1872664645964328</v>
       </c>
       <c r="L14" s="263">
-        <v>16.512</v>
+        <v>36.515000000000001</v>
       </c>
       <c r="M14" s="264">
-        <v>1.250601177740329</v>
+        <v>1.6511999971059348</v>
       </c>
       <c r="P14" s="306"/>
       <c r="Q14" s="306"/>
       <c r="R14" s="306"/>
       <c r="S14" s="306"/>
       <c r="T14" s="306"/>
       <c r="U14" s="307"/>
       <c r="V14" s="306"/>
       <c r="W14" s="306"/>
       <c r="X14" s="306"/>
       <c r="Y14" s="306"/>
       <c r="Z14" s="306"/>
       <c r="AA14" s="307"/>
     </row>
     <row r="15" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="275" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B15" s="261">
-        <v>284.42099999999999</v>
+        <v>256.779</v>
       </c>
       <c r="C15" s="262">
-        <v>0.48282089996365363</v>
+        <v>0.42391637955181738</v>
       </c>
       <c r="D15" s="261">
-        <v>296.74900000000002</v>
+        <v>247.99600000000001</v>
       </c>
       <c r="E15" s="262">
-        <v>0.69646282764109868</v>
+        <v>0.63408737936612636</v>
       </c>
       <c r="F15" s="263">
-        <v>-12.327999999999999</v>
+        <v>8.7829999999999995</v>
       </c>
       <c r="G15" s="264">
-        <v>-4.1543526684167427</v>
+        <v>3.5415893804738787</v>
       </c>
       <c r="H15" s="261">
-        <v>728.97900000000004</v>
+        <v>1247.1489999999999</v>
       </c>
       <c r="I15" s="262">
-        <v>0.51055567496879317</v>
+        <v>0.48599167949156019</v>
       </c>
       <c r="J15" s="261">
-        <v>751.92700000000002</v>
+        <v>1252.854</v>
       </c>
       <c r="K15" s="262">
-        <v>0.70994748569451471</v>
+        <v>0.6726312477833265</v>
       </c>
       <c r="L15" s="263">
-        <v>-22.948</v>
+        <v>-5.7050000000000001</v>
       </c>
       <c r="M15" s="264">
-        <v>-3.0518920054739356</v>
+        <v>-0.45536032131437498</v>
       </c>
       <c r="P15" s="306"/>
       <c r="Q15" s="306"/>
       <c r="R15" s="306"/>
       <c r="S15" s="306"/>
       <c r="T15" s="306"/>
       <c r="U15" s="307"/>
       <c r="V15" s="306"/>
       <c r="W15" s="306"/>
       <c r="X15" s="306"/>
       <c r="Y15" s="306"/>
       <c r="Z15" s="306"/>
       <c r="AA15" s="307"/>
     </row>
     <row r="16" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="268" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B16" s="269">
-        <v>4451.8860000000004</v>
+        <v>7501.8919999999998</v>
       </c>
       <c r="C16" s="270">
-        <v>7.5573308759043458</v>
+        <v>12.384871412493787</v>
       </c>
       <c r="D16" s="269">
-        <v>5413.0529999999999</v>
+        <v>4408.8019999999997</v>
       </c>
       <c r="E16" s="270">
-        <v>12.704306328079056</v>
+        <v>11.272624180729272</v>
       </c>
       <c r="F16" s="271">
-        <v>-961.16700000000003</v>
+        <v>3093.09</v>
       </c>
       <c r="G16" s="272">
-        <v>-17.756467560912483</v>
+        <v>70.157153802779078</v>
       </c>
       <c r="H16" s="269">
-        <v>11699.828</v>
+        <v>24643.249</v>
       </c>
       <c r="I16" s="270">
-        <v>8.194219012562483</v>
+        <v>9.6030337751453221</v>
       </c>
       <c r="J16" s="269">
-        <v>13488.34</v>
+        <v>22044.685000000001</v>
       </c>
       <c r="K16" s="270">
-        <v>12.735296204542133</v>
+        <v>11.835332751095004</v>
       </c>
       <c r="L16" s="271">
-        <v>-1788.5119999999999</v>
+        <v>2598.5639999999999</v>
       </c>
       <c r="M16" s="272">
-        <v>-13.259689479950831</v>
+        <v>11.787712094774772</v>
       </c>
       <c r="P16" s="306"/>
       <c r="Q16" s="306"/>
       <c r="R16" s="306"/>
       <c r="S16" s="306"/>
       <c r="T16" s="306"/>
       <c r="U16" s="307"/>
       <c r="V16" s="306"/>
       <c r="W16" s="306"/>
       <c r="X16" s="306"/>
       <c r="Y16" s="306"/>
       <c r="Z16" s="306"/>
       <c r="AA16" s="307"/>
     </row>
     <row r="17" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="275" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B17" s="261">
-        <v>1464.345</v>
+        <v>3510.5970000000002</v>
       </c>
       <c r="C17" s="262">
-        <v>2.4858093135080614</v>
+        <v>5.7956436091170671</v>
       </c>
       <c r="D17" s="261">
-        <v>2564.4960000000001</v>
+        <v>1990.077</v>
       </c>
       <c r="E17" s="262">
-        <v>6.0188109669595748</v>
+        <v>5.0883188021855297</v>
       </c>
       <c r="F17" s="263">
-        <v>-1100.1510000000001</v>
+        <v>1520.52</v>
       </c>
       <c r="G17" s="264">
-        <v>-42.899306530405973</v>
+        <v>76.405083823389759</v>
       </c>
       <c r="H17" s="261">
-        <v>4538.134</v>
+        <v>9954.2559999999994</v>
       </c>
       <c r="I17" s="262">
-        <v>3.1783769730936413</v>
+        <v>3.8789956865851156</v>
       </c>
       <c r="J17" s="261">
-        <v>5930.777</v>
+        <v>9531.9210000000003</v>
       </c>
       <c r="K17" s="262">
-        <v>5.5996662167535645</v>
+        <v>5.1174900794522689</v>
       </c>
       <c r="L17" s="263">
-        <v>-1392.643</v>
+        <v>422.33499999999998</v>
       </c>
       <c r="M17" s="264">
-        <v>-23.481628123937217</v>
+        <v>4.4307438133404586</v>
       </c>
       <c r="P17" s="306"/>
       <c r="Q17" s="306"/>
       <c r="R17" s="306"/>
       <c r="S17" s="306"/>
       <c r="T17" s="306"/>
       <c r="U17" s="307"/>
       <c r="V17" s="306"/>
       <c r="W17" s="306"/>
       <c r="X17" s="306"/>
       <c r="Y17" s="306"/>
       <c r="Z17" s="306"/>
       <c r="AA17" s="307"/>
     </row>
     <row r="18" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="268" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B18" s="269">
-        <v>3099.9749999999999</v>
+        <v>3041.0650000000001</v>
       </c>
       <c r="C18" s="270">
-        <v>5.262384702131091</v>
+        <v>5.0204933611461504</v>
       </c>
       <c r="D18" s="269">
-        <v>2765.1790000000001</v>
+        <v>2287.7600000000002</v>
       </c>
       <c r="E18" s="270">
-        <v>6.4898091830934073</v>
+        <v>5.8494481484324314</v>
       </c>
       <c r="F18" s="271">
-        <v>334.79599999999999</v>
+        <v>753.30499999999995</v>
       </c>
       <c r="G18" s="272">
-        <v>12.10757061296936</v>
+        <v>32.927623526943385</v>
       </c>
       <c r="H18" s="269">
-        <v>7444.6170000000002</v>
+        <v>13119.137000000001</v>
       </c>
       <c r="I18" s="270">
-        <v>5.2139930743123637</v>
+        <v>5.1122932577501716</v>
       </c>
       <c r="J18" s="269">
-        <v>6968.33</v>
+        <v>11580.454</v>
       </c>
       <c r="K18" s="270">
-        <v>6.5792934194272288</v>
+        <v>6.2173048287489321</v>
       </c>
       <c r="L18" s="271">
-        <v>476.28699999999998</v>
+        <v>1538.683</v>
       </c>
       <c r="M18" s="272">
-        <v>6.8350235996286051</v>
+        <v>13.286897042205773</v>
       </c>
       <c r="P18" s="306"/>
       <c r="Q18" s="306"/>
       <c r="R18" s="306"/>
       <c r="S18" s="306"/>
       <c r="T18" s="306"/>
       <c r="U18" s="307"/>
       <c r="V18" s="306"/>
       <c r="W18" s="306"/>
       <c r="X18" s="306"/>
       <c r="Y18" s="306"/>
       <c r="Z18" s="306"/>
       <c r="AA18" s="307"/>
     </row>
     <row r="19" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="275" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B19" s="261">
-        <v>623.37199999999996</v>
+        <v>806.73699999999997</v>
       </c>
       <c r="C19" s="262">
-        <v>1.0582095908956888</v>
+        <v>1.3318418885130578</v>
       </c>
       <c r="D19" s="261">
-        <v>577.98400000000004</v>
+        <v>492.18099999999998</v>
       </c>
       <c r="E19" s="262">
-        <v>1.3565146671810613</v>
+        <v>1.2584306217188965</v>
       </c>
       <c r="F19" s="263">
-        <v>45.387999999999998</v>
+        <v>314.55599999999998</v>
       </c>
       <c r="G19" s="264">
-        <v>7.8528125346030331</v>
+        <v>63.910634502347719</v>
       </c>
       <c r="H19" s="261">
-        <v>1476.0219999999999</v>
+        <v>2943.0250000000001</v>
       </c>
       <c r="I19" s="262">
-        <v>1.0337628497923645</v>
+        <v>1.1468442523993916</v>
       </c>
       <c r="J19" s="261">
-        <v>1582.3389999999999</v>
+        <v>2605.3829999999998</v>
       </c>
       <c r="K19" s="262">
-        <v>1.4939982133456744</v>
+        <v>1.3987759293927835</v>
       </c>
       <c r="L19" s="263">
-        <v>-106.31699999999999</v>
+        <v>337.642</v>
       </c>
       <c r="M19" s="264">
-        <v>-6.7189774125519239</v>
+        <v>12.959399827203907</v>
       </c>
       <c r="P19" s="306"/>
       <c r="Q19" s="306"/>
       <c r="R19" s="306"/>
       <c r="S19" s="306"/>
       <c r="T19" s="306"/>
       <c r="U19" s="307"/>
       <c r="V19" s="306"/>
       <c r="W19" s="306"/>
       <c r="X19" s="306"/>
       <c r="Y19" s="306"/>
       <c r="Z19" s="306"/>
       <c r="AA19" s="307"/>
     </row>
     <row r="20" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="284" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B20" s="269">
-        <v>1020.124</v>
+        <v>1029.452</v>
       </c>
       <c r="C20" s="270">
-        <v>1.7317187822084943</v>
+        <v>1.6995220199563728</v>
       </c>
       <c r="D20" s="269">
-        <v>967.34199999999998</v>
+        <v>793.72199999999998</v>
       </c>
       <c r="E20" s="270">
-        <v>2.2703286097543565</v>
+        <v>2.0294242767030135</v>
       </c>
       <c r="F20" s="271">
-        <v>52.781999999999996</v>
+        <v>235.73</v>
       </c>
       <c r="G20" s="272">
-        <v>5.4563949461514127</v>
+        <v>29.699315377424341</v>
       </c>
       <c r="H20" s="269">
-        <v>2509.105</v>
+        <v>4463.7430000000004</v>
       </c>
       <c r="I20" s="270">
-        <v>1.7573041155404669</v>
+        <v>1.7394408826761643</v>
       </c>
       <c r="J20" s="269">
-        <v>2373.3150000000001</v>
+        <v>3989.9670000000001</v>
       </c>
       <c r="K20" s="270">
-        <v>2.2408146229768016</v>
+        <v>2.1421302736187102</v>
       </c>
       <c r="L20" s="271">
-        <v>135.79</v>
+        <v>473.77600000000001</v>
       </c>
       <c r="M20" s="272">
-        <v>5.7215329612798973</v>
+        <v>11.874183420564631</v>
       </c>
       <c r="P20" s="306"/>
       <c r="Q20" s="306"/>
       <c r="R20" s="306"/>
       <c r="S20" s="306"/>
       <c r="T20" s="306"/>
       <c r="U20" s="307"/>
       <c r="V20" s="306"/>
       <c r="W20" s="306"/>
       <c r="X20" s="306"/>
       <c r="Y20" s="306"/>
       <c r="Z20" s="306"/>
       <c r="AA20" s="307"/>
     </row>
     <row r="21" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="308" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B21" s="261">
-        <v>372.05500000000001</v>
+        <v>379.423</v>
       </c>
       <c r="C21" s="262">
-        <v>0.63158462256998305</v>
+        <v>0.62638932497863609</v>
       </c>
       <c r="D21" s="261">
-        <v>370.33699999999999</v>
+        <v>280.98599999999999</v>
       </c>
       <c r="E21" s="262">
-        <v>0.86917210908923559</v>
+        <v>0.71843770213459246</v>
       </c>
       <c r="F21" s="263">
-        <v>1.718</v>
+        <v>98.436999999999998</v>
       </c>
       <c r="G21" s="264">
-        <v>0.46390179755195943</v>
+        <v>35.032706255827698</v>
       </c>
       <c r="H21" s="261">
-        <v>875.70799999999997</v>
+        <v>1605.0029999999999</v>
       </c>
       <c r="I21" s="262">
-        <v>0.61332039608215316</v>
+        <v>0.62544098865411646</v>
       </c>
       <c r="J21" s="261">
-        <v>906.95500000000004</v>
+        <v>1490.7339999999999</v>
       </c>
       <c r="K21" s="262">
-        <v>0.85632038999539672</v>
+        <v>0.80034407084387282</v>
       </c>
       <c r="L21" s="263">
-        <v>-31.247</v>
+        <v>114.26900000000001</v>
       </c>
       <c r="M21" s="264">
-        <v>-3.4452646492935153</v>
+        <v>7.6652843498571848</v>
       </c>
       <c r="P21" s="306"/>
       <c r="Q21" s="306"/>
       <c r="R21" s="306"/>
       <c r="S21" s="306"/>
       <c r="T21" s="306"/>
       <c r="U21" s="307"/>
       <c r="V21" s="306"/>
       <c r="W21" s="306"/>
       <c r="X21" s="306"/>
       <c r="Y21" s="306"/>
       <c r="Z21" s="306"/>
       <c r="AA21" s="307"/>
     </row>
     <row r="22" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="308" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22" s="261">
-        <v>500.37299999999999</v>
+        <v>504.56099999999998</v>
       </c>
       <c r="C22" s="262">
-        <v>0.84941175995272233</v>
+        <v>0.83297961431053369</v>
       </c>
       <c r="D22" s="261">
-        <v>459.44799999999998</v>
+        <v>399.767</v>
       </c>
       <c r="E22" s="262">
-        <v>1.0783135014239222</v>
+        <v>1.0221423304692747</v>
       </c>
       <c r="F22" s="263">
-        <v>40.924999999999997</v>
+        <v>104.794</v>
       </c>
       <c r="G22" s="264">
-        <v>8.9074280440876876</v>
+        <v>26.213769520745835</v>
       </c>
       <c r="H22" s="261">
-        <v>1265.662</v>
+        <v>2219.0059999999999</v>
       </c>
       <c r="I22" s="262">
-        <v>0.8864328282328473</v>
+        <v>0.86470698588688999</v>
       </c>
       <c r="J22" s="261">
-        <v>1124.4090000000001</v>
+        <v>1930.0940000000001</v>
       </c>
       <c r="K22" s="262">
-        <v>1.061634098047129</v>
+        <v>1.0362273142434089</v>
       </c>
       <c r="L22" s="263">
-        <v>141.25299999999999</v>
+        <v>288.91199999999998</v>
       </c>
       <c r="M22" s="264">
-        <v>12.56242168107868</v>
+        <v>14.968804628168369</v>
       </c>
       <c r="P22" s="306"/>
       <c r="Q22" s="306"/>
       <c r="R22" s="306"/>
       <c r="S22" s="306"/>
       <c r="T22" s="306"/>
       <c r="U22" s="307"/>
       <c r="V22" s="306"/>
       <c r="W22" s="306"/>
       <c r="X22" s="306"/>
       <c r="Y22" s="306"/>
       <c r="Z22" s="306"/>
       <c r="AA22" s="307"/>
     </row>
     <row r="23" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="308" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B23" s="261">
-        <v>147.696</v>
+        <v>145.46799999999999</v>
       </c>
       <c r="C23" s="262">
-        <v>0.25072239968578897</v>
+        <v>0.2401530806672032</v>
       </c>
       <c r="D23" s="261">
-        <v>137.55699999999999</v>
+        <v>112.96899999999999</v>
       </c>
       <c r="E23" s="262">
-        <v>0.32284299924119914</v>
+        <v>0.2888442440991465</v>
       </c>
       <c r="F23" s="263">
-        <v>10.138999999999999</v>
+        <v>32.499000000000002</v>
       </c>
       <c r="G23" s="264">
-        <v>7.3707626656585994</v>
+        <v>28.768069116306243</v>
       </c>
       <c r="H23" s="261">
-        <v>367.73500000000001</v>
+        <v>639.73400000000004</v>
       </c>
       <c r="I23" s="262">
-        <v>0.25755089122546626</v>
+        <v>0.2492929081351577</v>
       </c>
       <c r="J23" s="261">
-        <v>341.95100000000002</v>
+        <v>569.13900000000001</v>
       </c>
       <c r="K23" s="262">
-        <v>0.32286013493427557</v>
+        <v>0.30555888853142876</v>
       </c>
       <c r="L23" s="263">
-        <v>25.783999999999999</v>
+        <v>70.594999999999999</v>
       </c>
       <c r="M23" s="264">
-        <v>7.5402616164304241</v>
+        <v>12.403824021899746</v>
       </c>
       <c r="P23" s="306"/>
       <c r="Q23" s="306"/>
       <c r="R23" s="306"/>
       <c r="S23" s="306"/>
       <c r="T23" s="306"/>
       <c r="U23" s="307"/>
       <c r="V23" s="306"/>
       <c r="W23" s="306"/>
       <c r="X23" s="306"/>
       <c r="Y23" s="306"/>
       <c r="Z23" s="306"/>
       <c r="AA23" s="307"/>
     </row>
     <row r="24" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="276" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B24" s="277">
-        <v>106.10299999999999</v>
+        <v>102.544</v>
       </c>
       <c r="C24" s="278">
-        <v>0.18011590546704898</v>
+        <v>0.16928986102742655</v>
       </c>
       <c r="D24" s="277">
-        <v>96.631</v>
+        <v>90.013000000000005</v>
       </c>
       <c r="E24" s="278">
-        <v>0.22679065303602372</v>
+        <v>0.23014930595204411</v>
       </c>
       <c r="F24" s="279">
-        <v>9.4719999999999995</v>
+        <v>12.531000000000001</v>
       </c>
       <c r="G24" s="280">
-        <v>9.8022373772391891</v>
+        <v>13.921322475642405</v>
       </c>
       <c r="H24" s="277">
-        <v>285.55500000000001</v>
+        <v>487.96800000000002</v>
       </c>
       <c r="I24" s="278">
-        <v>0.19999441104025462</v>
+        <v>0.19015240990301691</v>
       </c>
       <c r="J24" s="277">
-        <v>269.81400000000002</v>
+        <v>450.58699999999999</v>
       </c>
       <c r="K24" s="278">
-        <v>0.25475048895062929</v>
+        <v>0.24191078612906669</v>
       </c>
       <c r="L24" s="279">
-        <v>15.741</v>
+        <v>37.381</v>
       </c>
       <c r="M24" s="280">
-        <v>5.834018990860371</v>
+        <v>8.2960671302101474</v>
       </c>
       <c r="P24" s="306"/>
       <c r="Q24" s="306"/>
       <c r="R24" s="306"/>
       <c r="S24" s="306"/>
       <c r="T24" s="306"/>
       <c r="U24" s="307"/>
       <c r="V24" s="306"/>
       <c r="W24" s="306"/>
       <c r="X24" s="306"/>
       <c r="Y24" s="306"/>
       <c r="Z24" s="306"/>
       <c r="AA24" s="307"/>
     </row>
     <row r="25" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="276" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B25" s="277">
-        <v>99.613</v>
+        <v>109.273</v>
       </c>
       <c r="C25" s="278">
-        <v>0.16909875961366927</v>
+        <v>0.18039876525247678</v>
       </c>
       <c r="D25" s="277">
-        <v>113.179</v>
+        <v>95.64</v>
       </c>
       <c r="E25" s="278">
-        <v>0.26562841448359353</v>
+        <v>0.24453667382770822</v>
       </c>
       <c r="F25" s="279">
-        <v>-13.566000000000001</v>
+        <v>13.632999999999999</v>
       </c>
       <c r="G25" s="280">
-        <v>-11.986322551003278</v>
+        <v>14.254496026767043</v>
       </c>
       <c r="H25" s="277">
-        <v>258.18</v>
+        <v>463.98500000000001</v>
       </c>
       <c r="I25" s="278">
-        <v>0.18082175777826665</v>
+        <v>0.18080666336491594</v>
       </c>
       <c r="J25" s="277">
-        <v>261.61500000000001</v>
+        <v>460.03699999999998</v>
       </c>
       <c r="K25" s="278">
-        <v>0.24700923290421872</v>
+        <v>0.24698429452793236</v>
       </c>
       <c r="L25" s="279">
-        <v>-3.4350000000000001</v>
+        <v>3.948</v>
       </c>
       <c r="M25" s="280">
-        <v>-1.3129981079066566</v>
+        <v>0.85819184109104263</v>
       </c>
       <c r="P25" s="306"/>
       <c r="Q25" s="306"/>
       <c r="R25" s="306"/>
       <c r="S25" s="306"/>
       <c r="T25" s="306"/>
       <c r="U25" s="307"/>
       <c r="V25" s="306"/>
       <c r="W25" s="306"/>
       <c r="X25" s="306"/>
       <c r="Y25" s="306"/>
       <c r="Z25" s="306"/>
       <c r="AA25" s="307"/>
     </row>
     <row r="26" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="276" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B26" s="277">
-        <v>217.16</v>
+        <v>206.08600000000001</v>
       </c>
       <c r="C26" s="278">
-        <v>0.36864150901693971</v>
+        <v>0.34022731997677319</v>
       </c>
       <c r="D26" s="277">
-        <v>228.393</v>
+        <v>189.083</v>
       </c>
       <c r="E26" s="278">
-        <v>0.53603292544687076</v>
+        <v>0.48345595877629188</v>
       </c>
       <c r="F26" s="279">
-        <v>-11.233000000000001</v>
+        <v>17.003</v>
       </c>
       <c r="G26" s="280">
-        <v>-4.9182768298503019</v>
+        <v>8.9923472760639509</v>
       </c>
       <c r="H26" s="277">
-        <v>553.13499999999999</v>
+        <v>939.87699999999995</v>
       </c>
       <c r="I26" s="278">
-        <v>0.38739965523542302</v>
+        <v>0.36625327185884693</v>
       </c>
       <c r="J26" s="277">
-        <v>576.58799999999997</v>
+        <v>953.87</v>
       </c>
       <c r="K26" s="278">
-        <v>0.54439752912400918</v>
+        <v>0.51211295835195614</v>
       </c>
       <c r="L26" s="279">
-        <v>-23.452999999999999</v>
+        <v>-13.993</v>
       </c>
       <c r="M26" s="280">
-        <v>-4.0675490991834726</v>
+        <v>-1.4669713902313732</v>
       </c>
       <c r="P26" s="306"/>
       <c r="Q26" s="306"/>
       <c r="R26" s="306"/>
       <c r="S26" s="306"/>
       <c r="T26" s="306"/>
       <c r="U26" s="307"/>
       <c r="V26" s="306"/>
       <c r="W26" s="306"/>
       <c r="X26" s="306"/>
       <c r="Y26" s="306"/>
       <c r="Z26" s="306"/>
       <c r="AA26" s="307"/>
     </row>
     <row r="27" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="276" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B27" s="277">
-        <v>324.01499999999999</v>
+        <v>309.20800000000003</v>
       </c>
       <c r="C27" s="278">
-        <v>0.55003397745498117</v>
+        <v>0.51047140104314737</v>
       </c>
       <c r="D27" s="277">
-        <v>345.822</v>
+        <v>254.97800000000001</v>
       </c>
       <c r="E27" s="278">
-        <v>0.81163598859810815</v>
+        <v>0.65193927247220185</v>
       </c>
       <c r="F27" s="279">
-        <v>-21.806999999999999</v>
+        <v>54.23</v>
       </c>
       <c r="G27" s="280">
-        <v>-6.3058452036018533</v>
+        <v>21.268501596216144</v>
       </c>
       <c r="H27" s="277">
-        <v>901.38</v>
+        <v>1500.8610000000001</v>
       </c>
       <c r="I27" s="278">
-        <v>0.63130031770924933</v>
+        <v>0.58485871220951346</v>
       </c>
       <c r="J27" s="277">
-        <v>887.10599999999999</v>
+        <v>1423.1610000000001</v>
       </c>
       <c r="K27" s="278">
-        <v>0.83757954461605744</v>
+        <v>0.76406553295640722</v>
       </c>
       <c r="L27" s="279">
-        <v>14.273999999999999</v>
+        <v>77.7</v>
       </c>
       <c r="M27" s="280">
-        <v>1.6090523567645805</v>
+        <v>5.4596774363547063</v>
       </c>
       <c r="P27" s="306"/>
       <c r="Q27" s="306"/>
       <c r="R27" s="306"/>
       <c r="S27" s="306"/>
       <c r="T27" s="306"/>
       <c r="U27" s="307"/>
       <c r="V27" s="306"/>
       <c r="W27" s="306"/>
       <c r="X27" s="306"/>
       <c r="Y27" s="306"/>
       <c r="Z27" s="306"/>
       <c r="AA27" s="307"/>
     </row>
     <row r="28" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="285" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B28" s="261">
-        <v>86.795000000000002</v>
+        <v>75.977000000000004</v>
       </c>
       <c r="C28" s="262">
-        <v>0.14733947216395876</v>
+        <v>0.12543040812998113</v>
       </c>
       <c r="D28" s="261">
-        <v>93.116</v>
+        <v>62.533000000000001</v>
       </c>
       <c r="E28" s="262">
-        <v>0.21854103184384288</v>
+        <v>0.15988720017218819</v>
       </c>
       <c r="F28" s="263">
-        <v>-6.3209999999999997</v>
+        <v>13.444000000000001</v>
       </c>
       <c r="G28" s="264">
-        <v>-6.7883070578633102</v>
+        <v>21.499048502390739</v>
       </c>
       <c r="H28" s="261">
-        <v>216.88200000000001</v>
+        <v>349.49200000000002</v>
       </c>
       <c r="I28" s="262">
-        <v>0.15189784053941446</v>
+        <v>0.13619078718650648</v>
       </c>
       <c r="J28" s="261">
-        <v>223.84200000000001</v>
+        <v>355.21100000000001</v>
       </c>
       <c r="K28" s="262">
-        <v>0.21134507085505852</v>
+        <v>0.1907053959650232</v>
       </c>
       <c r="L28" s="263">
-        <v>-6.96</v>
+        <v>-5.7190000000000003</v>
       </c>
       <c r="M28" s="264">
-        <v>-3.1093360495349396</v>
+        <v>-1.6100289686974782</v>
       </c>
       <c r="P28" s="306"/>
       <c r="Q28" s="306"/>
       <c r="R28" s="306"/>
       <c r="S28" s="306"/>
       <c r="T28" s="306"/>
       <c r="U28" s="307"/>
       <c r="V28" s="306"/>
       <c r="W28" s="306"/>
       <c r="X28" s="306"/>
       <c r="Y28" s="306"/>
       <c r="Z28" s="306"/>
       <c r="AA28" s="307"/>
     </row>
     <row r="29" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="282" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B29" s="277">
-        <v>325.84100000000001</v>
+        <v>325.20299999999997</v>
       </c>
       <c r="C29" s="278">
-        <v>0.55313371679677958</v>
+        <v>0.53687754208634531</v>
       </c>
       <c r="D29" s="277">
-        <v>298.57499999999999</v>
+        <v>247.93100000000001</v>
       </c>
       <c r="E29" s="278">
-        <v>0.70074840610394984</v>
+        <v>0.63392118442887413</v>
       </c>
       <c r="F29" s="279">
-        <v>27.265999999999998</v>
+        <v>77.272000000000006</v>
       </c>
       <c r="G29" s="280">
-        <v>9.1320438750732649</v>
+        <v>31.166735906361044</v>
       </c>
       <c r="H29" s="277">
-        <v>817.30799999999999</v>
+        <v>1442.479</v>
       </c>
       <c r="I29" s="278">
-        <v>0.57241873578991231</v>
+        <v>0.56210829006101626</v>
       </c>
       <c r="J29" s="277">
-        <v>757.08900000000006</v>
+        <v>1273.098</v>
       </c>
       <c r="K29" s="278">
-        <v>0.71482129514829829</v>
+        <v>0.6834998302200076</v>
       </c>
       <c r="L29" s="279">
-        <v>60.219000000000001</v>
+        <v>169.381</v>
       </c>
       <c r="M29" s="280">
-        <v>7.9540186160411794</v>
+        <v>13.304631693710933</v>
       </c>
       <c r="P29" s="306"/>
       <c r="Q29" s="306"/>
       <c r="R29" s="306"/>
       <c r="S29" s="306"/>
       <c r="T29" s="306"/>
       <c r="U29" s="307"/>
       <c r="V29" s="306"/>
       <c r="W29" s="306"/>
       <c r="X29" s="306"/>
       <c r="Y29" s="306"/>
       <c r="Z29" s="306"/>
       <c r="AA29" s="307"/>
     </row>
     <row r="30" spans="1:27" s="305" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="285" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B30" s="261">
-        <v>1270.867</v>
+        <v>978.70500000000004</v>
       </c>
       <c r="C30" s="262">
-        <v>2.1573693527345328</v>
+        <v>1.6157438117963754</v>
       </c>
       <c r="D30" s="261">
-        <v>439.45100000000002</v>
+        <v>589.5</v>
       </c>
       <c r="E30" s="262">
-        <v>1.0313810192105397</v>
+        <v>1.5072602386180884</v>
       </c>
       <c r="F30" s="263">
-        <v>831.41600000000005</v>
+        <v>389.20499999999998</v>
       </c>
       <c r="G30" s="264">
-        <v>189.19424463705852</v>
+        <v>66.022900763358777</v>
       </c>
       <c r="H30" s="261">
-        <v>2783.4830000000002</v>
+        <v>4684.5169999999998</v>
       </c>
       <c r="I30" s="262">
-        <v>1.9494704810826669</v>
+        <v>1.8254725653765229</v>
       </c>
       <c r="J30" s="261">
-        <v>1095.402</v>
+        <v>2314.3029999999999</v>
       </c>
       <c r="K30" s="262">
-        <v>1.0342465368642739</v>
+        <v>1.2425011331238083</v>
       </c>
       <c r="L30" s="263">
-        <v>1688.0809999999999</v>
+        <v>2370.2139999999999</v>
       </c>
       <c r="M30" s="264">
-        <v>154.10607247384976</v>
+        <v>102.41588936280168</v>
       </c>
       <c r="P30" s="306"/>
       <c r="Q30" s="306"/>
       <c r="R30" s="306"/>
       <c r="S30" s="306"/>
       <c r="T30" s="306"/>
       <c r="U30" s="307"/>
       <c r="V30" s="306"/>
       <c r="W30" s="306"/>
       <c r="X30" s="306"/>
       <c r="Y30" s="306"/>
       <c r="Z30" s="306"/>
       <c r="AA30" s="307"/>
     </row>
     <row r="31" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="308" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B31" s="261">
-        <v>742.11900000000003</v>
+        <v>500.87799999999999</v>
       </c>
       <c r="C31" s="262">
-        <v>1.2597894088696919</v>
+        <v>0.82689935063675457</v>
       </c>
       <c r="D31" s="261">
-        <v>196.34200000000001</v>
+        <v>398.22699999999998</v>
       </c>
       <c r="E31" s="262">
-        <v>0.4608099926358929</v>
+        <v>1.0182047888789916</v>
       </c>
       <c r="F31" s="263">
-        <v>545.77700000000004</v>
+        <v>102.651</v>
       </c>
       <c r="G31" s="264">
-        <v>277.97261920526427</v>
+        <v>25.777006581673266</v>
       </c>
       <c r="H31" s="261">
-        <v>1671.377</v>
+        <v>2637.277</v>
       </c>
       <c r="I31" s="262">
-        <v>1.1705838060661784</v>
+        <v>1.0276997203337079</v>
       </c>
       <c r="J31" s="261">
-        <v>529.80700000000002</v>
+        <v>1334.6289999999999</v>
       </c>
       <c r="K31" s="262">
-        <v>0.50022827688506166</v>
+        <v>0.71653454400737293</v>
       </c>
       <c r="L31" s="263">
-        <v>1141.57</v>
+        <v>1302.6479999999999</v>
       </c>
       <c r="M31" s="264">
-        <v>215.46902928802373</v>
+        <v>97.603753552485372</v>
       </c>
       <c r="P31" s="306"/>
       <c r="Q31" s="306"/>
       <c r="R31" s="306"/>
       <c r="S31" s="306"/>
       <c r="T31" s="306"/>
       <c r="U31" s="307"/>
       <c r="V31" s="306"/>
       <c r="W31" s="306"/>
       <c r="X31" s="306"/>
       <c r="Y31" s="306"/>
       <c r="Z31" s="306"/>
       <c r="AA31" s="307"/>
     </row>
     <row r="32" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="268" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B32" s="269">
-        <v>2688.1680000000001</v>
+        <v>2584.3240000000001</v>
       </c>
       <c r="C32" s="270">
-        <v>4.5633187880413004</v>
+        <v>4.2664597715111867</v>
       </c>
       <c r="D32" s="269">
-        <v>2493.375</v>
+        <v>2187.846</v>
       </c>
       <c r="E32" s="270">
-        <v>5.851891675690986</v>
+        <v>5.5939835182690931</v>
       </c>
       <c r="F32" s="271">
-        <v>194.79300000000001</v>
+        <v>396.47800000000001</v>
       </c>
       <c r="G32" s="272">
-        <v>7.8124229207399614</v>
+        <v>18.121842213757276</v>
       </c>
       <c r="H32" s="269">
-        <v>6565.7169999999996</v>
+        <v>11379.82</v>
       </c>
       <c r="I32" s="270">
-        <v>4.5984370943320449</v>
+        <v>4.4345125034070882</v>
       </c>
       <c r="J32" s="269">
-        <v>6446.0209999999997</v>
+        <v>10789.186</v>
       </c>
       <c r="K32" s="270">
-        <v>6.0861445348870857</v>
+        <v>5.7924895013675952</v>
       </c>
       <c r="L32" s="271">
-        <v>119.696</v>
+        <v>590.63400000000001</v>
       </c>
       <c r="M32" s="272">
-        <v>1.8568974565860086</v>
+        <v>5.4743147444116724</v>
       </c>
       <c r="P32" s="306"/>
       <c r="Q32" s="306"/>
       <c r="R32" s="306"/>
       <c r="S32" s="306"/>
       <c r="T32" s="306"/>
       <c r="U32" s="307"/>
       <c r="V32" s="306"/>
       <c r="W32" s="306"/>
       <c r="X32" s="306"/>
       <c r="Y32" s="306"/>
       <c r="Z32" s="306"/>
       <c r="AA32" s="307"/>
     </row>
     <row r="33" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="275" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B33" s="261">
-        <v>904.84299999999996</v>
+        <v>1101.395</v>
       </c>
       <c r="C33" s="262">
-        <v>1.5360226972896243</v>
+        <v>1.8182926986103767</v>
       </c>
       <c r="D33" s="261">
-        <v>1069.6880000000001</v>
+        <v>1047.99</v>
       </c>
       <c r="E33" s="262">
-        <v>2.5105322315281651</v>
+        <v>2.6795481890913835</v>
       </c>
       <c r="F33" s="263">
-        <v>-164.845</v>
+        <v>53.405000000000001</v>
       </c>
       <c r="G33" s="264">
-        <v>-15.410568315247064</v>
+        <v>5.0959455719997324</v>
       </c>
       <c r="H33" s="261">
-        <v>2211.8049999999998</v>
+        <v>4190.8159999999998</v>
       </c>
       <c r="I33" s="262">
-        <v>1.5490838483335621</v>
+        <v>1.633086107818795</v>
       </c>
       <c r="J33" s="261">
-        <v>3029.884</v>
+        <v>5118.6769999999997</v>
       </c>
       <c r="K33" s="262">
-        <v>2.8607278735117094</v>
+        <v>2.7481111905376157</v>
       </c>
       <c r="L33" s="263">
-        <v>-818.07899999999995</v>
+        <v>-927.86099999999999</v>
       </c>
       <c r="M33" s="264">
-        <v>-27.000340607099147</v>
+        <v>-18.126969136751548</v>
       </c>
       <c r="P33" s="306"/>
       <c r="Q33" s="306"/>
       <c r="R33" s="306"/>
       <c r="S33" s="306"/>
       <c r="T33" s="306"/>
       <c r="U33" s="307"/>
       <c r="V33" s="306"/>
       <c r="W33" s="306"/>
       <c r="X33" s="306"/>
       <c r="Y33" s="306"/>
       <c r="Z33" s="306"/>
       <c r="AA33" s="307"/>
     </row>
     <row r="34" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="285" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B34" s="261">
-        <v>1127.7539999999999</v>
+        <v>778.64700000000005</v>
       </c>
       <c r="C34" s="262">
-        <v>1.9144268574318009</v>
+        <v>1.285468115339977</v>
       </c>
       <c r="D34" s="261">
-        <v>676.34900000000005</v>
+        <v>520.59100000000001</v>
       </c>
       <c r="E34" s="262">
-        <v>1.5873749768734835</v>
+        <v>1.3310705935240532</v>
       </c>
       <c r="F34" s="263">
-        <v>451.40499999999997</v>
+        <v>258.05599999999998</v>
       </c>
       <c r="G34" s="264">
-        <v>66.741430829349937</v>
+        <v>49.569815843915862</v>
       </c>
       <c r="H34" s="261">
-        <v>2647.442</v>
+        <v>4183.9719999999998</v>
       </c>
       <c r="I34" s="262">
-        <v>1.8541913240995034</v>
+        <v>1.6304191233169909</v>
       </c>
       <c r="J34" s="261">
-        <v>1644.616</v>
+        <v>2695.422</v>
       </c>
       <c r="K34" s="262">
-        <v>1.5527983356535542</v>
+        <v>1.4471159952896582</v>
       </c>
       <c r="L34" s="263">
-        <v>1002.826</v>
+        <v>1488.55</v>
       </c>
       <c r="M34" s="264">
-        <v>60.976300850776113</v>
+        <v>55.225118738364529</v>
       </c>
       <c r="P34" s="306"/>
       <c r="Q34" s="306"/>
       <c r="R34" s="306"/>
       <c r="S34" s="306"/>
       <c r="T34" s="306"/>
       <c r="U34" s="307"/>
       <c r="V34" s="306"/>
       <c r="W34" s="306"/>
       <c r="X34" s="306"/>
       <c r="Y34" s="306"/>
       <c r="Z34" s="306"/>
       <c r="AA34" s="307"/>
     </row>
     <row r="35" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="268" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B35" s="269">
-        <v>38568.648000000001</v>
+        <v>38252.737000000001</v>
       </c>
       <c r="C35" s="270">
-        <v>65.472483880379329</v>
+        <v>63.151432854664314</v>
       </c>
       <c r="D35" s="269">
-        <v>23351.572</v>
+        <v>22621.080999999998</v>
       </c>
       <c r="E35" s="270">
-        <v>54.80558271463326</v>
+        <v>57.838602113416634</v>
       </c>
       <c r="F35" s="271">
-        <v>15217.075999999999</v>
+        <v>15631.656000000001</v>
       </c>
       <c r="G35" s="272">
-        <v>65.165103231594003</v>
+        <v>69.102161828605801</v>
       </c>
       <c r="H35" s="269">
-        <v>92984.686000000002</v>
+        <v>166008.99900000001</v>
       </c>
       <c r="I35" s="270">
-        <v>65.123767793710513</v>
+        <v>64.690740428547628</v>
       </c>
       <c r="J35" s="269">
-        <v>57518.364000000001</v>
+        <v>104641.245</v>
       </c>
       <c r="K35" s="270">
-        <v>54.307157347803567</v>
+        <v>56.179707447117352</v>
       </c>
       <c r="L35" s="271">
-        <v>35466.322</v>
+        <v>61367.754000000001</v>
       </c>
       <c r="M35" s="272">
-        <v>61.660867127583806</v>
+        <v>58.645856134452536</v>
       </c>
       <c r="P35" s="306"/>
       <c r="Q35" s="306"/>
       <c r="R35" s="306"/>
       <c r="S35" s="306"/>
       <c r="T35" s="306"/>
       <c r="U35" s="307"/>
       <c r="V35" s="306"/>
       <c r="W35" s="306"/>
       <c r="X35" s="306"/>
       <c r="Y35" s="306"/>
       <c r="Z35" s="306"/>
       <c r="AA35" s="307"/>
     </row>
     <row r="36" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="275" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B36" s="261">
-        <v>19174.419999999998</v>
+        <v>19444.042000000001</v>
       </c>
       <c r="C36" s="262">
-        <v>32.549673620024819</v>
+        <v>32.1001635199665</v>
       </c>
       <c r="D36" s="261">
-        <v>11735.083000000001</v>
+        <v>11649.045</v>
       </c>
       <c r="E36" s="262">
-        <v>27.54196000250375</v>
+        <v>29.784804658817393</v>
       </c>
       <c r="F36" s="263">
-        <v>7439.3370000000004</v>
+        <v>7794.9970000000003</v>
       </c>
       <c r="G36" s="264">
-        <v>63.393987072779964</v>
+        <v>66.91533082754853</v>
       </c>
       <c r="H36" s="261">
-        <v>46088.663999999997</v>
+        <v>81960.846000000005</v>
       </c>
       <c r="I36" s="262">
-        <v>32.279158874164992</v>
+        <v>31.938677094789096</v>
       </c>
       <c r="J36" s="261">
-        <v>30648.427</v>
+        <v>52504.557999999997</v>
       </c>
       <c r="K36" s="262">
-        <v>28.937348557960917</v>
+        <v>28.188604866849637</v>
       </c>
       <c r="L36" s="263">
-        <v>15440.236999999999</v>
+        <v>29456.288</v>
       </c>
       <c r="M36" s="264">
-        <v>50.378562658370683</v>
+        <v>56.102344485977774</v>
       </c>
       <c r="P36" s="306"/>
       <c r="Q36" s="306"/>
       <c r="R36" s="306"/>
       <c r="S36" s="306"/>
       <c r="T36" s="306"/>
       <c r="U36" s="307"/>
       <c r="V36" s="306"/>
       <c r="W36" s="306"/>
       <c r="X36" s="306"/>
       <c r="Y36" s="306"/>
       <c r="Z36" s="306"/>
       <c r="AA36" s="307"/>
     </row>
     <row r="37" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="275" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B37" s="261">
-        <v>5853.9250000000002</v>
+        <v>5071.1840000000002</v>
       </c>
       <c r="C37" s="262">
-        <v>9.9373721941056772</v>
+        <v>8.3720162525794688</v>
       </c>
       <c r="D37" s="261">
-        <v>4757.2489999999998</v>
+        <v>4064.0079999999998</v>
       </c>
       <c r="E37" s="262">
-        <v>11.165149976353042</v>
+        <v>10.39103930080716</v>
       </c>
       <c r="F37" s="263">
-        <v>1096.6759999999999</v>
+        <v>1007.176</v>
       </c>
       <c r="G37" s="264">
-        <v>23.052734889428745</v>
+        <v>24.782825230658993</v>
       </c>
       <c r="H37" s="261">
-        <v>13904.173000000001</v>
+        <v>24321.535</v>
       </c>
       <c r="I37" s="262">
-        <v>9.738078094016247</v>
+        <v>9.4776675781825297</v>
       </c>
       <c r="J37" s="261">
-        <v>10977.111000000001</v>
+        <v>19234.069</v>
       </c>
       <c r="K37" s="262">
-        <v>10.364267215620135</v>
+        <v>10.326371493741968</v>
       </c>
       <c r="L37" s="263">
-        <v>2927.0619999999999</v>
+        <v>5087.4660000000003</v>
       </c>
       <c r="M37" s="264">
-        <v>26.665139853281978</v>
+        <v>26.450284648557727</v>
       </c>
       <c r="P37" s="306"/>
       <c r="Q37" s="306"/>
       <c r="R37" s="306"/>
       <c r="S37" s="306"/>
       <c r="T37" s="306"/>
       <c r="U37" s="307"/>
       <c r="V37" s="306"/>
       <c r="W37" s="306"/>
       <c r="X37" s="306"/>
       <c r="Y37" s="306"/>
       <c r="Z37" s="306"/>
       <c r="AA37" s="307"/>
     </row>
     <row r="38" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="275" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B38" s="261">
-        <v>1940.798</v>
+        <v>1802.9259999999999</v>
       </c>
       <c r="C38" s="262">
-        <v>3.2946155066175105</v>
+        <v>2.9764500310377402</v>
       </c>
       <c r="D38" s="261">
-        <v>1718.2629999999999</v>
+        <v>1339.06</v>
       </c>
       <c r="E38" s="262">
-        <v>4.0327222926145563</v>
+        <v>3.4237691181067649</v>
       </c>
       <c r="F38" s="263">
-        <v>222.535</v>
+        <v>463.86599999999999</v>
       </c>
       <c r="G38" s="264">
-        <v>12.951160561567118</v>
+        <v>34.641166191208761</v>
       </c>
       <c r="H38" s="261">
-        <v>4686.317</v>
+        <v>8171.0889999999999</v>
       </c>
       <c r="I38" s="262">
-        <v>3.2821600334889345</v>
+        <v>3.1841273708153666</v>
       </c>
       <c r="J38" s="261">
-        <v>4112.3249999999998</v>
+        <v>7035.3760000000002</v>
       </c>
       <c r="K38" s="262">
-        <v>3.8827370131790664</v>
+        <v>3.7771470079553309</v>
       </c>
       <c r="L38" s="263">
-        <v>573.99199999999996</v>
+        <v>1135.713</v>
       </c>
       <c r="M38" s="264">
-        <v>13.957846230538687</v>
+        <v>16.142889875395429</v>
       </c>
       <c r="P38" s="306"/>
       <c r="Q38" s="306"/>
       <c r="R38" s="306"/>
       <c r="S38" s="306"/>
       <c r="T38" s="306"/>
       <c r="U38" s="307"/>
       <c r="V38" s="306"/>
       <c r="W38" s="306"/>
       <c r="X38" s="306"/>
       <c r="Y38" s="306"/>
       <c r="Z38" s="306"/>
       <c r="AA38" s="307"/>
     </row>
     <row r="39" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="309" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B39" s="310">
-        <v>11422.772999999999</v>
+        <v>11744.156000000001</v>
       </c>
       <c r="C39" s="311">
-        <v>19.390809890762366</v>
+        <v>19.388423868041208</v>
       </c>
       <c r="D39" s="310">
-        <v>4931.8100000000004</v>
+        <v>5388.049</v>
       </c>
       <c r="E39" s="311">
-        <v>11.574840481311298</v>
+        <v>13.776407161027912</v>
       </c>
       <c r="F39" s="312">
-        <v>6490.9629999999997</v>
+        <v>6356.107</v>
       </c>
       <c r="G39" s="313">
-        <v>131.61421465952662</v>
+        <v>117.96676310850181</v>
       </c>
       <c r="H39" s="310">
-        <v>27826.968000000001</v>
+        <v>50712.025999999998</v>
       </c>
       <c r="I39" s="311">
-        <v>19.489198494846917</v>
+        <v>19.761570338555913</v>
       </c>
       <c r="J39" s="310">
-        <v>11267.451999999999</v>
+        <v>24991.072</v>
       </c>
       <c r="K39" s="311">
-        <v>10.638398697724156</v>
+        <v>13.417186633720252</v>
       </c>
       <c r="L39" s="312">
-        <v>16559.516</v>
+        <v>25720.954000000002</v>
       </c>
       <c r="M39" s="264">
-        <v>146.9677084047041</v>
+        <v>102.92057099431349</v>
       </c>
       <c r="P39" s="306"/>
       <c r="Q39" s="306"/>
       <c r="R39" s="306"/>
       <c r="S39" s="306"/>
       <c r="T39" s="306"/>
       <c r="U39" s="307"/>
       <c r="V39" s="306"/>
       <c r="W39" s="306"/>
       <c r="X39" s="306"/>
       <c r="Y39" s="306"/>
       <c r="Z39" s="306"/>
       <c r="AA39" s="307"/>
     </row>
     <row r="40" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="309" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B40" s="310">
-        <v>176.732</v>
+        <v>190.429</v>
       </c>
       <c r="C40" s="311">
-        <v>0.30001266886895284</v>
+        <v>0.31437918303939588</v>
       </c>
       <c r="D40" s="310">
-        <v>209.167</v>
+        <v>180.91900000000001</v>
       </c>
       <c r="E40" s="311">
-        <v>0.4909099618506067</v>
+        <v>0.46258187465741474</v>
       </c>
       <c r="F40" s="312">
-        <v>-32.435000000000002</v>
+        <v>9.51</v>
       </c>
       <c r="G40" s="313">
-        <v>-15.506748196417217</v>
+        <v>5.2564960009728106</v>
       </c>
       <c r="H40" s="310">
-        <v>478.56400000000002</v>
+        <v>843.50300000000004</v>
       </c>
       <c r="I40" s="311">
-        <v>0.33517229719342473</v>
+        <v>0.32869804620471932</v>
       </c>
       <c r="J40" s="310">
-        <v>513.04899999999998</v>
+        <v>876.17</v>
       </c>
       <c r="K40" s="311">
-        <v>0.48440586331929175</v>
+        <v>0.47039744485017182</v>
       </c>
       <c r="L40" s="312">
-        <v>-34.484999999999999</v>
+        <v>-32.667000000000002</v>
       </c>
       <c r="M40" s="264">
-        <v>-6.7215801999419167</v>
+        <v>-3.7283860438042846</v>
       </c>
       <c r="P40" s="306"/>
       <c r="Q40" s="306"/>
       <c r="R40" s="306"/>
       <c r="S40" s="306"/>
       <c r="T40" s="306"/>
       <c r="U40" s="307"/>
       <c r="V40" s="306"/>
       <c r="W40" s="306"/>
       <c r="X40" s="306"/>
       <c r="Y40" s="306"/>
       <c r="Z40" s="306"/>
       <c r="AA40" s="307"/>
     </row>
     <row r="41" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="314" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B41" s="315">
-        <v>1657.1</v>
+        <v>1365.5170000000001</v>
       </c>
       <c r="C41" s="316">
-        <v>2.8130219404677232</v>
+        <v>2.2543316348161611</v>
       </c>
       <c r="D41" s="315">
-        <v>1362.5039999999999</v>
+        <v>1094.4590000000001</v>
       </c>
       <c r="E41" s="316">
-        <v>3.1977644019434184</v>
+        <v>2.7983622281555802</v>
       </c>
       <c r="F41" s="317">
-        <v>294.596</v>
+        <v>271.05799999999999</v>
       </c>
       <c r="G41" s="318">
-        <v>21.621661294205374</v>
+        <v>24.76639143174847</v>
       </c>
       <c r="H41" s="315">
-        <v>3474.3290000000002</v>
+        <v>5668.27</v>
       </c>
       <c r="I41" s="316">
-        <v>2.4333189126965968</v>
+        <v>2.2088235303974311</v>
       </c>
       <c r="J41" s="315">
-        <v>3253.029</v>
+        <v>5982.4319999999998</v>
       </c>
       <c r="K41" s="316">
-        <v>3.0714148573483087</v>
+        <v>3.2118432801738281</v>
       </c>
       <c r="L41" s="317">
-        <v>221.3</v>
+        <v>-314.16199999999998</v>
       </c>
       <c r="M41" s="280">
-        <v>6.8028904753077821</v>
+        <v>-5.2514094602328951</v>
       </c>
       <c r="P41" s="306"/>
       <c r="Q41" s="306"/>
       <c r="R41" s="306"/>
       <c r="S41" s="306"/>
       <c r="T41" s="306"/>
       <c r="U41" s="307"/>
       <c r="V41" s="306"/>
       <c r="W41" s="306"/>
       <c r="X41" s="306"/>
       <c r="Y41" s="306"/>
       <c r="Z41" s="306"/>
       <c r="AA41" s="307"/>
     </row>
     <row r="42" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="319" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B42" s="310">
-        <v>2726.8629999999998</v>
+        <v>2391.1750000000002</v>
       </c>
       <c r="C42" s="311">
-        <v>4.6290057616617215</v>
+        <v>3.9475901412296834</v>
       </c>
       <c r="D42" s="310">
-        <v>2453.6019999999999</v>
+        <v>1973.895</v>
       </c>
       <c r="E42" s="311">
-        <v>5.7585453929949386</v>
+        <v>5.0469439333452959</v>
       </c>
       <c r="F42" s="312">
-        <v>273.26100000000002</v>
+        <v>417.28</v>
       </c>
       <c r="G42" s="313">
-        <v>11.137136340775724</v>
+        <v>21.13992892225777</v>
       </c>
       <c r="H42" s="310">
-        <v>5974.6319999999996</v>
+        <v>10556.447</v>
       </c>
       <c r="I42" s="311">
-        <v>4.1844583636156205</v>
+        <v>4.1136587584912805</v>
       </c>
       <c r="J42" s="310">
-        <v>5608.9269999999997</v>
+        <v>9539.4709999999995</v>
       </c>
       <c r="K42" s="311">
-        <v>5.295784858229692</v>
+        <v>5.1215435173794051</v>
       </c>
       <c r="L42" s="312">
-        <v>365.70499999999998</v>
+        <v>1016.976</v>
       </c>
       <c r="M42" s="264">
-        <v>6.5200527658855254</v>
+        <v>10.66071693073966</v>
       </c>
       <c r="P42" s="306"/>
       <c r="Q42" s="306"/>
       <c r="R42" s="306"/>
       <c r="S42" s="306"/>
       <c r="T42" s="306"/>
       <c r="U42" s="307"/>
       <c r="V42" s="306"/>
       <c r="W42" s="306"/>
       <c r="X42" s="306"/>
       <c r="Y42" s="306"/>
       <c r="Z42" s="306"/>
       <c r="AA42" s="307"/>
     </row>
     <row r="43" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="319" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B43" s="310">
-        <v>2384.1660000000002</v>
+        <v>2045.703</v>
       </c>
       <c r="C43" s="311">
-        <v>4.0472580216747147</v>
+        <v>3.3772505126910359</v>
       </c>
       <c r="D43" s="310">
-        <v>2065.0770000000002</v>
+        <v>1668.25</v>
       </c>
       <c r="E43" s="311">
-        <v>4.8466864815605009</v>
+        <v>4.2654569857075932</v>
       </c>
       <c r="F43" s="312">
-        <v>319.089</v>
+        <v>377.45299999999997</v>
       </c>
       <c r="G43" s="313">
-        <v>15.451675651803784</v>
+        <v>22.625685598681251</v>
       </c>
       <c r="H43" s="310">
-        <v>5101.7790000000005</v>
+        <v>9035.7039999999997</v>
       </c>
       <c r="I43" s="311">
-        <v>3.573137526439877</v>
+        <v>3.5210523861612435</v>
       </c>
       <c r="J43" s="310">
-        <v>4615.7529999999997</v>
+        <v>7923.9089999999997</v>
       </c>
       <c r="K43" s="311">
-        <v>4.3580590096337986</v>
+        <v>4.2541818903012887</v>
       </c>
       <c r="L43" s="312">
-        <v>486.02600000000001</v>
+        <v>1111.7950000000001</v>
       </c>
       <c r="M43" s="264">
-        <v>10.529722885951653</v>
+        <v>14.030890561716447</v>
       </c>
       <c r="P43" s="306"/>
       <c r="Q43" s="306"/>
       <c r="R43" s="306"/>
       <c r="S43" s="306"/>
       <c r="T43" s="306"/>
       <c r="U43" s="307"/>
       <c r="V43" s="306"/>
       <c r="W43" s="306"/>
       <c r="X43" s="306"/>
       <c r="Y43" s="306"/>
       <c r="Z43" s="306"/>
       <c r="AA43" s="307"/>
     </row>
     <row r="44" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="320" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B44" s="321">
-        <v>753.726</v>
+        <v>762.46900000000005</v>
       </c>
       <c r="C44" s="322">
-        <v>1.2794929546201046</v>
+        <v>1.2587598596477698</v>
       </c>
       <c r="D44" s="321">
-        <v>739.90800000000002</v>
+        <v>826.80899999999997</v>
       </c>
       <c r="E44" s="322">
-        <v>1.7365464344421382</v>
+        <v>2.1140226134547637</v>
       </c>
       <c r="F44" s="323">
-        <v>13.818</v>
+        <v>-64.34</v>
       </c>
       <c r="G44" s="324">
-        <v>1.867529476637636</v>
+        <v>-7.7817246788556975</v>
       </c>
       <c r="H44" s="321">
-        <v>2173.5239999999999</v>
+        <v>3932.9270000000001</v>
       </c>
       <c r="I44" s="322">
-        <v>1.5222729500861771</v>
+        <v>1.5325913728413392</v>
       </c>
       <c r="J44" s="321">
-        <v>2199.1390000000001</v>
+        <v>3718.1210000000001</v>
       </c>
       <c r="K44" s="322">
-        <v>2.0763627369980724</v>
+        <v>1.9961818117988126</v>
       </c>
       <c r="L44" s="323">
-        <v>-25.614999999999998</v>
+        <v>214.80600000000001</v>
       </c>
       <c r="M44" s="325">
-        <v>-1.1647740320188946</v>
+        <v>5.7772729827781291</v>
       </c>
       <c r="P44" s="306"/>
       <c r="Q44" s="306"/>
       <c r="R44" s="306"/>
       <c r="S44" s="306"/>
       <c r="T44" s="306"/>
       <c r="U44" s="307"/>
       <c r="V44" s="306"/>
       <c r="W44" s="306"/>
       <c r="X44" s="306"/>
       <c r="Y44" s="306"/>
       <c r="Z44" s="306"/>
       <c r="AA44" s="307"/>
     </row>
     <row r="45" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A45" s="54"/>
     </row>
     <row r="46" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A46" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P358"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="3" ySplit="8" topLeftCell="D309" activePane="bottomRight" state="frozen"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="3" ySplit="8" topLeftCell="D318" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.875" style="185" customWidth="1"/>
     <col min="2" max="2" width="2.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.75" style="345" customWidth="1"/>
     <col min="4" max="4" width="10.375" style="345" customWidth="1"/>
     <col min="5" max="5" width="9" style="345"/>
     <col min="6" max="6" width="9.875" style="345" customWidth="1"/>
     <col min="7" max="7" width="10.375" style="345" customWidth="1"/>
     <col min="8" max="8" width="9" style="345"/>
     <col min="9" max="9" width="9.625" style="345" customWidth="1"/>
     <col min="10" max="10" width="9.25" style="12" customWidth="1"/>
     <col min="11" max="11" width="9.375" style="12" customWidth="1"/>
     <col min="12" max="12" width="9" style="1"/>
     <col min="13" max="16" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="432" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B1" s="432"/>
       <c r="C1" s="432"/>
       <c r="D1" s="432"/>
       <c r="E1" s="432"/>
       <c r="F1" s="432"/>
       <c r="G1" s="432"/>
       <c r="H1" s="432"/>
       <c r="I1" s="432"/>
       <c r="J1" s="432"/>
       <c r="K1" s="432"/>
       <c r="M1" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A4" s="326" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4" s="326"/>
       <c r="C4" s="327" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D4" s="327"/>
       <c r="E4" s="327"/>
       <c r="F4" s="327"/>
       <c r="G4" s="328"/>
       <c r="H4" s="328"/>
       <c r="I4" s="328"/>
       <c r="J4" s="329" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="K4" s="299"/>
       <c r="M4" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="24" x14ac:dyDescent="0.25">
       <c r="A5" s="330" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B5" s="330"/>
       <c r="C5" s="331" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="332" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="331" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F5" s="331" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="332" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="331" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="I5" s="333" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="J5" s="334" t="s">
         <v>14</v>
       </c>
       <c r="K5" s="334" t="s">
         <v>17</v>
       </c>
       <c r="M5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="N5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="O5" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="335" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A6" s="377">
         <v>2001</v>
       </c>
       <c r="C6" s="336">
         <v>126608.5920076</v>
       </c>
       <c r="D6" s="337">
         <v>122685.69191959999</v>
       </c>
       <c r="E6" s="338">
         <v>3922.9000880000003</v>
       </c>
       <c r="F6" s="336">
         <v>109585.6385865</v>
       </c>
       <c r="G6" s="337">
         <v>108851.3750895</v>
       </c>
       <c r="H6" s="338">
         <v>734.26349700000014</v>
       </c>
       <c r="I6" s="339">
         <v>17022.953421099999</v>
       </c>
       <c r="J6" s="340" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K6" s="341" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C7" s="342">
         <v>10064.662714800001</v>
       </c>
       <c r="D7" s="343">
         <v>9811.4883695999997</v>
       </c>
       <c r="E7" s="344">
         <v>253.1743452</v>
       </c>
       <c r="F7" s="342">
         <v>9485.7627826000007</v>
       </c>
       <c r="G7" s="343">
         <v>9429.6088225999993</v>
       </c>
       <c r="H7" s="344">
         <v>56.153959999999998</v>
       </c>
       <c r="I7" s="345">
         <v>578.89993219999974</v>
       </c>
       <c r="J7" s="346" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K7" s="12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A8" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C8" s="342">
         <v>10389.157025</v>
       </c>
       <c r="D8" s="343">
         <v>10108.031120400001</v>
       </c>
       <c r="E8" s="344">
         <v>281.12590460000001</v>
       </c>
       <c r="F8" s="342">
         <v>9270.2659618999987</v>
       </c>
       <c r="G8" s="343">
         <v>9205.8947019000007</v>
       </c>
       <c r="H8" s="344">
         <v>64.371260000000007</v>
       </c>
       <c r="I8" s="345">
         <v>1118.8910631000008</v>
       </c>
       <c r="J8" s="346" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K8" s="12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C9" s="342">
         <v>12003.9172313</v>
       </c>
       <c r="D9" s="343">
         <v>11700.484145300001</v>
       </c>
       <c r="E9" s="344">
         <v>303.433086</v>
       </c>
       <c r="F9" s="342">
         <v>10209.772625799998</v>
       </c>
       <c r="G9" s="343">
         <v>10142.8463228</v>
       </c>
       <c r="H9" s="344">
         <v>66.926303000000004</v>
       </c>
       <c r="I9" s="345">
         <v>1794.1446055000015</v>
       </c>
       <c r="J9" s="346" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K9" s="12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C10" s="342">
         <v>11152.057002799998</v>
       </c>
       <c r="D10" s="343">
         <v>10824.542493699999</v>
       </c>
       <c r="E10" s="344">
         <v>327.5145091</v>
       </c>
       <c r="F10" s="342">
         <v>10720.891702700001</v>
       </c>
       <c r="G10" s="343">
         <v>10643.590154699999</v>
       </c>
       <c r="H10" s="344">
         <v>77.301547999999997</v>
       </c>
       <c r="I10" s="345">
         <v>431.16530009999872</v>
       </c>
       <c r="J10" s="346" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K10" s="12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C11" s="342">
         <v>10406.649028099999</v>
       </c>
       <c r="D11" s="343">
         <v>10134.219958599999</v>
       </c>
       <c r="E11" s="344">
         <v>272.42906949999997</v>
       </c>
       <c r="F11" s="342">
         <v>9132.0277308000004</v>
       </c>
       <c r="G11" s="343">
         <v>9075.2280708000017</v>
       </c>
       <c r="H11" s="344">
         <v>56.799660000000003</v>
       </c>
       <c r="I11" s="345">
         <v>1274.6212972999979</v>
       </c>
       <c r="J11" s="346" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K11" s="12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C12" s="342">
         <v>10609.009002800001</v>
       </c>
       <c r="D12" s="343">
         <v>10308.537696200001</v>
       </c>
       <c r="E12" s="344">
         <v>300.47130659999999</v>
       </c>
       <c r="F12" s="342">
         <v>8840.6289837999993</v>
       </c>
       <c r="G12" s="343">
         <v>8775.4996857999995</v>
       </c>
       <c r="H12" s="344">
         <v>65.129298000000006</v>
       </c>
       <c r="I12" s="345">
         <v>1768.3800190000013</v>
       </c>
       <c r="J12" s="346" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K12" s="12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C13" s="342">
         <v>10023.782692000001</v>
       </c>
       <c r="D13" s="343">
         <v>9692.8831305999993</v>
       </c>
       <c r="E13" s="344">
         <v>330.89956139999998</v>
       </c>
       <c r="F13" s="342">
         <v>9384.077597200001</v>
       </c>
       <c r="G13" s="343">
         <v>9314.8302851999997</v>
       </c>
       <c r="H13" s="344">
         <v>69.247312000000008</v>
       </c>
       <c r="I13" s="345">
         <v>639.70509479999919</v>
       </c>
       <c r="J13" s="346" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K13" s="12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C14" s="342">
         <v>9773.2242081000004</v>
       </c>
       <c r="D14" s="343">
         <v>9432.4899799000013</v>
       </c>
       <c r="E14" s="344">
         <v>340.73422820000002</v>
       </c>
       <c r="F14" s="342">
         <v>7862.1266035999997</v>
       </c>
       <c r="G14" s="343">
         <v>7803.6418925999997</v>
       </c>
       <c r="H14" s="344">
         <v>58.484711000000004</v>
       </c>
       <c r="I14" s="345">
         <v>1911.0976045000004</v>
       </c>
       <c r="J14" s="346" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K14" s="12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A15" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C15" s="342">
         <v>9138.4926699000007</v>
       </c>
       <c r="D15" s="343">
         <v>8842.3275150000009</v>
       </c>
       <c r="E15" s="344">
         <v>296.1651549</v>
       </c>
       <c r="F15" s="342">
         <v>7926.817016</v>
       </c>
       <c r="G15" s="343">
         <v>7886.338557</v>
       </c>
       <c r="H15" s="344">
         <v>40.478459000000001</v>
       </c>
       <c r="I15" s="345">
         <v>1211.6756539000003</v>
       </c>
       <c r="J15" s="346" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K15" s="12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C16" s="342">
         <v>11862.544791799999</v>
       </c>
       <c r="D16" s="343">
         <v>11418.697800399999</v>
       </c>
       <c r="E16" s="344">
         <v>443.84699139999998</v>
       </c>
       <c r="F16" s="342">
         <v>9918.3260143000007</v>
       </c>
       <c r="G16" s="343">
         <v>9844.6207322999999</v>
       </c>
       <c r="H16" s="344">
         <v>73.705282000000011</v>
       </c>
       <c r="I16" s="345">
         <v>1944.2187774999998</v>
       </c>
       <c r="J16" s="346" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K16" s="12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C17" s="342">
         <v>10515.619254000001</v>
       </c>
       <c r="D17" s="343">
         <v>10157.9399945</v>
       </c>
       <c r="E17" s="344">
         <v>357.6792595</v>
       </c>
       <c r="F17" s="342">
         <v>8136.9853824000002</v>
       </c>
       <c r="G17" s="343">
         <v>8089.5351254000007</v>
       </c>
       <c r="H17" s="344">
         <v>47.450257000000001</v>
       </c>
       <c r="I17" s="345">
         <v>2378.6338716</v>
       </c>
       <c r="J17" s="346" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K17" s="12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C18" s="342">
         <v>10669.476386999999</v>
       </c>
       <c r="D18" s="343">
         <v>10254.049715399999</v>
       </c>
       <c r="E18" s="344">
         <v>415.42667160000002</v>
       </c>
       <c r="F18" s="342">
         <v>8697.9561854000003</v>
       </c>
       <c r="G18" s="343">
         <v>8639.7407383999998</v>
       </c>
       <c r="H18" s="344">
         <v>58.215446999999998</v>
       </c>
       <c r="I18" s="345">
         <v>1971.5202015999985</v>
       </c>
       <c r="J18" s="346" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K18" s="12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="19" spans="1:11" s="354" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A19" s="377">
         <v>2002</v>
       </c>
       <c r="B19" s="347"/>
       <c r="C19" s="348">
         <v>135769.77521369999</v>
       </c>
       <c r="D19" s="349">
         <v>130409.79617349997</v>
       </c>
       <c r="E19" s="350">
         <v>5359.9790402000008</v>
       </c>
       <c r="F19" s="348">
         <v>115112.83484360001</v>
       </c>
       <c r="G19" s="349">
         <v>114396.7737226</v>
       </c>
       <c r="H19" s="350">
         <v>716.06112100000007</v>
       </c>
       <c r="I19" s="351">
         <v>20656.94037009999</v>
       </c>
       <c r="J19" s="352">
         <v>7.2358305710800916</v>
       </c>
       <c r="K19" s="353">
         <v>5.0437231816075787</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B20" s="185"/>
       <c r="C20" s="342">
         <v>10051.536525699999</v>
       </c>
       <c r="D20" s="343">
         <v>9668.4150394999997</v>
       </c>
       <c r="E20" s="344">
         <v>383.12148619999999</v>
       </c>
       <c r="F20" s="342">
         <v>7560.3179708999996</v>
       </c>
       <c r="G20" s="343">
         <v>7496.6434358999995</v>
       </c>
       <c r="H20" s="344">
         <v>63.674535000000006</v>
       </c>
       <c r="I20" s="355">
         <v>2491.2185547999993</v>
       </c>
       <c r="J20" s="346">
         <v>-0.13041856912600816</v>
       </c>
       <c r="K20" s="192">
         <v>-20.298260201403071</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B21" s="185"/>
       <c r="C21" s="342">
         <v>8303.3839403999991</v>
       </c>
       <c r="D21" s="343">
         <v>8030.9374826999992</v>
       </c>
       <c r="E21" s="344">
         <v>272.44645770000005</v>
       </c>
       <c r="F21" s="342">
         <v>6699.7393546000003</v>
       </c>
       <c r="G21" s="343">
         <v>6664.2752196000001</v>
       </c>
       <c r="H21" s="344">
         <v>35.464134999999999</v>
       </c>
       <c r="I21" s="355">
         <v>1603.6445857999995</v>
       </c>
       <c r="J21" s="346">
         <v>-20.076442001799471</v>
       </c>
       <c r="K21" s="192">
         <v>-27.72872556046012</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B22" s="185"/>
       <c r="C22" s="342">
         <v>11925.1071863</v>
       </c>
       <c r="D22" s="343">
         <v>11430.649636</v>
       </c>
       <c r="E22" s="344">
         <v>494.45755029999998</v>
       </c>
       <c r="F22" s="342">
         <v>10394.695806600001</v>
       </c>
       <c r="G22" s="343">
         <v>10331.9656786</v>
       </c>
       <c r="H22" s="344">
         <v>62.730127999999993</v>
       </c>
       <c r="I22" s="355">
         <v>1530.4113796999995</v>
       </c>
       <c r="J22" s="346">
         <v>-0.65653605803365711</v>
       </c>
       <c r="K22" s="192">
         <v>1.811237013571712</v>
       </c>
     </row>
     <row r="23" spans="1:11" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C23" s="342">
         <v>11288.025392199999</v>
       </c>
       <c r="D23" s="343">
         <v>10842.909018999999</v>
       </c>
       <c r="E23" s="344">
         <v>445.1163732</v>
       </c>
       <c r="F23" s="342">
         <v>9958.5194339999998</v>
       </c>
       <c r="G23" s="343">
         <v>9894.1991249999992</v>
       </c>
       <c r="H23" s="344">
         <v>64.320308999999995</v>
       </c>
       <c r="I23" s="355">
         <v>1329.5059581999983</v>
       </c>
       <c r="J23" s="346">
         <v>1.2192225108413768</v>
       </c>
       <c r="K23" s="192">
         <v>-7.1110901018429313</v>
       </c>
     </row>
     <row r="24" spans="1:11" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C24" s="342">
         <v>11422.7998302</v>
       </c>
       <c r="D24" s="343">
         <v>11024.220940700001</v>
       </c>
       <c r="E24" s="344">
         <v>398.5788895</v>
       </c>
       <c r="F24" s="342">
         <v>9661.6512256999995</v>
       </c>
       <c r="G24" s="343">
         <v>9599.4511157000015</v>
       </c>
       <c r="H24" s="344">
         <v>62.200110000000002</v>
       </c>
       <c r="I24" s="355">
         <v>1761.1486044999995</v>
       </c>
       <c r="J24" s="346">
         <v>9.7644380948775531</v>
       </c>
       <c r="K24" s="192">
         <v>5.7996264412745298</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B25" s="185"/>
       <c r="C25" s="342">
         <v>11652.0510827</v>
       </c>
       <c r="D25" s="343">
         <v>11209.099753799999</v>
       </c>
       <c r="E25" s="344">
         <v>442.95132890000002</v>
       </c>
       <c r="F25" s="342">
         <v>9842.7417048999996</v>
       </c>
       <c r="G25" s="343">
         <v>9772.7718679000009</v>
       </c>
       <c r="H25" s="344">
         <v>69.969836999999998</v>
       </c>
       <c r="I25" s="355">
         <v>1809.3093777999989</v>
       </c>
       <c r="J25" s="346">
         <v>9.8316636325288425</v>
       </c>
       <c r="K25" s="192">
         <v>11.335310224377936</v>
       </c>
     </row>
     <row r="26" spans="1:11" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C26" s="342">
         <v>11581.454457100001</v>
       </c>
       <c r="D26" s="343">
         <v>11125.326112799999</v>
       </c>
       <c r="E26" s="344">
         <v>456.12834429999998</v>
       </c>
       <c r="F26" s="342">
         <v>10862.458360100001</v>
       </c>
       <c r="G26" s="343">
         <v>10794.592903100001</v>
       </c>
       <c r="H26" s="344">
         <v>67.865456999999992</v>
       </c>
       <c r="I26" s="355">
         <v>718.99609699999917</v>
       </c>
       <c r="J26" s="346">
         <v>15.53975991861018</v>
       </c>
       <c r="K26" s="192">
         <v>15.75414043188556</v>
       </c>
     </row>
     <row r="27" spans="1:11" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C27" s="342">
         <v>11305.2736823</v>
       </c>
       <c r="D27" s="343">
         <v>10871.958332</v>
       </c>
       <c r="E27" s="344">
         <v>433.31535029999998</v>
       </c>
       <c r="F27" s="342">
         <v>9304.5430442000015</v>
       </c>
       <c r="G27" s="343">
         <v>9240.2913681999999</v>
       </c>
       <c r="H27" s="344">
         <v>64.251676000000003</v>
       </c>
       <c r="I27" s="355">
         <v>2000.7306380999983</v>
       </c>
       <c r="J27" s="346">
         <v>15.675988205921277</v>
       </c>
       <c r="K27" s="192">
         <v>18.346390402051416</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B28" s="185"/>
       <c r="C28" s="342">
         <v>11762.8754219</v>
       </c>
       <c r="D28" s="343">
         <v>11235.4243114</v>
       </c>
       <c r="E28" s="344">
         <v>527.45111049999991</v>
       </c>
       <c r="F28" s="342">
         <v>10755.3652585</v>
       </c>
       <c r="G28" s="343">
         <v>10695.942504499999</v>
       </c>
       <c r="H28" s="344">
         <v>59.422753999999998</v>
       </c>
       <c r="I28" s="355">
         <v>1007.5101634</v>
       </c>
       <c r="J28" s="346">
         <v>28.717895245942326</v>
       </c>
       <c r="K28" s="192">
         <v>35.683279137019007</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B29" s="185"/>
       <c r="C29" s="342">
         <v>11921.9568179</v>
       </c>
       <c r="D29" s="343">
         <v>11467.1433731</v>
       </c>
       <c r="E29" s="344">
         <v>454.81344480000001</v>
       </c>
       <c r="F29" s="342">
         <v>10408.9946612</v>
       </c>
       <c r="G29" s="343">
         <v>10347.218162200001</v>
       </c>
       <c r="H29" s="344">
         <v>61.776499000000001</v>
       </c>
       <c r="I29" s="355">
         <v>1512.9621567000002</v>
       </c>
       <c r="J29" s="346">
         <v>0.50083710656307923</v>
       </c>
       <c r="K29" s="192">
         <v>4.947091335700863</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B30" s="185"/>
       <c r="C30" s="342">
         <v>12356.7300559</v>
       </c>
       <c r="D30" s="343">
         <v>11884.665145700001</v>
       </c>
       <c r="E30" s="344">
         <v>472.06491019999999</v>
       </c>
       <c r="F30" s="342">
         <v>9565.5277703999982</v>
       </c>
       <c r="G30" s="343">
         <v>9514.1603773999996</v>
       </c>
       <c r="H30" s="344">
         <v>51.367393</v>
       </c>
       <c r="I30" s="355">
         <v>2791.2022855000014</v>
       </c>
       <c r="J30" s="346">
         <v>17.508344087293437</v>
       </c>
       <c r="K30" s="192">
         <v>17.556162643352941</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B31" s="356"/>
       <c r="C31" s="357">
         <v>12198.580821099999</v>
       </c>
       <c r="D31" s="358">
         <v>11619.047026799999</v>
       </c>
       <c r="E31" s="359">
         <v>579.53379429999995</v>
       </c>
       <c r="F31" s="357">
         <v>10098.280252500001</v>
       </c>
       <c r="G31" s="358">
         <v>10045.261964500001</v>
       </c>
       <c r="H31" s="359">
         <v>53.018287999999998</v>
       </c>
       <c r="I31" s="360">
         <v>2100.300568599997</v>
       </c>
       <c r="J31" s="361">
         <v>14.331578970108652</v>
@@ -17096,414 +17096,414 @@
       </c>
       <c r="E32" s="350">
         <v>7362.6294443999996</v>
       </c>
       <c r="F32" s="348">
         <v>130244.10787990001</v>
       </c>
       <c r="G32" s="349">
         <v>129481.36067490003</v>
       </c>
       <c r="H32" s="350">
         <v>762.74720500000001</v>
       </c>
       <c r="I32" s="351">
         <v>21090.341730099997</v>
       </c>
       <c r="J32" s="352">
         <v>11.464020156033532</v>
       </c>
       <c r="K32" s="353">
         <v>13.144731477474568</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A33" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B33" s="185"/>
       <c r="C33" s="342">
         <v>10519.125795399999</v>
       </c>
       <c r="D33" s="343">
         <v>10044.7478914</v>
       </c>
       <c r="E33" s="344">
         <v>474.377904</v>
       </c>
       <c r="F33" s="342">
         <v>9722.9060215999998</v>
       </c>
       <c r="G33" s="343">
         <v>9667.7426075999992</v>
       </c>
       <c r="H33" s="344">
         <v>55.163413999999996</v>
       </c>
       <c r="I33" s="355">
         <v>796.21977379999873</v>
       </c>
       <c r="J33" s="346">
         <v>4.6519183261629413</v>
       </c>
       <c r="K33" s="192">
         <v>28.604458952968621</v>
       </c>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A34" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B34" s="185"/>
       <c r="C34" s="342">
         <v>10210.171863199999</v>
       </c>
       <c r="D34" s="343">
         <v>9810.6691899999987</v>
       </c>
       <c r="E34" s="344">
         <v>399.5026732</v>
       </c>
       <c r="F34" s="342">
         <v>8645.3892226999997</v>
       </c>
       <c r="G34" s="343">
         <v>8582.9554177000009</v>
       </c>
       <c r="H34" s="344">
         <v>62.433805</v>
       </c>
       <c r="I34" s="355">
         <v>1564.7826404999998</v>
       </c>
       <c r="J34" s="346">
         <v>22.963985966282369</v>
       </c>
       <c r="K34" s="192">
         <v>29.040680019352223</v>
       </c>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A35" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B35" s="185"/>
       <c r="C35" s="342">
         <v>13244.7043806</v>
       </c>
       <c r="D35" s="343">
         <v>12594.324960999998</v>
       </c>
       <c r="E35" s="344">
         <v>650.37941960000001</v>
       </c>
       <c r="F35" s="342">
         <v>11189.5976883</v>
       </c>
       <c r="G35" s="343">
         <v>11122.041643300001</v>
       </c>
       <c r="H35" s="344">
         <v>67.556044999999997</v>
       </c>
       <c r="I35" s="355">
         <v>2055.1066922999994</v>
       </c>
       <c r="J35" s="346">
         <v>11.065705101720186</v>
       </c>
       <c r="K35" s="192">
         <v>7.6471875318879974</v>
       </c>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B36" s="185"/>
       <c r="C36" s="342">
         <v>12093.751800700002</v>
       </c>
       <c r="D36" s="343">
         <v>11440.704974400001</v>
       </c>
       <c r="E36" s="344">
         <v>653.04682629999991</v>
       </c>
       <c r="F36" s="342">
         <v>10680.542528599999</v>
       </c>
       <c r="G36" s="343">
         <v>10610.9595066</v>
       </c>
       <c r="H36" s="344">
         <v>69.583022</v>
       </c>
       <c r="I36" s="355">
         <v>1413.2092721000015</v>
       </c>
       <c r="J36" s="346">
         <v>7.137886215748221</v>
       </c>
       <c r="K36" s="192">
         <v>7.2503056240960433</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A37" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B37" s="185"/>
       <c r="C37" s="342">
         <v>11745.5973916</v>
       </c>
       <c r="D37" s="343">
         <v>11244.256689899999</v>
       </c>
       <c r="E37" s="344">
         <v>501.34070169999995</v>
       </c>
       <c r="F37" s="342">
         <v>9755.7831427000001</v>
       </c>
       <c r="G37" s="343">
         <v>9699.7977996999998</v>
       </c>
       <c r="H37" s="344">
         <v>55.985343</v>
       </c>
       <c r="I37" s="355">
         <v>1989.8142488999999</v>
       </c>
       <c r="J37" s="346">
         <v>2.8259057866581578</v>
       </c>
       <c r="K37" s="192">
         <v>0.97428394796128071</v>
       </c>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A38" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B38" s="185"/>
       <c r="C38" s="342">
         <v>12153.952274399999</v>
       </c>
       <c r="D38" s="343">
         <v>11579.8667126</v>
       </c>
       <c r="E38" s="344">
         <v>574.08556180000005</v>
       </c>
       <c r="F38" s="342">
         <v>10548.032837799999</v>
       </c>
       <c r="G38" s="343">
         <v>10476.331671800001</v>
       </c>
       <c r="H38" s="344">
         <v>71.701166000000001</v>
       </c>
       <c r="I38" s="355">
         <v>1605.9194365999997</v>
       </c>
       <c r="J38" s="346">
         <v>4.3074063796817859</v>
       </c>
       <c r="K38" s="192">
         <v>7.165596274347882</v>
       </c>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A39" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B39" s="185"/>
       <c r="C39" s="342">
         <v>12216.065555900001</v>
       </c>
       <c r="D39" s="343">
         <v>11612.670992699999</v>
       </c>
       <c r="E39" s="344">
         <v>603.39456319999999</v>
       </c>
       <c r="F39" s="342">
         <v>10603.3418664</v>
       </c>
       <c r="G39" s="343">
         <v>10547.1754234</v>
       </c>
       <c r="H39" s="344">
         <v>56.166443000000001</v>
       </c>
       <c r="I39" s="355">
         <v>1612.7236895000003</v>
       </c>
       <c r="J39" s="346">
         <v>5.4795457785611035</v>
       </c>
       <c r="K39" s="192">
         <v>-2.385431410736528</v>
       </c>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A40" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B40" s="185"/>
       <c r="C40" s="342">
         <v>12960.901881900001</v>
       </c>
       <c r="D40" s="343">
         <v>12272.854289000001</v>
       </c>
       <c r="E40" s="344">
         <v>688.04759290000004</v>
       </c>
       <c r="F40" s="342">
         <v>10624.2587002</v>
       </c>
       <c r="G40" s="343">
         <v>10563.843813200001</v>
       </c>
       <c r="H40" s="344">
         <v>60.414887</v>
       </c>
       <c r="I40" s="355">
         <v>2336.6431817000007</v>
       </c>
       <c r="J40" s="346">
         <v>14.644742322267893</v>
       </c>
       <c r="K40" s="192">
         <v>14.183562263411162</v>
       </c>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A41" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B41" s="185"/>
       <c r="C41" s="342">
         <v>13242.063582800001</v>
       </c>
       <c r="D41" s="343">
         <v>12529.468112600001</v>
       </c>
       <c r="E41" s="344">
         <v>712.59547020000002</v>
       </c>
       <c r="F41" s="342">
         <v>11214.218701400001</v>
       </c>
       <c r="G41" s="343">
         <v>11153.037992399999</v>
       </c>
       <c r="H41" s="344">
         <v>61.180709</v>
       </c>
       <c r="I41" s="355">
         <v>2027.8448814000003</v>
       </c>
       <c r="J41" s="346">
         <v>12.575055909765592</v>
       </c>
       <c r="K41" s="192">
         <v>4.2662748486144322</v>
       </c>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A42" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B42" s="185"/>
       <c r="C42" s="342">
         <v>13714.891907200001</v>
       </c>
       <c r="D42" s="343">
         <v>13071.861390900001</v>
       </c>
       <c r="E42" s="344">
         <v>643.03051630000004</v>
       </c>
       <c r="F42" s="342">
         <v>11137.7563802</v>
       </c>
       <c r="G42" s="343">
         <v>11077.9075742</v>
       </c>
       <c r="H42" s="344">
         <v>59.848805999999996</v>
       </c>
       <c r="I42" s="355">
         <v>2577.1355270000008</v>
       </c>
       <c r="J42" s="346">
         <v>15.038932925910553</v>
       </c>
       <c r="K42" s="192">
         <v>7.0012690247262102</v>
       </c>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A43" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B43" s="185"/>
       <c r="C43" s="342">
         <v>14501.4310124</v>
       </c>
       <c r="D43" s="343">
         <v>13775.4550242</v>
       </c>
       <c r="E43" s="344">
         <v>725.97598820000007</v>
       </c>
       <c r="F43" s="342">
         <v>12665.025294500001</v>
       </c>
       <c r="G43" s="343">
         <v>12591.067800499999</v>
       </c>
       <c r="H43" s="344">
         <v>73.957494000000011</v>
       </c>
       <c r="I43" s="355">
         <v>1836.4057178999988</v>
       </c>
       <c r="J43" s="346">
         <v>17.356541308240068</v>
       </c>
       <c r="K43" s="192">
         <v>32.402786322896127</v>
       </c>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A44" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B44" s="356"/>
       <c r="C44" s="357">
         <v>14731.7921639</v>
       </c>
       <c r="D44" s="358">
         <v>13994.939936899998</v>
       </c>
       <c r="E44" s="359">
         <v>736.85222699999997</v>
       </c>
       <c r="F44" s="357">
         <v>13457.2554955</v>
       </c>
       <c r="G44" s="358">
         <v>13388.4994245</v>
       </c>
       <c r="H44" s="359">
         <v>68.756070999999991</v>
       </c>
       <c r="I44" s="360">
         <v>1274.5366683999989</v>
       </c>
       <c r="J44" s="361">
         <v>20.766443080151433</v>
@@ -17525,414 +17525,414 @@
       </c>
       <c r="E45" s="350">
         <v>9874.5551458000009</v>
       </c>
       <c r="F45" s="348">
         <v>171547.03929870002</v>
       </c>
       <c r="G45" s="349">
         <v>170677.95742770005</v>
       </c>
       <c r="H45" s="350">
         <v>869.08187100000021</v>
       </c>
       <c r="I45" s="351">
         <v>12084.146402799997</v>
       </c>
       <c r="J45" s="352">
         <v>21.341298147732441</v>
       </c>
       <c r="K45" s="353">
         <v>31.711938521538389</v>
       </c>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A46" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B46" s="185"/>
       <c r="C46" s="342">
         <v>12448.0664526</v>
       </c>
       <c r="D46" s="343">
         <v>11789.027747300001</v>
       </c>
       <c r="E46" s="344">
         <v>659.03870530000006</v>
       </c>
       <c r="F46" s="342">
         <v>10831.161707700001</v>
       </c>
       <c r="G46" s="343">
         <v>10781.6840357</v>
       </c>
       <c r="H46" s="344">
         <v>49.477671999999998</v>
       </c>
       <c r="I46" s="355">
         <v>1616.9047448999993</v>
       </c>
       <c r="J46" s="346">
         <v>18.337461636246662</v>
       </c>
       <c r="K46" s="192">
         <v>11.398399651687944</v>
       </c>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A47" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B47" s="185"/>
       <c r="C47" s="342">
         <v>13894.179213500001</v>
       </c>
       <c r="D47" s="343">
         <v>13171.827120400001</v>
       </c>
       <c r="E47" s="344">
         <v>722.35209310000005</v>
       </c>
       <c r="F47" s="342">
         <v>13439.584211099998</v>
       </c>
       <c r="G47" s="343">
         <v>13374.2267381</v>
       </c>
       <c r="H47" s="344">
         <v>65.357472999999999</v>
       </c>
       <c r="I47" s="355">
         <v>454.59500240000153</v>
       </c>
       <c r="J47" s="346">
         <v>36.081736915497778</v>
       </c>
       <c r="K47" s="192">
         <v>55.453778481274064</v>
       </c>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A48" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B48" s="185"/>
       <c r="C48" s="342">
         <v>15529.974165600001</v>
       </c>
       <c r="D48" s="343">
         <v>14730.238606499999</v>
       </c>
       <c r="E48" s="344">
         <v>799.73555909999993</v>
       </c>
       <c r="F48" s="342">
         <v>14411.815873799998</v>
       </c>
       <c r="G48" s="343">
         <v>14339.853105799999</v>
       </c>
       <c r="H48" s="344">
         <v>71.962767999999997</v>
       </c>
       <c r="I48" s="355">
         <v>1118.1582918000017</v>
       </c>
       <c r="J48" s="346">
         <v>17.254215113682097</v>
       </c>
       <c r="K48" s="192">
         <v>28.796550825676192</v>
       </c>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A49" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B49" s="185"/>
       <c r="C49" s="342">
         <v>14824.710776599999</v>
       </c>
       <c r="D49" s="343">
         <v>14043.720019099999</v>
       </c>
       <c r="E49" s="344">
         <v>780.99075749999997</v>
       </c>
       <c r="F49" s="342">
         <v>13410.514400600001</v>
       </c>
       <c r="G49" s="343">
         <v>13345.530590600001</v>
       </c>
       <c r="H49" s="344">
         <v>64.983809999999991</v>
       </c>
       <c r="I49" s="355">
         <v>1414.1963759999983</v>
       </c>
       <c r="J49" s="346">
         <v>22.581569565053641</v>
       </c>
       <c r="K49" s="192">
         <v>25.560235958892292</v>
       </c>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A50" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B50" s="185"/>
       <c r="C50" s="342">
         <v>16536.549004600001</v>
       </c>
       <c r="D50" s="343">
         <v>15668.636105699999</v>
       </c>
       <c r="E50" s="344">
         <v>867.91289890000007</v>
       </c>
       <c r="F50" s="342">
         <v>14837.113199499998</v>
       </c>
       <c r="G50" s="343">
         <v>14745.959318499999</v>
       </c>
       <c r="H50" s="344">
         <v>91.153880999999998</v>
       </c>
       <c r="I50" s="355">
         <v>1699.4358051000013</v>
       </c>
       <c r="J50" s="346">
         <v>40.789339641645682</v>
       </c>
       <c r="K50" s="192">
         <v>52.085311681023029</v>
       </c>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A51" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B51" s="185"/>
       <c r="C51" s="342">
         <v>15299.782425699999</v>
       </c>
       <c r="D51" s="343">
         <v>14406.022858999999</v>
       </c>
       <c r="E51" s="344">
         <v>893.75956669999994</v>
       </c>
       <c r="F51" s="342">
         <v>14949.5622344</v>
       </c>
       <c r="G51" s="343">
         <v>14866.990821400001</v>
       </c>
       <c r="H51" s="344">
         <v>82.571413000000007</v>
       </c>
       <c r="I51" s="355">
         <v>350.22019129999916</v>
       </c>
       <c r="J51" s="346">
         <v>25.883186639839749</v>
       </c>
       <c r="K51" s="192">
         <v>41.728438508710845</v>
       </c>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A52" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B52" s="185"/>
       <c r="C52" s="342">
         <v>15456.056836400001</v>
       </c>
       <c r="D52" s="343">
         <v>14629.9914572</v>
       </c>
       <c r="E52" s="344">
         <v>826.06537919999994</v>
       </c>
       <c r="F52" s="342">
         <v>14066.224417699999</v>
       </c>
       <c r="G52" s="343">
         <v>14000.8127647</v>
       </c>
       <c r="H52" s="344">
         <v>65.411653000000001</v>
       </c>
       <c r="I52" s="355">
         <v>1389.8324187000003</v>
       </c>
       <c r="J52" s="346">
         <v>26.522379612928486</v>
       </c>
       <c r="K52" s="192">
         <v>32.658407084593065</v>
       </c>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A53" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B53" s="185"/>
       <c r="C53" s="342">
         <v>15542.448177499999</v>
       </c>
       <c r="D53" s="343">
         <v>14711.9678097</v>
       </c>
       <c r="E53" s="344">
         <v>830.48036779999995</v>
       </c>
       <c r="F53" s="342">
         <v>14177.4961681</v>
       </c>
       <c r="G53" s="343">
         <v>14101.007470100001</v>
       </c>
       <c r="H53" s="344">
         <v>76.488697999999999</v>
       </c>
       <c r="I53" s="355">
         <v>1364.952009399997</v>
       </c>
       <c r="J53" s="346">
         <v>19.917952617210581</v>
       </c>
       <c r="K53" s="192">
         <v>33.444568399234399</v>
       </c>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A54" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B54" s="185"/>
       <c r="C54" s="342">
         <v>15767.655573399999</v>
       </c>
       <c r="D54" s="343">
         <v>14915.549673599999</v>
       </c>
       <c r="E54" s="344">
         <v>852.10589979999997</v>
       </c>
       <c r="F54" s="342">
         <v>14494.2584661</v>
       </c>
       <c r="G54" s="343">
         <v>14428.0793541</v>
       </c>
       <c r="H54" s="344">
         <v>66.179111999999989</v>
       </c>
       <c r="I54" s="355">
         <v>1273.3971073000002</v>
       </c>
       <c r="J54" s="346">
         <v>19.072495572974503</v>
       </c>
       <c r="K54" s="192">
         <v>29.248937015028197</v>
       </c>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A55" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B55" s="185"/>
       <c r="C55" s="342">
         <v>16230.5358223</v>
       </c>
       <c r="D55" s="343">
         <v>15352.4455579</v>
       </c>
       <c r="E55" s="344">
         <v>878.09026440000002</v>
       </c>
       <c r="F55" s="342">
         <v>15352.555757799999</v>
       </c>
       <c r="G55" s="343">
         <v>15278.2253158</v>
       </c>
       <c r="H55" s="344">
         <v>74.330441999999991</v>
       </c>
       <c r="I55" s="355">
         <v>877.98006450000037</v>
       </c>
       <c r="J55" s="346">
         <v>18.342426116966653</v>
       </c>
       <c r="K55" s="192">
         <v>37.842445405726451</v>
       </c>
     </row>
     <row r="56" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A56" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B56" s="185"/>
       <c r="C56" s="342">
         <v>16393.760863399999</v>
       </c>
       <c r="D56" s="343">
         <v>15481.0504872</v>
       </c>
       <c r="E56" s="344">
         <v>912.71037620000004</v>
       </c>
       <c r="F56" s="342">
         <v>15273.857184099999</v>
       </c>
       <c r="G56" s="343">
         <v>15193.0154121</v>
       </c>
       <c r="H56" s="344">
         <v>80.841771999999992</v>
       </c>
       <c r="I56" s="355">
         <v>1119.9036792999991</v>
       </c>
       <c r="J56" s="346">
         <v>13.049262858140628</v>
       </c>
       <c r="K56" s="192">
         <v>20.598710456053556</v>
       </c>
     </row>
     <row r="57" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A57" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B57" s="356"/>
       <c r="C57" s="357">
         <v>15707.466389899999</v>
       </c>
       <c r="D57" s="358">
         <v>14856.153112099999</v>
       </c>
       <c r="E57" s="359">
         <v>851.31327780000004</v>
       </c>
       <c r="F57" s="357">
         <v>16302.895677799999</v>
       </c>
       <c r="G57" s="358">
         <v>16222.572500800001</v>
       </c>
       <c r="H57" s="359">
         <v>80.323177000000001</v>
       </c>
       <c r="I57" s="360">
         <v>-595.42928790000076</v>
       </c>
       <c r="J57" s="361">
         <v>6.6229160386261254</v>
@@ -17954,414 +17954,414 @@
       </c>
       <c r="E58" s="350">
         <v>10644.072976899999</v>
       </c>
       <c r="F58" s="348">
         <v>185430.19104199999</v>
       </c>
       <c r="G58" s="349">
         <v>184418.51859300002</v>
       </c>
       <c r="H58" s="350">
         <v>1011.672449</v>
       </c>
       <c r="I58" s="351">
         <v>14322.377535100002</v>
       </c>
       <c r="J58" s="352">
         <v>8.7792184176199655</v>
       </c>
       <c r="K58" s="353">
         <v>8.092912474651591</v>
       </c>
     </row>
     <row r="59" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A59" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B59" s="185"/>
       <c r="C59" s="342">
         <v>16210.366535199999</v>
       </c>
       <c r="D59" s="343">
         <v>15276.912858600001</v>
       </c>
       <c r="E59" s="344">
         <v>933.45367659999999</v>
       </c>
       <c r="F59" s="342">
         <v>15824.083283499998</v>
       </c>
       <c r="G59" s="343">
         <v>15727.6190955</v>
       </c>
       <c r="H59" s="344">
         <v>96.464187999999993</v>
       </c>
       <c r="I59" s="355">
         <v>386.28325170000085</v>
       </c>
       <c r="J59" s="346">
         <v>30.223971706177515</v>
       </c>
       <c r="K59" s="192">
         <v>46.097747504318683</v>
       </c>
     </row>
     <row r="60" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A60" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B60" s="185"/>
       <c r="C60" s="342">
         <v>12301.241037199999</v>
       </c>
       <c r="D60" s="343">
         <v>11750.743950600001</v>
       </c>
       <c r="E60" s="344">
         <v>550.49708659999999</v>
       </c>
       <c r="F60" s="342">
         <v>11147.5557006</v>
       </c>
       <c r="G60" s="343">
         <v>11088.4541076</v>
       </c>
       <c r="H60" s="344">
         <v>59.101593000000001</v>
       </c>
       <c r="I60" s="355">
         <v>1153.6853366</v>
       </c>
       <c r="J60" s="346">
         <v>-11.464787892992296</v>
       </c>
       <c r="K60" s="192">
         <v>-17.05431116393445</v>
       </c>
     </row>
     <row r="61" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A61" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B61" s="185"/>
       <c r="C61" s="342">
         <v>16615.113081700001</v>
       </c>
       <c r="D61" s="343">
         <v>15743.856166200001</v>
       </c>
       <c r="E61" s="344">
         <v>871.25691549999999</v>
       </c>
       <c r="F61" s="342">
         <v>16508.565967900002</v>
       </c>
       <c r="G61" s="343">
         <v>16428.0493499</v>
       </c>
       <c r="H61" s="344">
         <v>80.516618000000008</v>
       </c>
       <c r="I61" s="355">
         <v>106.5471138000004</v>
       </c>
       <c r="J61" s="346">
         <v>6.9873839101655495</v>
       </c>
       <c r="K61" s="192">
         <v>14.548826549413493</v>
       </c>
     </row>
     <row r="62" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A62" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B62" s="185"/>
       <c r="C62" s="342">
         <v>16474.639021000003</v>
       </c>
       <c r="D62" s="343">
         <v>15617.190088400001</v>
       </c>
       <c r="E62" s="344">
         <v>857.44893259999992</v>
       </c>
       <c r="F62" s="342">
         <v>15876.274635200001</v>
       </c>
       <c r="G62" s="343">
         <v>15799.4501652</v>
       </c>
       <c r="H62" s="344">
         <v>76.824470000000005</v>
       </c>
       <c r="I62" s="355">
         <v>598.36438580000026</v>
       </c>
       <c r="J62" s="346">
         <v>11.129581340664831</v>
       </c>
       <c r="K62" s="192">
         <v>18.386768478393932</v>
       </c>
     </row>
     <row r="63" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A63" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B63" s="185"/>
       <c r="C63" s="342">
         <v>17234.7951818</v>
       </c>
       <c r="D63" s="343">
         <v>16291.049843299999</v>
       </c>
       <c r="E63" s="344">
         <v>943.7453385</v>
       </c>
       <c r="F63" s="342">
         <v>16464.224221</v>
       </c>
       <c r="G63" s="343">
         <v>16383.571604000001</v>
       </c>
       <c r="H63" s="344">
         <v>80.652616999999992</v>
       </c>
       <c r="I63" s="355">
         <v>770.57096079999951</v>
       </c>
       <c r="J63" s="346">
         <v>4.2224419194462426</v>
       </c>
       <c r="K63" s="192">
         <v>10.966493276837944</v>
       </c>
     </row>
     <row r="64" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A64" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B64" s="185"/>
       <c r="C64" s="342">
         <v>15652.409492600002</v>
       </c>
       <c r="D64" s="343">
         <v>14846.4652836</v>
       </c>
       <c r="E64" s="344">
         <v>805.944209</v>
       </c>
       <c r="F64" s="342">
         <v>15304.962223999999</v>
       </c>
       <c r="G64" s="343">
         <v>15228.488893</v>
       </c>
       <c r="H64" s="344">
         <v>76.473331000000002</v>
       </c>
       <c r="I64" s="355">
         <v>347.44726860000191</v>
       </c>
       <c r="J64" s="346">
         <v>2.3047848465326681</v>
       </c>
       <c r="K64" s="192">
         <v>2.3773270683618986</v>
       </c>
     </row>
     <row r="65" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A65" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B65" s="185"/>
       <c r="C65" s="342">
         <v>16277.176528599999</v>
       </c>
       <c r="D65" s="343">
         <v>15401.061138000001</v>
       </c>
       <c r="E65" s="344">
         <v>876.11539060000007</v>
       </c>
       <c r="F65" s="342">
         <v>15364.404845600002</v>
       </c>
       <c r="G65" s="343">
         <v>15281.3823746</v>
       </c>
       <c r="H65" s="344">
         <v>83.02247100000001</v>
       </c>
       <c r="I65" s="355">
         <v>912.77168299999835</v>
       </c>
       <c r="J65" s="346">
         <v>5.3126078720557635</v>
       </c>
       <c r="K65" s="192">
         <v>9.2290609715174003</v>
       </c>
     </row>
     <row r="66" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A66" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B66" s="185"/>
       <c r="C66" s="342">
         <v>16700.8938413</v>
       </c>
       <c r="D66" s="343">
         <v>15825.604920900001</v>
       </c>
       <c r="E66" s="344">
         <v>875.28892039999994</v>
       </c>
       <c r="F66" s="342">
         <v>15733.260344100001</v>
       </c>
       <c r="G66" s="343">
         <v>15643.9155121</v>
       </c>
       <c r="H66" s="344">
         <v>89.344831999999997</v>
       </c>
       <c r="I66" s="355">
         <v>967.63349719999917</v>
       </c>
       <c r="J66" s="346">
         <v>7.4534310847954002</v>
       </c>
       <c r="K66" s="192">
         <v>10.973476258103585</v>
       </c>
     </row>
     <row r="67" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A67" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B67" s="185"/>
       <c r="C67" s="342">
         <v>17129.826285700001</v>
       </c>
       <c r="D67" s="343">
         <v>16170.488256500001</v>
       </c>
       <c r="E67" s="344">
         <v>959.33802919999994</v>
       </c>
       <c r="F67" s="342">
         <v>15795.634313</v>
       </c>
       <c r="G67" s="343">
         <v>15708.558808</v>
       </c>
       <c r="H67" s="344">
         <v>87.075505000000007</v>
       </c>
       <c r="I67" s="355">
         <v>1334.1919726999997</v>
       </c>
       <c r="J67" s="346">
         <v>8.6390186921509091</v>
       </c>
       <c r="K67" s="192">
         <v>8.9785610622560199</v>
       </c>
     </row>
     <row r="68" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A68" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B68" s="185"/>
       <c r="C68" s="342">
         <v>18901.5491158</v>
       </c>
       <c r="D68" s="343">
         <v>17889.851237899999</v>
       </c>
       <c r="E68" s="344">
         <v>1011.6978779</v>
       </c>
       <c r="F68" s="342">
         <v>16714.1142984</v>
       </c>
       <c r="G68" s="343">
         <v>16627.5547854</v>
       </c>
       <c r="H68" s="344">
         <v>86.55951300000001</v>
       </c>
       <c r="I68" s="355">
         <v>2187.4348174000011</v>
       </c>
       <c r="J68" s="346">
         <v>16.456716665078627</v>
       </c>
       <c r="K68" s="192">
         <v>8.8686115984841685</v>
       </c>
     </row>
     <row r="69" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A69" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B69" s="185"/>
       <c r="C69" s="342">
         <v>18157.037619300001</v>
       </c>
       <c r="D69" s="343">
         <v>17139.753681000002</v>
       </c>
       <c r="E69" s="344">
         <v>1017.2839383</v>
       </c>
       <c r="F69" s="342">
         <v>16128.7986217</v>
       </c>
       <c r="G69" s="343">
         <v>16017.568113700001</v>
       </c>
       <c r="H69" s="344">
         <v>111.230508</v>
       </c>
       <c r="I69" s="355">
         <v>2028.2389976000004</v>
       </c>
       <c r="J69" s="346">
         <v>10.755779412621642</v>
       </c>
       <c r="K69" s="192">
         <v>5.5974167317080132</v>
       </c>
     </row>
     <row r="70" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A70" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B70" s="356"/>
       <c r="C70" s="357">
         <v>18097.520836899999</v>
       </c>
       <c r="D70" s="358">
         <v>17155.518175199999</v>
       </c>
       <c r="E70" s="359">
         <v>942.00266170000009</v>
       </c>
       <c r="F70" s="357">
         <v>14568.312586999999</v>
       </c>
       <c r="G70" s="358">
         <v>14483.905784</v>
       </c>
       <c r="H70" s="359">
         <v>84.406802999999996</v>
       </c>
       <c r="I70" s="360">
         <v>3529.2082499000003</v>
       </c>
       <c r="J70" s="361">
         <v>15.216040497382957</v>
@@ -18383,414 +18383,414 @@
       </c>
       <c r="E71" s="350">
         <v>13059.463523</v>
       </c>
       <c r="F71" s="348">
         <v>206442.26925139994</v>
       </c>
       <c r="G71" s="349">
         <v>205339.15147939997</v>
       </c>
       <c r="H71" s="350">
         <v>1103.1177719999998</v>
       </c>
       <c r="I71" s="351">
         <v>19461.928358599998</v>
       </c>
       <c r="J71" s="352">
         <v>13.092011391486109</v>
       </c>
       <c r="K71" s="353">
         <v>11.331530260161731</v>
       </c>
     </row>
     <row r="72" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A72" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B72" s="185"/>
       <c r="C72" s="342">
         <v>16970.894719</v>
       </c>
       <c r="D72" s="343">
         <v>16050.077474</v>
       </c>
       <c r="E72" s="344">
         <v>920.81724499999996</v>
       </c>
       <c r="F72" s="342">
         <v>14795.112000899999</v>
       </c>
       <c r="G72" s="343">
         <v>14722.8086539</v>
       </c>
       <c r="H72" s="344">
         <v>72.303346999999988</v>
       </c>
       <c r="I72" s="355">
         <v>2175.7827181000021</v>
       </c>
       <c r="J72" s="346">
         <v>4.6916162083599513</v>
       </c>
       <c r="K72" s="192">
         <v>-6.5025648826869089</v>
       </c>
     </row>
     <row r="73" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A73" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B73" s="185"/>
       <c r="C73" s="342">
         <v>15552.209449000002</v>
       </c>
       <c r="D73" s="343">
         <v>14784.196685000001</v>
       </c>
       <c r="E73" s="344">
         <v>768.01276399999995</v>
       </c>
       <c r="F73" s="342">
         <v>16399.648840500002</v>
       </c>
       <c r="G73" s="343">
         <v>16324.7326345</v>
       </c>
       <c r="H73" s="344">
         <v>74.916206000000003</v>
       </c>
       <c r="I73" s="355">
         <v>-847.43939149999994</v>
       </c>
       <c r="J73" s="346">
         <v>26.4279709825114</v>
       </c>
       <c r="K73" s="192">
         <v>47.114302731111849</v>
       </c>
     </row>
     <row r="74" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A74" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B74" s="185"/>
       <c r="C74" s="342">
         <v>18055.404284</v>
       </c>
       <c r="D74" s="343">
         <v>16996.175528</v>
       </c>
       <c r="E74" s="344">
         <v>1059.228756</v>
       </c>
       <c r="F74" s="342">
         <v>16610.2533836</v>
       </c>
       <c r="G74" s="343">
         <v>16522.976855599998</v>
       </c>
       <c r="H74" s="344">
         <v>87.276527999999999</v>
       </c>
       <c r="I74" s="355">
         <v>1445.1509004000015</v>
       </c>
       <c r="J74" s="346">
         <v>8.6685609373694081</v>
       </c>
       <c r="K74" s="192">
         <v>0.61596758857023304</v>
       </c>
     </row>
     <row r="75" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A75" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B75" s="185"/>
       <c r="C75" s="342">
         <v>18963.730390999997</v>
       </c>
       <c r="D75" s="343">
         <v>17871.328244</v>
       </c>
       <c r="E75" s="344">
         <v>1092.402147</v>
       </c>
       <c r="F75" s="342">
         <v>16786.747910100003</v>
       </c>
       <c r="G75" s="343">
         <v>16698.673662100002</v>
       </c>
       <c r="H75" s="344">
         <v>88.074248000000011</v>
       </c>
       <c r="I75" s="355">
         <v>2176.982480899997</v>
       </c>
       <c r="J75" s="346">
         <v>15.1086246370994</v>
       </c>
       <c r="K75" s="192">
         <v>5.7348042649838611</v>
       </c>
     </row>
     <row r="76" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A76" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B76" s="185"/>
       <c r="C76" s="342">
         <v>19077.425502000002</v>
       </c>
       <c r="D76" s="343">
         <v>18035.836483999999</v>
       </c>
       <c r="E76" s="344">
         <v>1041.5890180000001</v>
       </c>
       <c r="F76" s="342">
         <v>18476.646046500002</v>
       </c>
       <c r="G76" s="343">
         <v>18395.910948500001</v>
       </c>
       <c r="H76" s="344">
         <v>80.735097999999994</v>
       </c>
       <c r="I76" s="355">
         <v>600.77945549999924</v>
       </c>
       <c r="J76" s="346">
         <v>10.691338659747018</v>
       </c>
       <c r="K76" s="192">
         <v>12.222998171594204</v>
       </c>
     </row>
     <row r="77" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A77" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B77" s="185"/>
       <c r="C77" s="342">
         <v>18262.544231</v>
       </c>
       <c r="D77" s="343">
         <v>17244.492105999998</v>
       </c>
       <c r="E77" s="344">
         <v>1018.052125</v>
       </c>
       <c r="F77" s="342">
         <v>17157.279539899999</v>
       </c>
       <c r="G77" s="343">
         <v>17077.218251899998</v>
       </c>
       <c r="H77" s="344">
         <v>80.061288000000005</v>
       </c>
       <c r="I77" s="355">
         <v>1105.2646911000013</v>
       </c>
       <c r="J77" s="346">
         <v>16.675609845461761</v>
       </c>
       <c r="K77" s="192">
         <v>12.102723866873347</v>
       </c>
     </row>
     <row r="78" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A78" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B78" s="185"/>
       <c r="C78" s="342">
         <v>19736.565918</v>
       </c>
       <c r="D78" s="343">
         <v>18574.354341999999</v>
       </c>
       <c r="E78" s="344">
         <v>1162.2115759999999</v>
       </c>
       <c r="F78" s="342">
         <v>18234.338907500001</v>
       </c>
       <c r="G78" s="343">
         <v>18083.5148515</v>
       </c>
       <c r="H78" s="344">
         <v>150.82405600000001</v>
       </c>
       <c r="I78" s="355">
         <v>1502.2270104999989</v>
       </c>
       <c r="J78" s="346">
         <v>21.253006523100872</v>
       </c>
       <c r="K78" s="192">
         <v>18.679109869471329</v>
       </c>
     </row>
     <row r="79" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A79" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B79" s="185"/>
       <c r="C79" s="342">
         <v>19502.036112000005</v>
       </c>
       <c r="D79" s="343">
         <v>18366.162475000001</v>
       </c>
       <c r="E79" s="344">
         <v>1135.8736370000001</v>
       </c>
       <c r="F79" s="342">
         <v>18387.926824300001</v>
       </c>
       <c r="G79" s="343">
         <v>18286.690086300001</v>
       </c>
       <c r="H79" s="344">
         <v>101.236738</v>
       </c>
       <c r="I79" s="355">
         <v>1114.1092877000012</v>
       </c>
       <c r="J79" s="346">
         <v>16.772409293285843</v>
       </c>
       <c r="K79" s="192">
         <v>16.872958446883558</v>
       </c>
     </row>
     <row r="80" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A80" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B80" s="185"/>
       <c r="C80" s="342">
         <v>20266.443675000002</v>
       </c>
       <c r="D80" s="343">
         <v>18962.563813000001</v>
       </c>
       <c r="E80" s="344">
         <v>1303.879862</v>
       </c>
       <c r="F80" s="342">
         <v>17425.746991</v>
       </c>
       <c r="G80" s="343">
         <v>17325.799359000001</v>
       </c>
       <c r="H80" s="344">
         <v>99.947631999999999</v>
       </c>
       <c r="I80" s="355">
         <v>2840.6966840000005</v>
       </c>
       <c r="J80" s="346">
         <v>18.310853461009419</v>
       </c>
       <c r="K80" s="192">
         <v>10.320020365743696</v>
       </c>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A81" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B81" s="185"/>
       <c r="C81" s="342">
         <v>20002.071910999999</v>
       </c>
       <c r="D81" s="343">
         <v>18829.504059999999</v>
       </c>
       <c r="E81" s="344">
         <v>1172.567851</v>
       </c>
       <c r="F81" s="342">
         <v>17804.801352700004</v>
       </c>
       <c r="G81" s="343">
         <v>17717.5250137</v>
       </c>
       <c r="H81" s="344">
         <v>87.276339000000007</v>
       </c>
       <c r="I81" s="355">
         <v>2197.2705582999961</v>
       </c>
       <c r="J81" s="346">
         <v>5.8223947066860218</v>
       </c>
       <c r="K81" s="192">
         <v>6.5255450263638046</v>
       </c>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A82" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B82" s="185"/>
       <c r="C82" s="342">
         <v>19696.989613000002</v>
       </c>
       <c r="D82" s="343">
         <v>18514.467545000003</v>
       </c>
       <c r="E82" s="344">
         <v>1182.522068</v>
       </c>
       <c r="F82" s="342">
         <v>17431.723003000003</v>
       </c>
       <c r="G82" s="343">
         <v>17344.647427</v>
       </c>
       <c r="H82" s="344">
         <v>87.075575999999998</v>
       </c>
       <c r="I82" s="355">
         <v>2265.2666099999992</v>
       </c>
       <c r="J82" s="346">
         <v>8.4812953852290924</v>
       </c>
       <c r="K82" s="192">
         <v>8.0782481811572904</v>
       </c>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A83" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B83" s="356"/>
       <c r="C83" s="357">
         <v>19817.881805000001</v>
       </c>
       <c r="D83" s="358">
         <v>18615.575331</v>
       </c>
       <c r="E83" s="359">
         <v>1202.306474</v>
       </c>
       <c r="F83" s="357">
         <v>16932.044451399997</v>
       </c>
       <c r="G83" s="358">
         <v>16838.653735399999</v>
       </c>
       <c r="H83" s="359">
         <v>93.390715999999998</v>
       </c>
       <c r="I83" s="360">
         <v>2885.8373536000026</v>
       </c>
       <c r="J83" s="361">
         <v>9.5060587779087644</v>
@@ -18812,425 +18812,425 @@
       </c>
       <c r="E84" s="350">
         <v>13962.025143000001</v>
       </c>
       <c r="F84" s="348">
         <v>222981.66584580002</v>
       </c>
       <c r="G84" s="349">
         <v>221958.80006380001</v>
       </c>
       <c r="H84" s="350">
         <v>1022.8657820000001</v>
       </c>
       <c r="I84" s="351">
         <v>25688.306742200006</v>
       </c>
       <c r="J84" s="352">
         <v>10.077623709012549</v>
       </c>
       <c r="K84" s="353">
         <v>8.0116328184025321</v>
       </c>
     </row>
     <row r="85" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A85" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B85" s="363"/>
       <c r="C85" s="364">
         <v>20007.771051999996</v>
       </c>
       <c r="D85" s="365">
         <v>18828.601684999998</v>
       </c>
       <c r="E85" s="366">
         <v>1179.1693670000002</v>
       </c>
       <c r="F85" s="364">
         <v>18328.949179200001</v>
       </c>
       <c r="G85" s="365">
         <v>18231.017785200002</v>
       </c>
       <c r="H85" s="366">
         <v>97.931393999999997</v>
       </c>
       <c r="I85" s="367">
         <v>1678.8218727999963</v>
       </c>
       <c r="J85" s="368">
         <v>17.894615359318795</v>
       </c>
       <c r="K85" s="369">
         <v>23.885166790795747</v>
       </c>
       <c r="L85" s="185"/>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A86" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B86" s="363"/>
       <c r="C86" s="364">
         <v>15029.079906999999</v>
       </c>
       <c r="D86" s="365">
         <v>14218.798081000001</v>
       </c>
       <c r="E86" s="366">
         <v>810.28182600000002</v>
       </c>
       <c r="F86" s="364">
         <v>12979.821591100001</v>
       </c>
       <c r="G86" s="365">
         <v>12910.962275100001</v>
       </c>
       <c r="H86" s="366">
         <v>68.859316000000007</v>
       </c>
       <c r="I86" s="367">
         <v>2049.2583158999996</v>
       </c>
       <c r="J86" s="368">
         <v>-3.3636991818782267</v>
       </c>
       <c r="K86" s="369">
         <v>-20.853051688244172</v>
       </c>
       <c r="L86" s="185"/>
     </row>
     <row r="87" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A87" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B87" s="363"/>
       <c r="C87" s="364">
         <v>19927.904711000003</v>
       </c>
       <c r="D87" s="365">
         <v>18705.426611000003</v>
       </c>
       <c r="E87" s="366">
         <v>1222.4781</v>
       </c>
       <c r="F87" s="364">
         <v>17992.455626499999</v>
       </c>
       <c r="G87" s="365">
         <v>17900.907972500001</v>
       </c>
       <c r="H87" s="366">
         <v>91.547653999999994</v>
       </c>
       <c r="I87" s="367">
         <v>1935.4490845000037</v>
       </c>
       <c r="J87" s="368">
         <v>10.370858483957283</v>
       </c>
       <c r="K87" s="369">
         <v>8.3213796381017602</v>
       </c>
       <c r="L87" s="185"/>
     </row>
     <row r="88" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A88" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B88" s="363"/>
       <c r="C88" s="364">
         <v>19986.48085</v>
       </c>
       <c r="D88" s="365">
         <v>18805.202133999999</v>
       </c>
       <c r="E88" s="366">
         <v>1181.278716</v>
       </c>
       <c r="F88" s="364">
         <v>18663.517540299999</v>
       </c>
       <c r="G88" s="365">
         <v>18575.717423300001</v>
       </c>
       <c r="H88" s="366">
         <v>87.800117</v>
       </c>
       <c r="I88" s="367">
         <v>1322.963309700001</v>
       </c>
       <c r="J88" s="368">
         <v>5.3931923620122229</v>
       </c>
       <c r="K88" s="369">
         <v>11.180066801806273</v>
       </c>
       <c r="L88" s="185"/>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A89" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B89" s="363"/>
       <c r="C89" s="364">
         <v>19726.076412000002</v>
       </c>
       <c r="D89" s="365">
         <v>18699.077131999999</v>
       </c>
       <c r="E89" s="366">
         <v>1026.99928</v>
       </c>
       <c r="F89" s="364">
         <v>18473.556041299998</v>
       </c>
       <c r="G89" s="365">
         <v>18391.414041299999</v>
       </c>
       <c r="H89" s="366">
         <v>82.141999999999996</v>
       </c>
       <c r="I89" s="367">
         <v>1252.5203707000016</v>
       </c>
       <c r="J89" s="368">
         <v>3.4000966741135916</v>
       </c>
       <c r="K89" s="369">
         <v>-1.6723842586071926E-2</v>
       </c>
       <c r="L89" s="185"/>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A90" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B90" s="363"/>
       <c r="C90" s="364">
         <v>20262.365876000003</v>
       </c>
       <c r="D90" s="365">
         <v>19175.981188000002</v>
       </c>
       <c r="E90" s="366">
         <v>1086.3846880000001</v>
       </c>
       <c r="F90" s="364">
         <v>18963.604489099998</v>
       </c>
       <c r="G90" s="365">
         <v>18884.556506099998</v>
       </c>
       <c r="H90" s="366">
         <v>79.047982999999988</v>
       </c>
       <c r="I90" s="367">
         <v>1298.761386900004</v>
       </c>
       <c r="J90" s="368">
         <v>10.950400008370025</v>
       </c>
       <c r="K90" s="369">
         <v>10.528038230066215</v>
       </c>
       <c r="L90" s="185"/>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A91" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B91" s="363"/>
       <c r="C91" s="364">
         <v>21407.194931999999</v>
       </c>
       <c r="D91" s="365">
         <v>20075.188440000002</v>
       </c>
       <c r="E91" s="366">
         <v>1332.006492</v>
       </c>
       <c r="F91" s="364">
         <v>21159.992026399999</v>
       </c>
       <c r="G91" s="365">
         <v>21066.486157400002</v>
       </c>
       <c r="H91" s="366">
         <v>93.505869000000004</v>
       </c>
       <c r="I91" s="367">
         <v>247.20290560000018</v>
       </c>
       <c r="J91" s="368">
         <v>8.4646387874212881</v>
       </c>
       <c r="K91" s="369">
         <v>16.044744664127315</v>
       </c>
       <c r="L91" s="185"/>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A92" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B92" s="363"/>
       <c r="C92" s="364">
         <v>21428.157380000004</v>
       </c>
       <c r="D92" s="365">
         <v>20293.121929000001</v>
       </c>
       <c r="E92" s="366">
         <v>1135.035451</v>
       </c>
       <c r="F92" s="364">
         <v>18302.997058299999</v>
       </c>
       <c r="G92" s="365">
         <v>18213.469847299999</v>
       </c>
       <c r="H92" s="366">
         <v>89.527210999999994</v>
       </c>
       <c r="I92" s="367">
         <v>3125.1603217000029</v>
       </c>
       <c r="J92" s="368">
         <v>9.8765136980482637</v>
       </c>
       <c r="K92" s="369">
         <v>-0.4618778767803573</v>
       </c>
       <c r="L92" s="185"/>
     </row>
     <row r="93" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A93" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B93" s="363"/>
       <c r="C93" s="364">
         <v>22342.659989</v>
       </c>
       <c r="D93" s="365">
         <v>21104.848812</v>
       </c>
       <c r="E93" s="366">
         <v>1237.8111769999998</v>
       </c>
       <c r="F93" s="364">
         <v>19271.1458743</v>
       </c>
       <c r="G93" s="365">
         <v>19194.2141123</v>
       </c>
       <c r="H93" s="366">
         <v>76.931762000000006</v>
       </c>
       <c r="I93" s="367">
         <v>3071.5141147000008</v>
       </c>
       <c r="J93" s="368">
         <v>10.244601111546519</v>
       </c>
       <c r="K93" s="369">
         <v>10.590070452951631</v>
       </c>
       <c r="L93" s="185"/>
     </row>
     <row r="94" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A94" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B94" s="363"/>
       <c r="C94" s="364">
         <v>22876.554470999996</v>
       </c>
       <c r="D94" s="365">
         <v>21633.711205</v>
       </c>
       <c r="E94" s="366">
         <v>1242.8432660000001</v>
       </c>
       <c r="F94" s="364">
         <v>19513.473472400001</v>
       </c>
       <c r="G94" s="365">
         <v>19430.4511484</v>
       </c>
       <c r="H94" s="366">
         <v>83.022323999999998</v>
       </c>
       <c r="I94" s="367">
         <v>3363.0809985999949</v>
       </c>
       <c r="J94" s="368">
         <v>14.370924036220453</v>
       </c>
       <c r="K94" s="369">
         <v>9.5966929697920413</v>
       </c>
       <c r="L94" s="185"/>
     </row>
     <row r="95" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B95" s="363"/>
       <c r="C95" s="364">
         <v>22035.976566000001</v>
       </c>
       <c r="D95" s="365">
         <v>20871.815793999998</v>
       </c>
       <c r="E95" s="366">
         <v>1164.1607720000002</v>
       </c>
       <c r="F95" s="364">
         <v>17852.464885099998</v>
       </c>
       <c r="G95" s="365">
         <v>17763.0146571</v>
       </c>
       <c r="H95" s="366">
         <v>89.45022800000001</v>
       </c>
       <c r="I95" s="367">
         <v>4183.5116809000001</v>
       </c>
       <c r="J95" s="368">
         <v>11.874844831396306</v>
       </c>
       <c r="K95" s="369">
         <v>2.4136563094054875</v>
       </c>
       <c r="L95" s="273"/>
     </row>
     <row r="96" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A96" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B96" s="370"/>
       <c r="C96" s="371">
         <v>23639.750442</v>
       </c>
       <c r="D96" s="372">
         <v>22296.174434</v>
       </c>
       <c r="E96" s="373">
         <v>1343.576008</v>
       </c>
       <c r="F96" s="371">
         <v>21479.6880618</v>
       </c>
       <c r="G96" s="372">
         <v>21396.588137800001</v>
       </c>
       <c r="H96" s="373">
         <v>83.099924000000001</v>
       </c>
       <c r="I96" s="374">
         <v>2160.0623802000023</v>
       </c>
       <c r="J96" s="375">
         <v>19.284950201064145</v>
@@ -19254,425 +19254,425 @@
       <c r="E97" s="381">
         <v>14329.434800000001</v>
       </c>
       <c r="F97" s="379">
         <v>244197.19736389999</v>
       </c>
       <c r="G97" s="380">
         <v>243200.63235490004</v>
       </c>
       <c r="H97" s="381">
         <v>996.56500900000003</v>
       </c>
       <c r="I97" s="382">
         <v>13557.632540100005</v>
       </c>
       <c r="J97" s="383">
         <v>3.6533793048877552</v>
       </c>
       <c r="K97" s="384">
         <v>9.5144735050868761</v>
       </c>
       <c r="L97" s="354"/>
     </row>
     <row r="98" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A98" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B98" s="363"/>
       <c r="C98" s="364">
         <v>22292.684998000001</v>
       </c>
       <c r="D98" s="365">
         <v>21065.093504</v>
       </c>
       <c r="E98" s="366">
         <v>1227.591494</v>
       </c>
       <c r="F98" s="364">
         <v>20943.192799800003</v>
       </c>
       <c r="G98" s="365">
         <v>20862.586085799998</v>
       </c>
       <c r="H98" s="366">
         <v>80.606714000000011</v>
       </c>
       <c r="I98" s="367">
         <v>1349.4921981999985</v>
       </c>
       <c r="J98" s="368">
         <v>11.420132407860596</v>
       </c>
       <c r="K98" s="369">
         <v>14.262921431233424</v>
       </c>
       <c r="L98" s="185"/>
     </row>
     <row r="99" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A99" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B99" s="363"/>
       <c r="C99" s="364">
         <v>17784.443454</v>
       </c>
       <c r="D99" s="365">
         <v>16860.338495</v>
       </c>
       <c r="E99" s="366">
         <v>924.10495900000001</v>
       </c>
       <c r="F99" s="364">
         <v>16313.032572399999</v>
       </c>
       <c r="G99" s="365">
         <v>16259.3537184</v>
       </c>
       <c r="H99" s="366">
         <v>53.678854000000001</v>
       </c>
       <c r="I99" s="367">
         <v>1471.4108816</v>
       </c>
       <c r="J99" s="368">
         <v>18.333547789021015</v>
       </c>
       <c r="K99" s="369">
         <v>25.679944503902234</v>
       </c>
       <c r="L99" s="185"/>
     </row>
     <row r="100" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A100" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B100" s="363"/>
       <c r="C100" s="364">
         <v>24441.808587</v>
       </c>
       <c r="D100" s="365">
         <v>23026.298499</v>
       </c>
       <c r="E100" s="366">
         <v>1415.510088</v>
       </c>
       <c r="F100" s="364">
         <v>24618.206838300001</v>
       </c>
       <c r="G100" s="365">
         <v>24526.268366300003</v>
       </c>
       <c r="H100" s="366">
         <v>91.93847199999999</v>
       </c>
       <c r="I100" s="367">
         <v>-176.39825129999966</v>
       </c>
       <c r="J100" s="368">
         <v>22.651171517838346</v>
       </c>
       <c r="K100" s="369">
         <v>36.82516355378047</v>
       </c>
       <c r="L100" s="185"/>
     </row>
     <row r="101" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A101" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B101" s="363"/>
       <c r="C101" s="364">
         <v>22796.363665000004</v>
       </c>
       <c r="D101" s="365">
         <v>21616.636159000001</v>
       </c>
       <c r="E101" s="366">
         <v>1179.7275059999999</v>
       </c>
       <c r="F101" s="364">
         <v>21981.165203</v>
       </c>
       <c r="G101" s="365">
         <v>21899.457163999999</v>
       </c>
       <c r="H101" s="366">
         <v>81.708038999999999</v>
       </c>
       <c r="I101" s="367">
         <v>815.1984620000012</v>
       </c>
       <c r="J101" s="368">
         <v>14.058917305594601</v>
       </c>
       <c r="K101" s="369">
         <v>17.776111365589195</v>
       </c>
       <c r="L101" s="185"/>
     </row>
     <row r="102" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A102" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B102" s="363"/>
       <c r="C102" s="364">
         <v>23765.866076000002</v>
       </c>
       <c r="D102" s="365">
         <v>22612.978767000001</v>
       </c>
       <c r="E102" s="366">
         <v>1152.887309</v>
       </c>
       <c r="F102" s="364">
         <v>21638.106042199997</v>
       </c>
       <c r="G102" s="365">
         <v>21544.196154199999</v>
       </c>
       <c r="H102" s="366">
         <v>93.909888000000009</v>
       </c>
       <c r="I102" s="367">
         <v>2127.760033800002</v>
       </c>
       <c r="J102" s="368">
         <v>20.479438382092386</v>
       </c>
       <c r="K102" s="369">
         <v>17.130161587867782</v>
       </c>
       <c r="L102" s="185"/>
     </row>
     <row r="103" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A103" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B103" s="363"/>
       <c r="C103" s="364">
         <v>24523.637067000003</v>
       </c>
       <c r="D103" s="365">
         <v>23245.861249000001</v>
       </c>
       <c r="E103" s="366">
         <v>1277.7758180000001</v>
       </c>
       <c r="F103" s="364">
         <v>23131.5653327</v>
       </c>
       <c r="G103" s="365">
         <v>23063.630038700001</v>
       </c>
       <c r="H103" s="366">
         <v>67.935293999999999</v>
       </c>
       <c r="I103" s="367">
         <v>1392.0717343000024</v>
       </c>
       <c r="J103" s="368">
         <v>21.030472043974452</v>
       </c>
       <c r="K103" s="369">
         <v>21.978737459936397</v>
       </c>
       <c r="L103" s="185"/>
     </row>
     <row r="104" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A104" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B104" s="363"/>
       <c r="C104" s="364">
         <v>23081.494127999998</v>
       </c>
       <c r="D104" s="365">
         <v>21679.835008999999</v>
       </c>
       <c r="E104" s="366">
         <v>1401.6591189999999</v>
       </c>
       <c r="F104" s="364">
         <v>23631.521593699999</v>
       </c>
       <c r="G104" s="365">
         <v>23552.5514597</v>
       </c>
       <c r="H104" s="366">
         <v>78.970134000000002</v>
       </c>
       <c r="I104" s="367">
         <v>-550.02746570000056</v>
       </c>
       <c r="J104" s="368">
         <v>7.8211984396760688</v>
       </c>
       <c r="K104" s="369">
         <v>11.68020084419893</v>
       </c>
       <c r="L104" s="185"/>
     </row>
     <row r="105" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A105" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B105" s="363"/>
       <c r="C105" s="364">
         <v>25412.536995000002</v>
       </c>
       <c r="D105" s="365">
         <v>23942.858168000002</v>
       </c>
       <c r="E105" s="366">
         <v>1469.678827</v>
       </c>
       <c r="F105" s="364">
         <v>25451.770433000002</v>
       </c>
       <c r="G105" s="365">
         <v>25359.353870000003</v>
       </c>
       <c r="H105" s="366">
         <v>92.416562999999996</v>
       </c>
       <c r="I105" s="367">
         <v>-39.233438000001016</v>
       </c>
       <c r="J105" s="368">
         <v>18.594130817420744</v>
       </c>
       <c r="K105" s="369">
         <v>39.057938718611076</v>
       </c>
       <c r="L105" s="185"/>
     </row>
     <row r="106" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A106" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B106" s="363"/>
       <c r="C106" s="364">
         <v>22036.356889999999</v>
       </c>
       <c r="D106" s="365">
         <v>20750.359692999999</v>
       </c>
       <c r="E106" s="366">
         <v>1285.9971969999999</v>
       </c>
       <c r="F106" s="364">
         <v>21159.533958299999</v>
       </c>
       <c r="G106" s="365">
         <v>21082.941457299999</v>
       </c>
       <c r="H106" s="366">
         <v>76.592500999999999</v>
       </c>
       <c r="I106" s="367">
         <v>876.82293170000241</v>
       </c>
       <c r="J106" s="368">
         <v>-1.3709338957438468</v>
       </c>
       <c r="K106" s="369">
         <v>9.7990441062373623</v>
       </c>
       <c r="L106" s="185"/>
     </row>
     <row r="107" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A107" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B107" s="363"/>
       <c r="C107" s="364">
         <v>20963.642199000002</v>
       </c>
       <c r="D107" s="365">
         <v>19877.431971000002</v>
       </c>
       <c r="E107" s="366">
         <v>1086.2102279999999</v>
       </c>
       <c r="F107" s="364">
         <v>17989.372271900003</v>
       </c>
       <c r="G107" s="365">
         <v>17894.140050900001</v>
       </c>
       <c r="H107" s="366">
         <v>95.23222100000001</v>
       </c>
       <c r="I107" s="367">
         <v>2974.2699270999992</v>
       </c>
       <c r="J107" s="368">
         <v>-8.3618897873145386</v>
       </c>
       <c r="K107" s="369">
         <v>-7.8105069436033512</v>
       </c>
       <c r="L107" s="185"/>
     </row>
     <row r="108" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A108" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B108" s="363"/>
       <c r="C108" s="364">
         <v>16911.856135999999</v>
       </c>
       <c r="D108" s="365">
         <v>15868.062188</v>
       </c>
       <c r="E108" s="366">
         <v>1043.793948</v>
       </c>
       <c r="F108" s="364">
         <v>15399.2377172</v>
       </c>
       <c r="G108" s="365">
         <v>15306.9538342</v>
       </c>
       <c r="H108" s="366">
         <v>92.283883000000003</v>
       </c>
       <c r="I108" s="367">
         <v>1512.6184188000002</v>
       </c>
       <c r="J108" s="368">
         <v>-23.253430201528559</v>
       </c>
       <c r="K108" s="369">
         <v>-13.741671997055763</v>
       </c>
       <c r="L108" s="185"/>
     </row>
     <row r="109" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A109" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B109" s="370"/>
       <c r="C109" s="371">
         <v>13744.139709000001</v>
       </c>
       <c r="D109" s="372">
         <v>12879.641402000001</v>
       </c>
       <c r="E109" s="373">
         <v>864.49830700000007</v>
       </c>
       <c r="F109" s="371">
         <v>11940.492601400001</v>
       </c>
       <c r="G109" s="372">
         <v>11849.2001554</v>
       </c>
       <c r="H109" s="373">
         <v>91.292445999999998</v>
       </c>
       <c r="I109" s="374">
         <v>1803.6471075999998</v>
       </c>
       <c r="J109" s="375">
         <v>-41.860047369276707</v>
@@ -19696,425 +19696,425 @@
       <c r="E110" s="381">
         <v>11686.535391000003</v>
       </c>
       <c r="F110" s="379">
         <v>177132.53553920001</v>
       </c>
       <c r="G110" s="380">
         <v>176306.52569219997</v>
       </c>
       <c r="H110" s="381">
         <v>826.00984699999992</v>
       </c>
       <c r="I110" s="382">
         <v>28069.216068800004</v>
       </c>
       <c r="J110" s="383">
         <v>-20.388785077499136</v>
       </c>
       <c r="K110" s="384">
         <v>-27.463321671444479</v>
       </c>
       <c r="L110" s="354"/>
     </row>
     <row r="111" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A111" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B111" s="363"/>
       <c r="C111" s="364">
         <v>12475.206960000001</v>
       </c>
       <c r="D111" s="365">
         <v>11688.571749999999</v>
       </c>
       <c r="E111" s="366">
         <v>786.63520999999992</v>
       </c>
       <c r="F111" s="364">
         <v>9099.3335549000003</v>
       </c>
       <c r="G111" s="365">
         <v>9022.3780578999995</v>
       </c>
       <c r="H111" s="366">
         <v>76.955497000000008</v>
       </c>
       <c r="I111" s="367">
         <v>3375.873405100001</v>
       </c>
       <c r="J111" s="368">
         <v>-44.039011177347092</v>
       </c>
       <c r="K111" s="369">
         <v>-56.552309660316482</v>
       </c>
       <c r="L111" s="185"/>
     </row>
     <row r="112" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A112" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B112" s="363"/>
       <c r="C112" s="364">
         <v>12728.106571999999</v>
       </c>
       <c r="D112" s="365">
         <v>11936.826722</v>
       </c>
       <c r="E112" s="366">
         <v>791.27985000000001</v>
       </c>
       <c r="F112" s="364">
         <v>11028.611556600001</v>
       </c>
       <c r="G112" s="365">
         <v>10945.091462599999</v>
       </c>
       <c r="H112" s="366">
         <v>83.520094</v>
       </c>
       <c r="I112" s="367">
         <v>1699.495015399998</v>
       </c>
       <c r="J112" s="368">
         <v>-28.431234832163117</v>
       </c>
       <c r="K112" s="369">
         <v>-32.39386050599019</v>
       </c>
       <c r="L112" s="185"/>
     </row>
     <row r="113" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A113" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B113" s="363"/>
       <c r="C113" s="364">
         <v>15677.209436000001</v>
       </c>
       <c r="D113" s="365">
         <v>14693.629521999999</v>
       </c>
       <c r="E113" s="366">
         <v>983.57991400000003</v>
       </c>
       <c r="F113" s="364">
         <v>12422.040529399999</v>
       </c>
       <c r="G113" s="365">
         <v>12340.766784399999</v>
       </c>
       <c r="H113" s="366">
         <v>81.273744999999991</v>
       </c>
       <c r="I113" s="367">
         <v>3255.1689066000022</v>
       </c>
       <c r="J113" s="368">
         <v>-35.859045044897684</v>
       </c>
       <c r="K113" s="369">
         <v>-49.54124558709006</v>
       </c>
       <c r="L113" s="185"/>
     </row>
     <row r="114" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A114" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B114" s="363"/>
       <c r="C114" s="364">
         <v>14952.217882999999</v>
       </c>
       <c r="D114" s="365">
         <v>14101.359221999999</v>
       </c>
       <c r="E114" s="366">
         <v>850.85866099999998</v>
       </c>
       <c r="F114" s="364">
         <v>12927.9188098</v>
       </c>
       <c r="G114" s="365">
         <v>12856.2097548</v>
       </c>
       <c r="H114" s="366">
         <v>71.709054999999992</v>
       </c>
       <c r="I114" s="367">
         <v>2024.2990732000005</v>
       </c>
       <c r="J114" s="368">
         <v>-34.409636103688655</v>
       </c>
       <c r="K114" s="369">
         <v>-41.186380747297285</v>
       </c>
       <c r="L114" s="185"/>
     </row>
     <row r="115" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A115" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B115" s="363"/>
       <c r="C115" s="364">
         <v>16300.369757999999</v>
       </c>
       <c r="D115" s="365">
         <v>15355.738341</v>
       </c>
       <c r="E115" s="366">
         <v>944.63141700000006</v>
       </c>
       <c r="F115" s="364">
         <v>13194.4598871</v>
       </c>
       <c r="G115" s="365">
         <v>13127.104652100001</v>
       </c>
       <c r="H115" s="366">
         <v>67.355235000000008</v>
       </c>
       <c r="I115" s="367">
         <v>3105.9098708999995</v>
       </c>
       <c r="J115" s="368">
         <v>-31.412683611556009</v>
       </c>
       <c r="K115" s="369">
         <v>-39.022112834795557</v>
       </c>
       <c r="L115" s="185"/>
     </row>
     <row r="116" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A116" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B116" s="363"/>
       <c r="C116" s="364">
         <v>17063.819578999999</v>
       </c>
       <c r="D116" s="365">
         <v>16103.963134</v>
       </c>
       <c r="E116" s="366">
         <v>959.85644499999989</v>
       </c>
       <c r="F116" s="364">
         <v>15406.180218700001</v>
       </c>
       <c r="G116" s="365">
         <v>15333.3274177</v>
       </c>
       <c r="H116" s="366">
         <v>72.852801000000014</v>
       </c>
       <c r="I116" s="367">
         <v>1657.639360299999</v>
       </c>
       <c r="J116" s="368">
         <v>-30.418887164327813</v>
       </c>
       <c r="K116" s="369">
         <v>-33.397588978031621</v>
       </c>
       <c r="L116" s="185"/>
     </row>
     <row r="117" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A117" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B117" s="363"/>
       <c r="C117" s="364">
         <v>17372.173089</v>
       </c>
       <c r="D117" s="365">
         <v>16464.237214000001</v>
       </c>
       <c r="E117" s="366">
         <v>907.93587500000001</v>
       </c>
       <c r="F117" s="364">
         <v>15555.088508500001</v>
       </c>
       <c r="G117" s="365">
         <v>15499.763640499999</v>
       </c>
       <c r="H117" s="366">
         <v>55.324868000000002</v>
       </c>
       <c r="I117" s="367">
         <v>1817.084580500001</v>
       </c>
       <c r="J117" s="368">
         <v>-24.735491590529488</v>
       </c>
       <c r="K117" s="369">
         <v>-34.17652584568706</v>
       </c>
       <c r="L117" s="185"/>
     </row>
     <row r="118" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A118" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B118" s="363"/>
       <c r="C118" s="364">
         <v>19127.882676000001</v>
       </c>
       <c r="D118" s="365">
         <v>18017.396374</v>
       </c>
       <c r="E118" s="366">
         <v>1110.4863019999998</v>
       </c>
       <c r="F118" s="364">
         <v>17255.410238200002</v>
       </c>
       <c r="G118" s="365">
         <v>17199.486704200001</v>
       </c>
       <c r="H118" s="366">
         <v>55.923533999999997</v>
       </c>
       <c r="I118" s="367">
         <v>1872.4724378000014</v>
       </c>
       <c r="J118" s="368">
         <v>-24.730526984521557</v>
       </c>
       <c r="K118" s="369">
         <v>-32.203497263093517</v>
       </c>
       <c r="L118" s="185"/>
     </row>
     <row r="119" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A119" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B119" s="363"/>
       <c r="C119" s="364">
         <v>19219.311805999998</v>
       </c>
       <c r="D119" s="365">
         <v>18106.451241999999</v>
       </c>
       <c r="E119" s="366">
         <v>1112.8605640000001</v>
       </c>
       <c r="F119" s="364">
         <v>16692.4118705</v>
       </c>
       <c r="G119" s="365">
         <v>16624.8133495</v>
       </c>
       <c r="H119" s="366">
         <v>67.598520999999991</v>
       </c>
       <c r="I119" s="367">
         <v>2526.8999354999978</v>
       </c>
       <c r="J119" s="368">
         <v>-12.783624344359593</v>
       </c>
       <c r="K119" s="369">
         <v>-21.111627962144851</v>
       </c>
       <c r="L119" s="185"/>
     </row>
     <row r="120" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A120" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B120" s="363"/>
       <c r="C120" s="364">
         <v>19975.727436000001</v>
       </c>
       <c r="D120" s="365">
         <v>18912.659724000001</v>
       </c>
       <c r="E120" s="366">
         <v>1063.067712</v>
       </c>
       <c r="F120" s="364">
         <v>16836.409195</v>
       </c>
       <c r="G120" s="365">
         <v>16776.261935999999</v>
       </c>
       <c r="H120" s="366">
         <v>60.147258999999998</v>
       </c>
       <c r="I120" s="367">
         <v>3139.3182410000004</v>
       </c>
       <c r="J120" s="368">
         <v>-4.7125149037657463</v>
       </c>
       <c r="K120" s="369">
         <v>-6.4091345683082475</v>
       </c>
       <c r="L120" s="185"/>
     </row>
     <row r="121" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A121" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B121" s="363"/>
       <c r="C121" s="364">
         <v>20153.381195000002</v>
       </c>
       <c r="D121" s="365">
         <v>19024.519473</v>
       </c>
       <c r="E121" s="366">
         <v>1128.8617220000001</v>
       </c>
       <c r="F121" s="364">
         <v>18154.4049075</v>
       </c>
       <c r="G121" s="365">
         <v>18094.065952500001</v>
       </c>
       <c r="H121" s="366">
         <v>60.338954999999999</v>
       </c>
       <c r="I121" s="367">
         <v>1998.9762875000015</v>
       </c>
       <c r="J121" s="368">
         <v>19.167174986191004</v>
       </c>
       <c r="K121" s="369">
         <v>17.891581654218164</v>
       </c>
       <c r="L121" s="185"/>
     </row>
     <row r="122" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A122" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B122" s="370"/>
       <c r="C122" s="371">
         <v>20156.345218000002</v>
       </c>
       <c r="D122" s="372">
         <v>19109.863499000003</v>
       </c>
       <c r="E122" s="373">
         <v>1046.4817190000001</v>
       </c>
       <c r="F122" s="371">
         <v>18560.266263000001</v>
       </c>
       <c r="G122" s="372">
         <v>18487.255980000002</v>
       </c>
       <c r="H122" s="373">
         <v>73.010283000000001</v>
       </c>
       <c r="I122" s="374">
         <v>1596.078955000002</v>
       </c>
       <c r="J122" s="375">
         <v>46.654106002728795</v>
@@ -20138,425 +20138,425 @@
       <c r="E123" s="381">
         <v>16275.845192000002</v>
       </c>
       <c r="F123" s="379">
         <v>255745.76381540002</v>
       </c>
       <c r="G123" s="380">
         <v>254983.83275540001</v>
       </c>
       <c r="H123" s="381">
         <v>761.93105999999989</v>
       </c>
       <c r="I123" s="382">
         <v>21606.308897599996</v>
       </c>
       <c r="J123" s="383">
         <v>35.160675062282088</v>
       </c>
       <c r="K123" s="384">
         <v>44.381021271387283</v>
       </c>
       <c r="L123" s="354"/>
     </row>
     <row r="124" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A124" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B124" s="363"/>
       <c r="C124" s="364">
         <v>21895.905342999999</v>
       </c>
       <c r="D124" s="365">
         <v>20729.562717999997</v>
       </c>
       <c r="E124" s="366">
         <v>1166.342625</v>
       </c>
       <c r="F124" s="364">
         <v>19539.178112200003</v>
       </c>
       <c r="G124" s="365">
         <v>19471.600762200003</v>
       </c>
       <c r="H124" s="366">
         <v>67.57735000000001</v>
       </c>
       <c r="I124" s="367">
         <v>2356.7272307999951</v>
       </c>
       <c r="J124" s="368">
         <v>75.515367506175608</v>
       </c>
       <c r="K124" s="369">
         <v>114.73196904270134</v>
       </c>
       <c r="L124" s="185"/>
     </row>
     <row r="125" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A125" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B125" s="363"/>
       <c r="C125" s="364">
         <v>16805.586955999999</v>
       </c>
       <c r="D125" s="365">
         <v>15823.237895</v>
       </c>
       <c r="E125" s="366">
         <v>982.34906100000001</v>
       </c>
       <c r="F125" s="364">
         <v>16024.693152399999</v>
       </c>
       <c r="G125" s="365">
         <v>15979.3845224</v>
       </c>
       <c r="H125" s="366">
         <v>45.308630000000001</v>
       </c>
       <c r="I125" s="367">
         <v>780.89380360000018</v>
       </c>
       <c r="J125" s="368">
         <v>32.035247041141773</v>
       </c>
       <c r="K125" s="369">
         <v>45.301093162630494</v>
       </c>
       <c r="L125" s="185"/>
     </row>
     <row r="126" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A126" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B126" s="363"/>
       <c r="C126" s="364">
         <v>23567.397192</v>
       </c>
       <c r="D126" s="365">
         <v>22215.668824</v>
       </c>
       <c r="E126" s="366">
         <v>1351.728368</v>
       </c>
       <c r="F126" s="364">
         <v>22399.137284299999</v>
       </c>
       <c r="G126" s="365">
         <v>22338.838214299998</v>
       </c>
       <c r="H126" s="366">
         <v>60.29907</v>
       </c>
       <c r="I126" s="367">
         <v>1168.2599077000023</v>
       </c>
       <c r="J126" s="368">
         <v>50.329032014342737</v>
       </c>
       <c r="K126" s="369">
         <v>80.317696044273873</v>
       </c>
       <c r="L126" s="185"/>
     </row>
     <row r="127" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A127" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B127" s="363"/>
       <c r="C127" s="364">
         <v>22093.560916999999</v>
       </c>
       <c r="D127" s="365">
         <v>20941.183311999997</v>
       </c>
       <c r="E127" s="366">
         <v>1152.3776049999999</v>
       </c>
       <c r="F127" s="364">
         <v>19983.0871205</v>
       </c>
       <c r="G127" s="365">
         <v>19928.783132500001</v>
       </c>
       <c r="H127" s="366">
         <v>54.303987999999997</v>
       </c>
       <c r="I127" s="367">
         <v>2110.4737964999972</v>
       </c>
       <c r="J127" s="368">
         <v>47.761095309608791</v>
       </c>
       <c r="K127" s="369">
         <v>54.573117409678019</v>
       </c>
       <c r="L127" s="185"/>
     </row>
     <row r="128" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A128" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B128" s="363"/>
       <c r="C128" s="364">
         <v>25708.45393</v>
       </c>
       <c r="D128" s="365">
         <v>24317.965530999998</v>
       </c>
       <c r="E128" s="366">
         <v>1390.4883990000001</v>
       </c>
       <c r="F128" s="364">
         <v>22699.3327532</v>
       </c>
       <c r="G128" s="365">
         <v>22640.942357200001</v>
       </c>
       <c r="H128" s="366">
         <v>58.390396000000003</v>
       </c>
       <c r="I128" s="367">
         <v>3009.1211767999976</v>
       </c>
       <c r="J128" s="368">
         <v>57.716998520126459</v>
       </c>
       <c r="K128" s="369">
         <v>72.036846884446973</v>
       </c>
       <c r="L128" s="185"/>
     </row>
     <row r="129" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A129" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B129" s="363"/>
       <c r="C129" s="364">
         <v>22981.616252</v>
       </c>
       <c r="D129" s="365">
         <v>21652.364063999998</v>
       </c>
       <c r="E129" s="366">
         <v>1329.2521880000002</v>
       </c>
       <c r="F129" s="364">
         <v>21580.885755800002</v>
       </c>
       <c r="G129" s="365">
         <v>21512.180835799998</v>
       </c>
       <c r="H129" s="366">
         <v>68.704920000000001</v>
       </c>
       <c r="I129" s="367">
         <v>1400.7304961999989</v>
       </c>
       <c r="J129" s="368">
         <v>34.68037531458009</v>
       </c>
       <c r="K129" s="369">
         <v>40.079406117845821</v>
       </c>
       <c r="L129" s="185"/>
     </row>
     <row r="130" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A130" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B130" s="363"/>
       <c r="C130" s="364">
         <v>24140.11793</v>
       </c>
       <c r="D130" s="365">
         <v>22750.823478999999</v>
       </c>
       <c r="E130" s="366">
         <v>1389.294451</v>
       </c>
       <c r="F130" s="364">
         <v>22172.763921400001</v>
       </c>
       <c r="G130" s="365">
         <v>22116.906429400002</v>
       </c>
       <c r="H130" s="366">
         <v>55.857492000000001</v>
       </c>
       <c r="I130" s="367">
         <v>1967.3540086000003</v>
       </c>
       <c r="J130" s="368">
         <v>38.95853907468512</v>
       </c>
       <c r="K130" s="369">
         <v>42.54347642756133</v>
       </c>
       <c r="L130" s="185"/>
     </row>
     <row r="131" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A131" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B131" s="363"/>
       <c r="C131" s="364">
         <v>24321.275435000003</v>
       </c>
       <c r="D131" s="365">
         <v>22851.357159000003</v>
       </c>
       <c r="E131" s="366">
         <v>1469.9182760000001</v>
       </c>
       <c r="F131" s="364">
         <v>22117.3412761</v>
       </c>
       <c r="G131" s="365">
         <v>22052.121749099999</v>
       </c>
       <c r="H131" s="366">
         <v>65.219526999999999</v>
       </c>
       <c r="I131" s="367">
         <v>2203.9341589000037</v>
       </c>
       <c r="J131" s="368">
         <v>27.150902412822802</v>
       </c>
       <c r="K131" s="369">
         <v>28.176270345266332</v>
       </c>
       <c r="L131" s="185"/>
     </row>
     <row r="132" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A132" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B132" s="363"/>
       <c r="C132" s="364">
         <v>22671.113820999999</v>
       </c>
       <c r="D132" s="365">
         <v>21255.964480999999</v>
       </c>
       <c r="E132" s="366">
         <v>1415.1493400000002</v>
       </c>
       <c r="F132" s="364">
         <v>20885.611624600002</v>
       </c>
       <c r="G132" s="365">
         <v>20813.766037599999</v>
       </c>
       <c r="H132" s="366">
         <v>71.845586999999995</v>
       </c>
       <c r="I132" s="367">
         <v>1785.502196399998</v>
       </c>
       <c r="J132" s="368">
         <v>17.960070838344986</v>
       </c>
       <c r="K132" s="369">
         <v>25.120394743617108</v>
       </c>
       <c r="L132" s="185"/>
     </row>
     <row r="133" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A133" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B133" s="363"/>
       <c r="C133" s="364">
         <v>24468.760346999999</v>
       </c>
       <c r="D133" s="365">
         <v>22847.274552999999</v>
       </c>
       <c r="E133" s="366">
         <v>1621.4857939999999</v>
       </c>
       <c r="F133" s="364">
         <v>21520.987899799999</v>
       </c>
       <c r="G133" s="365">
         <v>21451.5536828</v>
       </c>
       <c r="H133" s="366">
         <v>69.434217000000004</v>
       </c>
       <c r="I133" s="367">
         <v>2947.7724472000004</v>
       </c>
       <c r="J133" s="368">
         <v>22.492462041220644</v>
       </c>
       <c r="K133" s="369">
         <v>27.824096281713107</v>
       </c>
       <c r="L133" s="185"/>
     </row>
     <row r="134" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A134" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B134" s="363"/>
       <c r="C134" s="364">
         <v>24645.272462000001</v>
       </c>
       <c r="D134" s="365">
         <v>23027.297904999999</v>
       </c>
       <c r="E134" s="366">
         <v>1617.974557</v>
       </c>
       <c r="F134" s="364">
         <v>24232.6167905</v>
       </c>
       <c r="G134" s="365">
         <v>24161.584953499998</v>
       </c>
       <c r="H134" s="366">
         <v>71.031836999999996</v>
       </c>
       <c r="I134" s="367">
         <v>412.65567150000112</v>
       </c>
       <c r="J134" s="368">
         <v>22.288524310324796</v>
       </c>
       <c r="K134" s="369">
         <v>33.480645132515214</v>
       </c>
       <c r="L134" s="185"/>
     </row>
     <row r="135" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A135" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B135" s="370"/>
       <c r="C135" s="371">
         <v>24053.012128000002</v>
       </c>
       <c r="D135" s="372">
         <v>22663.527600000001</v>
       </c>
       <c r="E135" s="373">
         <v>1389.484528</v>
       </c>
       <c r="F135" s="371">
         <v>22590.1281246</v>
       </c>
       <c r="G135" s="372">
         <v>22516.1700786</v>
       </c>
       <c r="H135" s="373">
         <v>73.958045999999996</v>
       </c>
       <c r="I135" s="374">
         <v>1462.8840034000016</v>
       </c>
       <c r="J135" s="375">
         <v>19.332209623598835</v>
@@ -20580,425 +20580,425 @@
       <c r="E136" s="381">
         <v>20854.527433999996</v>
       </c>
       <c r="F136" s="379">
         <v>287315.9016403</v>
       </c>
       <c r="G136" s="380">
         <v>286362.15056830004</v>
       </c>
       <c r="H136" s="381">
         <v>953.75107199999991</v>
       </c>
       <c r="I136" s="382">
         <v>24866.498848700005</v>
       </c>
       <c r="J136" s="383">
         <v>12.558163865622843</v>
       </c>
       <c r="K136" s="384">
         <v>12.344344380885868</v>
       </c>
       <c r="L136" s="354"/>
     </row>
     <row r="137" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A137" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B137" s="363"/>
       <c r="C137" s="364">
         <v>25608.802104999999</v>
       </c>
       <c r="D137" s="365">
         <v>23942.104166000001</v>
       </c>
       <c r="E137" s="366">
         <v>1666.6979389999999</v>
       </c>
       <c r="F137" s="364">
         <v>24092.369591999999</v>
       </c>
       <c r="G137" s="365">
         <v>24011.299207</v>
       </c>
       <c r="H137" s="366">
         <v>81.070385000000002</v>
       </c>
       <c r="I137" s="367">
         <v>1516.4325130000002</v>
       </c>
       <c r="J137" s="368">
         <v>16.957036961191445</v>
       </c>
       <c r="K137" s="369">
         <v>23.302881286276033</v>
       </c>
       <c r="L137" s="185"/>
     </row>
     <row r="138" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A138" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B138" s="363"/>
       <c r="C138" s="364">
         <v>21496.231456999998</v>
       </c>
       <c r="D138" s="365">
         <v>20195.805984999999</v>
       </c>
       <c r="E138" s="366">
         <v>1300.4254720000001</v>
       </c>
       <c r="F138" s="364">
         <v>20853.208995999998</v>
       </c>
       <c r="G138" s="365">
         <v>20798.900987000001</v>
       </c>
       <c r="H138" s="366">
         <v>54.308008999999998</v>
       </c>
       <c r="I138" s="367">
         <v>643.02246099999923</v>
       </c>
       <c r="J138" s="368">
         <v>27.911220912907925</v>
       </c>
       <c r="K138" s="369">
         <v>30.131721073715774</v>
       </c>
       <c r="L138" s="185"/>
     </row>
     <row r="139" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A139" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B139" s="363"/>
       <c r="C139" s="364">
         <v>27550.790298</v>
       </c>
       <c r="D139" s="365">
         <v>25818.499669000001</v>
       </c>
       <c r="E139" s="366">
         <v>1732.2906289999999</v>
       </c>
       <c r="F139" s="364">
         <v>26197.9976742</v>
       </c>
       <c r="G139" s="365">
         <v>26124.4502302</v>
       </c>
       <c r="H139" s="366">
         <v>73.547443999999999</v>
       </c>
       <c r="I139" s="367">
         <v>1352.792623800002</v>
       </c>
       <c r="J139" s="368">
         <v>16.902134221899434</v>
       </c>
       <c r="K139" s="369">
         <v>16.959851362501784</v>
       </c>
       <c r="L139" s="185"/>
     </row>
     <row r="140" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A140" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B140" s="363"/>
       <c r="C140" s="364">
         <v>27610.139148999999</v>
       </c>
       <c r="D140" s="365">
         <v>25854.268856999999</v>
       </c>
       <c r="E140" s="366">
         <v>1755.8702919999998</v>
       </c>
       <c r="F140" s="364">
         <v>24926.392885199999</v>
       </c>
       <c r="G140" s="365">
         <v>24860.738044199999</v>
       </c>
       <c r="H140" s="366">
         <v>65.654841000000005</v>
       </c>
       <c r="I140" s="367">
         <v>2683.7462638000025</v>
       </c>
       <c r="J140" s="368">
         <v>24.969167499636704</v>
       </c>
       <c r="K140" s="369">
         <v>24.737447897271178</v>
       </c>
       <c r="L140" s="185"/>
     </row>
     <row r="141" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A141" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B141" s="363"/>
       <c r="C141" s="364">
         <v>28178.984957000001</v>
       </c>
       <c r="D141" s="365">
         <v>26322.819461999999</v>
       </c>
       <c r="E141" s="366">
         <v>1856.1654950000002</v>
       </c>
       <c r="F141" s="364">
         <v>27075.886680899999</v>
       </c>
       <c r="G141" s="365">
         <v>26997.380479899999</v>
       </c>
       <c r="H141" s="366">
         <v>78.506201000000004</v>
       </c>
       <c r="I141" s="367">
         <v>1103.0982761000023</v>
       </c>
       <c r="J141" s="368">
         <v>9.6098000825987544</v>
       </c>
       <c r="K141" s="369">
         <v>19.280539984520122</v>
       </c>
       <c r="L141" s="185"/>
     </row>
     <row r="142" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A142" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B142" s="363"/>
       <c r="C142" s="364">
         <v>25453.532184</v>
       </c>
       <c r="D142" s="365">
         <v>23893.590869</v>
       </c>
       <c r="E142" s="366">
         <v>1559.941315</v>
       </c>
       <c r="F142" s="364">
         <v>24215.757741499998</v>
       </c>
       <c r="G142" s="365">
         <v>24140.389758499998</v>
       </c>
       <c r="H142" s="366">
         <v>75.367982999999995</v>
       </c>
       <c r="I142" s="367">
         <v>1237.7744425000026</v>
       </c>
       <c r="J142" s="368">
         <v>10.756057819844933</v>
       </c>
       <c r="K142" s="369">
         <v>12.209285640613048</v>
       </c>
       <c r="L142" s="185"/>
     </row>
     <row r="143" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A143" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B143" s="363"/>
       <c r="C143" s="364">
         <v>28476.916794000001</v>
       </c>
       <c r="D143" s="365">
         <v>26666.07444</v>
       </c>
       <c r="E143" s="366">
         <v>1810.8423540000001</v>
       </c>
       <c r="F143" s="364">
         <v>25399.9814573</v>
       </c>
       <c r="G143" s="365">
         <v>25317.1645193</v>
       </c>
       <c r="H143" s="366">
         <v>82.816937999999993</v>
       </c>
       <c r="I143" s="367">
         <v>3076.9353366999999</v>
       </c>
       <c r="J143" s="368">
         <v>17.965110512614636</v>
       </c>
       <c r="K143" s="369">
         <v>14.554872578538836</v>
       </c>
       <c r="L143" s="185"/>
     </row>
     <row r="144" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A144" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B144" s="363"/>
       <c r="C144" s="364">
         <v>26149.329596</v>
       </c>
       <c r="D144" s="365">
         <v>24306.972304000003</v>
       </c>
       <c r="E144" s="366">
         <v>1842.3572919999999</v>
       </c>
       <c r="F144" s="364">
         <v>23542.3137971</v>
       </c>
       <c r="G144" s="365">
         <v>23445.494204100003</v>
       </c>
       <c r="H144" s="366">
         <v>96.819592999999998</v>
       </c>
       <c r="I144" s="367">
         <v>2607.0157989000008</v>
       </c>
       <c r="J144" s="368">
         <v>7.5162758872805728</v>
       </c>
       <c r="K144" s="369">
         <v>6.4427839820866124</v>
       </c>
       <c r="L144" s="185"/>
     </row>
     <row r="145" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A145" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B145" s="363"/>
       <c r="C145" s="364">
         <v>24982.937593000002</v>
       </c>
       <c r="D145" s="365">
         <v>23245.085161999999</v>
       </c>
       <c r="E145" s="366">
         <v>1737.852431</v>
       </c>
       <c r="F145" s="364">
         <v>23142.9108677</v>
       </c>
       <c r="G145" s="365">
         <v>23069.1060827</v>
       </c>
       <c r="H145" s="366">
         <v>73.80478500000001</v>
       </c>
       <c r="I145" s="367">
         <v>1840.0267253000029</v>
       </c>
       <c r="J145" s="368">
         <v>10.197221849147029</v>
       </c>
       <c r="K145" s="369">
         <v>10.807915438019787</v>
       </c>
       <c r="L145" s="185"/>
     </row>
     <row r="146" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A146" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B146" s="363"/>
       <c r="C146" s="364">
         <v>27437.274400000002</v>
       </c>
       <c r="D146" s="365">
         <v>25524.860155000002</v>
       </c>
       <c r="E146" s="366">
         <v>1912.4142450000002</v>
       </c>
       <c r="F146" s="364">
         <v>24091.998342800001</v>
       </c>
       <c r="G146" s="365">
         <v>24004.510325800002</v>
       </c>
       <c r="H146" s="366">
         <v>87.488017000000013</v>
       </c>
       <c r="I146" s="367">
         <v>3345.2760571999997</v>
       </c>
       <c r="J146" s="368">
         <v>12.131853068575902</v>
       </c>
       <c r="K146" s="369">
         <v>11.94652613054021</v>
       </c>
       <c r="L146" s="185"/>
     </row>
     <row r="147" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A147" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B147" s="363"/>
       <c r="C147" s="364">
         <v>24943.842479999996</v>
       </c>
       <c r="D147" s="365">
         <v>23107.227819</v>
       </c>
       <c r="E147" s="366">
         <v>1836.6146610000001</v>
       </c>
       <c r="F147" s="364">
         <v>21817.034712600002</v>
       </c>
       <c r="G147" s="365">
         <v>21723.211188599998</v>
       </c>
       <c r="H147" s="366">
         <v>93.823524000000006</v>
       </c>
       <c r="I147" s="367">
         <v>3126.8077673999965</v>
       </c>
       <c r="J147" s="368">
         <v>1.2114697391167168</v>
       </c>
       <c r="K147" s="369">
         <v>-9.9683088243568854</v>
       </c>
       <c r="L147" s="185"/>
     </row>
     <row r="148" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A148" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B148" s="370"/>
       <c r="C148" s="371">
         <v>24293.619476</v>
       </c>
       <c r="D148" s="372">
         <v>22450.564167</v>
       </c>
       <c r="E148" s="373">
         <v>1843.0553089999999</v>
       </c>
       <c r="F148" s="371">
         <v>21960.048893000003</v>
       </c>
       <c r="G148" s="372">
         <v>21869.505541000002</v>
       </c>
       <c r="H148" s="373">
         <v>90.543351999999999</v>
       </c>
       <c r="I148" s="374">
         <v>2333.570582999997</v>
       </c>
       <c r="J148" s="375">
         <v>1.0003210688107853</v>
@@ -21022,425 +21022,425 @@
       <c r="E149" s="381">
         <v>21622.579170000001</v>
       </c>
       <c r="F149" s="379">
         <v>276466.44202240004</v>
       </c>
       <c r="G149" s="380">
         <v>275502.6965964</v>
       </c>
       <c r="H149" s="381">
         <v>963.74542599999984</v>
       </c>
       <c r="I149" s="382">
         <v>28848.220634600006</v>
       </c>
       <c r="J149" s="383">
         <v>-2.1999119172773507</v>
       </c>
       <c r="K149" s="384">
         <v>-3.7761431079727505</v>
       </c>
       <c r="L149" s="354"/>
     </row>
     <row r="150" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A150" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B150" s="363"/>
       <c r="C150" s="364">
         <v>21372.578129999998</v>
       </c>
       <c r="D150" s="365">
         <v>19919.073616999998</v>
       </c>
       <c r="E150" s="366">
         <v>1453.5045130000001</v>
       </c>
       <c r="F150" s="364">
         <v>21107.8237596</v>
       </c>
       <c r="G150" s="365">
         <v>21045.860627599999</v>
       </c>
       <c r="H150" s="366">
         <v>61.963131999999995</v>
       </c>
       <c r="I150" s="367">
         <v>264.75437040000037</v>
       </c>
       <c r="J150" s="368">
         <v>-16.542062208262752</v>
       </c>
       <c r="K150" s="369">
         <v>-12.387929800774083</v>
       </c>
       <c r="L150" s="185"/>
     </row>
     <row r="151" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A151" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B151" s="363"/>
       <c r="C151" s="364">
         <v>23768.102087000003</v>
       </c>
       <c r="D151" s="365">
         <v>22105.717442000001</v>
       </c>
       <c r="E151" s="366">
         <v>1662.3846450000001</v>
       </c>
       <c r="F151" s="364">
         <v>21040.679973299997</v>
       </c>
       <c r="G151" s="365">
         <v>20966.1196853</v>
       </c>
       <c r="H151" s="366">
         <v>74.560288</v>
       </c>
       <c r="I151" s="367">
         <v>2727.4221137000022</v>
       </c>
       <c r="J151" s="368">
         <v>10.568692631285352</v>
       </c>
       <c r="K151" s="369">
         <v>0.89900301356956414</v>
       </c>
       <c r="L151" s="185"/>
     </row>
     <row r="152" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A152" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B152" s="363"/>
       <c r="C152" s="364">
         <v>26738.112153999999</v>
       </c>
       <c r="D152" s="365">
         <v>24807.551237</v>
       </c>
       <c r="E152" s="366">
         <v>1930.5609169999998</v>
       </c>
       <c r="F152" s="364">
         <v>24704.6995561</v>
       </c>
       <c r="G152" s="365">
         <v>24625.605701099998</v>
       </c>
       <c r="H152" s="366">
         <v>79.093854999999991</v>
       </c>
       <c r="I152" s="367">
         <v>2033.4125978999996</v>
       </c>
       <c r="J152" s="368">
         <v>-2.9497453075202569</v>
       </c>
       <c r="K152" s="369">
         <v>-5.7000467618584869</v>
       </c>
       <c r="L152" s="185"/>
     </row>
     <row r="153" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A153" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B153" s="363"/>
       <c r="C153" s="364">
         <v>25877.141339000002</v>
       </c>
       <c r="D153" s="365">
         <v>24023.913947000001</v>
       </c>
       <c r="E153" s="366">
         <v>1853.227392</v>
       </c>
       <c r="F153" s="364">
         <v>25311.178531099999</v>
       </c>
       <c r="G153" s="365">
         <v>25227.405949100001</v>
       </c>
       <c r="H153" s="366">
         <v>83.772582</v>
       </c>
       <c r="I153" s="367">
         <v>565.96280790000412</v>
       </c>
       <c r="J153" s="368">
         <v>-6.2766717713654314</v>
       </c>
       <c r="K153" s="369">
         <v>1.5436876393313437</v>
       </c>
       <c r="L153" s="185"/>
     </row>
     <row r="154" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A154" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B154" s="363"/>
       <c r="C154" s="364">
         <v>26439.606671000001</v>
       </c>
       <c r="D154" s="365">
         <v>24461.465747999999</v>
       </c>
       <c r="E154" s="366">
         <v>1978.1409229999999</v>
       </c>
       <c r="F154" s="364">
         <v>24188.696786500001</v>
       </c>
       <c r="G154" s="365">
         <v>24098.273206500002</v>
       </c>
       <c r="H154" s="366">
         <v>90.423580000000001</v>
       </c>
       <c r="I154" s="367">
         <v>2250.9098845000008</v>
       </c>
       <c r="J154" s="368">
         <v>-6.172608022092434</v>
       </c>
       <c r="K154" s="369">
         <v>-10.663325372966256</v>
       </c>
       <c r="L154" s="185"/>
     </row>
     <row r="155" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A155" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B155" s="363"/>
       <c r="C155" s="364">
         <v>24749.637351000001</v>
       </c>
       <c r="D155" s="365">
         <v>23009.650300000001</v>
       </c>
       <c r="E155" s="366">
         <v>1739.9870510000001</v>
       </c>
       <c r="F155" s="364">
         <v>22217.781872299998</v>
       </c>
       <c r="G155" s="365">
         <v>22137.705240299998</v>
       </c>
       <c r="H155" s="366">
         <v>80.076632000000004</v>
       </c>
       <c r="I155" s="367">
         <v>2531.8554787000007</v>
       </c>
       <c r="J155" s="368">
         <v>-2.7654112125250196</v>
       </c>
       <c r="K155" s="369">
         <v>-8.2507262028639623</v>
       </c>
       <c r="L155" s="185"/>
     </row>
     <row r="156" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A156" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B156" s="363"/>
       <c r="C156" s="364">
         <v>25223.405799999997</v>
       </c>
       <c r="D156" s="365">
         <v>23477.642090999998</v>
       </c>
       <c r="E156" s="366">
         <v>1745.7637090000001</v>
       </c>
       <c r="F156" s="364">
         <v>24752.830805999998</v>
       </c>
       <c r="G156" s="365">
         <v>24669.565050999998</v>
       </c>
       <c r="H156" s="366">
         <v>83.265754999999999</v>
       </c>
       <c r="I156" s="367">
         <v>470.57499399999904</v>
       </c>
       <c r="J156" s="368">
         <v>-11.425081646077317</v>
       </c>
       <c r="K156" s="369">
         <v>-2.5478390698352644</v>
       </c>
       <c r="L156" s="185"/>
     </row>
     <row r="157" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A157" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B157" s="363"/>
       <c r="C157" s="364">
         <v>25045.063678999999</v>
       </c>
       <c r="D157" s="365">
         <v>23383.823517999997</v>
       </c>
       <c r="E157" s="366">
         <v>1661.2401610000002</v>
       </c>
       <c r="F157" s="364">
         <v>21704.354862300002</v>
       </c>
       <c r="G157" s="365">
         <v>21612.800176299999</v>
       </c>
       <c r="H157" s="366">
         <v>91.554686000000004</v>
       </c>
       <c r="I157" s="367">
         <v>3340.7088166999965</v>
       </c>
       <c r="J157" s="368">
         <v>-4.2229224766394013</v>
       </c>
       <c r="K157" s="369">
         <v>-7.8070445863583862</v>
       </c>
       <c r="L157" s="185"/>
     </row>
     <row r="158" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A158" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B158" s="363"/>
       <c r="C158" s="364">
         <v>27511.424185999997</v>
       </c>
       <c r="D158" s="365">
         <v>25580.895002999998</v>
       </c>
       <c r="E158" s="366">
         <v>1930.5291829999999</v>
       </c>
       <c r="F158" s="364">
         <v>23433.662587499999</v>
       </c>
       <c r="G158" s="365">
         <v>23356.6727145</v>
       </c>
       <c r="H158" s="366">
         <v>76.989873000000003</v>
       </c>
       <c r="I158" s="367">
         <v>4077.7615984999984</v>
       </c>
       <c r="J158" s="368">
         <v>10.12085381708056</v>
       </c>
       <c r="K158" s="369">
         <v>1.2563316752249791</v>
       </c>
       <c r="L158" s="185"/>
     </row>
     <row r="159" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A159" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B159" s="363"/>
       <c r="C159" s="364">
         <v>26883.812637999999</v>
       </c>
       <c r="D159" s="365">
         <v>25043.246603</v>
       </c>
       <c r="E159" s="366">
         <v>1840.5660349999998</v>
       </c>
       <c r="F159" s="364">
         <v>23838.911949900001</v>
       </c>
       <c r="G159" s="365">
         <v>23764.268428899999</v>
       </c>
       <c r="H159" s="366">
         <v>74.643520999999993</v>
       </c>
       <c r="I159" s="367">
         <v>3044.9006880999991</v>
       </c>
       <c r="J159" s="368">
         <v>-2.0171892948667014</v>
       </c>
       <c r="K159" s="369">
         <v>-1.0504997937443294</v>
       </c>
       <c r="L159" s="185"/>
     </row>
     <row r="160" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A160" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B160" s="363"/>
       <c r="C160" s="364">
         <v>25234.233255000003</v>
       </c>
       <c r="D160" s="365">
         <v>23411.60428</v>
       </c>
       <c r="E160" s="366">
         <v>1822.6289750000001</v>
       </c>
       <c r="F160" s="364">
         <v>21890.058721099998</v>
       </c>
       <c r="G160" s="365">
         <v>21813.533738099999</v>
       </c>
       <c r="H160" s="366">
         <v>76.524982999999992</v>
       </c>
       <c r="I160" s="367">
         <v>3344.174533900004</v>
       </c>
       <c r="J160" s="368">
         <v>1.1641781944094685</v>
       </c>
       <c r="K160" s="369">
         <v>0.3347109699459983</v>
       </c>
       <c r="L160" s="185"/>
     </row>
     <row r="161" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A161" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B161" s="370"/>
       <c r="C161" s="371">
         <v>26471.545367000002</v>
       </c>
       <c r="D161" s="372">
         <v>24467.499701000001</v>
       </c>
       <c r="E161" s="373">
         <v>2004.045666</v>
       </c>
       <c r="F161" s="371">
         <v>22275.762616700002</v>
       </c>
       <c r="G161" s="372">
         <v>22184.886077700001</v>
       </c>
       <c r="H161" s="373">
         <v>90.876539000000008</v>
       </c>
       <c r="I161" s="374">
         <v>4195.7827503000017</v>
       </c>
       <c r="J161" s="375">
         <v>8.9650119577760137</v>
@@ -21464,425 +21464,425 @@
       <c r="E162" s="381">
         <v>23376.434346000002</v>
       </c>
       <c r="F162" s="379">
         <v>277384.28772299999</v>
       </c>
       <c r="G162" s="380">
         <v>276550.49091099994</v>
       </c>
       <c r="H162" s="381">
         <v>833.79681200000005</v>
       </c>
       <c r="I162" s="382">
         <v>33481.347876999986</v>
       </c>
       <c r="J162" s="383">
         <v>1.8181154140101532</v>
       </c>
       <c r="K162" s="384">
         <v>0.3319917216302159</v>
       </c>
       <c r="L162" s="354"/>
     </row>
     <row r="163" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A163" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B163" s="363"/>
       <c r="C163" s="364">
         <v>26025.285734000001</v>
       </c>
       <c r="D163" s="365">
         <v>24022.293416</v>
       </c>
       <c r="E163" s="366">
         <v>2002.9923180000001</v>
       </c>
       <c r="F163" s="364">
         <v>25733.162942899999</v>
       </c>
       <c r="G163" s="365">
         <v>25653.716316900001</v>
       </c>
       <c r="H163" s="366">
         <v>79.446626000000009</v>
       </c>
       <c r="I163" s="367">
         <v>292.12279110000281</v>
       </c>
       <c r="J163" s="368">
         <v>21.769519688732107</v>
       </c>
       <c r="K163" s="369">
         <v>21.912913600088025</v>
       </c>
       <c r="L163" s="185"/>
     </row>
     <row r="164" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A164" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B164" s="363"/>
       <c r="C164" s="364">
         <v>19930.798224000002</v>
       </c>
       <c r="D164" s="365">
         <v>18695.210817000003</v>
       </c>
       <c r="E164" s="366">
         <v>1235.587407</v>
       </c>
       <c r="F164" s="364">
         <v>19239.677466900001</v>
       </c>
       <c r="G164" s="365">
         <v>19195.6981079</v>
       </c>
       <c r="H164" s="366">
         <v>43.979358999999995</v>
       </c>
       <c r="I164" s="367">
         <v>691.12075710000101</v>
       </c>
       <c r="J164" s="368">
         <v>-16.144763468930137</v>
       </c>
       <c r="K164" s="369">
         <v>-8.5596212132184686</v>
       </c>
       <c r="L164" s="185"/>
     </row>
     <row r="165" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A165" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B165" s="363"/>
       <c r="C165" s="364">
         <v>27723.477496999996</v>
       </c>
       <c r="D165" s="365">
         <v>25692.143119</v>
       </c>
       <c r="E165" s="366">
         <v>2031.334378</v>
       </c>
       <c r="F165" s="364">
         <v>24851.592581800003</v>
       </c>
       <c r="G165" s="365">
         <v>24774.7835848</v>
       </c>
       <c r="H165" s="366">
         <v>76.808997000000005</v>
       </c>
       <c r="I165" s="367">
         <v>2871.8849151999952</v>
       </c>
       <c r="J165" s="368">
         <v>3.6852465025380954</v>
       </c>
       <c r="K165" s="369">
         <v>0.59459547510964406</v>
       </c>
       <c r="L165" s="185"/>
     </row>
     <row r="166" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A166" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B166" s="363"/>
       <c r="C166" s="364">
         <v>25491.564127999998</v>
       </c>
       <c r="D166" s="365">
         <v>23330.476912000002</v>
       </c>
       <c r="E166" s="366">
         <v>2161.0872159999999</v>
       </c>
       <c r="F166" s="364">
         <v>23553.0657789</v>
       </c>
       <c r="G166" s="365">
         <v>23485.5937839</v>
       </c>
       <c r="H166" s="366">
         <v>67.471994999999993</v>
       </c>
       <c r="I166" s="367">
         <v>1938.4983490999975</v>
       </c>
       <c r="J166" s="368">
         <v>-1.4900301619440905</v>
       </c>
       <c r="K166" s="369">
         <v>-6.9459932497405941</v>
       </c>
       <c r="L166" s="185"/>
     </row>
     <row r="167" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A167" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B167" s="363"/>
       <c r="C167" s="364">
         <v>27104.462767000001</v>
       </c>
       <c r="D167" s="365">
         <v>24903.183220999999</v>
       </c>
       <c r="E167" s="366">
         <v>2201.2795460000002</v>
       </c>
       <c r="F167" s="364">
         <v>22664.586750099999</v>
       </c>
       <c r="G167" s="365">
         <v>22601.3388261</v>
       </c>
       <c r="H167" s="366">
         <v>63.247923999999998</v>
       </c>
       <c r="I167" s="367">
         <v>4439.8760169000034</v>
       </c>
       <c r="J167" s="368">
         <v>2.5146217350095497</v>
       </c>
       <c r="K167" s="369">
         <v>-6.3009183580763448</v>
       </c>
       <c r="L167" s="185"/>
     </row>
     <row r="168" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A168" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B168" s="363"/>
       <c r="C168" s="364">
         <v>26958.428011</v>
       </c>
       <c r="D168" s="365">
         <v>25148.221473000001</v>
       </c>
       <c r="E168" s="366">
         <v>1810.2065379999999</v>
       </c>
       <c r="F168" s="364">
         <v>23821.1997195</v>
       </c>
       <c r="G168" s="365">
         <v>23750.5873125</v>
       </c>
       <c r="H168" s="366">
         <v>70.612407000000005</v>
       </c>
       <c r="I168" s="367">
         <v>3137.2282914999982</v>
       </c>
       <c r="J168" s="368">
         <v>8.9245374737208216</v>
       </c>
       <c r="K168" s="369">
         <v>7.2168223471446646</v>
       </c>
       <c r="L168" s="185"/>
     </row>
     <row r="169" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A169" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B169" s="363"/>
       <c r="C169" s="364">
         <v>25802.958478999997</v>
       </c>
       <c r="D169" s="365">
         <v>23865.007390999999</v>
       </c>
       <c r="E169" s="366">
         <v>1937.951088</v>
       </c>
       <c r="F169" s="364">
         <v>22932.027296800003</v>
       </c>
       <c r="G169" s="365">
         <v>22854.7441158</v>
       </c>
       <c r="H169" s="366">
         <v>77.283180999999999</v>
       </c>
       <c r="I169" s="367">
         <v>2870.9311821999959</v>
       </c>
       <c r="J169" s="368">
         <v>2.2976781311586456</v>
       </c>
       <c r="K169" s="369">
         <v>-7.3559405123014825</v>
       </c>
       <c r="L169" s="185"/>
     </row>
     <row r="170" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A170" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B170" s="363"/>
       <c r="C170" s="364">
         <v>25997.276255000001</v>
       </c>
       <c r="D170" s="365">
         <v>24252.595932</v>
       </c>
       <c r="E170" s="366">
         <v>1744.680323</v>
       </c>
       <c r="F170" s="364">
         <v>21483.957897699998</v>
       </c>
       <c r="G170" s="365">
         <v>21418.414394699998</v>
       </c>
       <c r="H170" s="366">
         <v>65.543503000000001</v>
       </c>
       <c r="I170" s="367">
         <v>4513.3183573000024</v>
       </c>
       <c r="J170" s="368">
         <v>3.8019970250601545</v>
       </c>
       <c r="K170" s="369">
         <v>-1.0154504291801323</v>
       </c>
       <c r="L170" s="185"/>
     </row>
     <row r="171" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A171" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B171" s="363"/>
       <c r="C171" s="364">
         <v>25673.98489</v>
       </c>
       <c r="D171" s="365">
         <v>23646.316749000001</v>
       </c>
       <c r="E171" s="366">
         <v>2027.6681410000001</v>
       </c>
       <c r="F171" s="364">
         <v>23366.938763400001</v>
       </c>
       <c r="G171" s="365">
         <v>23292.3891444</v>
       </c>
       <c r="H171" s="366">
         <v>74.549619000000007</v>
       </c>
       <c r="I171" s="367">
         <v>2307.0461266000011</v>
       </c>
       <c r="J171" s="368">
         <v>-6.6788228903650575</v>
       </c>
       <c r="K171" s="369">
         <v>-0.2847349356971231</v>
       </c>
       <c r="L171" s="185"/>
     </row>
     <row r="172" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A172" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B172" s="363"/>
       <c r="C172" s="364">
         <v>27141.511092999997</v>
       </c>
       <c r="D172" s="365">
         <v>25149.898923999997</v>
       </c>
       <c r="E172" s="366">
         <v>1991.612169</v>
       </c>
       <c r="F172" s="364">
         <v>23206.576251999999</v>
       </c>
       <c r="G172" s="365">
         <v>23139.406447999998</v>
       </c>
       <c r="H172" s="366">
         <v>67.169803999999999</v>
       </c>
       <c r="I172" s="367">
         <v>3934.934840999998</v>
       </c>
       <c r="J172" s="368">
         <v>0.95856364746324718</v>
       </c>
       <c r="K172" s="369">
         <v>-2.6525359010886129</v>
       </c>
       <c r="L172" s="185"/>
     </row>
     <row r="173" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A173" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B173" s="363"/>
       <c r="C173" s="364">
         <v>26237.906336</v>
       </c>
       <c r="D173" s="365">
         <v>24064.517522999999</v>
       </c>
       <c r="E173" s="366">
         <v>2173.388813</v>
       </c>
       <c r="F173" s="364">
         <v>21839.824688000001</v>
       </c>
       <c r="G173" s="365">
         <v>21760.455074999998</v>
       </c>
       <c r="H173" s="366">
         <v>79.369613000000001</v>
       </c>
       <c r="I173" s="367">
         <v>4398.0816479999985</v>
       </c>
       <c r="J173" s="368">
         <v>3.9774265017587767</v>
       </c>
       <c r="K173" s="369">
         <v>-0.2294833181583785</v>
       </c>
       <c r="L173" s="185"/>
     </row>
     <row r="174" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A174" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B174" s="370"/>
       <c r="C174" s="371">
         <v>26777.982185999997</v>
       </c>
       <c r="D174" s="372">
         <v>24719.335777</v>
       </c>
       <c r="E174" s="373">
         <v>2058.6464089999999</v>
       </c>
       <c r="F174" s="371">
         <v>24691.677585000001</v>
       </c>
       <c r="G174" s="372">
         <v>24623.363801</v>
       </c>
       <c r="H174" s="373">
         <v>68.313783999999998</v>
       </c>
       <c r="I174" s="374">
         <v>2086.3046009999962</v>
       </c>
       <c r="J174" s="375">
         <v>1.157608347950873</v>
@@ -21906,425 +21906,425 @@
       <c r="E175" s="381">
         <v>23379.5</v>
       </c>
       <c r="F175" s="379">
         <v>281095.61499999999</v>
       </c>
       <c r="G175" s="380">
         <v>280286.45799999998</v>
       </c>
       <c r="H175" s="381">
         <v>809.15700000000004</v>
       </c>
       <c r="I175" s="382">
         <v>38317.659</v>
       </c>
       <c r="J175" s="383">
         <v>2.7496247320815073</v>
       </c>
       <c r="K175" s="384">
         <v>1.3379731445734213</v>
       </c>
       <c r="L175" s="354"/>
     </row>
     <row r="176" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A176" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B176" s="363"/>
       <c r="C176" s="364">
         <v>24745.870999999999</v>
       </c>
       <c r="D176" s="365">
         <v>23022.063999999998</v>
       </c>
       <c r="E176" s="366">
         <v>1723.807</v>
       </c>
       <c r="F176" s="364">
         <v>21812.816999999999</v>
       </c>
       <c r="G176" s="365">
         <v>21739.532999999999</v>
       </c>
       <c r="H176" s="366">
         <v>73.284000000000006</v>
       </c>
       <c r="I176" s="367">
         <v>2933.0540000000001</v>
       </c>
       <c r="J176" s="368">
         <v>-4.9160449075436885</v>
       </c>
       <c r="K176" s="369">
         <v>-15.234605833721096</v>
       </c>
       <c r="L176" s="185"/>
     </row>
     <row r="177" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A177" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B177" s="363"/>
       <c r="C177" s="364">
         <v>21591.877</v>
       </c>
       <c r="D177" s="365">
         <v>20111.428</v>
       </c>
       <c r="E177" s="366">
         <v>1480.4490000000001</v>
       </c>
       <c r="F177" s="364">
         <v>20268.636999999999</v>
       </c>
       <c r="G177" s="365">
         <v>20217.091</v>
       </c>
       <c r="H177" s="366">
         <v>51.545999999999999</v>
       </c>
       <c r="I177" s="367">
         <v>1323.24</v>
       </c>
       <c r="J177" s="368">
         <v>8.3342310595457292</v>
       </c>
       <c r="K177" s="369">
         <v>5.3481121753221839</v>
       </c>
       <c r="L177" s="185"/>
     </row>
     <row r="178" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A178" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B178" s="363"/>
       <c r="C178" s="364">
         <v>28255.041000000001</v>
       </c>
       <c r="D178" s="365">
         <v>26005.420999999998</v>
       </c>
       <c r="E178" s="366">
         <v>2249.62</v>
       </c>
       <c r="F178" s="364">
         <v>26570.86</v>
       </c>
       <c r="G178" s="365">
         <v>26498.352999999999</v>
       </c>
       <c r="H178" s="366">
         <v>72.507000000000005</v>
       </c>
       <c r="I178" s="367">
         <v>1684.181</v>
       </c>
       <c r="J178" s="368">
         <v>1.9173767181895693</v>
       </c>
       <c r="K178" s="369">
         <v>6.9181377915357363</v>
       </c>
       <c r="L178" s="185"/>
     </row>
     <row r="179" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A179" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B179" s="363"/>
       <c r="C179" s="364">
         <v>27105.699000000001</v>
       </c>
       <c r="D179" s="365">
         <v>25202.63</v>
       </c>
       <c r="E179" s="366">
         <v>1903.069</v>
       </c>
       <c r="F179" s="364">
         <v>24736.181</v>
       </c>
       <c r="G179" s="365">
         <v>24660.878000000001</v>
       </c>
       <c r="H179" s="366">
         <v>75.302999999999997</v>
       </c>
       <c r="I179" s="367">
         <v>2369.518</v>
       </c>
       <c r="J179" s="368">
         <v>6.3320354290344687</v>
       </c>
       <c r="K179" s="369">
         <v>5.0231898989552857</v>
       </c>
       <c r="L179" s="185"/>
     </row>
     <row r="180" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A180" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B180" s="363"/>
       <c r="C180" s="364">
         <v>27151.225999999999</v>
       </c>
       <c r="D180" s="365">
         <v>25302.648000000001</v>
       </c>
       <c r="E180" s="366">
         <v>1848.578</v>
       </c>
       <c r="F180" s="364">
         <v>21938.258999999998</v>
       </c>
       <c r="G180" s="365">
         <v>21880.544999999998</v>
       </c>
       <c r="H180" s="366">
         <v>57.713999999999999</v>
       </c>
       <c r="I180" s="367">
         <v>5212.9669999999996</v>
       </c>
       <c r="J180" s="368">
         <v>0.17252964355719996</v>
       </c>
       <c r="K180" s="369">
         <v>-3.2046811976256016</v>
       </c>
       <c r="L180" s="185"/>
     </row>
     <row r="181" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A181" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B181" s="363"/>
       <c r="C181" s="364">
         <v>27335.947</v>
       </c>
       <c r="D181" s="365">
         <v>25251.624</v>
       </c>
       <c r="E181" s="366">
         <v>2084.3229999999999</v>
       </c>
       <c r="F181" s="364">
         <v>25548.969000000001</v>
       </c>
       <c r="G181" s="365">
         <v>25484.548999999999</v>
       </c>
       <c r="H181" s="366">
         <v>64.42</v>
       </c>
       <c r="I181" s="367">
         <v>1786.9780000000001</v>
       </c>
       <c r="J181" s="368">
         <v>1.4003746392258438</v>
       </c>
       <c r="K181" s="369">
         <v>7.2530741559823655</v>
       </c>
       <c r="L181" s="185"/>
     </row>
     <row r="182" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A182" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B182" s="363"/>
       <c r="C182" s="364">
         <v>27269.258000000002</v>
       </c>
       <c r="D182" s="365">
         <v>25309.420999999998</v>
       </c>
       <c r="E182" s="366">
         <v>1959.837</v>
       </c>
       <c r="F182" s="364">
         <v>24893.535</v>
       </c>
       <c r="G182" s="365">
         <v>24833.017</v>
       </c>
       <c r="H182" s="366">
         <v>60.518000000000001</v>
       </c>
       <c r="I182" s="367">
         <v>2375.723</v>
       </c>
       <c r="J182" s="368">
         <v>5.682679845388134</v>
       </c>
       <c r="K182" s="369">
         <v>8.5535730348346117</v>
       </c>
       <c r="L182" s="185"/>
     </row>
     <row r="183" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A183" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B183" s="363"/>
       <c r="C183" s="364">
         <v>28551.577000000001</v>
       </c>
       <c r="D183" s="365">
         <v>26409.623</v>
       </c>
       <c r="E183" s="366">
         <v>2141.9540000000002</v>
       </c>
       <c r="F183" s="364">
         <v>24467.859</v>
       </c>
       <c r="G183" s="365">
         <v>24395.599999999999</v>
       </c>
       <c r="H183" s="366">
         <v>72.259</v>
       </c>
       <c r="I183" s="367">
         <v>4083.7179999999998</v>
       </c>
       <c r="J183" s="368">
         <v>9.8252629234908344</v>
       </c>
       <c r="K183" s="369">
         <v>13.888972956046661</v>
       </c>
       <c r="L183" s="185"/>
     </row>
     <row r="184" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A184" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B184" s="363"/>
       <c r="C184" s="364">
         <v>26833.365000000002</v>
       </c>
       <c r="D184" s="365">
         <v>24839.477999999999</v>
       </c>
       <c r="E184" s="366">
         <v>1993.8869999999999</v>
       </c>
       <c r="F184" s="364">
         <v>23330.367999999999</v>
       </c>
       <c r="G184" s="365">
         <v>23263.734</v>
       </c>
       <c r="H184" s="366">
         <v>66.634</v>
       </c>
       <c r="I184" s="367">
         <v>3502.9969999999998</v>
       </c>
       <c r="J184" s="368">
         <v>4.5157777998520876</v>
       </c>
       <c r="K184" s="369">
         <v>-0.15650643745119469</v>
       </c>
       <c r="L184" s="185"/>
     </row>
     <row r="185" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A185" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B185" s="363"/>
       <c r="C185" s="364">
         <v>27303.835999999999</v>
       </c>
       <c r="D185" s="365">
         <v>25482.789000000001</v>
       </c>
       <c r="E185" s="366">
         <v>1821.047</v>
       </c>
       <c r="F185" s="364">
         <v>22971.446</v>
       </c>
       <c r="G185" s="365">
         <v>22900.925999999999</v>
       </c>
       <c r="H185" s="366">
         <v>70.52</v>
       </c>
       <c r="I185" s="367">
         <v>4332.3900000000003</v>
       </c>
       <c r="J185" s="368">
         <v>0.59806879006772151</v>
       </c>
       <c r="K185" s="369">
         <v>-1.0132052632267814</v>
       </c>
       <c r="L185" s="185"/>
     </row>
     <row r="186" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A186" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B186" s="363"/>
       <c r="C186" s="364">
         <v>27205.131000000001</v>
       </c>
       <c r="D186" s="365">
         <v>25014.376</v>
       </c>
       <c r="E186" s="366">
         <v>2190.7550000000001</v>
       </c>
       <c r="F186" s="364">
         <v>22998.817999999999</v>
       </c>
       <c r="G186" s="365">
         <v>22919.847000000002</v>
       </c>
       <c r="H186" s="366">
         <v>78.971000000000004</v>
       </c>
       <c r="I186" s="367">
         <v>4206.3130000000001</v>
       </c>
       <c r="J186" s="368">
         <v>3.6863637350245053</v>
       </c>
       <c r="K186" s="369">
         <v>5.3067885322212023</v>
       </c>
       <c r="L186" s="185"/>
     </row>
     <row r="187" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A187" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B187" s="370"/>
       <c r="C187" s="371">
         <v>26064.446</v>
       </c>
       <c r="D187" s="372">
         <v>24082.272000000001</v>
       </c>
       <c r="E187" s="373">
         <v>1982.174</v>
       </c>
       <c r="F187" s="371">
         <v>21557.866000000002</v>
       </c>
       <c r="G187" s="372">
         <v>21492.384999999998</v>
       </c>
       <c r="H187" s="373">
         <v>65.480999999999995</v>
       </c>
       <c r="I187" s="374">
         <v>4506.58</v>
       </c>
       <c r="J187" s="375">
         <v>-2.6646376154998199</v>
@@ -22348,425 +22348,425 @@
       <c r="E188" s="381">
         <v>21248.653999999999</v>
       </c>
       <c r="F188" s="379">
         <v>236380.48300000001</v>
       </c>
       <c r="G188" s="380">
         <v>235578.908</v>
       </c>
       <c r="H188" s="381">
         <v>801.57500000000005</v>
       </c>
       <c r="I188" s="382">
         <v>48053.495000000003</v>
       </c>
       <c r="J188" s="383">
         <v>-10.951109063801775</v>
       </c>
       <c r="K188" s="384">
         <v>-15.907445585730679</v>
       </c>
       <c r="L188" s="354"/>
     </row>
     <row r="189" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A189" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B189" s="363"/>
       <c r="C189" s="364">
         <v>25433.463</v>
       </c>
       <c r="D189" s="365">
         <v>23454.151999999998</v>
       </c>
       <c r="E189" s="366">
         <v>1979.3109999999999</v>
       </c>
       <c r="F189" s="364">
         <v>21044.82</v>
       </c>
       <c r="G189" s="365">
         <v>20980.056</v>
       </c>
       <c r="H189" s="366">
         <v>64.763999999999996</v>
       </c>
       <c r="I189" s="367">
         <v>4388.643</v>
       </c>
       <c r="J189" s="368">
         <v>2.7786130461926355</v>
       </c>
       <c r="K189" s="369">
         <v>-3.5208519834920913</v>
       </c>
       <c r="L189" s="185"/>
     </row>
     <row r="190" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A190" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B190" s="363"/>
       <c r="C190" s="364">
         <v>20091.715</v>
       </c>
       <c r="D190" s="365">
         <v>18593.873</v>
       </c>
       <c r="E190" s="366">
         <v>1497.8420000000001</v>
       </c>
       <c r="F190" s="364">
         <v>15665.496999999999</v>
       </c>
       <c r="G190" s="365">
         <v>15612.946</v>
       </c>
       <c r="H190" s="366">
         <v>52.551000000000002</v>
       </c>
       <c r="I190" s="367">
         <v>4426.2179999999998</v>
       </c>
       <c r="J190" s="368">
         <v>-6.9478072702989184</v>
       </c>
       <c r="K190" s="369">
         <v>-22.710653903368048</v>
       </c>
       <c r="L190" s="185"/>
     </row>
     <row r="191" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A191" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B191" s="363"/>
       <c r="C191" s="364">
         <v>25559.210999999999</v>
       </c>
       <c r="D191" s="365">
         <v>23781.350999999999</v>
       </c>
       <c r="E191" s="366">
         <v>1777.86</v>
       </c>
       <c r="F191" s="364">
         <v>21885.23</v>
       </c>
       <c r="G191" s="365">
         <v>21813.312000000002</v>
       </c>
       <c r="H191" s="366">
         <v>71.918000000000006</v>
       </c>
       <c r="I191" s="367">
         <v>3673.9810000000002</v>
       </c>
       <c r="J191" s="368">
         <v>-9.5410585318209229</v>
       </c>
       <c r="K191" s="369">
         <v>-17.634468737556858</v>
       </c>
       <c r="L191" s="185"/>
     </row>
     <row r="192" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A192" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B192" s="363"/>
       <c r="C192" s="364">
         <v>23786.263999999999</v>
       </c>
       <c r="D192" s="365">
         <v>22102.06</v>
       </c>
       <c r="E192" s="366">
         <v>1684.204</v>
       </c>
       <c r="F192" s="364">
         <v>19282.039000000001</v>
       </c>
       <c r="G192" s="365">
         <v>19218.382000000001</v>
       </c>
       <c r="H192" s="366">
         <v>63.656999999999996</v>
       </c>
       <c r="I192" s="367">
         <v>4504.2250000000004</v>
       </c>
       <c r="J192" s="368">
         <v>-12.246262308158885</v>
       </c>
       <c r="K192" s="369">
         <v>-22.049248426828701</v>
       </c>
       <c r="L192" s="185"/>
     </row>
     <row r="193" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A193" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B193" s="363"/>
       <c r="C193" s="364">
         <v>25931.328000000001</v>
       </c>
       <c r="D193" s="365">
         <v>24100.199000000001</v>
       </c>
       <c r="E193" s="366">
         <v>1831.1289999999999</v>
       </c>
       <c r="F193" s="364">
         <v>20654.032999999999</v>
       </c>
       <c r="G193" s="365">
         <v>20588.637999999999</v>
       </c>
       <c r="H193" s="366">
         <v>65.394999999999996</v>
       </c>
       <c r="I193" s="367">
         <v>5277.2950000000001</v>
       </c>
       <c r="J193" s="368">
         <v>-4.4929757499716585</v>
       </c>
       <c r="K193" s="369">
         <v>-5.8538191202866194</v>
       </c>
       <c r="L193" s="185"/>
     </row>
     <row r="194" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A194" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B194" s="363"/>
       <c r="C194" s="364">
         <v>23382.857</v>
       </c>
       <c r="D194" s="365">
         <v>21708.831999999999</v>
       </c>
       <c r="E194" s="366">
         <v>1674.0250000000001</v>
       </c>
       <c r="F194" s="364">
         <v>21360.436000000002</v>
       </c>
       <c r="G194" s="365">
         <v>21293.89</v>
       </c>
       <c r="H194" s="366">
         <v>66.546000000000006</v>
       </c>
       <c r="I194" s="367">
         <v>2022.421</v>
       </c>
       <c r="J194" s="368">
         <v>-14.461141587668427</v>
       </c>
       <c r="K194" s="369">
         <v>-16.394137078486416</v>
       </c>
       <c r="L194" s="185"/>
     </row>
     <row r="195" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A195" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B195" s="363"/>
       <c r="C195" s="364">
         <v>23802.534</v>
       </c>
       <c r="D195" s="365">
         <v>22198.577000000001</v>
       </c>
       <c r="E195" s="366">
         <v>1603.9570000000001</v>
       </c>
       <c r="F195" s="364">
         <v>20476.366000000002</v>
       </c>
       <c r="G195" s="365">
         <v>20408.974999999999</v>
       </c>
       <c r="H195" s="366">
         <v>67.391000000000005</v>
       </c>
       <c r="I195" s="367">
         <v>3326.1680000000001</v>
       </c>
       <c r="J195" s="368">
         <v>-12.712938503863949</v>
       </c>
       <c r="K195" s="369">
         <v>-17.744241627394423</v>
       </c>
       <c r="L195" s="185"/>
     </row>
     <row r="196" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A196" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B196" s="363"/>
       <c r="C196" s="364">
         <v>24234.476999999999</v>
       </c>
       <c r="D196" s="365">
         <v>22388.116000000002</v>
       </c>
       <c r="E196" s="366">
         <v>1846.3610000000001</v>
       </c>
       <c r="F196" s="364">
         <v>20749.705000000002</v>
       </c>
       <c r="G196" s="365">
         <v>20679.184000000001</v>
       </c>
       <c r="H196" s="366">
         <v>70.521000000000001</v>
       </c>
       <c r="I196" s="367">
         <v>3484.7719999999999</v>
       </c>
       <c r="J196" s="368">
         <v>-15.120355698741264</v>
       </c>
       <c r="K196" s="369">
         <v>-15.196074164069689</v>
       </c>
       <c r="L196" s="185"/>
     </row>
     <row r="197" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A197" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B197" s="363"/>
       <c r="C197" s="364">
         <v>22910.031999999999</v>
       </c>
       <c r="D197" s="365">
         <v>21105.627</v>
       </c>
       <c r="E197" s="366">
         <v>1804.405</v>
       </c>
       <c r="F197" s="364">
         <v>17986.907999999999</v>
       </c>
       <c r="G197" s="365">
         <v>17915.792000000001</v>
       </c>
       <c r="H197" s="366">
         <v>71.116</v>
       </c>
       <c r="I197" s="367">
         <v>4923.1239999999998</v>
       </c>
       <c r="J197" s="368">
         <v>-14.621099515472622</v>
       </c>
       <c r="K197" s="369">
         <v>-22.903453558897997</v>
       </c>
       <c r="L197" s="185"/>
     </row>
     <row r="198" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A198" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B198" s="363"/>
       <c r="C198" s="364">
         <v>24342.207999999999</v>
       </c>
       <c r="D198" s="365">
         <v>22412.641</v>
       </c>
       <c r="E198" s="366">
         <v>1929.567</v>
       </c>
       <c r="F198" s="364">
         <v>18606.647000000001</v>
       </c>
       <c r="G198" s="365">
         <v>18538.726999999999</v>
       </c>
       <c r="H198" s="366">
         <v>67.92</v>
       </c>
       <c r="I198" s="367">
         <v>5735.5609999999997</v>
       </c>
       <c r="J198" s="368">
         <v>-10.846930079714806</v>
       </c>
       <c r="K198" s="369">
         <v>-19.000976255478214</v>
       </c>
       <c r="L198" s="185"/>
     </row>
     <row r="199" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A199" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B199" s="363"/>
       <c r="C199" s="364">
         <v>22524.853999999999</v>
       </c>
       <c r="D199" s="365">
         <v>20654.234</v>
       </c>
       <c r="E199" s="366">
         <v>1870.62</v>
       </c>
       <c r="F199" s="364">
         <v>20375.875</v>
       </c>
       <c r="G199" s="365">
         <v>20304.413</v>
       </c>
       <c r="H199" s="366">
         <v>71.462000000000003</v>
       </c>
       <c r="I199" s="367">
         <v>2148.9789999999998</v>
       </c>
       <c r="J199" s="368">
         <v>-17.203655442791288</v>
       </c>
       <c r="K199" s="369">
         <v>-11.404686101694443</v>
       </c>
       <c r="L199" s="185"/>
     </row>
     <row r="200" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A200" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B200" s="370"/>
       <c r="C200" s="371">
         <v>22435.035</v>
       </c>
       <c r="D200" s="372">
         <v>20685.662</v>
       </c>
       <c r="E200" s="373">
         <v>1749.373</v>
       </c>
       <c r="F200" s="371">
         <v>18292.927</v>
       </c>
       <c r="G200" s="372">
         <v>18224.593000000001</v>
       </c>
       <c r="H200" s="373">
         <v>68.334000000000003</v>
       </c>
       <c r="I200" s="374">
         <v>4142.1080000000002</v>
       </c>
       <c r="J200" s="375">
         <v>-13.924757886662928</v>
@@ -22790,425 +22790,425 @@
       <c r="E201" s="381">
         <v>22312.463</v>
       </c>
       <c r="F201" s="379">
         <v>229199.459</v>
       </c>
       <c r="G201" s="380">
         <v>228460.96400000001</v>
       </c>
       <c r="H201" s="381">
         <v>738.495</v>
       </c>
       <c r="I201" s="382">
         <v>49975.197</v>
       </c>
       <c r="J201" s="383">
         <v>-1.8490484283843189</v>
       </c>
       <c r="K201" s="384">
         <v>-3.0379090138334308</v>
       </c>
       <c r="L201" s="354"/>
     </row>
     <row r="202" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A202" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B202" s="363"/>
       <c r="C202" s="364">
         <v>22073.597000000002</v>
       </c>
       <c r="D202" s="365">
         <v>20214.939999999999</v>
       </c>
       <c r="E202" s="366">
         <v>1858.6569999999999</v>
       </c>
       <c r="F202" s="364">
         <v>18568.189999999999</v>
       </c>
       <c r="G202" s="365">
         <v>18504.306</v>
       </c>
       <c r="H202" s="366">
         <v>63.884</v>
       </c>
       <c r="I202" s="367">
         <v>3505.4070000000002</v>
       </c>
       <c r="J202" s="368">
         <v>-13.21041495607578</v>
       </c>
       <c r="K202" s="369">
         <v>-11.768359149662484</v>
       </c>
       <c r="L202" s="185"/>
     </row>
     <row r="203" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A203" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B203" s="363"/>
       <c r="C203" s="364">
         <v>17631.046999999999</v>
       </c>
       <c r="D203" s="365">
         <v>16311.787</v>
       </c>
       <c r="E203" s="366">
         <v>1319.26</v>
       </c>
       <c r="F203" s="364">
         <v>13463.58</v>
       </c>
       <c r="G203" s="365">
         <v>13419.694</v>
       </c>
       <c r="H203" s="366">
         <v>43.886000000000003</v>
       </c>
       <c r="I203" s="367">
         <v>4167.4669999999996</v>
       </c>
       <c r="J203" s="368">
         <v>-12.247177505752994</v>
       </c>
       <c r="K203" s="369">
         <v>-14.055838764643088</v>
       </c>
       <c r="L203" s="185"/>
     </row>
     <row r="204" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A204" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B204" s="363"/>
       <c r="C204" s="364">
         <v>22632.039000000001</v>
       </c>
       <c r="D204" s="365">
         <v>20777.924999999999</v>
       </c>
       <c r="E204" s="366">
         <v>1854.114</v>
       </c>
       <c r="F204" s="364">
         <v>18118.105</v>
       </c>
       <c r="G204" s="365">
         <v>18057.132000000001</v>
       </c>
       <c r="H204" s="366">
         <v>60.972999999999999</v>
       </c>
       <c r="I204" s="367">
         <v>4513.9340000000002</v>
       </c>
       <c r="J204" s="368">
         <v>-11.452513146826011</v>
       </c>
       <c r="K204" s="369">
         <v>-17.213093031236134</v>
       </c>
       <c r="L204" s="185"/>
     </row>
     <row r="205" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A205" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B205" s="363"/>
       <c r="C205" s="364">
         <v>22048.734</v>
       </c>
       <c r="D205" s="365">
         <v>20355.395</v>
       </c>
       <c r="E205" s="366">
         <v>1693.3389999999999</v>
       </c>
       <c r="F205" s="364">
         <v>17298.918000000001</v>
       </c>
       <c r="G205" s="365">
         <v>17246.828000000001</v>
       </c>
       <c r="H205" s="366">
         <v>52.09</v>
       </c>
       <c r="I205" s="367">
         <v>4749.8159999999998</v>
       </c>
       <c r="J205" s="368">
         <v>-7.304762109762172</v>
       </c>
       <c r="K205" s="369">
         <v>-10.284809609606121</v>
       </c>
       <c r="L205" s="185"/>
     </row>
     <row r="206" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A206" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B206" s="363"/>
       <c r="C206" s="364">
         <v>23509.809000000001</v>
       </c>
       <c r="D206" s="365">
         <v>21760.534</v>
       </c>
       <c r="E206" s="366">
         <v>1749.2750000000001</v>
       </c>
       <c r="F206" s="364">
         <v>19977.365000000002</v>
       </c>
       <c r="G206" s="365">
         <v>19911.953000000001</v>
       </c>
       <c r="H206" s="366">
         <v>65.412000000000006</v>
       </c>
       <c r="I206" s="367">
         <v>3532.444</v>
       </c>
       <c r="J206" s="368">
         <v>-9.338198953790565</v>
       </c>
       <c r="K206" s="369">
         <v>-3.276202763886356</v>
       </c>
       <c r="L206" s="185"/>
     </row>
     <row r="207" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A207" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B207" s="363"/>
       <c r="C207" s="364">
         <v>22812.394</v>
       </c>
       <c r="D207" s="365">
         <v>21064.41</v>
       </c>
       <c r="E207" s="366">
         <v>1747.9839999999999</v>
       </c>
       <c r="F207" s="364">
         <v>19178.241999999998</v>
       </c>
       <c r="G207" s="365">
         <v>19122.598999999998</v>
       </c>
       <c r="H207" s="366">
         <v>55.643000000000001</v>
       </c>
       <c r="I207" s="367">
         <v>3634.152</v>
       </c>
       <c r="J207" s="368">
         <v>-2.4396633824515113</v>
       </c>
       <c r="K207" s="369">
         <v>-10.216055514971698</v>
       </c>
       <c r="L207" s="185"/>
     </row>
     <row r="208" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A208" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B208" s="363"/>
       <c r="C208" s="364">
         <v>24044.579000000002</v>
       </c>
       <c r="D208" s="365">
         <v>22177.857</v>
       </c>
       <c r="E208" s="366">
         <v>1866.722</v>
       </c>
       <c r="F208" s="364">
         <v>20289.347000000002</v>
       </c>
       <c r="G208" s="365">
         <v>20221.469000000001</v>
       </c>
       <c r="H208" s="366">
         <v>67.878</v>
       </c>
       <c r="I208" s="367">
         <v>3755.232</v>
       </c>
       <c r="J208" s="368">
         <v>1.0168875297058708</v>
       </c>
       <c r="K208" s="369">
         <v>-0.9133407754090741</v>
       </c>
       <c r="L208" s="185"/>
     </row>
     <row r="209" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A209" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B209" s="363"/>
       <c r="C209" s="364">
         <v>24536.823</v>
       </c>
       <c r="D209" s="365">
         <v>22489.989000000001</v>
       </c>
       <c r="E209" s="366">
         <v>2046.8340000000001</v>
       </c>
       <c r="F209" s="364">
         <v>20467.463</v>
       </c>
       <c r="G209" s="365">
         <v>20399.337</v>
       </c>
       <c r="H209" s="366">
         <v>68.126000000000005</v>
       </c>
       <c r="I209" s="367">
         <v>4069.36</v>
       </c>
       <c r="J209" s="368">
         <v>1.2475862383991205</v>
       </c>
       <c r="K209" s="369">
         <v>-1.3602217477308713</v>
       </c>
       <c r="L209" s="185"/>
     </row>
     <row r="210" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A210" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B210" s="363"/>
       <c r="C210" s="364">
         <v>22491.208999999999</v>
       </c>
       <c r="D210" s="365">
         <v>20802.638999999999</v>
       </c>
       <c r="E210" s="366">
         <v>1688.57</v>
       </c>
       <c r="F210" s="364">
         <v>18062.613000000001</v>
       </c>
       <c r="G210" s="365">
         <v>18011.106</v>
       </c>
       <c r="H210" s="366">
         <v>51.506999999999998</v>
       </c>
       <c r="I210" s="367">
         <v>4428.5959999999995</v>
       </c>
       <c r="J210" s="368">
         <v>-1.8281205368896907</v>
       </c>
       <c r="K210" s="369">
         <v>0.42088946026743446</v>
       </c>
       <c r="L210" s="185"/>
     </row>
     <row r="211" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A211" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B211" s="363"/>
       <c r="C211" s="364">
         <v>26652.649000000001</v>
       </c>
       <c r="D211" s="365">
         <v>24600.876</v>
       </c>
       <c r="E211" s="366">
         <v>2051.7730000000001</v>
       </c>
       <c r="F211" s="364">
         <v>22189.396000000001</v>
       </c>
       <c r="G211" s="365">
         <v>22118.746999999999</v>
       </c>
       <c r="H211" s="366">
         <v>70.649000000000001</v>
       </c>
       <c r="I211" s="367">
         <v>4463.2529999999997</v>
       </c>
       <c r="J211" s="368">
         <v>9.4915013461391826</v>
       </c>
       <c r="K211" s="369">
         <v>19.255210248251604</v>
       </c>
       <c r="L211" s="185"/>
     </row>
     <row r="212" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A212" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B212" s="363"/>
       <c r="C212" s="364">
         <v>25075.618999999999</v>
       </c>
       <c r="D212" s="365">
         <v>23057.922999999999</v>
       </c>
       <c r="E212" s="366">
         <v>2017.6959999999999</v>
       </c>
       <c r="F212" s="364">
         <v>20851.66</v>
       </c>
       <c r="G212" s="365">
         <v>20783.403999999999</v>
       </c>
       <c r="H212" s="366">
         <v>68.256</v>
       </c>
       <c r="I212" s="367">
         <v>4223.9589999999998</v>
       </c>
       <c r="J212" s="368">
         <v>11.324224343474102</v>
       </c>
       <c r="K212" s="369">
         <v>2.335040826467575</v>
       </c>
       <c r="L212" s="185"/>
     </row>
     <row r="213" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A213" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B213" s="370"/>
       <c r="C213" s="371">
         <v>25666.156999999999</v>
       </c>
       <c r="D213" s="372">
         <v>23247.918000000001</v>
       </c>
       <c r="E213" s="373">
         <v>2418.239</v>
       </c>
       <c r="F213" s="371">
         <v>20734.580000000002</v>
       </c>
       <c r="G213" s="372">
         <v>20664.388999999999</v>
       </c>
       <c r="H213" s="373">
         <v>70.191000000000003</v>
       </c>
       <c r="I213" s="374">
         <v>4931.5770000000002</v>
       </c>
       <c r="J213" s="375">
         <v>14.402125960579069</v>
@@ -23232,425 +23232,425 @@
       <c r="E214" s="381">
         <v>24049.205000000002</v>
       </c>
       <c r="F214" s="379">
         <v>257199.59</v>
       </c>
       <c r="G214" s="380">
         <v>256430.52900000001</v>
       </c>
       <c r="H214" s="381">
         <v>769.06100000000004</v>
       </c>
       <c r="I214" s="382">
         <v>58287.067999999999</v>
       </c>
       <c r="J214" s="383">
         <v>13.006912060097603</v>
       </c>
       <c r="K214" s="384">
         <v>12.216490877493738</v>
       </c>
       <c r="L214" s="354"/>
     </row>
     <row r="215" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A215" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B215" s="363"/>
       <c r="C215" s="364">
         <v>23652.348000000002</v>
       </c>
       <c r="D215" s="365">
         <v>21816.521000000001</v>
       </c>
       <c r="E215" s="366">
         <v>1835.827</v>
       </c>
       <c r="F215" s="364">
         <v>20038.778999999999</v>
       </c>
       <c r="G215" s="365">
         <v>19971.205999999998</v>
       </c>
       <c r="H215" s="366">
         <v>67.572999999999993</v>
       </c>
       <c r="I215" s="367">
         <v>3613.569</v>
       </c>
       <c r="J215" s="368">
         <v>7.1522144759642021</v>
       </c>
       <c r="K215" s="369">
         <v>7.9199372690606893</v>
       </c>
       <c r="L215" s="185"/>
     </row>
     <row r="216" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A216" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B216" s="363"/>
       <c r="C216" s="364">
         <v>22541.448</v>
       </c>
       <c r="D216" s="365">
         <v>20888.564999999999</v>
       </c>
       <c r="E216" s="366">
         <v>1652.883</v>
       </c>
       <c r="F216" s="364">
         <v>19091.921999999999</v>
       </c>
       <c r="G216" s="365">
         <v>19034.925999999999</v>
       </c>
       <c r="H216" s="366">
         <v>56.996000000000002</v>
       </c>
       <c r="I216" s="367">
         <v>3449.5259999999998</v>
       </c>
       <c r="J216" s="368">
         <v>27.850875787467416</v>
       </c>
       <c r="K216" s="369">
         <v>41.804200665796174</v>
       </c>
       <c r="L216" s="185"/>
     </row>
     <row r="217" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A217" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B217" s="363"/>
       <c r="C217" s="364">
         <v>25531.473999999998</v>
       </c>
       <c r="D217" s="365">
         <v>23636.296999999999</v>
       </c>
       <c r="E217" s="366">
         <v>1895.1769999999999</v>
       </c>
       <c r="F217" s="364">
         <v>21565.949000000001</v>
       </c>
       <c r="G217" s="365">
         <v>21498.005000000001</v>
       </c>
       <c r="H217" s="366">
         <v>67.944000000000003</v>
       </c>
       <c r="I217" s="367">
         <v>3965.5250000000001</v>
       </c>
       <c r="J217" s="368">
         <v>12.811196551932419</v>
       </c>
       <c r="K217" s="369">
         <v>19.029826794800009</v>
       </c>
       <c r="L217" s="185"/>
     </row>
     <row r="218" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A218" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B218" s="363"/>
       <c r="C218" s="364">
         <v>24125.455999999998</v>
       </c>
       <c r="D218" s="365">
         <v>22245.465</v>
       </c>
       <c r="E218" s="366">
         <v>1879.991</v>
       </c>
       <c r="F218" s="364">
         <v>21370.987000000001</v>
       </c>
       <c r="G218" s="365">
         <v>21313.62</v>
       </c>
       <c r="H218" s="366">
         <v>57.366999999999997</v>
       </c>
       <c r="I218" s="367">
         <v>2754.4690000000001</v>
       </c>
       <c r="J218" s="368">
         <v>9.4187811418106815</v>
       </c>
       <c r="K218" s="369">
         <v>23.539443333970368</v>
       </c>
       <c r="L218" s="185"/>
     </row>
     <row r="219" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A219" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B219" s="363"/>
       <c r="C219" s="364">
         <v>25322.280999999999</v>
       </c>
       <c r="D219" s="365">
         <v>23497.199000000001</v>
       </c>
       <c r="E219" s="366">
         <v>1825.0820000000001</v>
       </c>
       <c r="F219" s="364">
         <v>21914.974999999999</v>
       </c>
       <c r="G219" s="365">
         <v>21861.126</v>
       </c>
       <c r="H219" s="366">
         <v>53.848999999999997</v>
       </c>
       <c r="I219" s="367">
         <v>3407.306</v>
       </c>
       <c r="J219" s="368">
         <v>7.7094288600983525</v>
       </c>
       <c r="K219" s="369">
         <v>9.6990268736642697</v>
       </c>
       <c r="L219" s="185"/>
     </row>
     <row r="220" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A220" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B220" s="363"/>
       <c r="C220" s="364">
         <v>25679.974999999999</v>
       </c>
       <c r="D220" s="365">
         <v>23828.183000000001</v>
       </c>
       <c r="E220" s="366">
         <v>1851.7919999999999</v>
       </c>
       <c r="F220" s="364">
         <v>19784.297999999999</v>
       </c>
       <c r="G220" s="365">
         <v>19721.687000000002</v>
       </c>
       <c r="H220" s="366">
         <v>62.610999999999997</v>
       </c>
       <c r="I220" s="367">
         <v>5895.6769999999997</v>
       </c>
       <c r="J220" s="368">
         <v>12.570276490928572</v>
       </c>
       <c r="K220" s="369">
         <v>3.1601228100052134</v>
       </c>
       <c r="L220" s="185"/>
     </row>
     <row r="221" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A221" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B221" s="363"/>
       <c r="C221" s="364">
         <v>26939.170999999998</v>
       </c>
       <c r="D221" s="365">
         <v>24684.089</v>
       </c>
       <c r="E221" s="366">
         <v>2255.0819999999999</v>
       </c>
       <c r="F221" s="364">
         <v>21508.985000000001</v>
       </c>
       <c r="G221" s="365">
         <v>21441.664000000001</v>
       </c>
       <c r="H221" s="366">
         <v>67.320999999999998</v>
       </c>
       <c r="I221" s="367">
         <v>5430.1859999999997</v>
       </c>
       <c r="J221" s="368">
         <v>12.038439100971575</v>
       </c>
       <c r="K221" s="369">
         <v>6.0112235253308057</v>
       </c>
       <c r="L221" s="185"/>
     </row>
     <row r="222" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A222" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B222" s="363"/>
       <c r="C222" s="364">
         <v>27616.651000000002</v>
       </c>
       <c r="D222" s="365">
         <v>25514.544000000002</v>
       </c>
       <c r="E222" s="366">
         <v>2102.107</v>
       </c>
       <c r="F222" s="364">
         <v>21845.077000000001</v>
       </c>
       <c r="G222" s="365">
         <v>21787.631000000001</v>
       </c>
       <c r="H222" s="366">
         <v>57.445999999999998</v>
       </c>
       <c r="I222" s="367">
         <v>5771.5739999999996</v>
       </c>
       <c r="J222" s="368">
         <v>12.551861339179894</v>
       </c>
       <c r="K222" s="369">
         <v>6.7307511439009318</v>
       </c>
       <c r="L222" s="185"/>
     </row>
     <row r="223" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A223" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B223" s="363"/>
       <c r="C223" s="364">
         <v>28714.835999999999</v>
       </c>
       <c r="D223" s="365">
         <v>26474.3</v>
       </c>
       <c r="E223" s="366">
         <v>2240.5360000000001</v>
       </c>
       <c r="F223" s="364">
         <v>22110.385999999999</v>
       </c>
       <c r="G223" s="365">
         <v>22036.848000000002</v>
       </c>
       <c r="H223" s="366">
         <v>73.537999999999997</v>
       </c>
       <c r="I223" s="367">
         <v>6604.45</v>
       </c>
       <c r="J223" s="368">
         <v>27.671375958491161</v>
       </c>
       <c r="K223" s="369">
         <v>22.409675720783035</v>
       </c>
       <c r="L223" s="185"/>
     </row>
     <row r="224" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A224" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B224" s="363"/>
       <c r="C224" s="364">
         <v>27396.197</v>
       </c>
       <c r="D224" s="365">
         <v>25392.629000000001</v>
       </c>
       <c r="E224" s="366">
         <v>2003.568</v>
       </c>
       <c r="F224" s="364">
         <v>22087.419000000002</v>
       </c>
       <c r="G224" s="365">
         <v>22019.738000000001</v>
       </c>
       <c r="H224" s="366">
         <v>67.680999999999997</v>
       </c>
       <c r="I224" s="367">
         <v>5308.7780000000002</v>
       </c>
       <c r="J224" s="368">
         <v>2.7897714782496852</v>
       </c>
       <c r="K224" s="369">
         <v>-0.45957537555325978</v>
       </c>
       <c r="L224" s="185"/>
     </row>
     <row r="225" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A225" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B225" s="363"/>
       <c r="C225" s="364">
         <v>28589.473999999998</v>
       </c>
       <c r="D225" s="365">
         <v>26445.131000000001</v>
       </c>
       <c r="E225" s="366">
         <v>2144.3429999999998</v>
       </c>
       <c r="F225" s="364">
         <v>22654.77</v>
       </c>
       <c r="G225" s="365">
         <v>22587.164000000001</v>
       </c>
       <c r="H225" s="366">
         <v>67.605999999999995</v>
       </c>
       <c r="I225" s="367">
         <v>5934.7039999999997</v>
       </c>
       <c r="J225" s="368">
         <v>14.013033935473338</v>
       </c>
       <c r="K225" s="369">
         <v>8.6473211245531534</v>
       </c>
       <c r="L225" s="185"/>
     </row>
     <row r="226" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A226" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B226" s="370"/>
       <c r="C226" s="371">
         <v>29377.347000000002</v>
       </c>
       <c r="D226" s="372">
         <v>27014.53</v>
       </c>
       <c r="E226" s="373">
         <v>2362.817</v>
       </c>
       <c r="F226" s="371">
         <v>23226.043000000001</v>
       </c>
       <c r="G226" s="372">
         <v>23156.914000000001</v>
       </c>
       <c r="H226" s="373">
         <v>69.129000000000005</v>
       </c>
       <c r="I226" s="374">
         <v>6151.3040000000001</v>
       </c>
       <c r="J226" s="375">
         <v>14.459468941922236</v>
@@ -23674,425 +23674,425 @@
       <c r="E227" s="381">
         <v>26128.571</v>
       </c>
       <c r="F227" s="379">
         <v>284791.67300000001</v>
       </c>
       <c r="G227" s="380">
         <v>284007.73800000001</v>
       </c>
       <c r="H227" s="381">
         <v>783.93499999999995</v>
       </c>
       <c r="I227" s="382">
         <v>49215.665000000001</v>
       </c>
       <c r="J227" s="383">
         <v>5.8705113291985871</v>
       </c>
       <c r="K227" s="384">
         <v>10.727887629991944</v>
       </c>
       <c r="L227" s="354"/>
     </row>
     <row r="228" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A228" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B228" s="363"/>
       <c r="C228" s="364">
         <v>27261.431</v>
       </c>
       <c r="D228" s="365">
         <v>25305.239000000001</v>
       </c>
       <c r="E228" s="366">
         <v>1956.192</v>
       </c>
       <c r="F228" s="364">
         <v>24562.216</v>
       </c>
       <c r="G228" s="365">
         <v>24489.433000000001</v>
       </c>
       <c r="H228" s="366">
         <v>72.783000000000001</v>
       </c>
       <c r="I228" s="367">
         <v>2699.2150000000001</v>
       </c>
       <c r="J228" s="368">
         <v>15.258878315167696</v>
       </c>
       <c r="K228" s="369">
         <v>22.573416274514528</v>
       </c>
       <c r="L228" s="185"/>
     </row>
     <row r="229" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A229" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B229" s="363"/>
       <c r="C229" s="364">
         <v>22169.527999999998</v>
       </c>
       <c r="D229" s="365">
         <v>20649.741999999998</v>
       </c>
       <c r="E229" s="366">
         <v>1519.7860000000001</v>
       </c>
       <c r="F229" s="364">
         <v>19185.262999999999</v>
       </c>
       <c r="G229" s="365">
         <v>19138.938999999998</v>
       </c>
       <c r="H229" s="366">
         <v>46.323999999999998</v>
       </c>
       <c r="I229" s="367">
         <v>2984.2649999999999</v>
       </c>
       <c r="J229" s="368">
         <v>-1.6499383713060491</v>
       </c>
       <c r="K229" s="369">
         <v>0.48890310781701285</v>
       </c>
       <c r="L229" s="185"/>
     </row>
     <row r="230" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A230" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B230" s="363"/>
       <c r="C230" s="364">
         <v>29792.852999999999</v>
       </c>
       <c r="D230" s="365">
         <v>27439.535</v>
       </c>
       <c r="E230" s="366">
         <v>2353.3180000000002</v>
       </c>
       <c r="F230" s="364">
         <v>23845.592000000001</v>
       </c>
       <c r="G230" s="365">
         <v>23770.835999999999</v>
       </c>
       <c r="H230" s="366">
         <v>74.756</v>
       </c>
       <c r="I230" s="367">
         <v>5947.2610000000004</v>
       </c>
       <c r="J230" s="368">
         <v>16.690689303719793</v>
       </c>
       <c r="K230" s="369">
         <v>10.570566590878983</v>
       </c>
       <c r="L230" s="185"/>
     </row>
     <row r="231" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A231" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B231" s="363"/>
       <c r="C231" s="364">
         <v>26549.309000000001</v>
       </c>
       <c r="D231" s="365">
         <v>24351.919999999998</v>
       </c>
       <c r="E231" s="366">
         <v>2197.3890000000001</v>
       </c>
       <c r="F231" s="364">
         <v>22430.720000000001</v>
       </c>
       <c r="G231" s="365">
         <v>22379.257000000001</v>
       </c>
       <c r="H231" s="366">
         <v>51.463000000000001</v>
       </c>
       <c r="I231" s="367">
         <v>4118.5889999999999</v>
       </c>
       <c r="J231" s="368">
         <v>10.046869165913382</v>
       </c>
       <c r="K231" s="369">
         <v>4.9587461730242035</v>
       </c>
       <c r="L231" s="185"/>
     </row>
     <row r="232" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A232" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B232" s="363"/>
       <c r="C232" s="364">
         <v>28944.221000000001</v>
       </c>
       <c r="D232" s="365">
         <v>26622.621999999999</v>
       </c>
       <c r="E232" s="366">
         <v>2321.5990000000002</v>
       </c>
       <c r="F232" s="364">
         <v>24505.691999999999</v>
       </c>
       <c r="G232" s="365">
         <v>24429.798999999999</v>
       </c>
       <c r="H232" s="366">
         <v>75.893000000000001</v>
       </c>
       <c r="I232" s="367">
         <v>4438.5290000000005</v>
       </c>
       <c r="J232" s="368">
         <v>14.303371801300207</v>
       </c>
       <c r="K232" s="369">
         <v>11.821674448636148</v>
       </c>
       <c r="L232" s="185"/>
     </row>
     <row r="233" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A233" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B233" s="363"/>
       <c r="C233" s="364">
         <v>28110.115000000002</v>
       </c>
       <c r="D233" s="365">
         <v>25693.743999999999</v>
       </c>
       <c r="E233" s="366">
         <v>2416.3710000000001</v>
       </c>
       <c r="F233" s="364">
         <v>22881.814999999999</v>
       </c>
       <c r="G233" s="365">
         <v>22820.985000000001</v>
       </c>
       <c r="H233" s="366">
         <v>60.83</v>
       </c>
       <c r="I233" s="367">
         <v>5228.3</v>
       </c>
       <c r="J233" s="368">
         <v>9.4631712063582611</v>
       </c>
       <c r="K233" s="369">
         <v>15.656441284901796</v>
       </c>
       <c r="L233" s="185"/>
     </row>
     <row r="234" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A234" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B234" s="363"/>
       <c r="C234" s="364">
         <v>28217.572</v>
       </c>
       <c r="D234" s="365">
         <v>25803.525000000001</v>
       </c>
       <c r="E234" s="366">
         <v>2414.047</v>
       </c>
       <c r="F234" s="364">
         <v>25939.812000000002</v>
       </c>
       <c r="G234" s="365">
         <v>25871.826000000001</v>
       </c>
       <c r="H234" s="366">
         <v>67.986000000000004</v>
       </c>
       <c r="I234" s="367">
         <v>2277.7600000000002</v>
       </c>
       <c r="J234" s="368">
         <v>4.7455098005799803</v>
       </c>
       <c r="K234" s="369">
         <v>20.599888837153404</v>
       </c>
       <c r="L234" s="185"/>
     </row>
     <row r="235" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A235" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B235" s="363"/>
       <c r="C235" s="364">
         <v>28021.800999999999</v>
       </c>
       <c r="D235" s="365">
         <v>25854.044999999998</v>
       </c>
       <c r="E235" s="366">
         <v>2167.7559999999999</v>
       </c>
       <c r="F235" s="364">
         <v>23554.321</v>
       </c>
       <c r="G235" s="365">
         <v>23487.646000000001</v>
       </c>
       <c r="H235" s="366">
         <v>66.674999999999997</v>
       </c>
       <c r="I235" s="367">
         <v>4467.4799999999996</v>
       </c>
       <c r="J235" s="368">
         <v>1.4670497157674911</v>
       </c>
       <c r="K235" s="369">
         <v>7.8243899071630647</v>
       </c>
       <c r="L235" s="185"/>
     </row>
     <row r="236" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A236" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B236" s="363"/>
       <c r="C236" s="364">
         <v>29467.165000000001</v>
       </c>
       <c r="D236" s="365">
         <v>27007.014999999999</v>
       </c>
       <c r="E236" s="366">
         <v>2460.15</v>
       </c>
       <c r="F236" s="364">
         <v>25114.097000000002</v>
       </c>
       <c r="G236" s="365">
         <v>25055.917000000001</v>
       </c>
       <c r="H236" s="366">
         <v>58.18</v>
       </c>
       <c r="I236" s="367">
         <v>4353.0680000000002</v>
       </c>
       <c r="J236" s="368">
         <v>2.6200010336120325</v>
       </c>
       <c r="K236" s="369">
         <v>13.585068121379699</v>
       </c>
       <c r="L236" s="185"/>
     </row>
     <row r="237" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A237" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B237" s="363"/>
       <c r="C237" s="364">
         <v>29424.037</v>
       </c>
       <c r="D237" s="365">
         <v>27149.544000000002</v>
       </c>
       <c r="E237" s="366">
         <v>2274.4929999999999</v>
       </c>
       <c r="F237" s="364">
         <v>26098.232</v>
       </c>
       <c r="G237" s="365">
         <v>26022.348999999998</v>
       </c>
       <c r="H237" s="366">
         <v>75.882999999999996</v>
       </c>
       <c r="I237" s="367">
         <v>3325.8049999999998</v>
       </c>
       <c r="J237" s="368">
         <v>7.40190326416473</v>
       </c>
       <c r="K237" s="369">
         <v>18.158812489589664</v>
       </c>
       <c r="L237" s="185"/>
     </row>
     <row r="238" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A238" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B238" s="363"/>
       <c r="C238" s="364">
         <v>27681.837</v>
       </c>
       <c r="D238" s="365">
         <v>25715.217000000001</v>
       </c>
       <c r="E238" s="366">
         <v>1966.62</v>
       </c>
       <c r="F238" s="364">
         <v>22977.563999999998</v>
       </c>
       <c r="G238" s="365">
         <v>22914.101999999999</v>
       </c>
       <c r="H238" s="366">
         <v>63.462000000000003</v>
       </c>
       <c r="I238" s="367">
         <v>4704.2730000000001</v>
       </c>
       <c r="J238" s="368">
         <v>-3.1747243758314685</v>
       </c>
       <c r="K238" s="369">
         <v>1.4248390074143327</v>
       </c>
       <c r="L238" s="185"/>
     </row>
     <row r="239" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A239" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B239" s="370"/>
       <c r="C239" s="371">
         <v>28367.469000000001</v>
       </c>
       <c r="D239" s="372">
         <v>26286.618999999999</v>
       </c>
       <c r="E239" s="373">
         <v>2080.85</v>
       </c>
       <c r="F239" s="371">
         <v>23696.348999999998</v>
       </c>
       <c r="G239" s="372">
         <v>23626.649000000001</v>
       </c>
       <c r="H239" s="373">
         <v>69.7</v>
       </c>
       <c r="I239" s="374">
         <v>4671.12</v>
       </c>
       <c r="J239" s="375">
         <v>-3.4376078956346876</v>
@@ -24116,425 +24116,425 @@
       <c r="E240" s="381">
         <v>24530.931</v>
       </c>
       <c r="F240" s="379">
         <v>285651.45</v>
       </c>
       <c r="G240" s="380">
         <v>284890.777</v>
       </c>
       <c r="H240" s="381">
         <v>760.673</v>
       </c>
       <c r="I240" s="382">
         <v>43505.87</v>
       </c>
       <c r="J240" s="383">
         <v>-1.4520692955554169</v>
       </c>
       <c r="K240" s="384">
         <v>0.30189681845086813</v>
       </c>
       <c r="L240" s="354"/>
     </row>
     <row r="241" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A241" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B241" s="363"/>
       <c r="C241" s="364">
         <v>27115.105</v>
       </c>
       <c r="D241" s="365">
         <v>25104.994999999999</v>
       </c>
       <c r="E241" s="366">
         <v>2010.11</v>
       </c>
       <c r="F241" s="364">
         <v>26225.282999999999</v>
       </c>
       <c r="G241" s="365">
         <v>26154.416000000001</v>
       </c>
       <c r="H241" s="366">
         <v>70.867000000000004</v>
       </c>
       <c r="I241" s="367">
         <v>889.822</v>
       </c>
       <c r="J241" s="368">
         <v>-0.5367509871363686</v>
       </c>
       <c r="K241" s="369">
         <v>6.7708345207940512</v>
       </c>
       <c r="L241" s="185"/>
     </row>
     <row r="242" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A242" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B242" s="363"/>
       <c r="C242" s="364">
         <v>20317.384999999998</v>
       </c>
       <c r="D242" s="365">
         <v>18996.373</v>
       </c>
       <c r="E242" s="366">
         <v>1321.0119999999999</v>
       </c>
       <c r="F242" s="364">
         <v>15247.210999999999</v>
       </c>
       <c r="G242" s="365">
         <v>15204.696</v>
       </c>
       <c r="H242" s="366">
         <v>42.515000000000001</v>
       </c>
       <c r="I242" s="367">
         <v>5070.174</v>
       </c>
       <c r="J242" s="368">
         <v>-8.3544539153021216</v>
       </c>
       <c r="K242" s="369">
         <v>-20.526442613791637</v>
       </c>
       <c r="L242" s="185"/>
     </row>
     <row r="243" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A243" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B243" s="363"/>
       <c r="C243" s="364">
         <v>28449.496999999999</v>
       </c>
       <c r="D243" s="365">
         <v>26199.905999999999</v>
       </c>
       <c r="E243" s="366">
         <v>2249.5909999999999</v>
       </c>
       <c r="F243" s="364">
         <v>25364.698</v>
       </c>
       <c r="G243" s="365">
         <v>25288.761999999999</v>
       </c>
       <c r="H243" s="366">
         <v>75.936000000000007</v>
       </c>
       <c r="I243" s="367">
         <v>3084.799</v>
       </c>
       <c r="J243" s="368">
         <v>-4.5089874407127102</v>
       </c>
       <c r="K243" s="369">
         <v>6.3705946155582964</v>
       </c>
       <c r="L243" s="185"/>
     </row>
     <row r="244" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A244" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B244" s="363"/>
       <c r="C244" s="364">
         <v>25559.377</v>
       </c>
       <c r="D244" s="365">
         <v>23676.194</v>
       </c>
       <c r="E244" s="366">
         <v>1883.183</v>
       </c>
       <c r="F244" s="364">
         <v>22848.882000000001</v>
       </c>
       <c r="G244" s="365">
         <v>22787.793000000001</v>
       </c>
       <c r="H244" s="366">
         <v>61.088999999999999</v>
       </c>
       <c r="I244" s="367">
         <v>2710.4949999999999</v>
       </c>
       <c r="J244" s="368">
         <v>-3.7286544821185368</v>
       </c>
       <c r="K244" s="369">
         <v>1.8642379736361563</v>
       </c>
       <c r="L244" s="185"/>
     </row>
     <row r="245" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A245" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B245" s="363"/>
       <c r="C245" s="364">
         <v>27548.92</v>
       </c>
       <c r="D245" s="365">
         <v>25669.791000000001</v>
       </c>
       <c r="E245" s="366">
         <v>1879.1289999999999</v>
       </c>
       <c r="F245" s="364">
         <v>23080.977999999999</v>
       </c>
       <c r="G245" s="365">
         <v>23020.983</v>
       </c>
       <c r="H245" s="366">
         <v>59.994999999999997</v>
       </c>
       <c r="I245" s="367">
         <v>4467.942</v>
       </c>
       <c r="J245" s="368">
         <v>-4.8206548726946217</v>
       </c>
       <c r="K245" s="369">
         <v>-5.813808481719267</v>
       </c>
       <c r="L245" s="185"/>
     </row>
     <row r="246" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A246" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B246" s="363"/>
       <c r="C246" s="364">
         <v>28210.400000000001</v>
       </c>
       <c r="D246" s="365">
         <v>26049.469000000001</v>
       </c>
       <c r="E246" s="366">
         <v>2160.931</v>
       </c>
       <c r="F246" s="364">
         <v>24383.547999999999</v>
       </c>
       <c r="G246" s="365">
         <v>24310.324000000001</v>
       </c>
       <c r="H246" s="366">
         <v>73.224000000000004</v>
       </c>
       <c r="I246" s="367">
         <v>3826.8519999999999</v>
       </c>
       <c r="J246" s="368">
         <v>0.35675770092011361</v>
       </c>
       <c r="K246" s="369">
         <v>6.5629977342269399</v>
       </c>
       <c r="L246" s="185"/>
     </row>
     <row r="247" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A247" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B247" s="363"/>
       <c r="C247" s="364">
         <v>28094.138999999999</v>
       </c>
       <c r="D247" s="365">
         <v>26062.440999999999</v>
       </c>
       <c r="E247" s="366">
         <v>2031.6980000000001</v>
       </c>
       <c r="F247" s="364">
         <v>24502.991000000002</v>
       </c>
       <c r="G247" s="365">
         <v>24442.083999999999</v>
       </c>
       <c r="H247" s="366">
         <v>60.906999999999996</v>
       </c>
       <c r="I247" s="367">
         <v>3591.1480000000001</v>
       </c>
       <c r="J247" s="368">
         <v>-0.43743310019728132</v>
       </c>
       <c r="K247" s="369">
         <v>-5.5390571065048588</v>
       </c>
       <c r="L247" s="185"/>
     </row>
     <row r="248" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A248" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B248" s="363"/>
       <c r="C248" s="364">
         <v>28776.413</v>
       </c>
       <c r="D248" s="365">
         <v>26707.231</v>
       </c>
       <c r="E248" s="366">
         <v>2069.1819999999998</v>
       </c>
       <c r="F248" s="364">
         <v>22759.954000000002</v>
       </c>
       <c r="G248" s="365">
         <v>22697.397000000001</v>
       </c>
       <c r="H248" s="366">
         <v>62.557000000000002</v>
       </c>
       <c r="I248" s="367">
         <v>6016.4589999999998</v>
       </c>
       <c r="J248" s="368">
         <v>2.6929461100662304</v>
       </c>
       <c r="K248" s="369">
         <v>-3.3724894892958281</v>
       </c>
       <c r="L248" s="185"/>
     </row>
     <row r="249" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A249" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B249" s="363"/>
       <c r="C249" s="364">
         <v>28084.065999999999</v>
       </c>
       <c r="D249" s="365">
         <v>25876.352999999999</v>
       </c>
       <c r="E249" s="366">
         <v>2207.7130000000002</v>
       </c>
       <c r="F249" s="364">
         <v>24932.776999999998</v>
       </c>
       <c r="G249" s="365">
         <v>24873.785</v>
       </c>
       <c r="H249" s="366">
         <v>58.991999999999997</v>
       </c>
       <c r="I249" s="367">
         <v>3151.2890000000002</v>
       </c>
       <c r="J249" s="368">
         <v>-4.6936955082037919</v>
       </c>
       <c r="K249" s="369">
         <v>-0.72198494733854057</v>
       </c>
       <c r="L249" s="185"/>
     </row>
     <row r="250" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A250" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B250" s="363"/>
       <c r="C250" s="364">
         <v>28973.651999999998</v>
       </c>
       <c r="D250" s="365">
         <v>26838.901000000002</v>
       </c>
       <c r="E250" s="366">
         <v>2134.7510000000002</v>
       </c>
       <c r="F250" s="364">
         <v>25022.358</v>
       </c>
       <c r="G250" s="365">
         <v>24964.924999999999</v>
       </c>
       <c r="H250" s="366">
         <v>57.433</v>
       </c>
       <c r="I250" s="367">
         <v>3951.2939999999999</v>
       </c>
       <c r="J250" s="368">
         <v>-1.5306703155654677</v>
       </c>
       <c r="K250" s="369">
         <v>-4.1224018546543686</v>
       </c>
       <c r="L250" s="185"/>
     </row>
     <row r="251" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A251" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B251" s="363"/>
       <c r="C251" s="364">
         <v>28554.232</v>
       </c>
       <c r="D251" s="365">
         <v>26216.942999999999</v>
       </c>
       <c r="E251" s="366">
         <v>2337.2890000000002</v>
       </c>
       <c r="F251" s="364">
         <v>24283.881000000001</v>
       </c>
       <c r="G251" s="365">
         <v>24218.41</v>
       </c>
       <c r="H251" s="366">
         <v>65.471000000000004</v>
       </c>
       <c r="I251" s="367">
         <v>4270.3509999999997</v>
       </c>
       <c r="J251" s="368">
         <v>3.1515068887949886</v>
       </c>
       <c r="K251" s="369">
         <v>5.6851849047183594</v>
       </c>
       <c r="L251" s="185"/>
     </row>
     <row r="252" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A252" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B252" s="370"/>
       <c r="C252" s="371">
         <v>29474.133999999998</v>
       </c>
       <c r="D252" s="372">
         <v>27227.792000000001</v>
       </c>
       <c r="E252" s="373">
         <v>2246.3420000000001</v>
       </c>
       <c r="F252" s="371">
         <v>26998.888999999999</v>
       </c>
       <c r="G252" s="372">
         <v>26927.202000000001</v>
       </c>
       <c r="H252" s="373">
         <v>71.686999999999998</v>
       </c>
       <c r="I252" s="374">
         <v>2475.2449999999999</v>
       </c>
       <c r="J252" s="375">
         <v>3.9011763791827887</v>
@@ -24558,425 +24558,425 @@
       <c r="E253" s="381">
         <v>26310.698</v>
       </c>
       <c r="F253" s="379">
         <v>286147.64299999998</v>
       </c>
       <c r="G253" s="380">
         <v>285446.60399999999</v>
       </c>
       <c r="H253" s="381">
         <v>701.03899999999999</v>
       </c>
       <c r="I253" s="382">
         <v>58978.300999999999</v>
       </c>
       <c r="J253" s="383">
         <v>4.8513652985144002</v>
       </c>
       <c r="K253" s="384">
         <v>0.17370575223756085</v>
       </c>
       <c r="L253" s="354"/>
     </row>
     <row r="254" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A254" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B254" s="363"/>
       <c r="C254" s="364">
         <v>25045.851999999999</v>
       </c>
       <c r="D254" s="365">
         <v>23384.145</v>
       </c>
       <c r="E254" s="366">
         <v>1661.7070000000001</v>
       </c>
       <c r="F254" s="364">
         <v>21621.253000000001</v>
       </c>
       <c r="G254" s="365">
         <v>21567.133999999998</v>
       </c>
       <c r="H254" s="366">
         <v>54.119</v>
       </c>
       <c r="I254" s="367">
         <v>3424.5990000000002</v>
       </c>
       <c r="J254" s="368">
         <v>-7.6313663546573025</v>
       </c>
       <c r="K254" s="369">
         <v>-17.555692344673648</v>
       </c>
       <c r="L254" s="185"/>
     </row>
     <row r="255" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A255" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B255" s="363"/>
       <c r="C255" s="364">
         <v>25339.624</v>
       </c>
       <c r="D255" s="365">
         <v>23502.947</v>
       </c>
       <c r="E255" s="366">
         <v>1836.6769999999999</v>
       </c>
       <c r="F255" s="364">
         <v>22040.469000000001</v>
       </c>
       <c r="G255" s="365">
         <v>21978.656999999999</v>
       </c>
       <c r="H255" s="366">
         <v>61.811999999999998</v>
       </c>
       <c r="I255" s="367">
         <v>3299.1550000000002</v>
       </c>
       <c r="J255" s="368">
         <v>24.71892421194952</v>
       </c>
       <c r="K255" s="369">
         <v>44.554102386331508</v>
       </c>
       <c r="L255" s="185"/>
     </row>
     <row r="256" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A256" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B256" s="363"/>
       <c r="C256" s="364">
         <v>28237.554</v>
       </c>
       <c r="D256" s="365">
         <v>26082.127</v>
       </c>
       <c r="E256" s="366">
         <v>2155.4270000000001</v>
       </c>
       <c r="F256" s="364">
         <v>25402.823</v>
       </c>
       <c r="G256" s="365">
         <v>25336.937999999998</v>
       </c>
       <c r="H256" s="366">
         <v>65.885000000000005</v>
       </c>
       <c r="I256" s="367">
         <v>2834.7310000000002</v>
       </c>
       <c r="J256" s="368">
         <v>-0.74497977943160121</v>
       </c>
       <c r="K256" s="369">
         <v>0.15030732871331645</v>
       </c>
       <c r="L256" s="185"/>
     </row>
     <row r="257" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A257" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B257" s="363"/>
       <c r="C257" s="364">
         <v>25217.32</v>
       </c>
       <c r="D257" s="365">
         <v>23237.974999999999</v>
       </c>
       <c r="E257" s="366">
         <v>1979.345</v>
       </c>
       <c r="F257" s="364">
         <v>22780.431</v>
       </c>
       <c r="G257" s="365">
         <v>22718.050999999999</v>
       </c>
       <c r="H257" s="366">
         <v>62.38</v>
       </c>
       <c r="I257" s="367">
         <v>2436.8890000000001</v>
       </c>
       <c r="J257" s="368">
         <v>-1.3382837930674132</v>
       </c>
       <c r="K257" s="369">
         <v>-0.29958139746181012</v>
       </c>
       <c r="L257" s="185"/>
     </row>
     <row r="258" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A258" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B258" s="363"/>
       <c r="C258" s="364">
         <v>26998.41</v>
       </c>
       <c r="D258" s="365">
         <v>24630.609</v>
       </c>
       <c r="E258" s="366">
         <v>2367.8009999999999</v>
       </c>
       <c r="F258" s="364">
         <v>22198.61</v>
       </c>
       <c r="G258" s="365">
         <v>22146.107</v>
       </c>
       <c r="H258" s="366">
         <v>52.503</v>
       </c>
       <c r="I258" s="367">
         <v>4799.8</v>
       </c>
       <c r="J258" s="368">
         <v>-1.9982997518596008</v>
       </c>
       <c r="K258" s="369">
         <v>-3.8229229281358879</v>
       </c>
       <c r="L258" s="185"/>
     </row>
     <row r="259" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A259" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B259" s="363"/>
       <c r="C259" s="364">
         <v>27121.758999999998</v>
       </c>
       <c r="D259" s="365">
         <v>25037.975999999999</v>
       </c>
       <c r="E259" s="366">
         <v>2083.7829999999999</v>
       </c>
       <c r="F259" s="364">
         <v>22138.404999999999</v>
       </c>
       <c r="G259" s="365">
         <v>22081.875</v>
       </c>
       <c r="H259" s="366">
         <v>56.53</v>
       </c>
       <c r="I259" s="367">
         <v>4983.3540000000003</v>
       </c>
       <c r="J259" s="368">
         <v>-3.8590058985338738</v>
       </c>
       <c r="K259" s="369">
         <v>-9.2076140847099026</v>
       </c>
       <c r="L259" s="185"/>
     </row>
     <row r="260" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A260" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B260" s="363"/>
       <c r="C260" s="364">
         <v>28163.017</v>
       </c>
       <c r="D260" s="365">
         <v>26087.755000000001</v>
       </c>
       <c r="E260" s="366">
         <v>2075.2620000000002</v>
       </c>
       <c r="F260" s="364">
         <v>22759.043000000001</v>
       </c>
       <c r="G260" s="365">
         <v>22706.238000000001</v>
       </c>
       <c r="H260" s="366">
         <v>52.805</v>
       </c>
       <c r="I260" s="367">
         <v>5403.9740000000002</v>
       </c>
       <c r="J260" s="368">
         <v>0.24516857412857535</v>
       </c>
       <c r="K260" s="369">
         <v>-7.117286212119982</v>
       </c>
       <c r="L260" s="185"/>
     </row>
     <row r="261" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A261" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B261" s="363"/>
       <c r="C261" s="364">
         <v>31158.475999999999</v>
       </c>
       <c r="D261" s="365">
         <v>28760.870999999999</v>
       </c>
       <c r="E261" s="366">
         <v>2397.605</v>
       </c>
       <c r="F261" s="364">
         <v>24684.137999999999</v>
       </c>
       <c r="G261" s="365">
         <v>24625.857</v>
       </c>
       <c r="H261" s="366">
         <v>58.280999999999999</v>
       </c>
       <c r="I261" s="367">
         <v>6474.3379999999997</v>
       </c>
       <c r="J261" s="368">
         <v>8.2778315699041425</v>
       </c>
       <c r="K261" s="369">
         <v>8.4542525876809762</v>
       </c>
       <c r="L261" s="185"/>
     </row>
     <row r="262" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A262" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B262" s="363"/>
       <c r="C262" s="364">
         <v>30702.877</v>
       </c>
       <c r="D262" s="365">
         <v>28449.465</v>
       </c>
       <c r="E262" s="366">
         <v>2253.4119999999998</v>
       </c>
       <c r="F262" s="364">
         <v>23650.312000000002</v>
       </c>
       <c r="G262" s="365">
         <v>23596.605</v>
       </c>
       <c r="H262" s="366">
         <v>53.707000000000001</v>
       </c>
       <c r="I262" s="367">
         <v>7052.5649999999996</v>
       </c>
       <c r="J262" s="368">
         <v>9.3248997492029826</v>
       </c>
       <c r="K262" s="369">
         <v>-5.1436909735325509</v>
       </c>
       <c r="L262" s="185"/>
     </row>
     <row r="263" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A263" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B263" s="363"/>
       <c r="C263" s="364">
         <v>32215.149000000001</v>
       </c>
       <c r="D263" s="365">
         <v>29769.465</v>
       </c>
       <c r="E263" s="366">
         <v>2445.6840000000002</v>
       </c>
       <c r="F263" s="364">
         <v>24790.254000000001</v>
       </c>
       <c r="G263" s="365">
         <v>24734.776000000002</v>
       </c>
       <c r="H263" s="366">
         <v>55.478000000000002</v>
       </c>
       <c r="I263" s="367">
         <v>7424.8950000000004</v>
       </c>
       <c r="J263" s="368">
         <v>11.187740502992167</v>
       </c>
       <c r="K263" s="369">
         <v>-0.92758644089417952</v>
       </c>
       <c r="L263" s="185"/>
     </row>
     <row r="264" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A264" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B264" s="363"/>
       <c r="C264" s="364">
         <v>31935.759999999998</v>
       </c>
       <c r="D264" s="365">
         <v>29576.219000000001</v>
       </c>
       <c r="E264" s="366">
         <v>2359.5410000000002</v>
       </c>
       <c r="F264" s="364">
         <v>26795.624</v>
       </c>
       <c r="G264" s="365">
         <v>26723.937999999998</v>
       </c>
       <c r="H264" s="366">
         <v>71.686000000000007</v>
       </c>
       <c r="I264" s="367">
         <v>5140.1360000000004</v>
       </c>
       <c r="J264" s="368">
         <v>11.84247574930399</v>
       </c>
       <c r="K264" s="369">
         <v>10.34325197030903</v>
       </c>
       <c r="L264" s="185"/>
     </row>
     <row r="265" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A265" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B265" s="370"/>
       <c r="C265" s="371">
         <v>32990.146000000001</v>
       </c>
       <c r="D265" s="372">
         <v>30295.691999999999</v>
       </c>
       <c r="E265" s="373">
         <v>2694.4540000000002</v>
       </c>
       <c r="F265" s="371">
         <v>27286.280999999999</v>
       </c>
       <c r="G265" s="372">
         <v>27230.428</v>
       </c>
       <c r="H265" s="373">
         <v>55.853000000000002</v>
       </c>
       <c r="I265" s="374">
         <v>5703.8649999999998</v>
       </c>
       <c r="J265" s="375">
         <v>11.929144381307353</v>
@@ -25000,425 +25000,425 @@
       <c r="E266" s="381">
         <v>34490.665000000001</v>
       </c>
       <c r="F266" s="379">
         <v>381957.53899999999</v>
       </c>
       <c r="G266" s="380">
         <v>381185.98499999999</v>
       </c>
       <c r="H266" s="381">
         <v>771.55399999999997</v>
       </c>
       <c r="I266" s="382">
         <v>64413.652000000002</v>
       </c>
       <c r="J266" s="383">
         <v>29.335739245381099</v>
       </c>
       <c r="K266" s="384">
         <v>33.482678730294488</v>
       </c>
       <c r="L266" s="354"/>
     </row>
     <row r="267" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A267" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B267" s="363"/>
       <c r="C267" s="364">
         <v>34264.483</v>
       </c>
       <c r="D267" s="365">
         <v>31730.58</v>
       </c>
       <c r="E267" s="366">
         <v>2533.9029999999998</v>
       </c>
       <c r="F267" s="364">
         <v>28170.023000000001</v>
       </c>
       <c r="G267" s="365">
         <v>28108.598999999998</v>
       </c>
       <c r="H267" s="366">
         <v>61.423999999999999</v>
       </c>
       <c r="I267" s="367">
         <v>6094.46</v>
       </c>
       <c r="J267" s="368">
         <v>36.807016986285795</v>
       </c>
       <c r="K267" s="369">
         <v>30.288577632387909</v>
       </c>
       <c r="L267" s="185"/>
     </row>
     <row r="268" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A268" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B268" s="363"/>
       <c r="C268" s="364">
         <v>27790.941999999999</v>
       </c>
       <c r="D268" s="365">
         <v>25849.439999999999</v>
       </c>
       <c r="E268" s="366">
         <v>1941.502</v>
       </c>
       <c r="F268" s="364">
         <v>23386.977999999999</v>
       </c>
       <c r="G268" s="365">
         <v>23345.307000000001</v>
       </c>
       <c r="H268" s="366">
         <v>41.670999999999999</v>
       </c>
       <c r="I268" s="367">
         <v>4403.9639999999999</v>
       </c>
       <c r="J268" s="368">
         <v>9.6738530926899315</v>
       </c>
       <c r="K268" s="369">
         <v>6.1092574754194207</v>
       </c>
       <c r="L268" s="185"/>
     </row>
     <row r="269" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A269" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B269" s="363"/>
       <c r="C269" s="364">
         <v>35872.428999999996</v>
       </c>
       <c r="D269" s="365">
         <v>33000.688000000002</v>
       </c>
       <c r="E269" s="366">
         <v>2871.741</v>
       </c>
       <c r="F269" s="364">
         <v>32304.112000000001</v>
       </c>
       <c r="G269" s="365">
         <v>32230.234</v>
       </c>
       <c r="H269" s="366">
         <v>73.878</v>
       </c>
       <c r="I269" s="367">
         <v>3568.317</v>
       </c>
       <c r="J269" s="368">
         <v>27.038018236282081</v>
       </c>
       <c r="K269" s="369">
         <v>27.167409700882455</v>
       </c>
       <c r="L269" s="185"/>
     </row>
     <row r="270" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A270" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B270" s="363"/>
       <c r="C270" s="364">
         <v>34900.870999999999</v>
       </c>
       <c r="D270" s="365">
         <v>32195.109</v>
       </c>
       <c r="E270" s="366">
         <v>2705.7620000000002</v>
       </c>
       <c r="F270" s="364">
         <v>28850.87</v>
       </c>
       <c r="G270" s="365">
         <v>28791.296999999999</v>
       </c>
       <c r="H270" s="366">
         <v>59.573</v>
       </c>
       <c r="I270" s="367">
         <v>6050.0010000000002</v>
       </c>
       <c r="J270" s="368">
         <v>38.400397028708838</v>
       </c>
       <c r="K270" s="369">
         <v>26.647603813992809</v>
       </c>
       <c r="L270" s="185"/>
     </row>
     <row r="271" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A271" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B271" s="363"/>
       <c r="C271" s="364">
         <v>37403.877999999997</v>
       </c>
       <c r="D271" s="365">
         <v>34558.392999999996</v>
       </c>
       <c r="E271" s="366">
         <v>2845.4850000000001</v>
       </c>
       <c r="F271" s="364">
         <v>31327.893</v>
       </c>
       <c r="G271" s="365">
         <v>31261.27</v>
       </c>
       <c r="H271" s="366">
         <v>66.623000000000005</v>
       </c>
       <c r="I271" s="367">
         <v>6075.9849999999997</v>
       </c>
       <c r="J271" s="368">
         <v>38.541040009393143</v>
       </c>
       <c r="K271" s="369">
         <v>41.125471369603773</v>
       </c>
       <c r="L271" s="185"/>
     </row>
     <row r="272" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A272" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B272" s="363"/>
       <c r="C272" s="364">
         <v>36647.945</v>
       </c>
       <c r="D272" s="365">
         <v>33773.213000000003</v>
       </c>
       <c r="E272" s="366">
         <v>2874.732</v>
       </c>
       <c r="F272" s="364">
         <v>31554.748</v>
       </c>
       <c r="G272" s="365">
         <v>31482.123</v>
       </c>
       <c r="H272" s="366">
         <v>72.625</v>
       </c>
       <c r="I272" s="367">
         <v>5093.1970000000001</v>
       </c>
       <c r="J272" s="368">
         <v>35.123776448275351</v>
       </c>
       <c r="K272" s="369">
         <v>42.533972072513805</v>
       </c>
       <c r="L272" s="185"/>
     </row>
     <row r="273" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A273" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B273" s="363"/>
       <c r="C273" s="364">
         <v>37951.387000000002</v>
       </c>
       <c r="D273" s="365">
         <v>35028.317999999999</v>
       </c>
       <c r="E273" s="366">
         <v>2923.069</v>
       </c>
       <c r="F273" s="364">
         <v>32089.817999999999</v>
       </c>
       <c r="G273" s="365">
         <v>32024.196</v>
       </c>
       <c r="H273" s="366">
         <v>65.622</v>
       </c>
       <c r="I273" s="367">
         <v>5861.5690000000004</v>
       </c>
       <c r="J273" s="368">
         <v>34.756112954801679</v>
       </c>
       <c r="K273" s="369">
         <v>40.998099085273488</v>
       </c>
       <c r="L273" s="185"/>
     </row>
     <row r="274" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A274" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B274" s="363"/>
       <c r="C274" s="364">
         <v>39540.529000000002</v>
       </c>
       <c r="D274" s="365">
         <v>36435.542999999998</v>
       </c>
       <c r="E274" s="366">
         <v>3104.9859999999999</v>
       </c>
       <c r="F274" s="364">
         <v>36096.631999999998</v>
       </c>
       <c r="G274" s="365">
         <v>36024.28</v>
       </c>
       <c r="H274" s="366">
         <v>72.352000000000004</v>
       </c>
       <c r="I274" s="367">
         <v>3443.8969999999999</v>
       </c>
       <c r="J274" s="368">
         <v>26.90135743481164</v>
       </c>
       <c r="K274" s="369">
         <v>46.234120065282411</v>
       </c>
       <c r="L274" s="185"/>
     </row>
     <row r="275" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A275" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B275" s="363"/>
       <c r="C275" s="364">
         <v>39627.879999999997</v>
       </c>
       <c r="D275" s="365">
         <v>36598.131999999998</v>
       </c>
       <c r="E275" s="366">
         <v>3029.748</v>
       </c>
       <c r="F275" s="364">
         <v>33300.627</v>
       </c>
       <c r="G275" s="365">
         <v>33237.057999999997</v>
       </c>
       <c r="H275" s="366">
         <v>63.569000000000003</v>
       </c>
       <c r="I275" s="367">
         <v>6327.2529999999997</v>
       </c>
       <c r="J275" s="368">
         <v>29.068946861233886</v>
       </c>
       <c r="K275" s="369">
         <v>40.80417628317123</v>
       </c>
       <c r="L275" s="185"/>
     </row>
     <row r="276" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A276" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B276" s="363"/>
       <c r="C276" s="364">
         <v>40117.188000000002</v>
       </c>
       <c r="D276" s="365">
         <v>36854.290999999997</v>
       </c>
       <c r="E276" s="366">
         <v>3262.8969999999999</v>
       </c>
       <c r="F276" s="364">
         <v>34142.328999999998</v>
       </c>
       <c r="G276" s="365">
         <v>34073.724999999999</v>
       </c>
       <c r="H276" s="366">
         <v>68.603999999999999</v>
       </c>
       <c r="I276" s="367">
         <v>5974.8590000000004</v>
       </c>
       <c r="J276" s="368">
         <v>24.528953754024233</v>
       </c>
       <c r="K276" s="369">
         <v>37.724805078640983</v>
       </c>
       <c r="L276" s="185"/>
     </row>
     <row r="277" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A277" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B277" s="363"/>
       <c r="C277" s="364">
         <v>41569.120999999999</v>
       </c>
       <c r="D277" s="365">
         <v>38329.122000000003</v>
       </c>
       <c r="E277" s="366">
         <v>3239.9989999999998</v>
       </c>
       <c r="F277" s="364">
         <v>35797.910000000003</v>
       </c>
       <c r="G277" s="365">
         <v>35728.281999999999</v>
       </c>
       <c r="H277" s="366">
         <v>69.628</v>
       </c>
       <c r="I277" s="367">
         <v>5771.2110000000002</v>
       </c>
       <c r="J277" s="368">
         <v>30.164808979025391</v>
       </c>
       <c r="K277" s="369">
         <v>33.596105095369303</v>
       </c>
       <c r="L277" s="185"/>
     </row>
     <row r="278" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A278" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B278" s="370"/>
       <c r="C278" s="371">
         <v>40684.538</v>
       </c>
       <c r="D278" s="372">
         <v>37527.697</v>
       </c>
       <c r="E278" s="373">
         <v>3156.8409999999999</v>
       </c>
       <c r="F278" s="371">
         <v>34935.599000000002</v>
       </c>
       <c r="G278" s="372">
         <v>34879.614000000001</v>
       </c>
       <c r="H278" s="373">
         <v>55.984999999999999</v>
       </c>
       <c r="I278" s="374">
         <v>5748.9390000000003</v>
       </c>
       <c r="J278" s="375">
         <v>23.323303873829477</v>
@@ -25442,425 +25442,425 @@
       <c r="E279" s="350">
         <v>34703.048000000003</v>
       </c>
       <c r="F279" s="348">
         <v>428082.522</v>
       </c>
       <c r="G279" s="349">
         <v>427296.38799999998</v>
       </c>
       <c r="H279" s="350">
         <v>786.13400000000001</v>
       </c>
       <c r="I279" s="351">
         <v>51332.707999999999</v>
       </c>
       <c r="J279" s="352">
         <v>7.4028162359608904</v>
       </c>
       <c r="K279" s="353">
         <v>12.075945174628428</v>
       </c>
       <c r="L279" s="354"/>
     </row>
     <row r="280" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A280" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B280" s="185"/>
       <c r="C280" s="342">
         <v>39981.067000000003</v>
       </c>
       <c r="D280" s="343">
         <v>36942.432999999997</v>
       </c>
       <c r="E280" s="344">
         <v>3038.634</v>
       </c>
       <c r="F280" s="342">
         <v>35037.919000000002</v>
       </c>
       <c r="G280" s="343">
         <v>34978.925999999999</v>
       </c>
       <c r="H280" s="344">
         <v>58.993000000000002</v>
       </c>
       <c r="I280" s="355">
         <v>4943.1480000000001</v>
       </c>
       <c r="J280" s="346">
         <v>16.683701312522356</v>
       </c>
       <c r="K280" s="192">
         <v>24.380157588085748</v>
       </c>
       <c r="L280" s="185"/>
     </row>
     <row r="281" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A281" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B281" s="185"/>
       <c r="C281" s="342">
         <v>37453.063000000002</v>
       </c>
       <c r="D281" s="343">
         <v>34915.400999999998</v>
       </c>
       <c r="E281" s="344">
         <v>2537.6619999999998</v>
       </c>
       <c r="F281" s="342">
         <v>31682.552</v>
       </c>
       <c r="G281" s="343">
         <v>31631.848000000002</v>
       </c>
       <c r="H281" s="344">
         <v>50.704000000000001</v>
       </c>
       <c r="I281" s="355">
         <v>5770.5110000000004</v>
       </c>
       <c r="J281" s="346">
         <v>34.767159026131608</v>
       </c>
       <c r="K281" s="192">
         <v>35.470910350195737</v>
       </c>
       <c r="L281" s="185"/>
     </row>
     <row r="282" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A282" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B282" s="185"/>
       <c r="C282" s="342">
         <v>43494.156999999999</v>
       </c>
       <c r="D282" s="343">
         <v>40275.923999999999</v>
       </c>
       <c r="E282" s="344">
         <v>3218.2330000000002</v>
       </c>
       <c r="F282" s="342">
         <v>38773.101999999999</v>
       </c>
       <c r="G282" s="343">
         <v>38706.603999999999</v>
       </c>
       <c r="H282" s="344">
         <v>66.498000000000005</v>
       </c>
       <c r="I282" s="355">
         <v>4721.0550000000003</v>
       </c>
       <c r="J282" s="346">
         <v>21.246757502816436</v>
       </c>
       <c r="K282" s="192">
         <v>20.025283468556573</v>
       </c>
       <c r="L282" s="185"/>
     </row>
     <row r="283" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A283" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B283" s="185"/>
       <c r="C283" s="342">
         <v>41460.254999999997</v>
       </c>
       <c r="D283" s="343">
         <v>38539.444000000003</v>
       </c>
       <c r="E283" s="344">
         <v>2920.8110000000001</v>
       </c>
       <c r="F283" s="342">
         <v>36669.481</v>
       </c>
       <c r="G283" s="343">
         <v>36611.542999999998</v>
       </c>
       <c r="H283" s="344">
         <v>57.938000000000002</v>
       </c>
       <c r="I283" s="355">
         <v>4790.7740000000003</v>
       </c>
       <c r="J283" s="346">
         <v>18.794327511195924</v>
       </c>
       <c r="K283" s="192">
         <v>27.10008744970256</v>
       </c>
       <c r="L283" s="185"/>
     </row>
     <row r="284" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A284" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B284" s="185"/>
       <c r="C284" s="342">
         <v>42043.453999999998</v>
       </c>
       <c r="D284" s="343">
         <v>38999.497000000003</v>
       </c>
       <c r="E284" s="344">
         <v>3043.9569999999999</v>
       </c>
       <c r="F284" s="342">
         <v>39936.231</v>
       </c>
       <c r="G284" s="343">
         <v>39869.061000000002</v>
       </c>
       <c r="H284" s="344">
         <v>67.17</v>
       </c>
       <c r="I284" s="355">
         <v>2107.223</v>
       </c>
       <c r="J284" s="346">
         <v>12.403997253974575</v>
       </c>
       <c r="K284" s="192">
         <v>27.478190122776532</v>
       </c>
       <c r="L284" s="185"/>
     </row>
     <row r="285" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A285" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B285" s="185"/>
       <c r="C285" s="342">
         <v>42181.690999999999</v>
       </c>
       <c r="D285" s="343">
         <v>39018.921000000002</v>
       </c>
       <c r="E285" s="344">
         <v>3162.77</v>
       </c>
       <c r="F285" s="342">
         <v>37686.375999999997</v>
       </c>
       <c r="G285" s="343">
         <v>37614.502999999997</v>
       </c>
       <c r="H285" s="344">
         <v>71.873000000000005</v>
       </c>
       <c r="I285" s="355">
         <v>4495.3149999999996</v>
       </c>
       <c r="J285" s="346">
         <v>15.099744337642942</v>
       </c>
       <c r="K285" s="192">
         <v>19.431712780593273</v>
       </c>
       <c r="L285" s="185"/>
     </row>
     <row r="286" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A286" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B286" s="185"/>
       <c r="C286" s="342">
         <v>43226.273999999998</v>
       </c>
       <c r="D286" s="343">
         <v>40171.928</v>
       </c>
       <c r="E286" s="344">
         <v>3054.346</v>
       </c>
       <c r="F286" s="342">
         <v>38278.404999999999</v>
       </c>
       <c r="G286" s="343">
         <v>38204.485999999997</v>
       </c>
       <c r="H286" s="344">
         <v>73.918999999999997</v>
       </c>
       <c r="I286" s="355">
         <v>4947.8689999999997</v>
       </c>
       <c r="J286" s="346">
         <v>13.89906250330192</v>
       </c>
       <c r="K286" s="192">
         <v>19.28520442216282</v>
       </c>
       <c r="L286" s="185"/>
     </row>
     <row r="287" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A287" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B287" s="185"/>
       <c r="C287" s="342">
         <v>40299.000999999997</v>
       </c>
       <c r="D287" s="343">
         <v>37376.542999999998</v>
       </c>
       <c r="E287" s="344">
         <v>2922.4580000000001</v>
       </c>
       <c r="F287" s="342">
         <v>37343.495999999999</v>
       </c>
       <c r="G287" s="343">
         <v>37262.319000000003</v>
       </c>
       <c r="H287" s="344">
         <v>81.177000000000007</v>
       </c>
       <c r="I287" s="355">
         <v>2955.5050000000001</v>
       </c>
       <c r="J287" s="346">
         <v>1.9182140936961161</v>
       </c>
       <c r="K287" s="192">
         <v>3.4542391655819857</v>
       </c>
       <c r="L287" s="185"/>
     </row>
     <row r="288" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A288" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B288" s="185"/>
       <c r="C288" s="342">
         <v>37517.303</v>
       </c>
       <c r="D288" s="343">
         <v>34865.934000000001</v>
       </c>
       <c r="E288" s="344">
         <v>2651.3690000000001</v>
       </c>
       <c r="F288" s="342">
         <v>32442.223999999998</v>
       </c>
       <c r="G288" s="343">
         <v>32385.777999999998</v>
       </c>
       <c r="H288" s="344">
         <v>56.445999999999998</v>
       </c>
       <c r="I288" s="355">
         <v>5075.0789999999997</v>
       </c>
       <c r="J288" s="346">
         <v>-5.3259901867069344</v>
       </c>
       <c r="K288" s="192">
         <v>-2.5777382509944933</v>
       </c>
       <c r="L288" s="185"/>
     </row>
     <row r="289" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A289" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B289" s="185"/>
       <c r="C289" s="342">
         <v>39913.497000000003</v>
       </c>
       <c r="D289" s="343">
         <v>37269.411</v>
       </c>
       <c r="E289" s="344">
         <v>2644.0859999999998</v>
       </c>
       <c r="F289" s="342">
         <v>36894.461000000003</v>
       </c>
       <c r="G289" s="343">
         <v>36835.281999999999</v>
       </c>
       <c r="H289" s="344">
         <v>59.179000000000002</v>
       </c>
       <c r="I289" s="355">
         <v>3019.0360000000001</v>
       </c>
       <c r="J289" s="346">
         <v>-0.50773997419759331</v>
       </c>
       <c r="K289" s="192">
         <v>8.0607623457673316</v>
       </c>
       <c r="L289" s="185"/>
     </row>
     <row r="290" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A290" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B290" s="185"/>
       <c r="C290" s="342">
         <v>36111.633999999998</v>
       </c>
       <c r="D290" s="343">
         <v>33339.31</v>
       </c>
       <c r="E290" s="344">
         <v>2772.3240000000001</v>
       </c>
       <c r="F290" s="342">
         <v>32494.204000000002</v>
       </c>
       <c r="G290" s="343">
         <v>32420.516</v>
       </c>
       <c r="H290" s="344">
         <v>73.688000000000002</v>
       </c>
       <c r="I290" s="355">
         <v>3617.43</v>
       </c>
       <c r="J290" s="346">
         <v>-13.128704357255955</v>
       </c>
       <c r="K290" s="192">
         <v>-9.2287678247137883</v>
       </c>
       <c r="L290" s="185"/>
     </row>
     <row r="291" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A291" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B291" s="356"/>
       <c r="C291" s="357">
         <v>35733.834000000003</v>
       </c>
       <c r="D291" s="358">
         <v>32997.436000000002</v>
       </c>
       <c r="E291" s="359">
         <v>2736.3980000000001</v>
       </c>
       <c r="F291" s="357">
         <v>30844.071</v>
       </c>
       <c r="G291" s="358">
         <v>30775.522000000001</v>
       </c>
       <c r="H291" s="359">
         <v>68.549000000000007</v>
       </c>
       <c r="I291" s="360">
         <v>4889.7629999999999</v>
       </c>
       <c r="J291" s="361">
         <v>-12.168514731567063</v>
@@ -25884,425 +25884,425 @@
       <c r="E292" s="350">
         <v>32480.52</v>
       </c>
       <c r="F292" s="348">
         <v>351631.64</v>
       </c>
       <c r="G292" s="349">
         <v>350927.413</v>
       </c>
       <c r="H292" s="350">
         <v>704.22699999999998</v>
       </c>
       <c r="I292" s="351">
         <v>80788.322</v>
       </c>
       <c r="J292" s="352">
         <v>-9.8026230831256651</v>
       </c>
       <c r="K292" s="353">
         <v>-17.858912258977956</v>
       </c>
       <c r="L292" s="354"/>
     </row>
     <row r="293" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A293" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B293" s="185"/>
       <c r="C293" s="342">
         <v>31499.317999999999</v>
       </c>
       <c r="D293" s="343">
         <v>29411.004000000001</v>
       </c>
       <c r="E293" s="344">
         <v>2088.3139999999999</v>
       </c>
       <c r="F293" s="342">
         <v>29219.857</v>
       </c>
       <c r="G293" s="343">
         <v>29172.688999999998</v>
       </c>
       <c r="H293" s="344">
         <v>47.167999999999999</v>
       </c>
       <c r="I293" s="355">
         <v>2279.4609999999998</v>
       </c>
       <c r="J293" s="346">
         <v>-21.214413812417764</v>
       </c>
       <c r="K293" s="192">
         <v>-16.605044380632307</v>
       </c>
       <c r="L293" s="185"/>
     </row>
     <row r="294" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A294" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B294" s="185"/>
       <c r="C294" s="342">
         <v>31038.832999999999</v>
       </c>
       <c r="D294" s="343">
         <v>28724.387999999999</v>
       </c>
       <c r="E294" s="344">
         <v>2314.4450000000002</v>
       </c>
       <c r="F294" s="342">
         <v>28636.317999999999</v>
       </c>
       <c r="G294" s="343">
         <v>28581.812000000002</v>
       </c>
       <c r="H294" s="344">
         <v>54.506</v>
       </c>
       <c r="I294" s="355">
         <v>2402.5149999999999</v>
       </c>
       <c r="J294" s="346">
         <v>-17.126049209913752</v>
       </c>
       <c r="K294" s="192">
         <v>-9.6148630956243686</v>
       </c>
       <c r="L294" s="185"/>
     </row>
     <row r="295" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A295" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B295" s="185"/>
       <c r="C295" s="342">
         <v>35175.110999999997</v>
       </c>
       <c r="D295" s="343">
         <v>32555.166000000001</v>
       </c>
       <c r="E295" s="344">
         <v>2619.9450000000002</v>
       </c>
       <c r="F295" s="342">
         <v>30917.141</v>
       </c>
       <c r="G295" s="343">
         <v>30842.58</v>
       </c>
       <c r="H295" s="344">
         <v>74.561000000000007</v>
       </c>
       <c r="I295" s="355">
         <v>4257.97</v>
       </c>
       <c r="J295" s="346">
         <v>-19.126812826835568</v>
       </c>
       <c r="K295" s="192">
         <v>-20.261368306306778</v>
       </c>
       <c r="L295" s="185"/>
     </row>
     <row r="296" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A296" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B296" s="185"/>
       <c r="C296" s="342">
         <v>35932.324000000001</v>
       </c>
       <c r="D296" s="343">
         <v>33247.94</v>
       </c>
       <c r="E296" s="344">
         <v>2684.384</v>
       </c>
       <c r="F296" s="342">
         <v>29120.712</v>
       </c>
       <c r="G296" s="343">
         <v>29065.023000000001</v>
       </c>
       <c r="H296" s="344">
         <v>55.689</v>
       </c>
       <c r="I296" s="355">
         <v>6811.6120000000001</v>
       </c>
       <c r="J296" s="346">
         <v>-13.333084902637477</v>
       </c>
       <c r="K296" s="192">
         <v>-20.585971751277309</v>
       </c>
       <c r="L296" s="185"/>
     </row>
     <row r="297" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A297" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B297" s="185"/>
       <c r="C297" s="342">
         <v>36108.519</v>
       </c>
       <c r="D297" s="343">
         <v>33331.836000000003</v>
       </c>
       <c r="E297" s="344">
         <v>2776.683</v>
       </c>
       <c r="F297" s="342">
         <v>31124.581999999999</v>
       </c>
       <c r="G297" s="343">
         <v>31055.331999999999</v>
       </c>
       <c r="H297" s="344">
         <v>69.25</v>
       </c>
       <c r="I297" s="355">
         <v>4983.9369999999999</v>
       </c>
       <c r="J297" s="346">
         <v>-14.116192737161889</v>
       </c>
       <c r="K297" s="192">
         <v>-22.064297955407959</v>
       </c>
       <c r="L297" s="185"/>
     </row>
     <row r="298" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A298" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B298" s="185"/>
       <c r="C298" s="342">
         <v>32315.812999999998</v>
       </c>
       <c r="D298" s="343">
         <v>29879.436000000002</v>
       </c>
       <c r="E298" s="344">
         <v>2436.377</v>
       </c>
       <c r="F298" s="342">
         <v>26284.006000000001</v>
       </c>
       <c r="G298" s="343">
         <v>26239.901999999998</v>
       </c>
       <c r="H298" s="344">
         <v>44.103999999999999</v>
       </c>
       <c r="I298" s="355">
         <v>6031.8069999999998</v>
       </c>
       <c r="J298" s="346">
         <v>-23.389005433660778</v>
       </c>
       <c r="K298" s="192">
         <v>-30.255947135909274</v>
       </c>
       <c r="L298" s="185"/>
     </row>
     <row r="299" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A299" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B299" s="185"/>
       <c r="C299" s="342">
         <v>38723.135999999999</v>
       </c>
       <c r="D299" s="343">
         <v>35907.313000000002</v>
       </c>
       <c r="E299" s="344">
         <v>2815.8229999999999</v>
       </c>
       <c r="F299" s="342">
         <v>30273.703000000001</v>
       </c>
       <c r="G299" s="343">
         <v>30204.224999999999</v>
       </c>
       <c r="H299" s="344">
         <v>69.477999999999994</v>
       </c>
       <c r="I299" s="355">
         <v>8449.4330000000009</v>
       </c>
       <c r="J299" s="346">
         <v>-10.417594632375671</v>
       </c>
       <c r="K299" s="192">
         <v>-20.911796089727357</v>
       </c>
       <c r="L299" s="185"/>
     </row>
     <row r="300" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A300" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B300" s="185"/>
       <c r="C300" s="342">
         <v>37354.885999999999</v>
       </c>
       <c r="D300" s="343">
         <v>34519.824000000001</v>
       </c>
       <c r="E300" s="344">
         <v>2835.0619999999999</v>
       </c>
       <c r="F300" s="342">
         <v>28781.539000000001</v>
       </c>
       <c r="G300" s="343">
         <v>28724.19</v>
       </c>
       <c r="H300" s="344">
         <v>57.348999999999997</v>
       </c>
       <c r="I300" s="355">
         <v>8573.3469999999998</v>
       </c>
       <c r="J300" s="346">
         <v>-7.3056773789504108</v>
       </c>
       <c r="K300" s="192">
         <v>-22.927572180172952</v>
       </c>
       <c r="L300" s="185"/>
     </row>
     <row r="301" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A301" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B301" s="185"/>
       <c r="C301" s="342">
         <v>38805.161999999997</v>
       </c>
       <c r="D301" s="343">
         <v>35876.947999999997</v>
       </c>
       <c r="E301" s="344">
         <v>2928.2139999999999</v>
       </c>
       <c r="F301" s="342">
         <v>28508.915000000001</v>
       </c>
       <c r="G301" s="343">
         <v>28449.814999999999</v>
       </c>
       <c r="H301" s="344">
         <v>59.1</v>
       </c>
       <c r="I301" s="355">
         <v>10296.246999999999</v>
       </c>
       <c r="J301" s="346">
         <v>3.4327067699935681</v>
       </c>
       <c r="K301" s="192">
         <v>-12.124042420766221</v>
       </c>
       <c r="L301" s="185"/>
     </row>
     <row r="302" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A302" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B302" s="185"/>
       <c r="C302" s="342">
         <v>38090.101000000002</v>
       </c>
       <c r="D302" s="343">
         <v>35250.938000000002</v>
       </c>
       <c r="E302" s="344">
         <v>2839.163</v>
       </c>
       <c r="F302" s="342">
         <v>32319.419000000002</v>
       </c>
       <c r="G302" s="343">
         <v>32265.82</v>
       </c>
       <c r="H302" s="344">
         <v>53.598999999999997</v>
       </c>
       <c r="I302" s="355">
         <v>5770.6819999999998</v>
       </c>
       <c r="J302" s="346">
         <v>-4.5683694415450491</v>
       </c>
       <c r="K302" s="192">
         <v>-12.400349201469565</v>
       </c>
       <c r="L302" s="185"/>
     </row>
     <row r="303" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A303" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B303" s="185"/>
       <c r="C303" s="342">
         <v>37456.355000000003</v>
       </c>
       <c r="D303" s="343">
         <v>34439.83</v>
       </c>
       <c r="E303" s="344">
         <v>3016.5250000000001</v>
       </c>
       <c r="F303" s="342">
         <v>27678.483</v>
       </c>
       <c r="G303" s="343">
         <v>27623.278999999999</v>
       </c>
       <c r="H303" s="344">
         <v>55.204000000000001</v>
       </c>
       <c r="I303" s="355">
         <v>9777.8719999999994</v>
       </c>
       <c r="J303" s="346">
         <v>3.7237888487682391</v>
       </c>
       <c r="K303" s="192">
         <v>-14.820246096811603</v>
       </c>
       <c r="L303" s="185"/>
     </row>
     <row r="304" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A304" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B304" s="356"/>
       <c r="C304" s="357">
         <v>39920.404000000002</v>
       </c>
       <c r="D304" s="358">
         <v>36794.819000000003</v>
       </c>
       <c r="E304" s="359">
         <v>3125.585</v>
       </c>
       <c r="F304" s="357">
         <v>28766.965</v>
       </c>
       <c r="G304" s="358">
         <v>28702.745999999999</v>
       </c>
       <c r="H304" s="359">
         <v>64.218999999999994</v>
       </c>
       <c r="I304" s="360">
         <v>11153.439</v>
       </c>
       <c r="J304" s="361">
         <v>11.715983233145371</v>
@@ -26326,425 +26326,425 @@
       <c r="E305" s="350">
         <v>34939.178999999996</v>
       </c>
       <c r="F305" s="348">
         <v>394349.56599999999</v>
       </c>
       <c r="G305" s="349">
         <v>393487.386</v>
       </c>
       <c r="H305" s="350">
         <v>862.18</v>
       </c>
       <c r="I305" s="351">
         <v>80575.588000000003</v>
       </c>
       <c r="J305" s="352">
         <v>9.8296091150389575</v>
       </c>
       <c r="K305" s="353">
         <v>12.148487547935106</v>
       </c>
       <c r="L305" s="354"/>
     </row>
     <row r="306" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A306" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B306" s="185"/>
       <c r="C306" s="342">
         <v>37082.466999999997</v>
       </c>
       <c r="D306" s="343">
         <v>34434.769</v>
       </c>
       <c r="E306" s="344">
         <v>2647.6979999999999</v>
       </c>
       <c r="F306" s="342">
         <v>34586.847000000002</v>
       </c>
       <c r="G306" s="343">
         <v>34511.317999999999</v>
       </c>
       <c r="H306" s="344">
         <v>75.528999999999996</v>
       </c>
       <c r="I306" s="355">
         <v>2495.62</v>
       </c>
       <c r="J306" s="346">
         <v>17.724666292774973</v>
       </c>
       <c r="K306" s="192">
         <v>18.367612134446791</v>
       </c>
       <c r="L306" s="185"/>
     </row>
     <row r="307" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A307" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B307" s="185"/>
       <c r="C307" s="342">
         <v>31417.945</v>
       </c>
       <c r="D307" s="343">
         <v>29189.489000000001</v>
       </c>
       <c r="E307" s="344">
         <v>2228.4560000000001</v>
       </c>
       <c r="F307" s="342">
         <v>23515.662</v>
       </c>
       <c r="G307" s="343">
         <v>23473.296999999999</v>
       </c>
       <c r="H307" s="344">
         <v>42.365000000000002</v>
       </c>
       <c r="I307" s="355">
         <v>7902.2830000000004</v>
       </c>
       <c r="J307" s="346">
         <v>1.221411900376538</v>
       </c>
       <c r="K307" s="192">
         <v>-17.881684370176362</v>
       </c>
       <c r="L307" s="185"/>
     </row>
     <row r="308" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A308" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B308" s="185"/>
       <c r="C308" s="342">
         <v>41789.527000000002</v>
       </c>
       <c r="D308" s="343">
         <v>38839.754999999997</v>
       </c>
       <c r="E308" s="344">
         <v>2949.7719999999999</v>
       </c>
       <c r="F308" s="342">
         <v>33116.593999999997</v>
       </c>
       <c r="G308" s="343">
         <v>33034.927000000003</v>
       </c>
       <c r="H308" s="344">
         <v>81.667000000000002</v>
       </c>
       <c r="I308" s="355">
         <v>8672.9330000000009</v>
       </c>
       <c r="J308" s="346">
         <v>18.804250539536323</v>
       </c>
       <c r="K308" s="192">
         <v>7.1140245470950898</v>
       </c>
       <c r="L308" s="185"/>
     </row>
     <row r="309" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A309" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B309" s="185"/>
       <c r="C309" s="342">
         <v>37442.675000000003</v>
       </c>
       <c r="D309" s="343">
         <v>34853.849000000002</v>
       </c>
       <c r="E309" s="344">
         <v>2588.826</v>
       </c>
       <c r="F309" s="342">
         <v>31040.321</v>
       </c>
       <c r="G309" s="343">
         <v>30984.228999999999</v>
       </c>
       <c r="H309" s="344">
         <v>56.091999999999999</v>
       </c>
       <c r="I309" s="355">
         <v>6402.3540000000003</v>
       </c>
       <c r="J309" s="346">
         <v>4.2033212213048063</v>
       </c>
       <c r="K309" s="192">
         <v>6.5919026979834827</v>
       </c>
       <c r="L309" s="185"/>
     </row>
     <row r="310" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A310" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B310" s="185"/>
       <c r="C310" s="342">
         <v>37317.930999999997</v>
       </c>
       <c r="D310" s="343">
         <v>34478.743999999999</v>
       </c>
       <c r="E310" s="344">
         <v>2839.1869999999999</v>
       </c>
       <c r="F310" s="342">
         <v>31346.98</v>
       </c>
       <c r="G310" s="343">
         <v>31291.058000000001</v>
       </c>
       <c r="H310" s="344">
         <v>55.921999999999997</v>
       </c>
       <c r="I310" s="355">
         <v>5970.951</v>
       </c>
       <c r="J310" s="346">
         <v>3.3493813468228923</v>
       </c>
       <c r="K310" s="192">
         <v>0.71454132299672335</v>
       </c>
       <c r="L310" s="185"/>
     </row>
     <row r="311" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A311" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B311" s="185"/>
       <c r="C311" s="342">
         <v>39879.798999999999</v>
       </c>
       <c r="D311" s="343">
         <v>36871.620999999999</v>
       </c>
       <c r="E311" s="344">
         <v>3008.1779999999999</v>
       </c>
       <c r="F311" s="342">
         <v>35208.133000000002</v>
       </c>
       <c r="G311" s="343">
         <v>35141.764000000003</v>
       </c>
       <c r="H311" s="344">
         <v>66.369</v>
       </c>
       <c r="I311" s="355">
         <v>4671.6660000000002</v>
       </c>
       <c r="J311" s="346">
         <v>23.406454295301188</v>
       </c>
       <c r="K311" s="192">
         <v>33.952689707953951</v>
       </c>
       <c r="L311" s="185"/>
     </row>
     <row r="312" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A312" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B312" s="185"/>
       <c r="C312" s="342">
         <v>39920.701999999997</v>
       </c>
       <c r="D312" s="343">
         <v>37125.784</v>
       </c>
       <c r="E312" s="344">
         <v>2794.9180000000001</v>
       </c>
       <c r="F312" s="342">
         <v>35137.175999999999</v>
       </c>
       <c r="G312" s="343">
         <v>35085.512000000002</v>
       </c>
       <c r="H312" s="344">
         <v>51.664000000000001</v>
       </c>
       <c r="I312" s="355">
         <v>4783.5259999999998</v>
       </c>
       <c r="J312" s="346">
         <v>3.092636918662786</v>
       </c>
       <c r="K312" s="192">
         <v>16.065008631418497</v>
       </c>
       <c r="L312" s="185"/>
     </row>
     <row r="313" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A313" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B313" s="185"/>
       <c r="C313" s="342">
         <v>43623.277000000002</v>
       </c>
       <c r="D313" s="343">
         <v>40314.468999999997</v>
       </c>
       <c r="E313" s="344">
         <v>3308.808</v>
       </c>
       <c r="F313" s="342">
         <v>32171.848000000002</v>
       </c>
       <c r="G313" s="343">
         <v>32101.634999999998</v>
       </c>
       <c r="H313" s="344">
         <v>70.212999999999994</v>
       </c>
       <c r="I313" s="355">
         <v>11451.429</v>
       </c>
       <c r="J313" s="346">
         <v>16.780645509130988</v>
       </c>
       <c r="K313" s="192">
         <v>11.779456963715527</v>
       </c>
       <c r="L313" s="185"/>
     </row>
     <row r="314" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A314" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B314" s="185"/>
       <c r="C314" s="342">
         <v>40548.317000000003</v>
       </c>
       <c r="D314" s="343">
         <v>37403.896999999997</v>
       </c>
       <c r="E314" s="344">
         <v>3144.42</v>
       </c>
       <c r="F314" s="342">
         <v>33451.588000000003</v>
       </c>
       <c r="G314" s="343">
         <v>33357.493000000002</v>
       </c>
       <c r="H314" s="344">
         <v>94.094999999999999</v>
       </c>
       <c r="I314" s="355">
         <v>7096.7290000000003</v>
       </c>
       <c r="J314" s="346">
         <v>4.4920698952371341</v>
       </c>
       <c r="K314" s="192">
         <v>17.337289055020157</v>
       </c>
       <c r="L314" s="185"/>
     </row>
     <row r="315" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A315" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B315" s="185"/>
       <c r="C315" s="342">
         <v>41281.858</v>
       </c>
       <c r="D315" s="343">
         <v>38297.004999999997</v>
       </c>
       <c r="E315" s="344">
         <v>2984.8530000000001</v>
       </c>
       <c r="F315" s="342">
         <v>34223.959000000003</v>
       </c>
       <c r="G315" s="343">
         <v>34136.127999999997</v>
       </c>
       <c r="H315" s="344">
         <v>87.831000000000003</v>
       </c>
       <c r="I315" s="355">
         <v>7057.8990000000003</v>
       </c>
       <c r="J315" s="346">
         <v>8.3794920890338407</v>
       </c>
       <c r="K315" s="192">
         <v>5.8928658340052458</v>
       </c>
       <c r="L315" s="185"/>
     </row>
     <row r="316" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A316" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B316" s="185"/>
       <c r="C316" s="342">
         <v>41064.794999999998</v>
       </c>
       <c r="D316" s="343">
         <v>38018.517999999996</v>
       </c>
       <c r="E316" s="344">
         <v>3046.277</v>
       </c>
       <c r="F316" s="342">
         <v>33092.300999999999</v>
       </c>
       <c r="G316" s="343">
         <v>33037.42</v>
       </c>
       <c r="H316" s="344">
         <v>54.881</v>
       </c>
       <c r="I316" s="355">
         <v>7972.4939999999997</v>
       </c>
       <c r="J316" s="346">
         <v>9.6337190311230216</v>
       </c>
       <c r="K316" s="192">
         <v>19.559663006097551</v>
       </c>
       <c r="L316" s="185"/>
     </row>
     <row r="317" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A317" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B317" s="356"/>
       <c r="C317" s="357">
         <v>43555.860999999997</v>
       </c>
       <c r="D317" s="358">
         <v>40158.074999999997</v>
       </c>
       <c r="E317" s="359">
         <v>3397.7860000000001</v>
       </c>
       <c r="F317" s="357">
         <v>37458.156999999999</v>
       </c>
       <c r="G317" s="358">
         <v>37332.605000000003</v>
       </c>
       <c r="H317" s="359">
         <v>125.55200000000001</v>
       </c>
       <c r="I317" s="360">
         <v>6097.7039999999997</v>
       </c>
       <c r="J317" s="361">
         <v>9.1067640497826616</v>
@@ -26768,626 +26768,668 @@
       <c r="E318" s="350">
         <v>46542.642</v>
       </c>
       <c r="F318" s="348">
         <v>483542.587</v>
       </c>
       <c r="G318" s="349">
         <v>482779.44699999999</v>
       </c>
       <c r="H318" s="350">
         <v>763.14</v>
       </c>
       <c r="I318" s="351">
         <v>156440.378</v>
       </c>
       <c r="J318" s="352">
         <v>34.754489125248568</v>
       </c>
       <c r="K318" s="353">
         <v>22.617755587944529</v>
       </c>
       <c r="L318" s="354"/>
     </row>
     <row r="319" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A319" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B319" s="185"/>
       <c r="C319" s="342">
         <v>38703.462</v>
       </c>
       <c r="D319" s="343">
         <v>36439.777999999998</v>
       </c>
       <c r="E319" s="344">
         <v>2263.6840000000002</v>
       </c>
       <c r="F319" s="342">
         <v>28643.99</v>
       </c>
       <c r="G319" s="343">
         <v>28591.824000000001</v>
       </c>
       <c r="H319" s="344">
         <v>52.165999999999997</v>
       </c>
       <c r="I319" s="355">
         <v>10059.472</v>
       </c>
       <c r="J319" s="346">
         <v>4.3713245939111873</v>
       </c>
       <c r="K319" s="192">
         <v>-17.182419085498022</v>
       </c>
       <c r="L319" s="185"/>
     </row>
     <row r="320" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A320" s="363" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B320" s="185"/>
       <c r="C320" s="342">
         <v>41292.411999999997</v>
       </c>
       <c r="D320" s="343">
         <v>38341.463000000003</v>
       </c>
       <c r="E320" s="344">
         <v>2950.9490000000001</v>
       </c>
       <c r="F320" s="342">
         <v>34661.038</v>
       </c>
       <c r="G320" s="343">
         <v>34598.714999999997</v>
       </c>
       <c r="H320" s="344">
         <v>62.323</v>
       </c>
       <c r="I320" s="355">
         <v>6631.3739999999998</v>
       </c>
       <c r="J320" s="346">
         <v>31.429385340129663</v>
       </c>
       <c r="K320" s="192">
         <v>47.395544297243255</v>
       </c>
       <c r="L320" s="185"/>
     </row>
     <row r="321" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A321" s="363" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B321" s="185"/>
       <c r="C321" s="342">
         <v>49541.737000000001</v>
       </c>
       <c r="D321" s="343">
         <v>45770.317999999999</v>
       </c>
       <c r="E321" s="344">
         <v>3771.4189999999999</v>
       </c>
       <c r="F321" s="342">
         <v>42608.017</v>
       </c>
       <c r="G321" s="343">
         <v>42546.241999999998</v>
       </c>
       <c r="H321" s="344">
         <v>61.774999999999999</v>
       </c>
       <c r="I321" s="355">
         <v>6933.72</v>
       </c>
       <c r="J321" s="346">
         <v>18.55060479626869</v>
       </c>
       <c r="K321" s="192">
         <v>28.660625546214082</v>
       </c>
       <c r="L321" s="185"/>
     </row>
     <row r="322" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A322" s="363" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B322" s="185"/>
       <c r="C322" s="342">
         <v>48646.752</v>
       </c>
       <c r="D322" s="343">
         <v>44958.17</v>
       </c>
       <c r="E322" s="344">
         <v>3688.5819999999999</v>
       </c>
       <c r="F322" s="342">
         <v>41237.898000000001</v>
       </c>
       <c r="G322" s="343">
         <v>41182.252</v>
       </c>
       <c r="H322" s="344">
         <v>55.646000000000001</v>
       </c>
       <c r="I322" s="355">
         <v>7408.8540000000003</v>
       </c>
       <c r="J322" s="346">
         <v>29.923281389484057</v>
       </c>
       <c r="K322" s="192">
         <v>32.852678939757098</v>
       </c>
       <c r="L322" s="185"/>
     </row>
     <row r="323" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A323" s="363" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B323" s="185"/>
       <c r="C323" s="342">
         <v>51738.057999999997</v>
       </c>
       <c r="D323" s="343">
         <v>47453.447999999997</v>
       </c>
       <c r="E323" s="344">
         <v>4284.6099999999997</v>
       </c>
       <c r="F323" s="342">
         <v>39110.697999999997</v>
       </c>
       <c r="G323" s="343">
         <v>39053.084000000003</v>
       </c>
       <c r="H323" s="344">
         <v>57.613999999999997</v>
       </c>
       <c r="I323" s="355">
         <v>12627.36</v>
       </c>
       <c r="J323" s="346">
         <v>38.641282122527102</v>
       </c>
       <c r="K323" s="192">
         <v>24.767036569392012</v>
       </c>
       <c r="L323" s="185"/>
     </row>
     <row r="324" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A324" s="363" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B324" s="185"/>
       <c r="C324" s="342">
         <v>53326.036999999997</v>
       </c>
       <c r="D324" s="343">
         <v>49156.233999999997</v>
       </c>
       <c r="E324" s="344">
         <v>4169.8029999999999</v>
       </c>
       <c r="F324" s="342">
         <v>41262.449999999997</v>
       </c>
       <c r="G324" s="343">
         <v>41207.07</v>
       </c>
       <c r="H324" s="344">
         <v>55.38</v>
       </c>
       <c r="I324" s="355">
         <v>12063.587</v>
       </c>
       <c r="J324" s="346">
         <v>33.716915173017796</v>
       </c>
       <c r="K324" s="192">
         <v>17.195791097471712</v>
       </c>
       <c r="L324" s="185"/>
     </row>
     <row r="325" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A325" s="363" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B325" s="185"/>
       <c r="C325" s="342">
         <v>56675.608</v>
       </c>
       <c r="D325" s="343">
         <v>53015.305999999997</v>
       </c>
       <c r="E325" s="344">
         <v>3660.3020000000001</v>
       </c>
       <c r="F325" s="342">
         <v>42319.446000000004</v>
       </c>
       <c r="G325" s="343">
         <v>42249.978000000003</v>
       </c>
       <c r="H325" s="344">
         <v>69.468000000000004</v>
       </c>
       <c r="I325" s="355">
         <v>14356.162</v>
       </c>
       <c r="J325" s="346">
         <v>41.970469356976736</v>
       </c>
       <c r="K325" s="192">
         <v>20.440658065406282</v>
       </c>
       <c r="L325" s="185"/>
     </row>
     <row r="326" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A326" s="363" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B326" s="185"/>
       <c r="C326" s="342">
         <v>58429.982000000004</v>
       </c>
       <c r="D326" s="343">
         <v>54180.139000000003</v>
       </c>
       <c r="E326" s="344">
         <v>4249.8429999999998</v>
       </c>
       <c r="F326" s="342">
         <v>41655.540999999997</v>
       </c>
       <c r="G326" s="343">
         <v>41601.856</v>
       </c>
       <c r="H326" s="344">
         <v>53.685000000000002</v>
       </c>
       <c r="I326" s="355">
         <v>16774.440999999999</v>
       </c>
       <c r="J326" s="346">
         <v>33.942211631647936</v>
       </c>
       <c r="K326" s="192">
         <v>29.478235132778195</v>
       </c>
       <c r="L326" s="185"/>
     </row>
     <row r="327" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A327" s="363" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B327" s="185"/>
       <c r="C327" s="342">
         <v>54228.538</v>
       </c>
       <c r="D327" s="343">
         <v>50542.813999999998</v>
       </c>
       <c r="E327" s="344">
         <v>3685.7240000000002</v>
       </c>
       <c r="F327" s="342">
         <v>41850.618999999999</v>
       </c>
       <c r="G327" s="343">
         <v>41780.103999999999</v>
       </c>
       <c r="H327" s="344">
         <v>70.515000000000001</v>
       </c>
       <c r="I327" s="355">
         <v>12377.919</v>
       </c>
       <c r="J327" s="346">
         <v>33.738073518563048</v>
       </c>
       <c r="K327" s="192">
         <v>25.10801878822614</v>
       </c>
       <c r="L327" s="185"/>
     </row>
     <row r="328" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A328" s="363" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B328" s="185"/>
       <c r="C328" s="342">
         <v>60889.099000000002</v>
       </c>
       <c r="D328" s="343">
         <v>57250.716</v>
       </c>
       <c r="E328" s="344">
         <v>3638.3829999999998</v>
       </c>
       <c r="F328" s="342">
         <v>39201.296000000002</v>
       </c>
       <c r="G328" s="343">
         <v>39134.857000000004</v>
       </c>
       <c r="H328" s="344">
         <v>66.438999999999993</v>
       </c>
       <c r="I328" s="355">
         <v>21687.803</v>
       </c>
       <c r="J328" s="346">
         <v>47.496023555916501</v>
       </c>
       <c r="K328" s="192">
         <v>14.543428479446227</v>
       </c>
       <c r="L328" s="185"/>
     </row>
     <row r="329" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A329" s="363" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B329" s="185"/>
       <c r="C329" s="342">
         <v>64045.599000000002</v>
       </c>
       <c r="D329" s="343">
         <v>58688.152000000002</v>
       </c>
       <c r="E329" s="344">
         <v>5357.4470000000001</v>
       </c>
       <c r="F329" s="342">
         <v>47962.595000000001</v>
       </c>
       <c r="G329" s="343">
         <v>47897.904000000002</v>
       </c>
       <c r="H329" s="344">
         <v>64.691000000000003</v>
       </c>
       <c r="I329" s="355">
         <v>16083.004000000001</v>
       </c>
       <c r="J329" s="346">
         <v>55.962300554526088</v>
       </c>
       <c r="K329" s="192">
         <v>44.935811504917716</v>
       </c>
       <c r="L329" s="185"/>
     </row>
     <row r="330" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A330" s="370" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B330" s="356"/>
       <c r="C330" s="357">
         <v>62465.680999999997</v>
       </c>
       <c r="D330" s="358">
         <v>57643.785000000003</v>
       </c>
       <c r="E330" s="359">
         <v>4821.8959999999997</v>
       </c>
       <c r="F330" s="357">
         <v>43028.999000000003</v>
       </c>
       <c r="G330" s="358">
         <v>42935.561000000002</v>
       </c>
       <c r="H330" s="359">
         <v>93.438000000000002</v>
       </c>
       <c r="I330" s="360">
         <v>19436.682000000001</v>
       </c>
       <c r="J330" s="361">
         <v>43.415098601770261</v>
       </c>
       <c r="K330" s="362">
         <v>14.872173235858883</v>
       </c>
       <c r="L330" s="185"/>
     </row>
     <row r="331" spans="1:12" s="335" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A331" s="385" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B331" s="347"/>
       <c r="C331" s="348">
-        <v>195729.541</v>
+        <v>341825.53700000001</v>
       </c>
       <c r="D331" s="349">
-        <v>179862.19899999999</v>
+        <v>313495.83799999999</v>
       </c>
       <c r="E331" s="350">
-        <v>15867.342000000001</v>
+        <v>28329.699000000001</v>
       </c>
       <c r="F331" s="348">
-        <v>142781.49</v>
+        <v>256619.41399999999</v>
       </c>
       <c r="G331" s="349">
-        <v>142573.538</v>
+        <v>256260.32699999999</v>
       </c>
       <c r="H331" s="350">
-        <v>207.952</v>
+        <v>359.08699999999999</v>
       </c>
       <c r="I331" s="351">
-        <v>52948.050999999999</v>
+        <v>85206.123000000007</v>
       </c>
       <c r="J331" s="352">
-        <v>51.098618763318093</v>
+        <v>48.669945068123653</v>
       </c>
       <c r="K331" s="353">
-        <v>34.8101076689845</v>
+        <v>37.773624575765439</v>
       </c>
       <c r="L331" s="354"/>
     </row>
     <row r="332" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A332" s="363" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B332" s="185"/>
       <c r="C332" s="342">
         <v>65757.994999999995</v>
       </c>
       <c r="D332" s="343">
         <v>60513.216999999997</v>
       </c>
       <c r="E332" s="344">
         <v>5244.7780000000002</v>
       </c>
       <c r="F332" s="342">
         <v>46839.633000000002</v>
       </c>
       <c r="G332" s="343">
         <v>46775.712</v>
       </c>
       <c r="H332" s="344">
         <v>63.920999999999999</v>
       </c>
       <c r="I332" s="355">
         <v>18918.362000000001</v>
       </c>
       <c r="J332" s="346">
         <v>69.902100747473185</v>
       </c>
       <c r="K332" s="192">
         <v>63.523423238173173</v>
       </c>
       <c r="L332" s="185"/>
     </row>
     <row r="333" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A333" s="363" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="B333" s="185"/>
       <c r="C333" s="342">
         <v>49789.046000000002</v>
       </c>
       <c r="D333" s="343">
         <v>45530.648999999998</v>
       </c>
       <c r="E333" s="344">
         <v>4258.3969999999999</v>
       </c>
       <c r="F333" s="342">
         <v>37033.678</v>
       </c>
       <c r="G333" s="343">
         <v>36981.817000000003</v>
       </c>
       <c r="H333" s="344">
         <v>51.860999999999997</v>
       </c>
       <c r="I333" s="355">
         <v>12755.368</v>
       </c>
       <c r="J333" s="346">
         <v>20.576744221190083</v>
       </c>
       <c r="K333" s="192">
         <v>6.8452652802838738</v>
       </c>
       <c r="L333" s="185"/>
     </row>
     <row r="334" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A334" s="435" t="s">
-[...2 lines deleted...]
-      <c r="B334" s="386" t="s">
+      <c r="A334" s="363" t="s">
+        <v>182</v>
+      </c>
+      <c r="B334" s="185"/>
+      <c r="C334" s="342">
+        <v>80181.226999999999</v>
+      </c>
+      <c r="D334" s="343">
+        <v>73821.11</v>
+      </c>
+      <c r="E334" s="344">
+        <v>6360.1170000000002</v>
+      </c>
+      <c r="F334" s="342">
+        <v>58908.720999999998</v>
+      </c>
+      <c r="G334" s="343">
+        <v>58816.544000000002</v>
+      </c>
+      <c r="H334" s="344">
+        <v>92.177000000000007</v>
+      </c>
+      <c r="I334" s="355">
+        <v>21272.506000000001</v>
+      </c>
+      <c r="J334" s="346">
+        <v>61.845812955649905</v>
+      </c>
+      <c r="K334" s="192">
+        <v>38.257363631825434</v>
+      </c>
+      <c r="L334" s="185"/>
+    </row>
+    <row r="335" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A335" s="363" t="s">
+        <v>183</v>
+      </c>
+      <c r="B335" s="185" t="s">
         <v>193</v>
       </c>
-      <c r="C334" s="387">
-[...29 lines deleted...]
-      <c r="A335" s="393" t="s">
+      <c r="C335" s="342">
+        <v>67618.650999999998</v>
+      </c>
+      <c r="D335" s="343">
+        <v>61697.063999999998</v>
+      </c>
+      <c r="E335" s="344">
+        <v>5921.5870000000004</v>
+      </c>
+      <c r="F335" s="342">
+        <v>53264.351000000002</v>
+      </c>
+      <c r="G335" s="343">
+        <v>53193.495999999999</v>
+      </c>
+      <c r="H335" s="344">
+        <v>70.855000000000004</v>
+      </c>
+      <c r="I335" s="355">
+        <v>14354.3</v>
+      </c>
+      <c r="J335" s="346">
+        <v>38.999312842098895</v>
+      </c>
+      <c r="K335" s="192">
+        <v>29.163593643885534</v>
+      </c>
+      <c r="L335" s="185"/>
+    </row>
+    <row r="336" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A336" s="434" t="s">
+        <v>184</v>
+      </c>
+      <c r="B336" s="386" t="s">
         <v>194</v>
       </c>
-      <c r="B335" s="185"/>
-[...21 lines deleted...]
-      <c r="K336" s="192"/>
+      <c r="C336" s="387">
+        <v>78478.618000000002</v>
+      </c>
+      <c r="D336" s="388">
+        <v>71933.797999999995</v>
+      </c>
+      <c r="E336" s="389">
+        <v>6544.82</v>
+      </c>
+      <c r="F336" s="387">
+        <v>60573.031000000003</v>
+      </c>
+      <c r="G336" s="388">
+        <v>60492.758000000002</v>
+      </c>
+      <c r="H336" s="389">
+        <v>80.272999999999996</v>
+      </c>
+      <c r="I336" s="390">
+        <v>17905.587</v>
+      </c>
+      <c r="J336" s="391">
+        <v>51.68450659667203</v>
+      </c>
+      <c r="K336" s="392">
+        <v>54.875862864937872</v>
+      </c>
       <c r="L336" s="185"/>
     </row>
     <row r="337" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A337" s="393" t="s">
+        <v>195</v>
+      </c>
       <c r="B337" s="185"/>
       <c r="C337" s="355"/>
       <c r="D337" s="355"/>
       <c r="E337" s="355"/>
       <c r="F337" s="355"/>
       <c r="G337" s="355"/>
       <c r="H337" s="355"/>
       <c r="I337" s="355"/>
       <c r="J337" s="192"/>
       <c r="K337" s="192"/>
       <c r="L337" s="185"/>
     </row>
     <row r="338" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B338" s="185"/>
       <c r="C338" s="355"/>
       <c r="D338" s="355"/>
       <c r="E338" s="355"/>
       <c r="F338" s="355"/>
       <c r="G338" s="355"/>
       <c r="H338" s="355"/>
       <c r="I338" s="355"/>
       <c r="J338" s="192"/>
       <c r="K338" s="192"/>
       <c r="L338" s="185"/>
     </row>
@@ -27646,5130 +27688,5142 @@
       <c r="E358" s="355"/>
       <c r="F358" s="355"/>
       <c r="G358" s="355"/>
       <c r="H358" s="355"/>
       <c r="I358" s="355"/>
       <c r="J358" s="192"/>
       <c r="K358" s="192"/>
       <c r="L358" s="185"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H200"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.125" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.25" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.875" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="433" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B1" s="433"/>
       <c r="C1" s="433"/>
       <c r="D1" s="433"/>
       <c r="E1" s="433"/>
       <c r="F1" s="433"/>
       <c r="G1" s="433"/>
       <c r="H1" s="433"/>
     </row>
     <row r="2" spans="1:8" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A2" s="394"/>
       <c r="C2" s="241"/>
-      <c r="D2" s="434" t="s">
+      <c r="D2" s="435" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="244"/>
       <c r="F2" s="244"/>
       <c r="H2" s="245"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="394"/>
       <c r="H3" s="395" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A4" s="396" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="397"/>
       <c r="C4" s="152" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="398"/>
       <c r="E4" s="399"/>
       <c r="F4" s="152" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="400"/>
       <c r="H4" s="400"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="401"/>
       <c r="B5" s="386"/>
       <c r="C5" s="402" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="402" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="403" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F5" s="402" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="402" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="403" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="394" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B6" s="404" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C6" s="405">
         <v>0</v>
       </c>
       <c r="D6" s="406">
         <v>0</v>
       </c>
       <c r="E6" s="406">
         <v>0</v>
       </c>
       <c r="F6" s="405">
-        <v>0.02</v>
+        <v>9.1999999999999998E-2</v>
       </c>
       <c r="G6" s="406">
-        <v>0</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="H6" s="406">
-        <v>0.02</v>
+        <v>8.4999999999999992E-2</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="394" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B7" s="407" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C7" s="405">
-        <v>0.48299999999999998</v>
+        <v>0.45700000000000002</v>
       </c>
       <c r="D7" s="406">
-        <v>0.35699999999999998</v>
+        <v>0.35899999999999999</v>
       </c>
       <c r="E7" s="406">
-        <v>0.126</v>
+        <v>9.8000000000000032E-2</v>
       </c>
       <c r="F7" s="405">
-        <v>2.39</v>
+        <v>3.7290000000000001</v>
       </c>
       <c r="G7" s="406">
-        <v>0.61099999999999999</v>
+        <v>1.1240000000000001</v>
       </c>
       <c r="H7" s="406">
-        <v>1.7790000000000001</v>
+        <v>2.605</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="394" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B8" s="407" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C8" s="405">
-        <v>7.1749999999999998</v>
+        <v>5.7169999999999996</v>
       </c>
       <c r="D8" s="406">
-        <v>3.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="E8" s="406">
-        <v>7.1719999999999997</v>
+        <v>5.7169999999999996</v>
       </c>
       <c r="F8" s="405">
-        <v>20.247</v>
+        <v>31.204999999999998</v>
       </c>
       <c r="G8" s="406">
-        <v>1.0999999999999999E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="H8" s="406">
-        <v>20.236000000000001</v>
+        <v>31.187999999999999</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="394" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B9" s="407" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C9" s="405">
-        <v>1.7569999999999999</v>
+        <v>4.0979999999999999</v>
       </c>
       <c r="D9" s="406">
-        <v>0.74399999999999999</v>
+        <v>0.48499999999999999</v>
       </c>
       <c r="E9" s="406">
-        <v>1.0129999999999999</v>
+        <v>3.613</v>
       </c>
       <c r="F9" s="405">
-        <v>9.5210000000000008</v>
+        <v>14.891999999999999</v>
       </c>
       <c r="G9" s="406">
-        <v>1.27</v>
+        <v>2.262</v>
       </c>
       <c r="H9" s="406">
-        <v>8.2510000000000012</v>
+        <v>12.629999999999999</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="394" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B10" s="407" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C10" s="405">
-        <v>0.89100000000000001</v>
+        <v>51.186999999999998</v>
       </c>
       <c r="D10" s="406">
-        <v>1.6519999999999999</v>
+        <v>0</v>
       </c>
       <c r="E10" s="406">
-        <v>-0.7609999999999999</v>
+        <v>51.186999999999998</v>
       </c>
       <c r="F10" s="405">
-        <v>2.1539999999999999</v>
+        <v>53.48</v>
       </c>
       <c r="G10" s="406">
         <v>1.861</v>
       </c>
       <c r="H10" s="406">
-        <v>0.29299999999999993</v>
+        <v>51.619</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="394" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11" s="407" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C11" s="405">
-        <v>4.1000000000000002E-2</v>
+        <v>3.1E-2</v>
       </c>
       <c r="D11" s="406"/>
       <c r="E11" s="406">
-        <v>4.1000000000000002E-2</v>
+        <v>3.1E-2</v>
       </c>
       <c r="F11" s="405">
-        <v>0.13400000000000001</v>
+        <v>0.186</v>
       </c>
       <c r="G11" s="406"/>
       <c r="H11" s="406">
-        <v>0.13400000000000001</v>
+        <v>0.186</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="394" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12" s="407" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C12" s="405">
-        <v>11.186</v>
+        <v>13.5</v>
       </c>
       <c r="D12" s="406">
-        <v>9.3520000000000003</v>
+        <v>6.1609999999999996</v>
       </c>
       <c r="E12" s="406">
-        <v>1.8339999999999996</v>
+        <v>7.3390000000000004</v>
       </c>
       <c r="F12" s="405">
-        <v>30.826000000000001</v>
+        <v>54.110999999999997</v>
       </c>
       <c r="G12" s="406">
-        <v>31.541</v>
+        <v>60.988999999999997</v>
       </c>
       <c r="H12" s="406">
-        <v>-0.71499999999999986</v>
+        <v>-6.8780000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="394" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B13" s="407" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C13" s="405">
-        <v>0.22</v>
+        <v>0.51300000000000001</v>
       </c>
       <c r="D13" s="406">
-        <v>9.8000000000000004E-2</v>
+        <v>0.114</v>
       </c>
       <c r="E13" s="406">
-        <v>0.122</v>
+        <v>0.39900000000000002</v>
       </c>
       <c r="F13" s="405">
-        <v>1.0109999999999999</v>
+        <v>2.2570000000000001</v>
       </c>
       <c r="G13" s="406">
-        <v>1.3859999999999999</v>
+        <v>1.6479999999999999</v>
       </c>
       <c r="H13" s="406">
-        <v>-0.375</v>
+        <v>0.60900000000000021</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="394" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B14" s="407" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="C14" s="405">
-        <v>2008.077</v>
+        <v>931.85599999999999</v>
       </c>
       <c r="D14" s="406">
-        <v>1239.828</v>
+        <v>1457.2059999999999</v>
       </c>
       <c r="E14" s="406">
-        <v>768.24900000000002</v>
+        <v>-525.34999999999991</v>
       </c>
       <c r="F14" s="405">
-        <v>3134.3069999999998</v>
+        <v>4682.6059999999998</v>
       </c>
       <c r="G14" s="406">
-        <v>2798.6390000000001</v>
+        <v>5651.5079999999998</v>
       </c>
       <c r="H14" s="406">
-        <v>335.66799999999967</v>
+        <v>-968.90200000000004</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="408" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B15" s="409" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C15" s="410">
-        <v>59.790999999999997</v>
+        <v>77.733000000000004</v>
       </c>
       <c r="D15" s="411">
-        <v>100.015</v>
+        <v>104.48399999999999</v>
       </c>
       <c r="E15" s="411">
-        <v>-40.224000000000004</v>
+        <v>-26.750999999999991</v>
       </c>
       <c r="F15" s="410">
-        <v>156.27199999999999</v>
+        <v>289.93900000000002</v>
       </c>
       <c r="G15" s="411">
-        <v>217.935</v>
+        <v>419.96300000000002</v>
       </c>
       <c r="H15" s="411">
-        <v>-61.663000000000011</v>
+        <v>-130.024</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="394" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B16" s="407" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C16" s="405">
-        <v>0.66100000000000003</v>
+        <v>0.46800000000000003</v>
       </c>
       <c r="D16" s="406">
-        <v>0</v>
+        <v>147.94200000000001</v>
       </c>
       <c r="E16" s="406">
-        <v>0.66100000000000003</v>
+        <v>-147.47400000000002</v>
       </c>
       <c r="F16" s="405">
-        <v>1.5069999999999999</v>
+        <v>2.3220000000000001</v>
       </c>
       <c r="G16" s="406">
-        <v>4.3999999999999997E-2</v>
+        <v>309.06700000000001</v>
       </c>
       <c r="H16" s="406">
-        <v>1.4629999999999999</v>
+        <v>-306.745</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="394" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B17" s="407" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C17" s="405">
-        <v>8.5000000000000006E-2</v>
+        <v>3.4000000000000002E-2</v>
       </c>
       <c r="D17" s="406">
         <v>0</v>
       </c>
       <c r="E17" s="406">
-        <v>8.5000000000000006E-2</v>
+        <v>3.4000000000000002E-2</v>
       </c>
       <c r="F17" s="405">
-        <v>0.25</v>
+        <v>0.379</v>
       </c>
       <c r="G17" s="406">
-        <v>5.0000000000000001E-3</v>
+        <v>0.29599999999999999</v>
       </c>
       <c r="H17" s="406">
-        <v>0.245</v>
+        <v>8.3000000000000018E-2</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="394" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B18" s="407" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C18" s="405">
-        <v>0.96799999999999997</v>
+        <v>0.76200000000000001</v>
       </c>
       <c r="D18" s="406">
-        <v>2.1339999999999999</v>
+        <v>0.78800000000000003</v>
       </c>
       <c r="E18" s="406">
-        <v>-1.1659999999999999</v>
+        <v>-2.6000000000000023E-2</v>
       </c>
       <c r="F18" s="405">
-        <v>6.0529999999999999</v>
+        <v>6.883</v>
       </c>
       <c r="G18" s="406">
-        <v>11.398999999999999</v>
+        <v>12.67</v>
       </c>
       <c r="H18" s="406">
-        <v>-5.3459999999999992</v>
+        <v>-5.7869999999999999</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="394" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B19" s="407" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C19" s="405">
-        <v>95.313999999999993</v>
+        <v>64.555000000000007</v>
       </c>
       <c r="D19" s="406">
-        <v>10.502000000000001</v>
+        <v>9.827</v>
       </c>
       <c r="E19" s="406">
-        <v>84.811999999999998</v>
+        <v>54.728000000000009</v>
       </c>
       <c r="F19" s="405">
-        <v>303.57900000000001</v>
+        <v>472.19299999999998</v>
       </c>
       <c r="G19" s="406">
-        <v>31.073</v>
+        <v>48.015000000000001</v>
       </c>
       <c r="H19" s="406">
-        <v>272.50600000000003</v>
+        <v>424.178</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="394" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B20" s="407" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C20" s="405">
-        <v>0.16600000000000001</v>
+        <v>0.78700000000000003</v>
       </c>
       <c r="D20" s="406">
-        <v>0.126</v>
+        <v>4.5999999999999999E-2</v>
       </c>
       <c r="E20" s="406">
-        <v>4.0000000000000008E-2</v>
+        <v>0.74099999999999999</v>
       </c>
       <c r="F20" s="405">
-        <v>1.274</v>
+        <v>2.238</v>
       </c>
       <c r="G20" s="406">
-        <v>0.23100000000000001</v>
+        <v>0.307</v>
       </c>
       <c r="H20" s="406">
-        <v>1.0429999999999999</v>
+        <v>1.931</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="394" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B21" s="407" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C21" s="405">
-        <v>0.97699999999999998</v>
+        <v>1.6819999999999999</v>
       </c>
       <c r="D21" s="406">
-        <v>10.651</v>
+        <v>13.512</v>
       </c>
       <c r="E21" s="406">
-        <v>-9.6739999999999995</v>
+        <v>-11.83</v>
       </c>
       <c r="F21" s="405">
-        <v>2.988</v>
+        <v>5.29</v>
       </c>
       <c r="G21" s="406">
-        <v>10.661</v>
+        <v>24.251000000000001</v>
       </c>
       <c r="H21" s="406">
-        <v>-7.673</v>
+        <v>-18.961000000000002</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="394" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B22" s="407" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C22" s="405">
-        <v>154.68799999999999</v>
+        <v>159.56700000000001</v>
       </c>
       <c r="D22" s="406">
-        <v>80.323999999999998</v>
+        <v>59.725000000000001</v>
       </c>
       <c r="E22" s="406">
-        <v>74.36399999999999</v>
+        <v>99.842000000000013</v>
       </c>
       <c r="F22" s="405">
-        <v>419.76299999999998</v>
+        <v>725.84500000000003</v>
       </c>
       <c r="G22" s="406">
-        <v>159.81899999999999</v>
+        <v>279.221</v>
       </c>
       <c r="H22" s="406">
-        <v>259.94399999999996</v>
+        <v>446.62400000000002</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="394" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B23" s="407" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C23" s="405">
-        <v>0.57899999999999996</v>
+        <v>0.35899999999999999</v>
       </c>
       <c r="D23" s="406">
-        <v>0.504</v>
+        <v>0.48899999999999999</v>
       </c>
       <c r="E23" s="406">
-        <v>7.4999999999999956E-2</v>
+        <v>-0.13</v>
       </c>
       <c r="F23" s="405">
-        <v>1.0820000000000001</v>
+        <v>1.6080000000000001</v>
       </c>
       <c r="G23" s="406">
-        <v>1.419</v>
+        <v>2.2290000000000001</v>
       </c>
       <c r="H23" s="406">
-        <v>-0.33699999999999997</v>
+        <v>-0.621</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="394" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B24" s="407" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C24" s="405">
-        <v>0.40300000000000002</v>
+        <v>1.2030000000000001</v>
       </c>
       <c r="D24" s="406">
         <v>0</v>
       </c>
       <c r="E24" s="406">
-        <v>0.40300000000000002</v>
+        <v>1.2030000000000001</v>
       </c>
       <c r="F24" s="405">
-        <v>1.9059999999999999</v>
+        <v>3.9889999999999999</v>
       </c>
       <c r="G24" s="406">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="H24" s="406">
-        <v>1.9059999999999999</v>
+        <v>3.9870000000000001</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="408" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B25" s="409" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C25" s="410">
+        <v>4.2000000000000003E-2</v>
+      </c>
+      <c r="D25" s="411">
         <v>0</v>
       </c>
-      <c r="D25" s="411">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="411">
-        <v>-4.0000000000000001E-3</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="F25" s="410">
-        <v>0</v>
+        <v>5.1999999999999998E-2</v>
       </c>
       <c r="G25" s="411">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="H25" s="411">
-        <v>-4.3999999999999997E-2</v>
+        <v>8.0000000000000002E-3</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="394" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B26" s="407" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C26" s="405">
-        <v>0.14000000000000001</v>
+        <v>0.54100000000000004</v>
       </c>
       <c r="D26" s="406">
-        <v>0.104</v>
+        <v>0.11</v>
       </c>
       <c r="E26" s="406">
-        <v>3.6000000000000018E-2</v>
+        <v>0.43100000000000005</v>
       </c>
       <c r="F26" s="405">
-        <v>1.512</v>
+        <v>2.238</v>
       </c>
       <c r="G26" s="406">
-        <v>0.376</v>
+        <v>0.83799999999999997</v>
       </c>
       <c r="H26" s="406">
-        <v>1.1360000000000001</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="394" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27" s="407" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C27" s="405">
-        <v>0.59799999999999998</v>
+        <v>1.532</v>
       </c>
       <c r="D27" s="406">
-        <v>0.27400000000000002</v>
+        <v>0.23699999999999999</v>
       </c>
       <c r="E27" s="406">
-        <v>0.32399999999999995</v>
+        <v>1.2949999999999999</v>
       </c>
       <c r="F27" s="405">
-        <v>1.234</v>
+        <v>3.137</v>
       </c>
       <c r="G27" s="406">
-        <v>0.499</v>
+        <v>0.87</v>
       </c>
       <c r="H27" s="406">
-        <v>0.73499999999999999</v>
+        <v>2.2669999999999999</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="394" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B28" s="407" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C28" s="405">
-        <v>1.4999999999999999E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="D28" s="406">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="E28" s="406">
-        <v>1.2E-2</v>
+        <v>-2E-3</v>
       </c>
       <c r="F28" s="405">
-        <v>0.02</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="G28" s="406">
-        <v>0.06</v>
+        <v>6.7000000000000004E-2</v>
       </c>
       <c r="H28" s="406">
-        <v>-3.9999999999999994E-2</v>
+        <v>-1.4000000000000005E-2</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="394" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B29" s="407" t="s">
-        <v>243</v>
+        <v>84</v>
       </c>
       <c r="C29" s="405">
-        <v>136.79599999999999</v>
+        <v>159.04599999999999</v>
       </c>
       <c r="D29" s="406">
-        <v>101.30200000000001</v>
+        <v>598.71600000000001</v>
       </c>
       <c r="E29" s="406">
-        <v>35.493999999999986</v>
+        <v>-439.67</v>
       </c>
       <c r="F29" s="405">
-        <v>295.935</v>
+        <v>584.71500000000003</v>
       </c>
       <c r="G29" s="406">
-        <v>359.88</v>
+        <v>1114.008</v>
       </c>
       <c r="H29" s="406">
-        <v>-63.944999999999993</v>
+        <v>-529.29300000000001</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="394" t="s">
         <v>244</v>
       </c>
       <c r="B30" s="407" t="s">
         <v>245</v>
       </c>
       <c r="C30" s="405">
-        <v>0.77500000000000002</v>
+        <v>1.46</v>
       </c>
       <c r="D30" s="406">
-        <v>125.717</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="E30" s="406">
-        <v>-124.94199999999999</v>
+        <v>1.4039999999999999</v>
       </c>
       <c r="F30" s="405">
-        <v>10.180999999999999</v>
+        <v>12.563000000000001</v>
       </c>
       <c r="G30" s="406">
-        <v>175.28899999999999</v>
+        <v>179.703</v>
       </c>
       <c r="H30" s="406">
-        <v>-165.10799999999998</v>
+        <v>-167.14000000000001</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="394" t="s">
         <v>246</v>
       </c>
       <c r="B31" s="407" t="s">
         <v>247</v>
       </c>
       <c r="C31" s="405">
-        <v>9.9830000000000005</v>
+        <v>12.423999999999999</v>
       </c>
       <c r="D31" s="406">
-        <v>5.859</v>
+        <v>4.4720000000000004</v>
       </c>
       <c r="E31" s="406">
-        <v>4.1240000000000006</v>
+        <v>7.9519999999999991</v>
       </c>
       <c r="F31" s="405">
-        <v>29.279</v>
+        <v>52.271999999999998</v>
       </c>
       <c r="G31" s="406">
-        <v>21.239000000000001</v>
+        <v>38.588000000000001</v>
       </c>
       <c r="H31" s="406">
-        <v>8.0399999999999991</v>
+        <v>13.683999999999997</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="394" t="s">
         <v>248</v>
       </c>
       <c r="B32" s="407" t="s">
         <v>249</v>
       </c>
       <c r="C32" s="405">
-        <v>0</v>
+        <v>0.17499999999999999</v>
       </c>
       <c r="D32" s="406">
         <v>0</v>
       </c>
       <c r="E32" s="406">
-        <v>0</v>
+        <v>0.17499999999999999</v>
       </c>
       <c r="F32" s="405">
-        <v>0.68500000000000005</v>
+        <v>0.876</v>
       </c>
       <c r="G32" s="406">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="H32" s="406">
-        <v>0.68200000000000005</v>
+        <v>0.873</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="394" t="s">
         <v>250</v>
       </c>
       <c r="B33" s="407" t="s">
         <v>251</v>
       </c>
       <c r="C33" s="405">
-        <v>50.683</v>
+        <v>44.53</v>
       </c>
       <c r="D33" s="406">
-        <v>16.420999999999999</v>
+        <v>12.475</v>
       </c>
       <c r="E33" s="406">
-        <v>34.262</v>
+        <v>32.055</v>
       </c>
       <c r="F33" s="405">
-        <v>142.96199999999999</v>
+        <v>229.45400000000001</v>
       </c>
       <c r="G33" s="406">
-        <v>43.915999999999997</v>
+        <v>67.373000000000005</v>
       </c>
       <c r="H33" s="406">
-        <v>99.045999999999992</v>
+        <v>162.08100000000002</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="394" t="s">
         <v>252</v>
       </c>
       <c r="B34" s="407" t="s">
         <v>253</v>
       </c>
       <c r="C34" s="405">
-        <v>0.73199999999999998</v>
+        <v>0.438</v>
       </c>
       <c r="D34" s="406">
-        <v>0.82499999999999996</v>
+        <v>0.84899999999999998</v>
       </c>
       <c r="E34" s="406">
-        <v>-9.2999999999999972E-2</v>
+        <v>-0.41099999999999998</v>
       </c>
       <c r="F34" s="405">
-        <v>1.2989999999999999</v>
+        <v>2.1030000000000002</v>
       </c>
       <c r="G34" s="406">
-        <v>2.2599999999999998</v>
+        <v>3.5859999999999999</v>
       </c>
       <c r="H34" s="406">
-        <v>-0.96099999999999985</v>
+        <v>-1.4829999999999997</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="408" t="s">
         <v>254</v>
       </c>
       <c r="B35" s="409" t="s">
         <v>255</v>
       </c>
       <c r="C35" s="410">
-        <v>242.19399999999999</v>
+        <v>295.83800000000002</v>
       </c>
       <c r="D35" s="411">
-        <v>325.53699999999998</v>
+        <v>226.75899999999999</v>
       </c>
       <c r="E35" s="411">
-        <v>-83.342999999999989</v>
+        <v>69.079000000000036</v>
       </c>
       <c r="F35" s="410">
-        <v>713.428</v>
+        <v>1254.644</v>
       </c>
       <c r="G35" s="411">
-        <v>657.77700000000004</v>
+        <v>1020.687</v>
       </c>
       <c r="H35" s="411">
-        <v>55.650999999999954</v>
+        <v>233.95699999999999</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="394" t="s">
         <v>256</v>
       </c>
       <c r="B36" s="407" t="s">
         <v>257</v>
       </c>
       <c r="C36" s="405">
         <v>0</v>
       </c>
       <c r="D36" s="406">
-        <v>7.1999999999999995E-2</v>
+        <v>0</v>
       </c>
       <c r="E36" s="406">
-        <v>-7.1999999999999995E-2</v>
+        <v>0</v>
       </c>
       <c r="F36" s="405">
         <v>1.2E-2</v>
       </c>
       <c r="G36" s="406">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="H36" s="406">
         <v>-6.7000000000000004E-2</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="394" t="s">
         <v>258</v>
       </c>
       <c r="B37" s="407" t="s">
         <v>259</v>
       </c>
       <c r="C37" s="405">
-        <v>4.0000000000000001E-3</v>
+        <v>0.14099999999999999</v>
       </c>
       <c r="D37" s="406">
         <v>0</v>
       </c>
       <c r="E37" s="406">
-        <v>4.0000000000000001E-3</v>
+        <v>0.14099999999999999</v>
       </c>
       <c r="F37" s="405">
-        <v>0.217</v>
+        <v>0.42899999999999999</v>
       </c>
       <c r="G37" s="406">
         <v>1E-3</v>
       </c>
       <c r="H37" s="406">
-        <v>0.216</v>
+        <v>0.42799999999999999</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="394" t="s">
         <v>260</v>
       </c>
       <c r="B38" s="407" t="s">
         <v>261</v>
       </c>
       <c r="C38" s="405">
-        <v>9.8420000000000005</v>
+        <v>11.334</v>
       </c>
       <c r="D38" s="406">
-        <v>65.665000000000006</v>
+        <v>47.197000000000003</v>
       </c>
       <c r="E38" s="406">
-        <v>-55.823000000000008</v>
+        <v>-35.863</v>
       </c>
       <c r="F38" s="405">
-        <v>35.863</v>
+        <v>60.566000000000003</v>
       </c>
       <c r="G38" s="406">
-        <v>260.66800000000001</v>
+        <v>368.86099999999999</v>
       </c>
       <c r="H38" s="406">
-        <v>-224.80500000000001</v>
+        <v>-308.29499999999996</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="394" t="s">
         <v>262</v>
       </c>
       <c r="B39" s="407" t="s">
         <v>263</v>
       </c>
       <c r="C39" s="405">
-        <v>18.815000000000001</v>
+        <v>20.538</v>
       </c>
       <c r="D39" s="406">
-        <v>30.199000000000002</v>
+        <v>49.905000000000001</v>
       </c>
       <c r="E39" s="406">
-        <v>-11.384</v>
+        <v>-29.367000000000001</v>
       </c>
       <c r="F39" s="405">
-        <v>56.05</v>
+        <v>94.822000000000003</v>
       </c>
       <c r="G39" s="406">
-        <v>65.153999999999996</v>
+        <v>149.68899999999999</v>
       </c>
       <c r="H39" s="406">
-        <v>-9.1039999999999992</v>
+        <v>-54.86699999999999</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="394" t="s">
         <v>264</v>
       </c>
       <c r="B40" s="412" t="s">
         <v>265</v>
       </c>
       <c r="C40" s="405">
-        <v>0.35699999999999998</v>
+        <v>5.8999999999999997E-2</v>
       </c>
       <c r="D40" s="406">
-        <v>2.867</v>
+        <v>7.1239999999999997</v>
       </c>
       <c r="E40" s="406">
-        <v>-2.5099999999999998</v>
+        <v>-7.0649999999999995</v>
       </c>
       <c r="F40" s="405">
-        <v>1.036</v>
+        <v>1.1719999999999999</v>
       </c>
       <c r="G40" s="406">
-        <v>3.54</v>
+        <v>10.664</v>
       </c>
       <c r="H40" s="406">
-        <v>-2.504</v>
+        <v>-9.4919999999999991</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="394" t="s">
         <v>266</v>
       </c>
       <c r="B41" s="407" t="s">
         <v>267</v>
       </c>
       <c r="C41" s="405">
-        <v>0.36599999999999999</v>
+        <v>0.54800000000000004</v>
       </c>
       <c r="D41" s="406">
-        <v>6.1959999999999997</v>
+        <v>14.997</v>
       </c>
       <c r="E41" s="406">
-        <v>-5.83</v>
+        <v>-14.449</v>
       </c>
       <c r="F41" s="405">
-        <v>1.619</v>
+        <v>2.9980000000000002</v>
       </c>
       <c r="G41" s="406">
-        <v>6.1980000000000004</v>
+        <v>79.625</v>
       </c>
       <c r="H41" s="406">
-        <v>-4.5790000000000006</v>
+        <v>-76.626999999999995</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="394" t="s">
         <v>268</v>
       </c>
       <c r="B42" s="412" t="s">
         <v>269</v>
       </c>
       <c r="C42" s="405">
-        <v>7.976</v>
+        <v>7.327</v>
       </c>
       <c r="D42" s="406">
-        <v>33.293999999999997</v>
+        <v>14.872999999999999</v>
       </c>
       <c r="E42" s="406">
-        <v>-25.317999999999998</v>
+        <v>-7.5459999999999994</v>
       </c>
       <c r="F42" s="405">
-        <v>23.033000000000001</v>
+        <v>37.872999999999998</v>
       </c>
       <c r="G42" s="406">
-        <v>141.386</v>
+        <v>174.42</v>
       </c>
       <c r="H42" s="406">
-        <v>-118.35299999999999</v>
+        <v>-136.547</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="394" t="s">
         <v>270</v>
       </c>
       <c r="B43" s="407" t="s">
         <v>271</v>
       </c>
       <c r="C43" s="405">
-        <v>1.9119999999999999</v>
+        <v>2.032</v>
       </c>
       <c r="D43" s="406">
-        <v>0.35299999999999998</v>
+        <v>0.42799999999999999</v>
       </c>
       <c r="E43" s="406">
-        <v>1.5589999999999999</v>
+        <v>1.6040000000000001</v>
       </c>
       <c r="F43" s="405">
-        <v>7.1929999999999996</v>
+        <v>11.257</v>
       </c>
       <c r="G43" s="406">
-        <v>0.63800000000000001</v>
+        <v>1.0660000000000001</v>
       </c>
       <c r="H43" s="406">
-        <v>6.5549999999999997</v>
+        <v>10.190999999999999</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="394" t="s">
         <v>272</v>
       </c>
       <c r="B44" s="407" t="s">
         <v>273</v>
       </c>
       <c r="C44" s="405">
-        <v>2.6709999999999998</v>
+        <v>3.4809999999999999</v>
       </c>
       <c r="D44" s="406">
-        <v>2.3719999999999999</v>
+        <v>2.823</v>
       </c>
       <c r="E44" s="406">
-        <v>0.29899999999999993</v>
+        <v>0.65799999999999992</v>
       </c>
       <c r="F44" s="405">
-        <v>11.621</v>
+        <v>19.434999999999999</v>
       </c>
       <c r="G44" s="406">
-        <v>4.0339999999999998</v>
+        <v>8.8919999999999995</v>
       </c>
       <c r="H44" s="406">
-        <v>7.5870000000000006</v>
+        <v>10.542999999999999</v>
       </c>
     </row>
     <row r="45" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="408" t="s">
         <v>274</v>
       </c>
       <c r="B45" s="409" t="s">
         <v>275</v>
       </c>
       <c r="C45" s="410">
-        <v>1.4079999999999999</v>
+        <v>0.04</v>
       </c>
       <c r="D45" s="411">
-        <v>0.98599999999999999</v>
+        <v>0.56299999999999994</v>
       </c>
       <c r="E45" s="411">
-        <v>0.42199999999999993</v>
+        <v>-0.52299999999999991</v>
       </c>
       <c r="F45" s="410">
-        <v>1.4079999999999999</v>
+        <v>5.0999999999999997E-2</v>
       </c>
       <c r="G45" s="411">
-        <v>2.1920000000000002</v>
+        <v>3.593</v>
       </c>
       <c r="H45" s="411">
-        <v>-0.78400000000000025</v>
+        <v>-3.5419999999999998</v>
       </c>
     </row>
     <row r="46" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="413" t="s">
         <v>276</v>
       </c>
       <c r="B46" s="407" t="s">
         <v>277</v>
       </c>
       <c r="C46" s="405">
-        <v>0.88400000000000001</v>
+        <v>1.8089999999999999</v>
       </c>
       <c r="D46" s="406">
-        <v>1.546</v>
+        <v>0.45500000000000002</v>
       </c>
       <c r="E46" s="406">
-        <v>-0.66200000000000003</v>
+        <v>1.3539999999999999</v>
       </c>
       <c r="F46" s="405">
-        <v>2.774</v>
+        <v>6.048</v>
       </c>
       <c r="G46" s="406">
-        <v>2.4740000000000002</v>
+        <v>4.0220000000000002</v>
       </c>
       <c r="H46" s="406">
-        <v>0.29999999999999982</v>
+        <v>2.0259999999999998</v>
       </c>
     </row>
     <row r="47" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="413" t="s">
         <v>278</v>
       </c>
       <c r="B47" s="407" t="s">
         <v>279</v>
       </c>
       <c r="C47" s="405">
-        <v>226.71100000000001</v>
+        <v>131.99600000000001</v>
       </c>
       <c r="D47" s="406">
-        <v>49.508000000000003</v>
+        <v>64.385000000000005</v>
       </c>
       <c r="E47" s="406">
-        <v>177.203</v>
+        <v>67.611000000000004</v>
       </c>
       <c r="F47" s="405">
-        <v>513.33199999999999</v>
+        <v>787.82</v>
       </c>
       <c r="G47" s="406">
-        <v>123.321</v>
+        <v>232.18799999999999</v>
       </c>
       <c r="H47" s="406">
-        <v>390.01099999999997</v>
+        <v>555.63200000000006</v>
       </c>
     </row>
     <row r="48" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="413" t="s">
         <v>280</v>
       </c>
       <c r="B48" s="407" t="s">
         <v>281</v>
       </c>
       <c r="C48" s="405">
-        <v>32.526000000000003</v>
+        <v>34.530999999999999</v>
       </c>
       <c r="D48" s="406">
-        <v>49.41</v>
+        <v>50.600999999999999</v>
       </c>
       <c r="E48" s="406">
-        <v>-16.883999999999993</v>
+        <v>-16.07</v>
       </c>
       <c r="F48" s="405">
-        <v>95.093000000000004</v>
+        <v>159.61199999999999</v>
       </c>
       <c r="G48" s="406">
-        <v>139.458</v>
+        <v>231.495</v>
       </c>
       <c r="H48" s="406">
-        <v>-44.364999999999995</v>
+        <v>-71.88300000000001</v>
       </c>
     </row>
     <row r="49" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="413" t="s">
         <v>282</v>
       </c>
       <c r="B49" s="407" t="s">
         <v>283</v>
       </c>
       <c r="C49" s="405">
-        <v>0.80400000000000005</v>
+        <v>0.58199999999999996</v>
       </c>
       <c r="D49" s="406">
         <v>1E-3</v>
       </c>
       <c r="E49" s="406">
-        <v>0.80300000000000005</v>
+        <v>0.58099999999999996</v>
       </c>
       <c r="F49" s="405">
-        <v>4.5650000000000004</v>
+        <v>5.609</v>
       </c>
       <c r="G49" s="406">
-        <v>3.0000000000000001E-3</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="H49" s="406">
-        <v>4.5620000000000003</v>
+        <v>5.6040000000000001</v>
       </c>
     </row>
     <row r="50" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="413" t="s">
         <v>284</v>
       </c>
       <c r="B50" s="407" t="s">
         <v>285</v>
       </c>
       <c r="C50" s="405">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="D50" s="406">
-        <v>7.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="E50" s="406">
-        <v>-6.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="F50" s="405">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="G50" s="406">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="H50" s="406">
         <v>-5.9999999999999993E-3</v>
       </c>
     </row>
     <row r="51" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="413" t="s">
         <v>286</v>
       </c>
       <c r="B51" s="407" t="s">
         <v>287</v>
       </c>
       <c r="C51" s="405">
-        <v>9.3710000000000004</v>
+        <v>12.641</v>
       </c>
       <c r="D51" s="406">
-        <v>7.05</v>
+        <v>10.154999999999999</v>
       </c>
       <c r="E51" s="406">
-        <v>2.3210000000000006</v>
+        <v>2.4860000000000007</v>
       </c>
       <c r="F51" s="405">
-        <v>28.98</v>
+        <v>52.079000000000001</v>
       </c>
       <c r="G51" s="406">
-        <v>18.213999999999999</v>
+        <v>34.125</v>
       </c>
       <c r="H51" s="406">
-        <v>10.766000000000002</v>
+        <v>17.954000000000001</v>
       </c>
     </row>
     <row r="52" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="413" t="s">
         <v>288</v>
       </c>
       <c r="B52" s="407" t="s">
         <v>289</v>
       </c>
       <c r="C52" s="405">
-        <v>10.065</v>
+        <v>12.638</v>
       </c>
       <c r="D52" s="406">
-        <v>12.253</v>
+        <v>4.6079999999999997</v>
       </c>
       <c r="E52" s="406">
-        <v>-2.1880000000000006</v>
+        <v>8.0300000000000011</v>
       </c>
       <c r="F52" s="405">
-        <v>28.847999999999999</v>
+        <v>53.212000000000003</v>
       </c>
       <c r="G52" s="406">
-        <v>33.575000000000003</v>
+        <v>48.808999999999997</v>
       </c>
       <c r="H52" s="406">
-        <v>-4.7270000000000039</v>
+        <v>4.4030000000000058</v>
       </c>
     </row>
     <row r="53" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="413" t="s">
         <v>290</v>
       </c>
       <c r="B53" s="407" t="s">
         <v>291</v>
       </c>
       <c r="C53" s="405">
-        <v>22.436</v>
+        <v>33.680999999999997</v>
       </c>
       <c r="D53" s="406">
-        <v>1.855</v>
+        <v>1.343</v>
       </c>
       <c r="E53" s="406">
-        <v>20.581</v>
+        <v>32.337999999999994</v>
       </c>
       <c r="F53" s="405">
-        <v>73.706000000000003</v>
+        <v>131.62899999999999</v>
       </c>
       <c r="G53" s="406">
-        <v>3.8839999999999999</v>
+        <v>6.3890000000000002</v>
       </c>
       <c r="H53" s="406">
-        <v>69.822000000000003</v>
+        <v>125.24</v>
       </c>
     </row>
     <row r="54" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="413" t="s">
         <v>292</v>
       </c>
       <c r="B54" s="407" t="s">
         <v>293</v>
       </c>
       <c r="C54" s="405">
-        <v>4.7889999999999997</v>
+        <v>6.66</v>
       </c>
       <c r="D54" s="406">
-        <v>0.78500000000000003</v>
+        <v>0.57499999999999996</v>
       </c>
       <c r="E54" s="406">
-        <v>4.0039999999999996</v>
+        <v>6.085</v>
       </c>
       <c r="F54" s="405">
-        <v>15.664</v>
+        <v>27.472999999999999</v>
       </c>
       <c r="G54" s="406">
-        <v>3.0539999999999998</v>
+        <v>4.4950000000000001</v>
       </c>
       <c r="H54" s="406">
-        <v>12.61</v>
+        <v>22.977999999999998</v>
       </c>
     </row>
     <row r="55" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="408" t="s">
         <v>294</v>
       </c>
       <c r="B55" s="409" t="s">
         <v>295</v>
       </c>
-      <c r="C55" s="410"/>
+      <c r="C55" s="410">
+        <v>3.6999999999999998E-2</v>
+      </c>
       <c r="D55" s="411">
-        <v>97.641999999999996</v>
+        <v>61.488999999999997</v>
       </c>
       <c r="E55" s="411">
-        <v>-97.641999999999996</v>
-[...1 lines deleted...]
-      <c r="F55" s="410"/>
+        <v>-61.451999999999998</v>
+      </c>
+      <c r="F55" s="410">
+        <v>3.6999999999999998E-2</v>
+      </c>
       <c r="G55" s="411">
-        <v>97.641999999999996</v>
+        <v>159.131</v>
       </c>
       <c r="H55" s="411">
-        <v>-97.641999999999996</v>
+        <v>-159.09399999999999</v>
       </c>
     </row>
     <row r="56" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="413" t="s">
         <v>296</v>
       </c>
       <c r="B56" s="407" t="s">
         <v>297</v>
       </c>
       <c r="C56" s="405"/>
       <c r="D56" s="406"/>
       <c r="E56" s="406">
         <v>0</v>
       </c>
       <c r="F56" s="405"/>
       <c r="G56" s="406"/>
       <c r="H56" s="406">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="413" t="s">
         <v>298</v>
       </c>
       <c r="B57" s="412" t="s">
         <v>299</v>
       </c>
       <c r="C57" s="405">
-        <v>4.0419999999999998</v>
+        <v>6.4180000000000001</v>
       </c>
       <c r="D57" s="406">
-        <v>1.901</v>
+        <v>1.548</v>
       </c>
       <c r="E57" s="406">
-        <v>2.141</v>
+        <v>4.87</v>
       </c>
       <c r="F57" s="405">
-        <v>11.098000000000001</v>
+        <v>23.367000000000001</v>
       </c>
       <c r="G57" s="406">
-        <v>8.6690000000000005</v>
+        <v>12.326000000000001</v>
       </c>
       <c r="H57" s="406">
-        <v>2.4290000000000003</v>
+        <v>11.041</v>
       </c>
     </row>
     <row r="58" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="413" t="s">
         <v>300</v>
       </c>
       <c r="B58" s="407" t="s">
         <v>301</v>
       </c>
       <c r="C58" s="405">
-        <v>0.50600000000000001</v>
+        <v>0.58599999999999997</v>
       </c>
       <c r="D58" s="406">
-        <v>0.22800000000000001</v>
+        <v>8.5000000000000006E-2</v>
       </c>
       <c r="E58" s="406">
-        <v>0.27800000000000002</v>
+        <v>0.501</v>
       </c>
       <c r="F58" s="405">
-        <v>1.66</v>
+        <v>2.8530000000000002</v>
       </c>
       <c r="G58" s="406">
-        <v>0.251</v>
+        <v>0.249</v>
       </c>
       <c r="H58" s="406">
-        <v>1.4089999999999998</v>
+        <v>2.6040000000000001</v>
       </c>
     </row>
     <row r="59" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="413" t="s">
         <v>302</v>
       </c>
       <c r="B59" s="407" t="s">
         <v>303</v>
       </c>
       <c r="C59" s="405">
-        <v>0.70299999999999996</v>
+        <v>1.8779999999999999</v>
       </c>
       <c r="D59" s="406">
-        <v>3.8340000000000001</v>
+        <v>6.9859999999999998</v>
       </c>
       <c r="E59" s="406">
-        <v>-3.1310000000000002</v>
+        <v>-5.1079999999999997</v>
       </c>
       <c r="F59" s="405">
-        <v>5.5789999999999997</v>
+        <v>9.8330000000000002</v>
       </c>
       <c r="G59" s="406">
-        <v>11.332000000000001</v>
+        <v>22.073</v>
       </c>
       <c r="H59" s="406">
-        <v>-5.753000000000001</v>
+        <v>-12.24</v>
       </c>
     </row>
     <row r="60" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="413" t="s">
         <v>304</v>
       </c>
       <c r="B60" s="407" t="s">
         <v>305</v>
       </c>
       <c r="C60" s="405">
-        <v>2.4849999999999999</v>
+        <v>4.5229999999999997</v>
       </c>
       <c r="D60" s="406">
-        <v>0.122</v>
+        <v>0.152</v>
       </c>
       <c r="E60" s="406">
-        <v>2.363</v>
+        <v>4.3709999999999996</v>
       </c>
       <c r="F60" s="405">
-        <v>7.3319999999999999</v>
+        <v>14.619</v>
       </c>
       <c r="G60" s="406">
-        <v>0.68200000000000005</v>
+        <v>1.06</v>
       </c>
       <c r="H60" s="406">
-        <v>6.6499999999999995</v>
+        <v>13.558999999999999</v>
       </c>
     </row>
     <row r="61" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="413" t="s">
         <v>306</v>
       </c>
       <c r="B61" s="407" t="s">
         <v>307</v>
       </c>
       <c r="C61" s="405">
-        <v>23.681000000000001</v>
+        <v>15.377000000000001</v>
       </c>
       <c r="D61" s="406">
-        <v>33.505000000000003</v>
+        <v>30.271999999999998</v>
       </c>
       <c r="E61" s="406">
-        <v>-9.8240000000000016</v>
+        <v>-14.894999999999998</v>
       </c>
       <c r="F61" s="405">
-        <v>92.480999999999995</v>
+        <v>146.69399999999999</v>
       </c>
       <c r="G61" s="406">
-        <v>79.819000000000003</v>
+        <v>136.57300000000001</v>
       </c>
       <c r="H61" s="406">
-        <v>12.661999999999992</v>
+        <v>10.120999999999981</v>
       </c>
     </row>
     <row r="62" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="413" t="s">
         <v>308</v>
       </c>
       <c r="B62" s="407" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C62" s="405">
-        <v>143.54300000000001</v>
+        <v>183.84700000000001</v>
       </c>
       <c r="D62" s="406">
-        <v>732.221</v>
+        <v>377.459</v>
       </c>
       <c r="E62" s="406">
-        <v>-588.678</v>
+        <v>-193.61199999999999</v>
       </c>
       <c r="F62" s="405">
-        <v>425.22899999999998</v>
+        <v>757.53599999999994</v>
       </c>
       <c r="G62" s="406">
-        <v>1674.596</v>
+        <v>2475.431</v>
       </c>
       <c r="H62" s="406">
-        <v>-1249.367</v>
+        <v>-1717.895</v>
       </c>
     </row>
     <row r="63" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="413" t="s">
         <v>309</v>
       </c>
       <c r="B63" s="407" t="s">
         <v>310</v>
       </c>
       <c r="C63" s="405">
-        <v>1E-3</v>
-[...1 lines deleted...]
-      <c r="D63" s="406"/>
+        <v>0</v>
+      </c>
+      <c r="D63" s="406">
+        <v>3.4000000000000002E-2</v>
+      </c>
       <c r="E63" s="406">
-        <v>1E-3</v>
+        <v>-3.4000000000000002E-2</v>
       </c>
       <c r="F63" s="405">
-        <v>3.0000000000000001E-3</v>
-[...1 lines deleted...]
-      <c r="G63" s="406"/>
+        <v>0.03</v>
+      </c>
+      <c r="G63" s="406">
+        <v>0.2</v>
+      </c>
       <c r="H63" s="406">
-        <v>3.0000000000000001E-3</v>
+        <v>-0.17</v>
       </c>
     </row>
     <row r="64" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="413" t="s">
         <v>311</v>
       </c>
       <c r="B64" s="407" t="s">
         <v>312</v>
       </c>
       <c r="C64" s="405">
-        <v>1E-3</v>
+        <v>7.8E-2</v>
       </c>
       <c r="D64" s="406">
-        <v>6.5000000000000002E-2</v>
+        <v>0.17599999999999999</v>
       </c>
       <c r="E64" s="406">
-        <v>-6.4000000000000001E-2</v>
+        <v>-9.799999999999999E-2</v>
       </c>
       <c r="F64" s="405">
-        <v>9.2999999999999999E-2</v>
+        <v>0.191</v>
       </c>
       <c r="G64" s="406">
-        <v>0.26900000000000002</v>
+        <v>0.61699999999999999</v>
       </c>
       <c r="H64" s="406">
-        <v>-0.17600000000000002</v>
+        <v>-0.42599999999999999</v>
       </c>
     </row>
     <row r="65" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="408" t="s">
         <v>313</v>
       </c>
       <c r="B65" s="407" t="s">
         <v>314</v>
       </c>
       <c r="C65" s="410">
-        <v>0.06</v>
+        <v>0.106</v>
       </c>
       <c r="D65" s="411">
         <v>0</v>
       </c>
       <c r="E65" s="411">
-        <v>0.06</v>
+        <v>0.106</v>
       </c>
       <c r="F65" s="410">
-        <v>0.22900000000000001</v>
+        <v>0.38800000000000001</v>
       </c>
       <c r="G65" s="411">
         <v>0</v>
       </c>
       <c r="H65" s="411">
-        <v>0.22900000000000001</v>
+        <v>0.38800000000000001</v>
       </c>
     </row>
     <row r="66" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="413" t="s">
         <v>315</v>
       </c>
       <c r="B66" s="414" t="s">
         <v>316</v>
       </c>
       <c r="C66" s="405">
-        <v>2.347</v>
+        <v>1.27</v>
       </c>
       <c r="D66" s="406">
-        <v>0.54800000000000004</v>
+        <v>55.134</v>
       </c>
       <c r="E66" s="406">
-        <v>1.7989999999999999</v>
+        <v>-53.863999999999997</v>
       </c>
       <c r="F66" s="405">
-        <v>5.2720000000000002</v>
+        <v>8.3520000000000003</v>
       </c>
       <c r="G66" s="406">
-        <v>2.5550000000000002</v>
+        <v>59.05</v>
       </c>
       <c r="H66" s="406">
-        <v>2.7170000000000001</v>
+        <v>-50.697999999999993</v>
       </c>
     </row>
     <row r="67" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="413" t="s">
         <v>317</v>
       </c>
       <c r="B67" s="407" t="s">
         <v>76</v>
       </c>
       <c r="C67" s="405">
-        <v>733.38900000000001</v>
+        <v>894.66600000000005</v>
       </c>
       <c r="D67" s="406">
-        <v>1321.135</v>
+        <v>1341.7629999999999</v>
       </c>
       <c r="E67" s="406">
-        <v>-587.74599999999998</v>
+        <v>-447.09699999999987</v>
       </c>
       <c r="F67" s="405">
-        <v>2120.9670000000001</v>
+        <v>3724.5619999999999</v>
       </c>
       <c r="G67" s="406">
-        <v>3119.538</v>
+        <v>5530.5410000000002</v>
       </c>
       <c r="H67" s="406">
-        <v>-998.57099999999991</v>
+        <v>-1805.9790000000003</v>
       </c>
     </row>
     <row r="68" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="413" t="s">
         <v>318</v>
       </c>
       <c r="B68" s="407" t="s">
         <v>319</v>
       </c>
       <c r="C68" s="405">
-        <v>4.3049999999999997</v>
+        <v>4.47</v>
       </c>
       <c r="D68" s="406">
-        <v>0</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="E68" s="406">
-        <v>4.3049999999999997</v>
+        <v>4.4319999999999995</v>
       </c>
       <c r="F68" s="405">
-        <v>10.039</v>
+        <v>19.498999999999999</v>
       </c>
       <c r="G68" s="406">
-        <v>8.5000000000000006E-2</v>
+        <v>0.125</v>
       </c>
       <c r="H68" s="406">
-        <v>9.9539999999999988</v>
+        <v>19.373999999999999</v>
       </c>
     </row>
     <row r="69" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="413" t="s">
         <v>320</v>
       </c>
       <c r="B69" s="407" t="s">
         <v>321</v>
       </c>
       <c r="C69" s="405">
-        <v>12.247999999999999</v>
+        <v>12.465</v>
       </c>
       <c r="D69" s="406">
-        <v>2.42</v>
+        <v>96.441999999999993</v>
       </c>
       <c r="E69" s="406">
-        <v>9.8279999999999994</v>
+        <v>-83.97699999999999</v>
       </c>
       <c r="F69" s="405">
-        <v>42.152000000000001</v>
+        <v>71.418000000000006</v>
       </c>
       <c r="G69" s="406">
-        <v>7.9370000000000003</v>
+        <v>107.761</v>
       </c>
       <c r="H69" s="406">
-        <v>34.215000000000003</v>
+        <v>-36.342999999999989</v>
       </c>
     </row>
     <row r="70" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="413" t="s">
         <v>322</v>
       </c>
       <c r="B70" s="407" t="s">
         <v>323</v>
       </c>
       <c r="C70" s="405">
-        <v>5.3999999999999999E-2</v>
+        <v>2.4E-2</v>
       </c>
       <c r="D70" s="406">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="E70" s="406">
-        <v>5.3999999999999999E-2</v>
+        <v>2.3E-2</v>
       </c>
       <c r="F70" s="405">
-        <v>0.13400000000000001</v>
+        <v>0.27</v>
       </c>
       <c r="G70" s="406">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="H70" s="406">
-        <v>0.13400000000000001</v>
+        <v>0.26800000000000002</v>
       </c>
     </row>
     <row r="71" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="413" t="s">
         <v>324</v>
       </c>
       <c r="B71" s="407" t="s">
         <v>325</v>
       </c>
       <c r="C71" s="405">
-        <v>12.962999999999999</v>
+        <v>22.692</v>
       </c>
       <c r="D71" s="406">
-        <v>5.3849999999999998</v>
+        <v>8.0500000000000007</v>
       </c>
       <c r="E71" s="406">
-        <v>7.5779999999999994</v>
+        <v>14.641999999999999</v>
       </c>
       <c r="F71" s="405">
-        <v>41.265000000000001</v>
+        <v>76.483000000000004</v>
       </c>
       <c r="G71" s="406">
-        <v>13.055</v>
+        <v>40.487000000000002</v>
       </c>
       <c r="H71" s="406">
-        <v>28.21</v>
+        <v>35.996000000000002</v>
       </c>
     </row>
     <row r="72" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="413" t="s">
         <v>326</v>
       </c>
       <c r="B72" s="407" t="s">
         <v>327</v>
       </c>
       <c r="C72" s="405">
-        <v>0.99199999999999999</v>
+        <v>0.79300000000000004</v>
       </c>
       <c r="D72" s="406">
-        <v>5.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="E72" s="406">
-        <v>0.98699999999999999</v>
+        <v>0.79300000000000004</v>
       </c>
       <c r="F72" s="405">
-        <v>1.9490000000000001</v>
+        <v>3.0019999999999998</v>
       </c>
       <c r="G72" s="406">
-        <v>5.0060000000000002</v>
+        <v>5.0110000000000001</v>
       </c>
       <c r="H72" s="406">
-        <v>-3.0570000000000004</v>
+        <v>-2.0090000000000003</v>
       </c>
     </row>
     <row r="73" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="413" t="s">
         <v>328</v>
       </c>
       <c r="B73" s="407" t="s">
         <v>329</v>
       </c>
       <c r="C73" s="405"/>
       <c r="D73" s="406">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="E73" s="406">
-        <v>-1E-3</v>
+        <v>0</v>
       </c>
       <c r="F73" s="405"/>
       <c r="G73" s="406">
         <v>1E-3</v>
       </c>
       <c r="H73" s="406">
         <v>-1E-3</v>
       </c>
     </row>
     <row r="74" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="413" t="s">
         <v>330</v>
       </c>
       <c r="B74" s="407" t="s">
         <v>331</v>
       </c>
       <c r="C74" s="405">
-        <v>7.4999999999999997E-2</v>
+        <v>0.60399999999999998</v>
       </c>
       <c r="D74" s="406">
-        <v>0.104</v>
+        <v>0.245</v>
       </c>
       <c r="E74" s="406">
-        <v>-2.8999999999999998E-2</v>
+        <v>0.35899999999999999</v>
       </c>
       <c r="F74" s="405">
-        <v>0.9</v>
+        <v>2.1880000000000002</v>
       </c>
       <c r="G74" s="406">
-        <v>0.505</v>
+        <v>0.99</v>
       </c>
       <c r="H74" s="406">
-        <v>0.39500000000000002</v>
+        <v>1.1980000000000002</v>
       </c>
     </row>
     <row r="75" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="408" t="s">
         <v>332</v>
       </c>
       <c r="B75" s="407" t="s">
         <v>333</v>
       </c>
       <c r="C75" s="410">
-        <v>0.98</v>
+        <v>2.6230000000000002</v>
       </c>
       <c r="D75" s="411">
-        <v>9.8000000000000004E-2</v>
+        <v>0.38900000000000001</v>
       </c>
       <c r="E75" s="411">
-        <v>0.88200000000000001</v>
+        <v>2.234</v>
       </c>
       <c r="F75" s="410">
-        <v>2.3479999999999999</v>
+        <v>6.1779999999999999</v>
       </c>
       <c r="G75" s="411">
-        <v>0.38500000000000001</v>
+        <v>0.84699999999999998</v>
       </c>
       <c r="H75" s="411">
-        <v>1.9629999999999999</v>
+        <v>5.3309999999999995</v>
       </c>
     </row>
     <row r="76" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="413" t="s">
         <v>334</v>
       </c>
       <c r="B76" s="414" t="s">
         <v>335</v>
       </c>
       <c r="C76" s="405"/>
       <c r="D76" s="406">
-        <v>3.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="E76" s="406">
-        <v>-3.0000000000000001E-3</v>
+        <v>0</v>
       </c>
       <c r="F76" s="405"/>
       <c r="G76" s="406">
-        <v>4.0000000000000001E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="H76" s="406">
-        <v>-4.0000000000000001E-3</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
     </row>
     <row r="77" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="413" t="s">
         <v>336</v>
       </c>
       <c r="B77" s="407" t="s">
         <v>337</v>
       </c>
       <c r="C77" s="405">
-        <v>4.2590000000000003</v>
+        <v>5.5949999999999998</v>
       </c>
       <c r="D77" s="406">
-        <v>4.0359999999999996</v>
+        <v>2.5779999999999998</v>
       </c>
       <c r="E77" s="406">
-        <v>0.22300000000000075</v>
+        <v>3.0169999999999999</v>
       </c>
       <c r="F77" s="405">
-        <v>12.712999999999999</v>
+        <v>22.068000000000001</v>
       </c>
       <c r="G77" s="406">
-        <v>8.1750000000000007</v>
+        <v>12.561</v>
       </c>
       <c r="H77" s="406">
-        <v>4.5379999999999985</v>
+        <v>9.5070000000000014</v>
       </c>
     </row>
     <row r="78" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="413" t="s">
         <v>338</v>
       </c>
       <c r="B78" s="407" t="s">
         <v>339</v>
       </c>
       <c r="C78" s="405">
-        <v>8242.6329999999998</v>
+        <v>8008.0590000000002</v>
       </c>
       <c r="D78" s="406">
-        <v>188.22399999999999</v>
+        <v>230.30699999999999</v>
       </c>
       <c r="E78" s="406">
-        <v>8054.4089999999997</v>
+        <v>7777.7520000000004</v>
       </c>
       <c r="F78" s="405">
-        <v>20214.031999999999</v>
+        <v>35164.851999999999</v>
       </c>
       <c r="G78" s="406">
-        <v>448.262</v>
+        <v>812.529</v>
       </c>
       <c r="H78" s="406">
-        <v>19765.77</v>
+        <v>34352.322999999997</v>
       </c>
     </row>
     <row r="79" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="413" t="s">
         <v>340</v>
       </c>
       <c r="B79" s="407" t="s">
         <v>341</v>
       </c>
       <c r="C79" s="405">
-        <v>180.01400000000001</v>
+        <v>146.37799999999999</v>
       </c>
       <c r="D79" s="406">
-        <v>28.425000000000001</v>
+        <v>25.771000000000001</v>
       </c>
       <c r="E79" s="406">
-        <v>151.589</v>
+        <v>120.60699999999999</v>
       </c>
       <c r="F79" s="405">
-        <v>568.91600000000005</v>
+        <v>1008.662</v>
       </c>
       <c r="G79" s="406">
-        <v>79.914000000000001</v>
+        <v>131.834</v>
       </c>
       <c r="H79" s="406">
-        <v>489.00200000000007</v>
+        <v>876.82799999999997</v>
       </c>
     </row>
     <row r="80" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="413" t="s">
         <v>342</v>
       </c>
       <c r="B80" s="407" t="s">
         <v>343</v>
       </c>
       <c r="C80" s="405">
-        <v>0.874</v>
+        <v>1.3680000000000001</v>
       </c>
       <c r="D80" s="406">
-        <v>2</v>
+        <v>1.712</v>
       </c>
       <c r="E80" s="406">
-        <v>-1.1259999999999999</v>
+        <v>-0.34399999999999986</v>
       </c>
       <c r="F80" s="405">
-        <v>2.0179999999999998</v>
+        <v>13.984999999999999</v>
       </c>
       <c r="G80" s="406">
-        <v>4.9349999999999996</v>
+        <v>9.5380000000000003</v>
       </c>
       <c r="H80" s="406">
-        <v>-2.9169999999999998</v>
+        <v>4.4469999999999992</v>
       </c>
     </row>
     <row r="81" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="413" t="s">
         <v>344</v>
       </c>
       <c r="B81" s="407" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C81" s="405">
-        <v>1025.7149999999999</v>
+        <v>1255.92</v>
       </c>
       <c r="D81" s="406">
-        <v>379.77600000000001</v>
+        <v>403.40300000000002</v>
       </c>
       <c r="E81" s="406">
-        <v>645.93899999999985</v>
+        <v>852.51700000000005</v>
       </c>
       <c r="F81" s="405">
-        <v>2642.8420000000001</v>
+        <v>4958.3429999999998</v>
       </c>
       <c r="G81" s="406">
-        <v>942.03599999999994</v>
+        <v>1745.663</v>
       </c>
       <c r="H81" s="406">
-        <v>1700.806</v>
+        <v>3212.68</v>
       </c>
     </row>
     <row r="82" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="413" t="s">
         <v>345</v>
       </c>
       <c r="B82" s="407" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="C82" s="405">
-        <v>268.94</v>
+        <v>950.85799999999995</v>
       </c>
       <c r="D82" s="406">
-        <v>545.35599999999999</v>
+        <v>664.88</v>
       </c>
       <c r="E82" s="406">
-        <v>-276.416</v>
+        <v>285.97799999999995</v>
       </c>
       <c r="F82" s="405">
-        <v>2006.0609999999999</v>
+        <v>3317.5549999999998</v>
       </c>
       <c r="G82" s="406">
-        <v>1356.373</v>
+        <v>2566.9110000000001</v>
       </c>
       <c r="H82" s="406">
-        <v>649.68799999999987</v>
+        <v>750.64399999999978</v>
       </c>
     </row>
     <row r="83" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="413" t="s">
         <v>346</v>
       </c>
       <c r="B83" s="407" t="s">
         <v>347</v>
       </c>
       <c r="C83" s="405">
-        <v>1.083</v>
+        <v>0.82</v>
       </c>
       <c r="D83" s="406">
-        <v>1.645</v>
+        <v>0.222</v>
       </c>
       <c r="E83" s="406">
-        <v>-0.56200000000000006</v>
+        <v>0.59799999999999998</v>
       </c>
       <c r="F83" s="405">
-        <v>5.7930000000000001</v>
+        <v>7.1740000000000004</v>
       </c>
       <c r="G83" s="406">
-        <v>6.0679999999999996</v>
+        <v>6.4640000000000004</v>
       </c>
       <c r="H83" s="406">
-        <v>-0.27499999999999947</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="84" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="413" t="s">
         <v>348</v>
       </c>
       <c r="B84" s="407" t="s">
         <v>349</v>
       </c>
       <c r="C84" s="405">
-        <v>0.90700000000000003</v>
+        <v>0.46899999999999997</v>
       </c>
       <c r="D84" s="406">
-        <v>19.765000000000001</v>
+        <v>0</v>
       </c>
       <c r="E84" s="406">
-        <v>-18.858000000000001</v>
+        <v>0.46899999999999997</v>
       </c>
       <c r="F84" s="405">
-        <v>8.3810000000000002</v>
+        <v>8.8670000000000009</v>
       </c>
       <c r="G84" s="406">
         <v>102.416</v>
       </c>
       <c r="H84" s="406">
-        <v>-94.034999999999997</v>
+        <v>-93.548999999999992</v>
       </c>
     </row>
     <row r="85" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="408" t="s">
         <v>350</v>
       </c>
       <c r="B85" s="407" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C85" s="410">
-        <v>1361.1949999999999</v>
+        <v>697.14700000000005</v>
       </c>
       <c r="D85" s="411">
-        <v>93.027000000000001</v>
+        <v>101.745</v>
       </c>
       <c r="E85" s="411">
-        <v>1268.1679999999999</v>
+        <v>595.40200000000004</v>
       </c>
       <c r="F85" s="410">
-        <v>3000.0189999999998</v>
+        <v>4619.2340000000004</v>
       </c>
       <c r="G85" s="411">
-        <v>227.09200000000001</v>
+        <v>423.40800000000002</v>
       </c>
       <c r="H85" s="411">
-        <v>2772.9269999999997</v>
+        <v>4195.826</v>
       </c>
     </row>
     <row r="86" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="413" t="s">
         <v>351</v>
       </c>
       <c r="B86" s="414" t="s">
         <v>352</v>
       </c>
       <c r="C86" s="405">
-        <v>77.509</v>
+        <v>151.56100000000001</v>
       </c>
       <c r="D86" s="406">
-        <v>169.94</v>
+        <v>200.88200000000001</v>
       </c>
       <c r="E86" s="406">
-        <v>-92.430999999999997</v>
+        <v>-49.320999999999998</v>
       </c>
       <c r="F86" s="405">
-        <v>286.22199999999998</v>
+        <v>601.12400000000002</v>
       </c>
       <c r="G86" s="406">
-        <v>374.387</v>
+        <v>779.71900000000005</v>
       </c>
       <c r="H86" s="406">
-        <v>-88.16500000000002</v>
+        <v>-178.59500000000003</v>
       </c>
     </row>
     <row r="87" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="413" t="s">
         <v>353</v>
       </c>
       <c r="B87" s="407" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C87" s="405">
-        <v>149.154</v>
+        <v>183.38</v>
       </c>
       <c r="D87" s="406">
-        <v>575.28599999999994</v>
+        <v>454.62700000000001</v>
       </c>
       <c r="E87" s="406">
-        <v>-426.13199999999995</v>
+        <v>-271.24700000000001</v>
       </c>
       <c r="F87" s="405">
-        <v>491.60500000000002</v>
+        <v>866.03</v>
       </c>
       <c r="G87" s="406">
-        <v>1280.0630000000001</v>
+        <v>2183.3009999999999</v>
       </c>
       <c r="H87" s="406">
-        <v>-788.45800000000008</v>
+        <v>-1317.271</v>
       </c>
     </row>
     <row r="88" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="413" t="s">
         <v>354</v>
       </c>
       <c r="B88" s="407" t="s">
         <v>355</v>
       </c>
       <c r="C88" s="405">
-        <v>0.5</v>
+        <v>0.98199999999999998</v>
       </c>
       <c r="D88" s="406">
-        <v>0.93799999999999994</v>
+        <v>1.1120000000000001</v>
       </c>
       <c r="E88" s="406">
-        <v>-0.43799999999999994</v>
+        <v>-0.13000000000000012</v>
       </c>
       <c r="F88" s="405">
-        <v>2.1339999999999999</v>
+        <v>3.891</v>
       </c>
       <c r="G88" s="406">
-        <v>2.395</v>
+        <v>4.5179999999999998</v>
       </c>
       <c r="H88" s="406">
-        <v>-0.26100000000000012</v>
+        <v>-0.62699999999999978</v>
       </c>
     </row>
     <row r="89" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="413" t="s">
         <v>356</v>
       </c>
       <c r="B89" s="407" t="s">
         <v>58</v>
       </c>
       <c r="C89" s="405">
-        <v>3085.1689999999999</v>
+        <v>3085.913</v>
       </c>
       <c r="D89" s="406">
-        <v>6881.3810000000003</v>
+        <v>5267.4210000000003</v>
       </c>
       <c r="E89" s="406">
-        <v>-3796.2120000000004</v>
+        <v>-2181.5080000000003</v>
       </c>
       <c r="F89" s="405">
-        <v>8586.2849999999999</v>
+        <v>14466.482</v>
       </c>
       <c r="G89" s="406">
-        <v>15555.352999999999</v>
+        <v>26143.359</v>
       </c>
       <c r="H89" s="406">
-        <v>-6969.0679999999993</v>
+        <v>-11676.877</v>
       </c>
     </row>
     <row r="90" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="413" t="s">
         <v>357</v>
       </c>
       <c r="B90" s="407" t="s">
         <v>358</v>
       </c>
       <c r="C90" s="405">
-        <v>14.021000000000001</v>
+        <v>15.308999999999999</v>
       </c>
       <c r="D90" s="406">
-        <v>2.0459999999999998</v>
+        <v>2.641</v>
       </c>
       <c r="E90" s="406">
-        <v>11.975000000000001</v>
+        <v>12.667999999999999</v>
       </c>
       <c r="F90" s="405">
-        <v>35.491</v>
+        <v>65.415999999999997</v>
       </c>
       <c r="G90" s="406">
-        <v>14.474</v>
+        <v>19.263000000000002</v>
       </c>
       <c r="H90" s="406">
-        <v>21.016999999999999</v>
+        <v>46.152999999999992</v>
       </c>
     </row>
     <row r="91" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="413" t="s">
         <v>359</v>
       </c>
       <c r="B91" s="407" t="s">
         <v>360</v>
       </c>
       <c r="C91" s="405">
-        <v>5.7889999999999997</v>
+        <v>7.9530000000000003</v>
       </c>
       <c r="D91" s="406">
-        <v>2.867</v>
+        <v>5.4930000000000003</v>
       </c>
       <c r="E91" s="406">
-        <v>2.9219999999999997</v>
+        <v>2.46</v>
       </c>
       <c r="F91" s="405">
-        <v>15.802</v>
+        <v>29.55</v>
       </c>
       <c r="G91" s="406">
-        <v>4.7510000000000003</v>
+        <v>13.944000000000001</v>
       </c>
       <c r="H91" s="406">
-        <v>11.050999999999998</v>
+        <v>15.606</v>
       </c>
     </row>
     <row r="92" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="413" t="s">
         <v>361</v>
       </c>
       <c r="B92" s="407" t="s">
         <v>362</v>
       </c>
       <c r="C92" s="405">
-        <v>6.5039999999999996</v>
+        <v>3.923</v>
       </c>
       <c r="D92" s="406">
-        <v>1.7450000000000001</v>
+        <v>1.7430000000000001</v>
       </c>
       <c r="E92" s="406">
-        <v>4.7589999999999995</v>
+        <v>2.1799999999999997</v>
       </c>
       <c r="F92" s="405">
-        <v>14.573</v>
+        <v>24.826000000000001</v>
       </c>
       <c r="G92" s="406">
-        <v>3.444</v>
+        <v>5.7850000000000001</v>
       </c>
       <c r="H92" s="406">
-        <v>11.129000000000001</v>
+        <v>19.041</v>
       </c>
     </row>
     <row r="93" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93" s="413" t="s">
         <v>363</v>
       </c>
       <c r="B93" s="407" t="s">
         <v>364</v>
       </c>
       <c r="C93" s="405">
-        <v>0.29599999999999999</v>
-[...1 lines deleted...]
-      <c r="D93" s="406"/>
+        <v>0</v>
+      </c>
+      <c r="D93" s="406">
+        <v>1E-3</v>
+      </c>
       <c r="E93" s="406">
-        <v>0.29599999999999999</v>
+        <v>-1E-3</v>
       </c>
       <c r="F93" s="405">
-        <v>0.441</v>
-[...1 lines deleted...]
-      <c r="G93" s="406"/>
+        <v>0.55500000000000005</v>
+      </c>
+      <c r="G93" s="406">
+        <v>1E-3</v>
+      </c>
       <c r="H93" s="406">
-        <v>0.441</v>
+        <v>0.55400000000000005</v>
       </c>
     </row>
     <row r="94" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="413" t="s">
         <v>365</v>
       </c>
       <c r="B94" s="407" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C94" s="405">
-        <v>2721.6439999999998</v>
+        <v>2986.556</v>
       </c>
       <c r="D94" s="406">
-        <v>8647.9110000000001</v>
+        <v>8906.7909999999993</v>
       </c>
       <c r="E94" s="406">
-        <v>-5926.2669999999998</v>
+        <v>-5920.2349999999988</v>
       </c>
       <c r="F94" s="405">
-        <v>7582.0720000000001</v>
+        <v>13155.045</v>
       </c>
       <c r="G94" s="406">
-        <v>20050.827000000001</v>
+        <v>36393.612999999998</v>
       </c>
       <c r="H94" s="406">
-        <v>-12468.755000000001</v>
+        <v>-23238.567999999999</v>
       </c>
     </row>
     <row r="95" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="408" t="s">
         <v>366</v>
       </c>
       <c r="B95" s="407" t="s">
         <v>367</v>
       </c>
       <c r="C95" s="410"/>
       <c r="D95" s="411"/>
       <c r="E95" s="411">
         <v>0</v>
       </c>
       <c r="F95" s="410"/>
       <c r="G95" s="411"/>
       <c r="H95" s="411">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="413" t="s">
         <v>368</v>
       </c>
       <c r="B96" s="414" t="s">
         <v>369</v>
       </c>
       <c r="C96" s="405">
-        <v>0.14499999999999999</v>
+        <v>0.51</v>
       </c>
       <c r="D96" s="406">
         <v>0</v>
       </c>
       <c r="E96" s="406">
-        <v>0.14499999999999999</v>
+        <v>0.51</v>
       </c>
       <c r="F96" s="405">
-        <v>0.52100000000000002</v>
+        <v>1.2689999999999999</v>
       </c>
       <c r="G96" s="406">
         <v>0</v>
       </c>
       <c r="H96" s="406">
-        <v>0.52100000000000002</v>
+        <v>1.2689999999999999</v>
       </c>
     </row>
     <row r="97" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="413" t="s">
         <v>370</v>
       </c>
       <c r="B97" s="407" t="s">
         <v>371</v>
       </c>
       <c r="C97" s="405">
-        <v>2.653</v>
+        <v>7.3609999999999998</v>
       </c>
       <c r="D97" s="406">
-        <v>136.66300000000001</v>
+        <v>1.274</v>
       </c>
       <c r="E97" s="406">
-        <v>-134.01000000000002</v>
+        <v>6.0869999999999997</v>
       </c>
       <c r="F97" s="405">
-        <v>19.552</v>
+        <v>28.262</v>
       </c>
       <c r="G97" s="406">
-        <v>417.45499999999998</v>
+        <v>419.06700000000001</v>
       </c>
       <c r="H97" s="406">
-        <v>-397.90299999999996</v>
+        <v>-390.80500000000001</v>
       </c>
     </row>
     <row r="98" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="413" t="s">
         <v>372</v>
       </c>
       <c r="B98" s="407" t="s">
         <v>373</v>
       </c>
       <c r="C98" s="405">
-        <v>1.4850000000000001</v>
+        <v>0.878</v>
       </c>
       <c r="D98" s="406">
         <v>0</v>
       </c>
       <c r="E98" s="406">
-        <v>1.4850000000000001</v>
+        <v>0.878</v>
       </c>
       <c r="F98" s="405">
-        <v>2.5859999999999999</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="G98" s="406">
         <v>0</v>
       </c>
       <c r="H98" s="406">
-        <v>2.5859999999999999</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="99" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="413" t="s">
         <v>374</v>
       </c>
       <c r="B99" s="407" t="s">
         <v>375</v>
       </c>
       <c r="C99" s="405">
-        <v>0.84799999999999998</v>
+        <v>1.0940000000000001</v>
       </c>
       <c r="D99" s="406">
-        <v>2.754</v>
+        <v>2.5659999999999998</v>
       </c>
       <c r="E99" s="406">
-        <v>-1.9060000000000001</v>
+        <v>-1.4719999999999998</v>
       </c>
       <c r="F99" s="405">
-        <v>2.4609999999999999</v>
+        <v>4.7039999999999997</v>
       </c>
       <c r="G99" s="406">
-        <v>7.2030000000000003</v>
+        <v>12.032999999999999</v>
       </c>
       <c r="H99" s="406">
-        <v>-4.7420000000000009</v>
+        <v>-7.3289999999999997</v>
       </c>
     </row>
     <row r="100" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="413" t="s">
         <v>376</v>
       </c>
       <c r="B100" s="407" t="s">
         <v>377</v>
       </c>
       <c r="C100" s="405">
-        <v>7.0810000000000004</v>
+        <v>7.3869999999999996</v>
       </c>
       <c r="D100" s="406">
-        <v>2.3210000000000002</v>
+        <v>2.1440000000000001</v>
       </c>
       <c r="E100" s="406">
-        <v>4.76</v>
+        <v>5.2429999999999994</v>
       </c>
       <c r="F100" s="405">
-        <v>17.381</v>
+        <v>32.777000000000001</v>
       </c>
       <c r="G100" s="406">
-        <v>5.8659999999999997</v>
+        <v>9.4580000000000002</v>
       </c>
       <c r="H100" s="406">
-        <v>11.515000000000001</v>
+        <v>23.319000000000003</v>
       </c>
     </row>
     <row r="101" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A101" s="413" t="s">
         <v>378</v>
       </c>
       <c r="B101" s="407" t="s">
         <v>379</v>
       </c>
       <c r="C101" s="405">
-        <v>3.3820000000000001</v>
+        <v>3.51</v>
       </c>
       <c r="D101" s="406">
-        <v>0.57899999999999996</v>
+        <v>0.61899999999999999</v>
       </c>
       <c r="E101" s="406">
-        <v>2.8029999999999999</v>
+        <v>2.891</v>
       </c>
       <c r="F101" s="405">
-        <v>11.381</v>
+        <v>17.731000000000002</v>
       </c>
       <c r="G101" s="406">
-        <v>0.95099999999999996</v>
+        <v>1.764</v>
       </c>
       <c r="H101" s="406">
-        <v>10.43</v>
+        <v>15.967000000000002</v>
       </c>
     </row>
     <row r="102" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="413" t="s">
         <v>380</v>
       </c>
       <c r="B102" s="407" t="s">
         <v>381</v>
       </c>
       <c r="C102" s="405">
-        <v>0.47799999999999998</v>
+        <v>1.806</v>
       </c>
       <c r="D102" s="406">
-        <v>5.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="E102" s="406">
-        <v>0.47299999999999998</v>
+        <v>1.796</v>
       </c>
       <c r="F102" s="405">
-        <v>2.0449999999999999</v>
+        <v>4.6130000000000004</v>
       </c>
       <c r="G102" s="406">
-        <v>3.4000000000000002E-2</v>
+        <v>4.3999999999999997E-2</v>
       </c>
       <c r="H102" s="406">
-        <v>2.0110000000000001</v>
+        <v>4.5690000000000008</v>
       </c>
     </row>
     <row r="103" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A103" s="413" t="s">
         <v>382</v>
       </c>
       <c r="B103" s="407" t="s">
         <v>383</v>
       </c>
       <c r="C103" s="405">
-        <v>5.1999999999999998E-2</v>
+        <v>7.3999999999999996E-2</v>
       </c>
       <c r="D103" s="406">
         <v>0</v>
       </c>
       <c r="E103" s="406">
-        <v>5.1999999999999998E-2</v>
+        <v>7.3999999999999996E-2</v>
       </c>
       <c r="F103" s="405">
-        <v>0.184</v>
+        <v>0.29599999999999999</v>
       </c>
       <c r="G103" s="406">
         <v>0</v>
       </c>
       <c r="H103" s="406">
-        <v>0.184</v>
+        <v>0.29599999999999999</v>
       </c>
     </row>
     <row r="104" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="413" t="s">
         <v>384</v>
       </c>
       <c r="B104" s="407" t="s">
         <v>385</v>
       </c>
       <c r="C104" s="405">
-        <v>0.17899999999999999</v>
+        <v>0.93400000000000005</v>
       </c>
       <c r="D104" s="406">
-        <v>0</v>
+        <v>32.680999999999997</v>
       </c>
       <c r="E104" s="406">
-        <v>0.17899999999999999</v>
+        <v>-31.746999999999996</v>
       </c>
       <c r="F104" s="405">
-        <v>1.5049999999999999</v>
+        <v>3.165</v>
       </c>
       <c r="G104" s="406">
-        <v>0</v>
+        <v>32.680999999999997</v>
       </c>
       <c r="H104" s="406">
-        <v>1.5049999999999999</v>
+        <v>-29.515999999999998</v>
       </c>
     </row>
     <row r="105" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="408" t="s">
         <v>386</v>
       </c>
       <c r="B105" s="407" t="s">
         <v>387</v>
       </c>
       <c r="C105" s="410">
-        <v>7.86</v>
+        <v>9.2260000000000009</v>
       </c>
       <c r="D105" s="411">
-        <v>4.5759999999999996</v>
+        <v>4.234</v>
       </c>
       <c r="E105" s="411">
-        <v>3.2840000000000007</v>
+        <v>4.9920000000000009</v>
       </c>
       <c r="F105" s="410">
-        <v>27.437000000000001</v>
+        <v>44.158999999999999</v>
       </c>
       <c r="G105" s="411">
-        <v>10.487</v>
+        <v>17.754999999999999</v>
       </c>
       <c r="H105" s="411">
-        <v>16.950000000000003</v>
+        <v>26.404</v>
       </c>
     </row>
     <row r="106" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="413" t="s">
         <v>388</v>
       </c>
       <c r="B106" s="414" t="s">
         <v>389</v>
       </c>
       <c r="C106" s="405">
-        <v>6.7249999999999996</v>
+        <v>9.4130000000000003</v>
       </c>
       <c r="D106" s="406">
-        <v>6.3959999999999999</v>
+        <v>4.5490000000000004</v>
       </c>
       <c r="E106" s="406">
-        <v>0.32899999999999974</v>
+        <v>4.8639999999999999</v>
       </c>
       <c r="F106" s="405">
-        <v>15.843999999999999</v>
+        <v>30.071000000000002</v>
       </c>
       <c r="G106" s="406">
-        <v>20</v>
+        <v>29.143000000000001</v>
       </c>
       <c r="H106" s="406">
-        <v>-4.1560000000000006</v>
+        <v>0.92800000000000082</v>
       </c>
     </row>
     <row r="107" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="413" t="s">
         <v>390</v>
       </c>
       <c r="B107" s="407" t="s">
         <v>391</v>
       </c>
       <c r="C107" s="405">
-        <v>12.505000000000001</v>
+        <v>17.748999999999999</v>
       </c>
       <c r="D107" s="406">
-        <v>0.44700000000000001</v>
+        <v>0.68</v>
       </c>
       <c r="E107" s="406">
-        <v>12.058000000000002</v>
+        <v>17.068999999999999</v>
       </c>
       <c r="F107" s="405">
-        <v>32.655999999999999</v>
+        <v>61.533999999999999</v>
       </c>
       <c r="G107" s="406">
-        <v>1.5780000000000001</v>
+        <v>2.766</v>
       </c>
       <c r="H107" s="406">
-        <v>31.077999999999999</v>
+        <v>58.768000000000001</v>
       </c>
     </row>
     <row r="108" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="413" t="s">
         <v>392</v>
       </c>
       <c r="B108" s="407" t="s">
         <v>393</v>
       </c>
       <c r="C108" s="405">
-        <v>1.05</v>
+        <v>2.0019999999999998</v>
       </c>
       <c r="D108" s="406">
-        <v>25.757999999999999</v>
+        <v>25.481999999999999</v>
       </c>
       <c r="E108" s="406">
-        <v>-24.707999999999998</v>
+        <v>-23.48</v>
       </c>
       <c r="F108" s="405">
-        <v>3.137</v>
+        <v>6.8369999999999997</v>
       </c>
       <c r="G108" s="406">
-        <v>48.860999999999997</v>
+        <v>88.69</v>
       </c>
       <c r="H108" s="406">
-        <v>-45.723999999999997</v>
+        <v>-81.852999999999994</v>
       </c>
     </row>
     <row r="109" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="413" t="s">
         <v>394</v>
       </c>
       <c r="B109" s="407" t="s">
         <v>395</v>
       </c>
       <c r="C109" s="405">
-        <v>9990.6260000000002</v>
+        <v>11020.584999999999</v>
       </c>
       <c r="D109" s="406">
-        <v>10618.136</v>
+        <v>10884.645</v>
       </c>
       <c r="E109" s="406">
-        <v>-627.51000000000022</v>
+        <v>135.93999999999869</v>
       </c>
       <c r="F109" s="405">
-        <v>26130.662</v>
+        <v>46203.161</v>
       </c>
       <c r="G109" s="406">
-        <v>27002.339</v>
+        <v>47532.584999999999</v>
       </c>
       <c r="H109" s="406">
-        <v>-871.67699999999968</v>
+        <v>-1329.4239999999991</v>
       </c>
     </row>
     <row r="110" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="413" t="s">
         <v>396</v>
       </c>
       <c r="B110" s="407" t="s">
         <v>397</v>
       </c>
       <c r="C110" s="405">
-        <v>1.9E-2</v>
+        <v>0</v>
       </c>
       <c r="D110" s="406">
-        <v>0.26600000000000001</v>
+        <v>9.7000000000000003E-2</v>
       </c>
       <c r="E110" s="406">
-        <v>-0.24700000000000003</v>
+        <v>-9.7000000000000003E-2</v>
       </c>
       <c r="F110" s="405">
-        <v>7.2999999999999995E-2</v>
+        <v>0.34599999999999997</v>
       </c>
       <c r="G110" s="406">
-        <v>0.44400000000000001</v>
+        <v>0.56100000000000005</v>
       </c>
       <c r="H110" s="406">
-        <v>-0.371</v>
+        <v>-0.21500000000000008</v>
       </c>
     </row>
     <row r="111" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="413" t="s">
         <v>398</v>
       </c>
       <c r="B111" s="407" t="s">
         <v>56</v>
       </c>
       <c r="C111" s="405">
-        <v>3841.7269999999999</v>
+        <v>3457.1030000000001</v>
       </c>
       <c r="D111" s="406">
-        <v>2283.39</v>
+        <v>3168.768</v>
       </c>
       <c r="E111" s="406">
-        <v>1558.337</v>
+        <v>288.33500000000004</v>
       </c>
       <c r="F111" s="405">
-        <v>9169.5720000000001</v>
+        <v>16457.685000000001</v>
       </c>
       <c r="G111" s="406">
-        <v>5418.4380000000001</v>
+        <v>10847.031999999999</v>
       </c>
       <c r="H111" s="406">
-        <v>3751.134</v>
+        <v>5610.6530000000021</v>
       </c>
     </row>
     <row r="112" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="413" t="s">
         <v>399</v>
       </c>
       <c r="B112" s="407" t="s">
         <v>400</v>
       </c>
       <c r="C112" s="405">
-        <v>0.32200000000000001</v>
+        <v>0.41299999999999998</v>
       </c>
       <c r="D112" s="406">
-        <v>4.8000000000000001E-2</v>
+        <v>0.23699999999999999</v>
       </c>
       <c r="E112" s="406">
-        <v>0.27400000000000002</v>
+        <v>0.17599999999999999</v>
       </c>
       <c r="F112" s="405">
-        <v>0.875</v>
+        <v>1.492</v>
       </c>
       <c r="G112" s="406">
-        <v>0.54800000000000004</v>
+        <v>1.0589999999999999</v>
       </c>
       <c r="H112" s="406">
-        <v>0.32699999999999996</v>
+        <v>0.43300000000000005</v>
       </c>
     </row>
     <row r="113" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="413" t="s">
         <v>401</v>
       </c>
       <c r="B113" s="407" t="s">
         <v>402</v>
       </c>
       <c r="C113" s="405">
-        <v>1.7000000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="D113" s="406">
         <v>0</v>
       </c>
       <c r="E113" s="406">
-        <v>1.7000000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="F113" s="405">
-        <v>0.125</v>
+        <v>0.126</v>
       </c>
       <c r="G113" s="406">
         <v>0</v>
       </c>
       <c r="H113" s="406">
-        <v>0.125</v>
+        <v>0.126</v>
       </c>
     </row>
     <row r="114" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="413" t="s">
         <v>403</v>
       </c>
       <c r="B114" s="407" t="s">
         <v>404</v>
       </c>
       <c r="C114" s="405">
-        <v>12.55</v>
+        <v>17.202000000000002</v>
       </c>
       <c r="D114" s="406">
-        <v>1.5169999999999999</v>
+        <v>1.8460000000000001</v>
       </c>
       <c r="E114" s="406">
-        <v>11.033000000000001</v>
+        <v>15.356000000000002</v>
       </c>
       <c r="F114" s="405">
-        <v>38.162999999999997</v>
+        <v>70.707999999999998</v>
       </c>
       <c r="G114" s="406">
-        <v>3.2509999999999999</v>
+        <v>6.1639999999999997</v>
       </c>
       <c r="H114" s="406">
-        <v>34.911999999999999</v>
+        <v>64.543999999999997</v>
       </c>
     </row>
     <row r="115" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="408" t="s">
         <v>405</v>
       </c>
       <c r="B115" s="407" t="s">
         <v>406</v>
       </c>
       <c r="C115" s="410">
-        <v>6.5000000000000002E-2</v>
+        <v>0.16200000000000001</v>
       </c>
       <c r="D115" s="411">
-        <v>1.4E-2</v>
+        <v>0</v>
       </c>
       <c r="E115" s="411">
-        <v>5.1000000000000004E-2</v>
+        <v>0.16200000000000001</v>
       </c>
       <c r="F115" s="410">
-        <v>0.16400000000000001</v>
+        <v>0.34799999999999998</v>
       </c>
       <c r="G115" s="411">
         <v>7.2999999999999995E-2</v>
       </c>
       <c r="H115" s="411">
-        <v>9.1000000000000011E-2</v>
+        <v>0.27499999999999997</v>
       </c>
     </row>
     <row r="116" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="413" t="s">
         <v>407</v>
       </c>
       <c r="B116" s="414" t="s">
         <v>408</v>
       </c>
       <c r="C116" s="405">
-        <v>5.5990000000000002</v>
+        <v>4.8490000000000002</v>
       </c>
       <c r="D116" s="406">
-        <v>0.33100000000000002</v>
+        <v>0.29499999999999998</v>
       </c>
       <c r="E116" s="406">
-        <v>5.2679999999999998</v>
+        <v>4.5540000000000003</v>
       </c>
       <c r="F116" s="405">
-        <v>11.725</v>
+        <v>18.704000000000001</v>
       </c>
       <c r="G116" s="406">
-        <v>0.86599999999999999</v>
+        <v>1.4319999999999999</v>
       </c>
       <c r="H116" s="406">
-        <v>10.859</v>
+        <v>17.272000000000002</v>
       </c>
     </row>
     <row r="117" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="413" t="s">
         <v>409</v>
       </c>
       <c r="B117" s="407" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C117" s="405">
-        <v>1487.4359999999999</v>
+        <v>3048.3180000000002</v>
       </c>
       <c r="D117" s="406">
-        <v>162.875</v>
+        <v>194.393</v>
       </c>
       <c r="E117" s="406">
-        <v>1324.5609999999999</v>
+        <v>2853.9250000000002</v>
       </c>
       <c r="F117" s="405">
-        <v>3546.8820000000001</v>
+        <v>9447.0229999999992</v>
       </c>
       <c r="G117" s="406">
-        <v>605.92600000000004</v>
+        <v>967.06600000000003</v>
       </c>
       <c r="H117" s="406">
-        <v>2940.9560000000001</v>
+        <v>8479.9569999999985</v>
       </c>
     </row>
     <row r="118" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="413" t="s">
         <v>410</v>
       </c>
       <c r="B118" s="407" t="s">
         <v>411</v>
       </c>
       <c r="C118" s="405">
-        <v>0.92800000000000005</v>
+        <v>0.17599999999999999</v>
       </c>
       <c r="D118" s="406">
-        <v>0.33700000000000002</v>
+        <v>0.375</v>
       </c>
       <c r="E118" s="406">
-        <v>0.59099999999999997</v>
+        <v>-0.19900000000000001</v>
       </c>
       <c r="F118" s="405">
-        <v>1.788</v>
+        <v>2.2429999999999999</v>
       </c>
       <c r="G118" s="406">
-        <v>1.66</v>
+        <v>2.2050000000000001</v>
       </c>
       <c r="H118" s="406">
-        <v>0.12800000000000011</v>
+        <v>3.7999999999999812E-2</v>
       </c>
     </row>
     <row r="119" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="413" t="s">
         <v>412</v>
       </c>
       <c r="B119" s="407" t="s">
         <v>413</v>
       </c>
       <c r="C119" s="405">
-        <v>4.0000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="D119" s="406">
-        <v>4.4999999999999998E-2</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="E119" s="406">
-        <v>-4.0999999999999995E-2</v>
+        <v>-4.3999999999999997E-2</v>
       </c>
       <c r="F119" s="405">
-        <v>4.0000000000000001E-3</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="G119" s="406">
-        <v>9.1999999999999998E-2</v>
+        <v>0.17699999999999999</v>
       </c>
       <c r="H119" s="406">
-        <v>-8.7999999999999995E-2</v>
+        <v>-0.16399999999999998</v>
       </c>
     </row>
     <row r="120" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="413" t="s">
         <v>414</v>
       </c>
       <c r="B120" s="407" t="s">
         <v>415</v>
       </c>
       <c r="C120" s="405"/>
       <c r="D120" s="406">
         <v>0</v>
       </c>
       <c r="E120" s="406">
         <v>0</v>
       </c>
       <c r="F120" s="405"/>
       <c r="G120" s="406">
         <v>0</v>
       </c>
       <c r="H120" s="406">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="413" t="s">
         <v>416</v>
       </c>
       <c r="B121" s="407" t="s">
         <v>417</v>
       </c>
       <c r="C121" s="405">
-        <v>9.6760000000000002</v>
+        <v>14.628</v>
       </c>
       <c r="D121" s="406">
-        <v>2.3439999999999999</v>
+        <v>2.6160000000000001</v>
       </c>
       <c r="E121" s="406">
-        <v>7.3320000000000007</v>
+        <v>12.012</v>
       </c>
       <c r="F121" s="405">
-        <v>26.202000000000002</v>
+        <v>47.933999999999997</v>
       </c>
       <c r="G121" s="406">
-        <v>5.7880000000000003</v>
+        <v>11.333</v>
       </c>
       <c r="H121" s="406">
-        <v>20.414000000000001</v>
+        <v>36.600999999999999</v>
       </c>
     </row>
     <row r="122" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="413" t="s">
         <v>418</v>
       </c>
       <c r="B122" s="407" t="s">
         <v>419</v>
       </c>
       <c r="C122" s="405">
-        <v>0.57199999999999995</v>
+        <v>0.94699999999999995</v>
       </c>
       <c r="D122" s="406">
-        <v>0.34</v>
+        <v>1.768</v>
       </c>
       <c r="E122" s="406">
-        <v>0.23199999999999993</v>
+        <v>-0.82100000000000006</v>
       </c>
       <c r="F122" s="405">
-        <v>1.9039999999999999</v>
+        <v>3.919</v>
       </c>
       <c r="G122" s="406">
-        <v>2.1989999999999998</v>
+        <v>4.6189999999999998</v>
       </c>
       <c r="H122" s="406">
-        <v>-0.29499999999999993</v>
+        <v>-0.69999999999999973</v>
       </c>
     </row>
     <row r="123" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="413" t="s">
         <v>420</v>
       </c>
       <c r="B123" s="407" t="s">
         <v>421</v>
       </c>
       <c r="C123" s="405">
-        <v>9.0050000000000008</v>
+        <v>8.5359999999999996</v>
       </c>
       <c r="D123" s="406">
-        <v>5.0780000000000003</v>
+        <v>4.4740000000000002</v>
       </c>
       <c r="E123" s="406">
-        <v>3.9270000000000005</v>
+        <v>4.0619999999999994</v>
       </c>
       <c r="F123" s="405">
-        <v>24.827999999999999</v>
+        <v>43.527999999999999</v>
       </c>
       <c r="G123" s="406">
-        <v>15.116</v>
+        <v>23.516999999999999</v>
       </c>
       <c r="H123" s="406">
-        <v>9.7119999999999997</v>
+        <v>20.010999999999999</v>
       </c>
     </row>
     <row r="124" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="413" t="s">
         <v>422</v>
       </c>
       <c r="B124" s="407" t="s">
         <v>423</v>
       </c>
       <c r="C124" s="405">
-        <v>2.1999999999999999E-2</v>
+        <v>7.1999999999999995E-2</v>
       </c>
       <c r="D124" s="406">
-        <v>0.21299999999999999</v>
+        <v>0.16800000000000001</v>
       </c>
       <c r="E124" s="406">
-        <v>-0.191</v>
+        <v>-9.6000000000000016E-2</v>
       </c>
       <c r="F124" s="405">
-        <v>0.129</v>
+        <v>0.23300000000000001</v>
       </c>
       <c r="G124" s="406">
-        <v>0.76400000000000001</v>
+        <v>1.052</v>
       </c>
       <c r="H124" s="406">
-        <v>-0.63500000000000001</v>
+        <v>-0.81900000000000006</v>
       </c>
     </row>
     <row r="125" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="408" t="s">
         <v>424</v>
       </c>
       <c r="B125" s="407" t="s">
         <v>425</v>
       </c>
       <c r="C125" s="410">
         <v>0</v>
       </c>
       <c r="D125" s="411">
-        <v>0</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="E125" s="411">
-        <v>0</v>
+        <v>-7.0000000000000001E-3</v>
       </c>
       <c r="F125" s="410">
-        <v>2.5760000000000001</v>
+        <v>2.5960000000000001</v>
       </c>
       <c r="G125" s="411">
-        <v>0</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="H125" s="411">
-        <v>2.5760000000000001</v>
+        <v>2.589</v>
       </c>
     </row>
     <row r="126" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="413" t="s">
         <v>426</v>
       </c>
       <c r="B126" s="414" t="s">
         <v>427</v>
       </c>
       <c r="C126" s="405">
-        <v>0.33200000000000002</v>
+        <v>0.33500000000000002</v>
       </c>
       <c r="D126" s="406">
-        <v>0.34699999999999998</v>
+        <v>0.158</v>
       </c>
       <c r="E126" s="406">
-        <v>-1.4999999999999958E-2</v>
+        <v>0.17700000000000002</v>
       </c>
       <c r="F126" s="405">
-        <v>1.097</v>
+        <v>1.75</v>
       </c>
       <c r="G126" s="406">
-        <v>0.71399999999999997</v>
+        <v>1.0660000000000001</v>
       </c>
       <c r="H126" s="406">
-        <v>0.38300000000000001</v>
+        <v>0.68399999999999994</v>
       </c>
     </row>
     <row r="127" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="413" t="s">
         <v>428</v>
       </c>
       <c r="B127" s="407" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C127" s="405">
-        <v>921.46699999999998</v>
+        <v>946.06100000000004</v>
       </c>
       <c r="D127" s="406">
-        <v>934.53899999999999</v>
+        <v>849.71600000000001</v>
       </c>
       <c r="E127" s="406">
-        <v>-13.072000000000003</v>
+        <v>96.345000000000027</v>
       </c>
       <c r="F127" s="405">
-        <v>2963.154</v>
+        <v>4722.7079999999996</v>
       </c>
       <c r="G127" s="406">
-        <v>2250.0450000000001</v>
+        <v>4299.1509999999998</v>
       </c>
       <c r="H127" s="406">
-        <v>713.10899999999992</v>
+        <v>423.55699999999979</v>
       </c>
     </row>
     <row r="128" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="413" t="s">
         <v>429</v>
       </c>
       <c r="B128" s="407" t="s">
         <v>430</v>
       </c>
       <c r="C128" s="405">
-        <v>0.13600000000000001</v>
+        <v>0.28399999999999997</v>
       </c>
       <c r="D128" s="406">
-        <v>7.032</v>
+        <v>8.9719999999999995</v>
       </c>
       <c r="E128" s="406">
-        <v>-6.8959999999999999</v>
+        <v>-8.6879999999999988</v>
       </c>
       <c r="F128" s="405">
-        <v>0.45200000000000001</v>
+        <v>1.01</v>
       </c>
       <c r="G128" s="406">
-        <v>18.552</v>
+        <v>32.542999999999999</v>
       </c>
       <c r="H128" s="406">
-        <v>-18.099999999999998</v>
+        <v>-31.532999999999998</v>
       </c>
     </row>
     <row r="129" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A129" s="413" t="s">
         <v>431</v>
       </c>
       <c r="B129" s="407" t="s">
         <v>432</v>
       </c>
       <c r="C129" s="405">
-        <v>38.515999999999998</v>
+        <v>37.555999999999997</v>
       </c>
       <c r="D129" s="406">
-        <v>108.452</v>
+        <v>118.98699999999999</v>
       </c>
       <c r="E129" s="406">
-        <v>-69.936000000000007</v>
+        <v>-81.430999999999997</v>
       </c>
       <c r="F129" s="405">
-        <v>99.957999999999998</v>
+        <v>175.50299999999999</v>
       </c>
       <c r="G129" s="406">
-        <v>271.375</v>
+        <v>497.47</v>
       </c>
       <c r="H129" s="406">
-        <v>-171.417</v>
+        <v>-321.96700000000004</v>
       </c>
     </row>
     <row r="130" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="413" t="s">
         <v>433</v>
       </c>
       <c r="B130" s="407" t="s">
         <v>434</v>
       </c>
       <c r="C130" s="405">
-        <v>0.92</v>
+        <v>1.2470000000000001</v>
       </c>
       <c r="D130" s="406">
-        <v>3.4180000000000001</v>
+        <v>3.2829999999999999</v>
       </c>
       <c r="E130" s="406">
-        <v>-2.4980000000000002</v>
+        <v>-2.0359999999999996</v>
       </c>
       <c r="F130" s="405">
-        <v>2.86</v>
+        <v>4.9950000000000001</v>
       </c>
       <c r="G130" s="406">
-        <v>11.167999999999999</v>
+        <v>15.994999999999999</v>
       </c>
       <c r="H130" s="406">
-        <v>-8.3079999999999998</v>
+        <v>-11</v>
       </c>
     </row>
     <row r="131" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A131" s="413" t="s">
         <v>435</v>
       </c>
       <c r="B131" s="407" t="s">
         <v>436</v>
       </c>
       <c r="C131" s="405">
         <v>0</v>
       </c>
       <c r="D131" s="406">
-        <v>0</v>
+        <v>9.1999999999999998E-2</v>
       </c>
       <c r="E131" s="406">
-        <v>0</v>
+        <v>-9.1999999999999998E-2</v>
       </c>
       <c r="F131" s="405">
-        <v>3.0000000000000001E-3</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="G131" s="406">
-        <v>1E-3</v>
+        <v>0.187</v>
       </c>
       <c r="H131" s="406">
-        <v>2E-3</v>
+        <v>-0.16900000000000001</v>
       </c>
     </row>
     <row r="132" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A132" s="413" t="s">
         <v>437</v>
       </c>
       <c r="B132" s="412" t="s">
         <v>438</v>
       </c>
       <c r="C132" s="405">
-        <v>5.524</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="D132" s="406">
-        <v>0.51400000000000001</v>
+        <v>194.58199999999999</v>
       </c>
       <c r="E132" s="406">
-        <v>5.01</v>
+        <v>-186.28199999999998</v>
       </c>
       <c r="F132" s="405">
-        <v>15.598000000000001</v>
+        <v>30.469000000000001</v>
       </c>
       <c r="G132" s="406">
-        <v>36.655999999999999</v>
+        <v>312.93400000000003</v>
       </c>
       <c r="H132" s="406">
-        <v>-21.058</v>
+        <v>-282.46500000000003</v>
       </c>
     </row>
     <row r="133" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="413" t="s">
         <v>439</v>
       </c>
       <c r="B133" s="407" t="s">
         <v>440</v>
       </c>
       <c r="C133" s="405">
-        <v>0.56799999999999995</v>
+        <v>1.1020000000000001</v>
       </c>
       <c r="D133" s="406">
-        <v>0.72499999999999998</v>
+        <v>0.78100000000000003</v>
       </c>
       <c r="E133" s="406">
-        <v>-0.15700000000000003</v>
+        <v>0.32100000000000006</v>
       </c>
       <c r="F133" s="405">
-        <v>2.0699999999999998</v>
+        <v>3.7069999999999999</v>
       </c>
       <c r="G133" s="406">
-        <v>0.89</v>
+        <v>1.9550000000000001</v>
       </c>
       <c r="H133" s="406">
-        <v>1.1799999999999997</v>
+        <v>1.7519999999999998</v>
       </c>
     </row>
     <row r="134" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="413" t="s">
         <v>441</v>
       </c>
       <c r="B134" s="407" t="s">
         <v>442</v>
       </c>
       <c r="C134" s="405">
-        <v>19.861000000000001</v>
+        <v>20.588000000000001</v>
       </c>
       <c r="D134" s="406">
-        <v>30.1</v>
+        <v>66.486999999999995</v>
       </c>
       <c r="E134" s="406">
-        <v>-10.239000000000001</v>
+        <v>-45.898999999999994</v>
       </c>
       <c r="F134" s="405">
-        <v>48.457000000000001</v>
+        <v>98.597999999999999</v>
       </c>
       <c r="G134" s="406">
-        <v>76.350999999999999</v>
+        <v>166.803</v>
       </c>
       <c r="H134" s="406">
-        <v>-27.893999999999998</v>
+        <v>-68.204999999999998</v>
       </c>
     </row>
     <row r="135" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A135" s="408" t="s">
         <v>443</v>
       </c>
       <c r="B135" s="407" t="s">
         <v>444</v>
       </c>
       <c r="C135" s="410">
-        <v>2.7120000000000002</v>
+        <v>5.4059999999999997</v>
       </c>
       <c r="D135" s="411">
-        <v>264.60300000000001</v>
+        <v>611.30399999999997</v>
       </c>
       <c r="E135" s="411">
-        <v>-261.89100000000002</v>
+        <v>-605.89800000000002</v>
       </c>
       <c r="F135" s="410">
-        <v>25.974</v>
+        <v>33.581000000000003</v>
       </c>
       <c r="G135" s="411">
-        <v>404.38299999999998</v>
+        <v>1365.951</v>
       </c>
       <c r="H135" s="411">
-        <v>-378.40899999999999</v>
+        <v>-1332.3700000000001</v>
       </c>
     </row>
     <row r="136" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="413" t="s">
         <v>445</v>
       </c>
       <c r="B136" s="414" t="s">
         <v>446</v>
       </c>
       <c r="C136" s="405">
-        <v>24.776</v>
+        <v>22.504000000000001</v>
       </c>
       <c r="D136" s="406">
-        <v>6.0060000000000002</v>
+        <v>4.5839999999999996</v>
       </c>
       <c r="E136" s="406">
-        <v>18.77</v>
+        <v>17.920000000000002</v>
       </c>
       <c r="F136" s="405">
-        <v>104.622</v>
+        <v>153.07900000000001</v>
       </c>
       <c r="G136" s="406">
-        <v>15.250999999999999</v>
+        <v>23.32</v>
       </c>
       <c r="H136" s="406">
-        <v>89.370999999999995</v>
+        <v>129.75900000000001</v>
       </c>
     </row>
     <row r="137" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A137" s="413" t="s">
         <v>447</v>
       </c>
       <c r="B137" s="407" t="s">
         <v>448</v>
       </c>
       <c r="C137" s="405">
-        <v>5.6079999999999997</v>
+        <v>7.8159999999999998</v>
       </c>
       <c r="D137" s="406">
-        <v>10.941000000000001</v>
+        <v>12.164</v>
       </c>
       <c r="E137" s="406">
-        <v>-5.3330000000000011</v>
+        <v>-4.3479999999999999</v>
       </c>
       <c r="F137" s="405">
-        <v>17.221</v>
+        <v>31.082000000000001</v>
       </c>
       <c r="G137" s="406">
-        <v>32.628</v>
+        <v>57.456000000000003</v>
       </c>
       <c r="H137" s="406">
-        <v>-15.407</v>
+        <v>-26.374000000000002</v>
       </c>
     </row>
     <row r="138" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="413" t="s">
         <v>449</v>
       </c>
       <c r="B138" s="407" t="s">
         <v>450</v>
       </c>
       <c r="C138" s="405">
-        <v>1.2809999999999999</v>
+        <v>3.3330000000000002</v>
       </c>
       <c r="D138" s="406">
-        <v>89.53</v>
+        <v>162.499</v>
       </c>
       <c r="E138" s="406">
-        <v>-88.248999999999995</v>
+        <v>-159.166</v>
       </c>
       <c r="F138" s="405">
-        <v>6.9569999999999999</v>
+        <v>13.36</v>
       </c>
       <c r="G138" s="406">
-        <v>167.27</v>
+        <v>388.85500000000002</v>
       </c>
       <c r="H138" s="406">
-        <v>-160.31300000000002</v>
+        <v>-375.495</v>
       </c>
     </row>
     <row r="139" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A139" s="413" t="s">
         <v>451</v>
       </c>
       <c r="B139" s="407" t="s">
         <v>452</v>
       </c>
       <c r="C139" s="405">
-        <v>0.84899999999999998</v>
+        <v>1.9490000000000001</v>
       </c>
       <c r="D139" s="406">
-        <v>30.131</v>
+        <v>21.832999999999998</v>
       </c>
       <c r="E139" s="406">
-        <v>-29.282</v>
+        <v>-19.883999999999997</v>
       </c>
       <c r="F139" s="405">
-        <v>3.8149999999999999</v>
+        <v>7.726</v>
       </c>
       <c r="G139" s="406">
-        <v>90.352999999999994</v>
+        <v>130.49100000000001</v>
       </c>
       <c r="H139" s="406">
-        <v>-86.537999999999997</v>
+        <v>-122.76500000000001</v>
       </c>
     </row>
     <row r="140" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="413" t="s">
         <v>453</v>
       </c>
       <c r="B140" s="407" t="s">
         <v>454</v>
       </c>
       <c r="C140" s="405">
-        <v>11.25</v>
+        <v>12.257</v>
       </c>
       <c r="D140" s="406">
-        <v>39.664000000000001</v>
+        <v>27.242999999999999</v>
       </c>
       <c r="E140" s="406">
-        <v>-28.414000000000001</v>
+        <v>-14.985999999999999</v>
       </c>
       <c r="F140" s="405">
-        <v>37.406999999999996</v>
+        <v>66.200999999999993</v>
       </c>
       <c r="G140" s="406">
-        <v>86.418000000000006</v>
+        <v>153.53299999999999</v>
       </c>
       <c r="H140" s="406">
-        <v>-49.01100000000001</v>
+        <v>-87.331999999999994</v>
       </c>
     </row>
     <row r="141" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" s="413" t="s">
         <v>455</v>
       </c>
       <c r="B141" s="407" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C141" s="405">
-        <v>387.51499999999999</v>
+        <v>459.33600000000001</v>
       </c>
       <c r="D141" s="406">
-        <v>421.06799999999998</v>
+        <v>510.23399999999998</v>
       </c>
       <c r="E141" s="406">
-        <v>-33.552999999999997</v>
+        <v>-50.897999999999968</v>
       </c>
       <c r="F141" s="405">
-        <v>1068.288</v>
+        <v>1930.9069999999999</v>
       </c>
       <c r="G141" s="406">
-        <v>867.85900000000004</v>
+        <v>1645.933</v>
       </c>
       <c r="H141" s="406">
-        <v>200.42899999999997</v>
+        <v>284.97399999999993</v>
       </c>
     </row>
     <row r="142" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A142" s="413" t="s">
         <v>456</v>
       </c>
       <c r="B142" s="407" t="s">
         <v>457</v>
       </c>
       <c r="C142" s="405">
-        <v>485.17099999999999</v>
+        <v>242.81899999999999</v>
       </c>
       <c r="D142" s="406">
-        <v>39.643999999999998</v>
+        <v>41.923999999999999</v>
       </c>
       <c r="E142" s="406">
-        <v>445.52699999999999</v>
+        <v>200.89499999999998</v>
       </c>
       <c r="F142" s="405">
-        <v>740.79600000000005</v>
+        <v>1117.481</v>
       </c>
       <c r="G142" s="406">
-        <v>102.50700000000001</v>
+        <v>206.321</v>
       </c>
       <c r="H142" s="406">
-        <v>638.28899999999999</v>
+        <v>911.16</v>
       </c>
     </row>
     <row r="143" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A143" s="413" t="s">
         <v>458</v>
       </c>
       <c r="B143" s="407" t="s">
         <v>459</v>
       </c>
       <c r="C143" s="405">
-        <v>45.988</v>
+        <v>64.399000000000001</v>
       </c>
       <c r="D143" s="406">
-        <v>15.930999999999999</v>
+        <v>33.369999999999997</v>
       </c>
       <c r="E143" s="406">
-        <v>30.057000000000002</v>
+        <v>31.029000000000003</v>
       </c>
       <c r="F143" s="405">
-        <v>149.94</v>
+        <v>260.69499999999999</v>
       </c>
       <c r="G143" s="406">
-        <v>48.073999999999998</v>
+        <v>98.233000000000004</v>
       </c>
       <c r="H143" s="406">
-        <v>101.866</v>
+        <v>162.46199999999999</v>
       </c>
     </row>
     <row r="144" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="413" t="s">
         <v>460</v>
       </c>
       <c r="B144" s="407" t="s">
         <v>461</v>
       </c>
       <c r="C144" s="405">
-        <v>3.31</v>
+        <v>5.6609999999999996</v>
       </c>
       <c r="D144" s="406">
-        <v>45.957999999999998</v>
+        <v>36.81</v>
       </c>
       <c r="E144" s="406">
-        <v>-42.647999999999996</v>
+        <v>-31.149000000000001</v>
       </c>
       <c r="F144" s="405">
-        <v>13.236000000000001</v>
+        <v>22.690999999999999</v>
       </c>
       <c r="G144" s="406">
-        <v>115.59099999999999</v>
+        <v>183.30600000000001</v>
       </c>
       <c r="H144" s="406">
-        <v>-102.35499999999999</v>
+        <v>-160.61500000000001</v>
       </c>
     </row>
     <row r="145" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A145" s="408" t="s">
         <v>462</v>
       </c>
       <c r="B145" s="407" t="s">
         <v>463</v>
       </c>
       <c r="C145" s="410">
-        <v>1.61</v>
+        <v>4.6390000000000002</v>
       </c>
       <c r="D145" s="411">
-        <v>229.333</v>
+        <v>78.905000000000001</v>
       </c>
       <c r="E145" s="411">
-        <v>-227.72299999999998</v>
+        <v>-74.266000000000005</v>
       </c>
       <c r="F145" s="410">
-        <v>15.021000000000001</v>
+        <v>20.728999999999999</v>
       </c>
       <c r="G145" s="411">
-        <v>1117.249</v>
+        <v>1202.1120000000001</v>
       </c>
       <c r="H145" s="411">
-        <v>-1102.2280000000001</v>
+        <v>-1181.383</v>
       </c>
     </row>
     <row r="146" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="413" t="s">
         <v>464</v>
       </c>
       <c r="B146" s="414" t="s">
         <v>465</v>
       </c>
       <c r="C146" s="405">
-        <v>26.094999999999999</v>
+        <v>36.825000000000003</v>
       </c>
       <c r="D146" s="406">
-        <v>13.266999999999999</v>
+        <v>12.571999999999999</v>
       </c>
       <c r="E146" s="406">
-        <v>12.827999999999999</v>
+        <v>24.253000000000004</v>
       </c>
       <c r="F146" s="405">
-        <v>69.147000000000006</v>
+        <v>130.91900000000001</v>
       </c>
       <c r="G146" s="406">
-        <v>65.489000000000004</v>
+        <v>87.885000000000005</v>
       </c>
       <c r="H146" s="406">
-        <v>3.6580000000000013</v>
+        <v>43.034000000000006</v>
       </c>
     </row>
     <row r="147" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A147" s="413" t="s">
         <v>466</v>
       </c>
       <c r="B147" s="407" t="s">
         <v>467</v>
       </c>
       <c r="C147" s="405">
-        <v>25.128</v>
+        <v>28.260999999999999</v>
       </c>
       <c r="D147" s="406">
-        <v>189.053</v>
+        <v>172.34399999999999</v>
       </c>
       <c r="E147" s="406">
-        <v>-163.92500000000001</v>
+        <v>-144.083</v>
       </c>
       <c r="F147" s="405">
-        <v>79.822000000000003</v>
+        <v>133.11500000000001</v>
       </c>
       <c r="G147" s="406">
-        <v>459.17700000000002</v>
+        <v>814.56500000000005</v>
       </c>
       <c r="H147" s="406">
-        <v>-379.35500000000002</v>
+        <v>-681.45</v>
       </c>
     </row>
     <row r="148" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A148" s="413" t="s">
         <v>468</v>
       </c>
       <c r="B148" s="407" t="s">
         <v>469</v>
       </c>
       <c r="C148" s="405">
-        <v>3.1E-2</v>
+        <v>3.4000000000000002E-2</v>
       </c>
       <c r="D148" s="406">
-        <v>0.13500000000000001</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="E148" s="406">
-        <v>-0.10400000000000001</v>
+        <v>2.8000000000000004E-2</v>
       </c>
       <c r="F148" s="405">
-        <v>6.6000000000000003E-2</v>
+        <v>0.1</v>
       </c>
       <c r="G148" s="406">
-        <v>0.182</v>
+        <v>0.19700000000000001</v>
       </c>
       <c r="H148" s="406">
-        <v>-0.11599999999999999</v>
+        <v>-9.7000000000000003E-2</v>
       </c>
     </row>
     <row r="149" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A149" s="413" t="s">
         <v>470</v>
       </c>
       <c r="B149" s="407" t="s">
         <v>471</v>
       </c>
       <c r="C149" s="405">
-        <v>3.0000000000000001E-3</v>
+        <v>9.1999999999999998E-2</v>
       </c>
       <c r="D149" s="406">
         <v>0</v>
       </c>
       <c r="E149" s="406">
-        <v>3.0000000000000001E-3</v>
+        <v>9.1999999999999998E-2</v>
       </c>
       <c r="F149" s="405">
-        <v>0.151</v>
+        <v>0.309</v>
       </c>
       <c r="G149" s="406">
         <v>0</v>
       </c>
       <c r="H149" s="406">
-        <v>0.151</v>
+        <v>0.309</v>
       </c>
     </row>
     <row r="150" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="413" t="s">
         <v>472</v>
       </c>
       <c r="B150" s="407" t="s">
         <v>473</v>
       </c>
       <c r="C150" s="405">
-        <v>1.4999999999999999E-2</v>
+        <v>4.1000000000000002E-2</v>
       </c>
       <c r="D150" s="406">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="E150" s="406">
-        <v>-1.4999999999999999E-2</v>
+        <v>4.1000000000000002E-2</v>
       </c>
       <c r="F150" s="405">
-        <v>9.1999999999999998E-2</v>
+        <v>0.14499999999999999</v>
       </c>
       <c r="G150" s="406">
-        <v>0.03</v>
+        <v>1.4E-2</v>
       </c>
       <c r="H150" s="406">
-        <v>6.2E-2</v>
+        <v>0.13099999999999998</v>
       </c>
     </row>
     <row r="151" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" s="413" t="s">
         <v>474</v>
       </c>
       <c r="B151" s="407" t="s">
         <v>475</v>
       </c>
       <c r="C151" s="405">
-        <v>0.30299999999999999</v>
+        <v>0.254</v>
       </c>
       <c r="D151" s="406">
-        <v>2E-3</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="E151" s="406">
-        <v>0.30099999999999999</v>
+        <v>0.246</v>
       </c>
       <c r="F151" s="405">
-        <v>0.82199999999999995</v>
+        <v>1.1890000000000001</v>
       </c>
       <c r="G151" s="406">
-        <v>2E-3</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="H151" s="406">
-        <v>0.82</v>
+        <v>1.1760000000000002</v>
       </c>
     </row>
     <row r="152" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A152" s="413" t="s">
         <v>476</v>
       </c>
       <c r="B152" s="407" t="s">
-        <v>92</v>
+        <v>477</v>
       </c>
       <c r="C152" s="405">
-        <v>40.17</v>
+        <v>58.542999999999999</v>
       </c>
       <c r="D152" s="406">
-        <v>476.41</v>
+        <v>554.495</v>
       </c>
       <c r="E152" s="406">
-        <v>-436.24</v>
+        <v>-495.952</v>
       </c>
       <c r="F152" s="405">
-        <v>175.93600000000001</v>
+        <v>263.48099999999999</v>
       </c>
       <c r="G152" s="406">
-        <v>1713.6669999999999</v>
+        <v>2601.0300000000002</v>
       </c>
       <c r="H152" s="406">
-        <v>-1537.731</v>
+        <v>-2337.549</v>
       </c>
     </row>
     <row r="153" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A153" s="413" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B153" s="407" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C153" s="405">
-        <v>0.495</v>
+        <v>0.91300000000000003</v>
       </c>
       <c r="D153" s="406">
-        <v>0.13800000000000001</v>
+        <v>0.17899999999999999</v>
       </c>
       <c r="E153" s="406">
-        <v>0.35699999999999998</v>
+        <v>0.73399999999999999</v>
       </c>
       <c r="F153" s="405">
-        <v>2.089</v>
+        <v>3.9510000000000001</v>
       </c>
       <c r="G153" s="406">
-        <v>0.41699999999999998</v>
+        <v>0.74099999999999999</v>
       </c>
       <c r="H153" s="406">
-        <v>1.6719999999999999</v>
+        <v>3.21</v>
       </c>
     </row>
     <row r="154" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A154" s="413" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B154" s="407" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C154" s="405">
-        <v>0.2</v>
+        <v>0.253</v>
       </c>
       <c r="D154" s="406">
         <v>6.3E-2</v>
       </c>
       <c r="E154" s="406">
-        <v>0.13700000000000001</v>
+        <v>0.19</v>
       </c>
       <c r="F154" s="405">
-        <v>0.35099999999999998</v>
+        <v>0.80200000000000005</v>
       </c>
       <c r="G154" s="406">
-        <v>0.10299999999999999</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="H154" s="406">
-        <v>0.248</v>
+        <v>0.629</v>
       </c>
     </row>
     <row r="155" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A155" s="408" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B155" s="407" t="s">
         <v>54</v>
       </c>
       <c r="C155" s="410">
-        <v>8079.64</v>
+        <v>9500.9930000000004</v>
       </c>
       <c r="D155" s="411">
-        <v>1944.787</v>
+        <v>2169.4110000000001</v>
       </c>
       <c r="E155" s="411">
-        <v>6134.8530000000001</v>
+        <v>7331.5820000000003</v>
       </c>
       <c r="F155" s="410">
-        <v>17644.069</v>
+        <v>33246.607000000004</v>
       </c>
       <c r="G155" s="411">
-        <v>4587.0060000000003</v>
+        <v>8567.6749999999993</v>
       </c>
       <c r="H155" s="411">
-        <v>13057.062999999998</v>
+        <v>24678.932000000004</v>
       </c>
     </row>
     <row r="156" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A156" s="413" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B156" s="414" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C156" s="405">
-        <v>12.202999999999999</v>
+        <v>13.882999999999999</v>
       </c>
       <c r="D156" s="406">
-        <v>28.251000000000001</v>
+        <v>13.233000000000001</v>
       </c>
       <c r="E156" s="406">
-        <v>-16.048000000000002</v>
+        <v>0.64999999999999858</v>
       </c>
       <c r="F156" s="405">
-        <v>34.335000000000001</v>
+        <v>61.064</v>
       </c>
       <c r="G156" s="406">
-        <v>45.478000000000002</v>
+        <v>72.263999999999996</v>
       </c>
       <c r="H156" s="406">
-        <v>-11.143000000000001</v>
+        <v>-11.199999999999996</v>
       </c>
     </row>
     <row r="157" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A157" s="413" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B157" s="407" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C157" s="405">
-        <v>8.3320000000000007</v>
+        <v>8.0150000000000006</v>
       </c>
       <c r="D157" s="406">
-        <v>7.1989999999999998</v>
+        <v>12.192</v>
       </c>
       <c r="E157" s="406">
-        <v>1.1330000000000009</v>
+        <v>-4.1769999999999996</v>
       </c>
       <c r="F157" s="405">
-        <v>28.777999999999999</v>
+        <v>46.186999999999998</v>
       </c>
       <c r="G157" s="406">
-        <v>22.875</v>
+        <v>42.860999999999997</v>
       </c>
       <c r="H157" s="406">
-        <v>5.9029999999999987</v>
+        <v>3.3260000000000005</v>
       </c>
     </row>
     <row r="158" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A158" s="413" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B158" s="407" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C158" s="405">
-        <v>4.0000000000000001E-3</v>
+        <v>0.16</v>
       </c>
       <c r="D158" s="406">
-        <v>0</v>
+        <v>0.14699999999999999</v>
       </c>
       <c r="E158" s="406">
-        <v>4.0000000000000001E-3</v>
+        <v>1.3000000000000012E-2</v>
       </c>
       <c r="F158" s="405">
-        <v>0.23400000000000001</v>
+        <v>0.46</v>
       </c>
       <c r="G158" s="406">
-        <v>0.219</v>
+        <v>0.504</v>
       </c>
       <c r="H158" s="406">
-        <v>1.5000000000000013E-2</v>
+        <v>-4.3999999999999984E-2</v>
       </c>
     </row>
     <row r="159" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A159" s="413" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B159" s="407" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C159" s="405">
-        <v>0.128</v>
+        <v>1.04</v>
       </c>
       <c r="D159" s="406">
-        <v>8.0000000000000002E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="E159" s="406">
-        <v>0.12</v>
+        <v>1.038</v>
       </c>
       <c r="F159" s="405">
-        <v>0.45800000000000002</v>
+        <v>1.5009999999999999</v>
       </c>
       <c r="G159" s="406">
-        <v>3.3000000000000002E-2</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="H159" s="406">
-        <v>0.42500000000000004</v>
+        <v>1.466</v>
       </c>
     </row>
     <row r="160" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A160" s="413" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B160" s="407" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C160" s="405">
-        <v>33.177</v>
+        <v>47.484999999999999</v>
       </c>
       <c r="D160" s="406">
-        <v>138.809</v>
+        <v>50.640999999999998</v>
       </c>
       <c r="E160" s="406">
-        <v>-105.63200000000001</v>
+        <v>-3.1559999999999988</v>
       </c>
       <c r="F160" s="405">
-        <v>115.02500000000001</v>
+        <v>205.27500000000001</v>
       </c>
       <c r="G160" s="406">
-        <v>221.715</v>
+        <v>350.43</v>
       </c>
       <c r="H160" s="406">
-        <v>-106.69</v>
+        <v>-145.155</v>
       </c>
     </row>
     <row r="161" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A161" s="413" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B161" s="412" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C161" s="405">
-        <v>0.11600000000000001</v>
+        <v>0</v>
       </c>
       <c r="D161" s="406"/>
       <c r="E161" s="406">
-        <v>0.11600000000000001</v>
+        <v>0</v>
       </c>
       <c r="F161" s="405">
         <v>0.11600000000000001</v>
       </c>
       <c r="G161" s="406"/>
       <c r="H161" s="406">
         <v>0.11600000000000001</v>
       </c>
     </row>
     <row r="162" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" s="413" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B162" s="412" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C162" s="405">
-        <v>94.831999999999994</v>
+        <v>113.499</v>
       </c>
       <c r="D162" s="406">
-        <v>63.774999999999999</v>
+        <v>88.986999999999995</v>
       </c>
       <c r="E162" s="406">
-        <v>31.056999999999995</v>
+        <v>24.512</v>
       </c>
       <c r="F162" s="405">
-        <v>311.66199999999998</v>
+        <v>517.447</v>
       </c>
       <c r="G162" s="406">
-        <v>199.56899999999999</v>
+        <v>346.33199999999999</v>
       </c>
       <c r="H162" s="406">
-        <v>112.09299999999999</v>
+        <v>171.11500000000001</v>
       </c>
     </row>
     <row r="163" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A163" s="413" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B163" s="407" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C163" s="405">
-        <v>18.536999999999999</v>
+        <v>21.248999999999999</v>
       </c>
       <c r="D163" s="406">
-        <v>6.7249999999999996</v>
+        <v>4.8369999999999997</v>
       </c>
       <c r="E163" s="406">
-        <v>11.811999999999999</v>
+        <v>16.411999999999999</v>
       </c>
       <c r="F163" s="405">
-        <v>58.170999999999999</v>
+        <v>98.774000000000001</v>
       </c>
       <c r="G163" s="406">
-        <v>15.583</v>
+        <v>26.568000000000001</v>
       </c>
       <c r="H163" s="406">
-        <v>42.588000000000001</v>
+        <v>72.206000000000003</v>
       </c>
     </row>
     <row r="164" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A164" s="413" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B164" s="407" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C164" s="405">
-        <v>0.23400000000000001</v>
+        <v>0.57799999999999996</v>
       </c>
       <c r="D164" s="406">
-        <v>0.13200000000000001</v>
+        <v>0.26600000000000001</v>
       </c>
       <c r="E164" s="406">
-        <v>0.10200000000000001</v>
+        <v>0.31199999999999994</v>
       </c>
       <c r="F164" s="405">
-        <v>1.0129999999999999</v>
+        <v>1.9</v>
       </c>
       <c r="G164" s="406">
-        <v>0.13200000000000001</v>
+        <v>0.52</v>
       </c>
       <c r="H164" s="406">
-        <v>0.88099999999999989</v>
+        <v>1.38</v>
       </c>
     </row>
     <row r="165" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A165" s="408" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B165" s="407" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C165" s="410">
-        <v>0.42599999999999999</v>
+        <v>0.59099999999999997</v>
       </c>
       <c r="D165" s="411">
-        <v>0.16600000000000001</v>
+        <v>0.373</v>
       </c>
       <c r="E165" s="411">
-        <v>0.26</v>
+        <v>0.21799999999999997</v>
       </c>
       <c r="F165" s="410">
-        <v>1.486</v>
+        <v>2.6309999999999998</v>
       </c>
       <c r="G165" s="411">
-        <v>0.46899999999999997</v>
+        <v>1.1579999999999999</v>
       </c>
       <c r="H165" s="411">
-        <v>1.0169999999999999</v>
+        <v>1.4729999999999999</v>
       </c>
     </row>
     <row r="166" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A166" s="413" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B166" s="414" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C166" s="405">
-        <v>63.176000000000002</v>
+        <v>61.26</v>
       </c>
       <c r="D166" s="406">
-        <v>83.269000000000005</v>
+        <v>73.826999999999998</v>
       </c>
       <c r="E166" s="406">
-        <v>-20.093000000000004</v>
+        <v>-12.567</v>
       </c>
       <c r="F166" s="405">
-        <v>205.91200000000001</v>
+        <v>326.13600000000002</v>
       </c>
       <c r="G166" s="406">
-        <v>190.191</v>
+        <v>346.68900000000002</v>
       </c>
       <c r="H166" s="406">
-        <v>15.721000000000004</v>
+        <v>-20.552999999999997</v>
       </c>
     </row>
     <row r="167" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A167" s="413" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B167" s="407" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C167" s="405">
-        <v>50.686</v>
+        <v>48.917000000000002</v>
       </c>
       <c r="D167" s="406">
-        <v>510.15</v>
+        <v>410.25700000000001</v>
       </c>
       <c r="E167" s="406">
-        <v>-459.464</v>
+        <v>-361.34000000000003</v>
       </c>
       <c r="F167" s="405">
-        <v>155.52799999999999</v>
+        <v>260.31700000000001</v>
       </c>
       <c r="G167" s="406">
-        <v>1261.8430000000001</v>
+        <v>2018.306</v>
       </c>
       <c r="H167" s="406">
-        <v>-1106.3150000000001</v>
+        <v>-1757.989</v>
       </c>
     </row>
     <row r="168" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A168" s="413" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B168" s="407" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C168" s="405">
-        <v>0.41699999999999998</v>
+        <v>0.45600000000000002</v>
       </c>
       <c r="D168" s="406">
         <v>0</v>
       </c>
       <c r="E168" s="406">
-        <v>0.41699999999999998</v>
+        <v>0.45600000000000002</v>
       </c>
       <c r="F168" s="405">
-        <v>1.65</v>
+        <v>2.9729999999999999</v>
       </c>
       <c r="G168" s="406">
         <v>1.0999999999999999E-2</v>
       </c>
       <c r="H168" s="406">
-        <v>1.639</v>
+        <v>2.9619999999999997</v>
       </c>
     </row>
     <row r="169" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A169" s="413" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B169" s="407" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C169" s="405">
-        <v>0.129</v>
+        <v>0.17699999999999999</v>
       </c>
       <c r="D169" s="406">
         <v>0</v>
       </c>
       <c r="E169" s="406">
-        <v>0.129</v>
+        <v>0.17699999999999999</v>
       </c>
       <c r="F169" s="405">
-        <v>0.26300000000000001</v>
+        <v>0.60299999999999998</v>
       </c>
       <c r="G169" s="406">
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="H169" s="406">
-        <v>0.222</v>
+        <v>0.56199999999999994</v>
       </c>
     </row>
     <row r="170" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A170" s="413" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B170" s="407" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C170" s="405">
-        <v>0.436</v>
+        <v>1E-3</v>
       </c>
       <c r="D170" s="406">
         <v>0</v>
       </c>
       <c r="E170" s="406">
-        <v>0.436</v>
+        <v>1E-3</v>
       </c>
       <c r="F170" s="405">
-        <v>0.58699999999999997</v>
+        <v>0.89200000000000002</v>
       </c>
       <c r="G170" s="406">
         <v>1E-3</v>
       </c>
       <c r="H170" s="406">
-        <v>0.58599999999999997</v>
+        <v>0.89100000000000001</v>
       </c>
     </row>
     <row r="171" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A171" s="413" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B171" s="407" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C171" s="405">
-        <v>1.3959999999999999</v>
+        <v>2.7130000000000001</v>
       </c>
       <c r="D171" s="406">
-        <v>8.85</v>
+        <v>7.0839999999999996</v>
       </c>
       <c r="E171" s="406">
-        <v>-7.4539999999999997</v>
+        <v>-4.3709999999999996</v>
       </c>
       <c r="F171" s="405">
-        <v>3.621</v>
+        <v>8.516</v>
       </c>
       <c r="G171" s="406">
-        <v>15.791</v>
+        <v>28.058</v>
       </c>
       <c r="H171" s="406">
-        <v>-12.17</v>
+        <v>-19.542000000000002</v>
       </c>
     </row>
     <row r="172" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" s="413" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B172" s="407" t="s">
         <v>66</v>
       </c>
       <c r="C172" s="405">
-        <v>1607.2840000000001</v>
+        <v>1961.963</v>
       </c>
       <c r="D172" s="406">
-        <v>828.29600000000005</v>
+        <v>844.32</v>
       </c>
       <c r="E172" s="406">
-        <v>778.98800000000006</v>
+        <v>1117.643</v>
       </c>
       <c r="F172" s="405">
-        <v>4257.259</v>
+        <v>7672.2709999999997</v>
       </c>
       <c r="G172" s="406">
-        <v>1915.518</v>
+        <v>3478.3870000000002</v>
       </c>
       <c r="H172" s="406">
-        <v>2341.741</v>
+        <v>4193.884</v>
       </c>
     </row>
     <row r="173" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A173" s="413" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B173" s="407" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C173" s="405">
-        <v>13.384</v>
+        <v>18.513000000000002</v>
       </c>
       <c r="D173" s="406">
-        <v>0.22800000000000001</v>
+        <v>1E-3</v>
       </c>
       <c r="E173" s="406">
-        <v>13.156000000000001</v>
+        <v>18.512</v>
       </c>
       <c r="F173" s="405">
-        <v>20.097999999999999</v>
+        <v>74.808999999999997</v>
       </c>
       <c r="G173" s="406">
-        <v>0.23</v>
+        <v>0.37</v>
       </c>
       <c r="H173" s="406">
-        <v>19.867999999999999</v>
+        <v>74.438999999999993</v>
       </c>
     </row>
     <row r="174" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A174" s="413" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B174" s="407" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C174" s="405">
-        <v>0.59</v>
+        <v>0.46300000000000002</v>
       </c>
       <c r="D174" s="406">
-        <v>0</v>
+        <v>7.0999999999999994E-2</v>
       </c>
       <c r="E174" s="406">
-        <v>0.59</v>
+        <v>0.39200000000000002</v>
       </c>
       <c r="F174" s="405">
-        <v>0.86899999999999999</v>
+        <v>1.9550000000000001</v>
       </c>
       <c r="G174" s="406">
-        <v>0.17</v>
+        <v>0.70499999999999996</v>
       </c>
       <c r="H174" s="406">
-        <v>0.69899999999999995</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="175" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A175" s="408" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B175" s="409" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C175" s="410">
-        <v>0.34799999999999998</v>
+        <v>0.129</v>
       </c>
       <c r="D175" s="411">
-        <v>2E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="E175" s="411">
-        <v>0.34599999999999997</v>
+        <v>0.126</v>
       </c>
       <c r="F175" s="410">
-        <v>0.52500000000000002</v>
+        <v>0.82</v>
       </c>
       <c r="G175" s="411">
-        <v>5.0000000000000001E-3</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="H175" s="411">
-        <v>0.52</v>
+        <v>0.81199999999999994</v>
       </c>
     </row>
     <row r="176" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A176" s="413" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="B176" s="407" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C176" s="405">
-        <v>1.496</v>
+        <v>1.752</v>
       </c>
       <c r="D176" s="406">
-        <v>1.9039999999999999</v>
+        <v>0.86799999999999999</v>
       </c>
       <c r="E176" s="406">
-        <v>-0.40799999999999992</v>
+        <v>0.88400000000000001</v>
       </c>
       <c r="F176" s="405">
-        <v>3.0379999999999998</v>
+        <v>6.117</v>
       </c>
       <c r="G176" s="406">
-        <v>9.2360000000000007</v>
+        <v>13.239000000000001</v>
       </c>
       <c r="H176" s="406">
-        <v>-6.1980000000000004</v>
+        <v>-7.1220000000000008</v>
       </c>
     </row>
     <row r="177" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A177" s="413" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B177" s="407" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C177" s="405">
-        <v>3.2050000000000001</v>
+        <v>2.1549999999999998</v>
       </c>
       <c r="D177" s="406">
-        <v>3.661</v>
+        <v>2.4809999999999999</v>
       </c>
       <c r="E177" s="406">
-        <v>-0.45599999999999996</v>
+        <v>-0.32600000000000007</v>
       </c>
       <c r="F177" s="405">
-        <v>8.6950000000000003</v>
+        <v>13.372999999999999</v>
       </c>
       <c r="G177" s="406">
-        <v>7.9370000000000003</v>
+        <v>11.794</v>
       </c>
       <c r="H177" s="406">
-        <v>0.75800000000000001</v>
+        <v>1.5789999999999988</v>
       </c>
     </row>
     <row r="178" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="413" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="B178" s="407" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C178" s="405">
-        <v>90.864999999999995</v>
+        <v>111.45</v>
       </c>
       <c r="D178" s="406">
-        <v>34.573999999999998</v>
+        <v>39.006</v>
       </c>
       <c r="E178" s="406">
-        <v>56.290999999999997</v>
+        <v>72.444000000000003</v>
       </c>
       <c r="F178" s="405">
-        <v>276.661</v>
+        <v>481.726</v>
       </c>
       <c r="G178" s="406">
-        <v>111.583</v>
+        <v>197.42599999999999</v>
       </c>
       <c r="H178" s="406">
-        <v>165.078</v>
+        <v>284.3</v>
       </c>
     </row>
     <row r="179" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A179" s="413" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B179" s="407" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C179" s="405">
-        <v>0</v>
+        <v>5.1999999999999998E-2</v>
       </c>
       <c r="D179" s="406">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="E179" s="406">
-        <v>0</v>
+        <v>5.0999999999999997E-2</v>
       </c>
       <c r="F179" s="405">
-        <v>4.2000000000000003E-2</v>
+        <v>0.27600000000000002</v>
       </c>
       <c r="G179" s="406">
-        <v>0</v>
+        <v>2.1000000000000001E-2</v>
       </c>
       <c r="H179" s="406">
-        <v>4.2000000000000003E-2</v>
+        <v>0.255</v>
       </c>
     </row>
     <row r="180" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="413" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B180" s="407" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C180" s="405">
-        <v>0.34100000000000003</v>
+        <v>0.23499999999999999</v>
       </c>
       <c r="D180" s="406">
-        <v>0.34399999999999997</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="E180" s="406">
-        <v>-2.9999999999999472E-3</v>
+        <v>0.19</v>
       </c>
       <c r="F180" s="405">
-        <v>1.1100000000000001</v>
+        <v>1.5840000000000001</v>
       </c>
       <c r="G180" s="406">
-        <v>0.80600000000000005</v>
+        <v>1.2010000000000001</v>
       </c>
       <c r="H180" s="406">
-        <v>0.30400000000000005</v>
+        <v>0.38300000000000001</v>
       </c>
     </row>
     <row r="181" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A181" s="413" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B181" s="407" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C181" s="405">
-        <v>8.0009999999999994</v>
+        <v>9.0719999999999992</v>
       </c>
       <c r="D181" s="406">
-        <v>9.9580000000000002</v>
+        <v>4.569</v>
       </c>
       <c r="E181" s="406">
-        <v>-1.9570000000000007</v>
+        <v>4.5029999999999992</v>
       </c>
       <c r="F181" s="405">
-        <v>21.05</v>
+        <v>37.463000000000001</v>
       </c>
       <c r="G181" s="406">
-        <v>18.533000000000001</v>
+        <v>29.45</v>
       </c>
       <c r="H181" s="406">
-        <v>2.5169999999999995</v>
+        <v>8.0130000000000017</v>
       </c>
     </row>
     <row r="182" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A182" s="413" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B182" s="412" t="s">
-        <v>534</v>
+        <v>86</v>
       </c>
       <c r="C182" s="405">
-        <v>45.753</v>
+        <v>95.203000000000003</v>
       </c>
       <c r="D182" s="406">
-        <v>160.13800000000001</v>
+        <v>1011.019</v>
       </c>
       <c r="E182" s="406">
-        <v>-114.38500000000001</v>
+        <v>-915.81600000000003</v>
       </c>
       <c r="F182" s="405">
-        <v>296.93299999999999</v>
+        <v>467.464</v>
       </c>
       <c r="G182" s="406">
-        <v>875.505</v>
+        <v>2236.482</v>
       </c>
       <c r="H182" s="406">
-        <v>-578.572</v>
+        <v>-1769.018</v>
       </c>
     </row>
     <row r="183" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="413" t="s">
         <v>535</v>
       </c>
       <c r="B183" s="407" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C183" s="405">
-        <v>364.31299999999999</v>
+        <v>451.06299999999999</v>
       </c>
       <c r="D183" s="406">
-        <v>315.14499999999998</v>
+        <v>245.035</v>
       </c>
       <c r="E183" s="406">
-        <v>49.168000000000006</v>
+        <v>206.02799999999999</v>
       </c>
       <c r="F183" s="405">
-        <v>1085.5250000000001</v>
+        <v>1889.1</v>
       </c>
       <c r="G183" s="406">
-        <v>712.24300000000005</v>
+        <v>1206.4659999999999</v>
       </c>
       <c r="H183" s="406">
-        <v>373.28200000000004</v>
+        <v>682.63400000000001</v>
       </c>
     </row>
     <row r="184" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="413" t="s">
         <v>536</v>
       </c>
       <c r="B184" s="407" t="s">
         <v>52</v>
       </c>
       <c r="C184" s="405">
-        <v>28540.681</v>
+        <v>22938.550999999999</v>
       </c>
       <c r="D184" s="406">
-        <v>5165.2250000000004</v>
+        <v>5445.232</v>
       </c>
       <c r="E184" s="406">
-        <v>23375.455999999998</v>
+        <v>17493.319</v>
       </c>
       <c r="F184" s="405">
-        <v>65558.532999999996</v>
+        <v>110029.238</v>
       </c>
       <c r="G184" s="406">
-        <v>12692.554</v>
+        <v>23514.919000000002</v>
       </c>
       <c r="H184" s="406">
-        <v>52865.978999999992</v>
+        <v>86514.318999999989</v>
       </c>
     </row>
     <row r="185" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A185" s="408" t="s">
         <v>537</v>
       </c>
       <c r="B185" s="409" t="s">
         <v>538</v>
       </c>
       <c r="C185" s="410">
-        <v>1.883</v>
+        <v>2.7469999999999999</v>
       </c>
       <c r="D185" s="411">
-        <v>0.26500000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="E185" s="411">
-        <v>1.6179999999999999</v>
+        <v>2.2469999999999999</v>
       </c>
       <c r="F185" s="410">
-        <v>10.284000000000001</v>
+        <v>18.768999999999998</v>
       </c>
       <c r="G185" s="411">
-        <v>0.77300000000000002</v>
+        <v>1.32</v>
       </c>
       <c r="H185" s="411">
-        <v>9.511000000000001</v>
+        <v>17.448999999999998</v>
       </c>
     </row>
     <row r="186" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="413" t="s">
         <v>539</v>
       </c>
       <c r="B186" s="407" t="s">
         <v>540</v>
       </c>
       <c r="C186" s="405">
-        <v>0.69899999999999995</v>
+        <v>0.88800000000000001</v>
       </c>
       <c r="D186" s="406">
-        <v>0.82399999999999995</v>
+        <v>2.77</v>
       </c>
       <c r="E186" s="406">
-        <v>-0.125</v>
+        <v>-1.8820000000000001</v>
       </c>
       <c r="F186" s="405">
-        <v>2.9460000000000002</v>
+        <v>5.4219999999999997</v>
       </c>
       <c r="G186" s="406">
-        <v>1.607</v>
+        <v>4.3940000000000001</v>
       </c>
       <c r="H186" s="406">
-        <v>1.3390000000000002</v>
+        <v>1.0279999999999996</v>
       </c>
     </row>
     <row r="187" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="413" t="s">
         <v>541</v>
       </c>
       <c r="B187" s="407" t="s">
         <v>542</v>
       </c>
       <c r="C187" s="405">
-        <v>0.25600000000000001</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="D187" s="406">
-        <v>0.32400000000000001</v>
+        <v>4.1000000000000002E-2</v>
       </c>
       <c r="E187" s="406">
-        <v>-6.8000000000000005E-2</v>
+        <v>5.5E-2</v>
       </c>
       <c r="F187" s="405">
-        <v>0.97499999999999998</v>
+        <v>1.3129999999999999</v>
       </c>
       <c r="G187" s="406">
-        <v>0.44500000000000001</v>
+        <v>0.76500000000000001</v>
       </c>
       <c r="H187" s="406">
-        <v>0.53</v>
+        <v>0.54799999999999993</v>
       </c>
     </row>
     <row r="188" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A188" s="413" t="s">
         <v>543</v>
       </c>
       <c r="B188" s="407" t="s">
         <v>544</v>
       </c>
       <c r="C188" s="405">
-        <v>0.78200000000000003</v>
+        <v>2.0790000000000002</v>
       </c>
       <c r="D188" s="406">
-        <v>0.255</v>
+        <v>3.2360000000000002</v>
       </c>
       <c r="E188" s="406">
-        <v>0.52700000000000002</v>
+        <v>-1.157</v>
       </c>
       <c r="F188" s="405">
-        <v>2.8410000000000002</v>
+        <v>5.44</v>
       </c>
       <c r="G188" s="406">
-        <v>0.61</v>
+        <v>4.5</v>
       </c>
       <c r="H188" s="406">
-        <v>2.2310000000000003</v>
+        <v>0.94000000000000039</v>
       </c>
     </row>
     <row r="189" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A189" s="413" t="s">
         <v>545</v>
       </c>
       <c r="B189" s="407" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C189" s="405">
-        <v>2200.4319999999998</v>
+        <v>2368.7959999999998</v>
       </c>
       <c r="D189" s="406">
-        <v>2870.1280000000002</v>
+        <v>3567.585</v>
       </c>
       <c r="E189" s="406">
-        <v>-669.69600000000037</v>
+        <v>-1198.7890000000002</v>
       </c>
       <c r="F189" s="405">
-        <v>5689.7079999999996</v>
+        <v>10144.558999999999</v>
       </c>
       <c r="G189" s="406">
-        <v>6208.777</v>
+        <v>11959.646000000001</v>
       </c>
       <c r="H189" s="406">
-        <v>-519.06900000000041</v>
+        <v>-1815.0870000000014</v>
       </c>
     </row>
     <row r="190" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="413" t="s">
         <v>546</v>
       </c>
       <c r="B190" s="407" t="s">
         <v>547</v>
       </c>
       <c r="C190" s="405">
-        <v>0.23200000000000001</v>
+        <v>0.27</v>
       </c>
       <c r="D190" s="406">
-        <v>0.57699999999999996</v>
+        <v>0.316</v>
       </c>
       <c r="E190" s="406">
-        <v>-0.34499999999999997</v>
+        <v>-4.5999999999999985E-2</v>
       </c>
       <c r="F190" s="405">
-        <v>1.9930000000000001</v>
+        <v>2.5760000000000001</v>
       </c>
       <c r="G190" s="406">
-        <v>1.137</v>
+        <v>1.48</v>
       </c>
       <c r="H190" s="406">
-        <v>0.85600000000000009</v>
+        <v>1.0960000000000001</v>
       </c>
     </row>
     <row r="191" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A191" s="413" t="s">
         <v>548</v>
       </c>
       <c r="B191" s="407" t="s">
         <v>549</v>
       </c>
       <c r="C191" s="405">
-        <v>9.8000000000000004E-2</v>
+        <v>0.246</v>
       </c>
       <c r="D191" s="406">
-        <v>8.27</v>
+        <v>31.302</v>
       </c>
       <c r="E191" s="406">
-        <v>-8.1719999999999988</v>
+        <v>-31.056000000000001</v>
       </c>
       <c r="F191" s="405">
-        <v>0.318</v>
+        <v>0.76200000000000001</v>
       </c>
       <c r="G191" s="406">
-        <v>23.847000000000001</v>
+        <v>95.893000000000001</v>
       </c>
       <c r="H191" s="406">
-        <v>-23.529</v>
+        <v>-95.131</v>
       </c>
     </row>
     <row r="192" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A192" s="413" t="s">
         <v>550</v>
       </c>
       <c r="B192" s="407" t="s">
         <v>551</v>
       </c>
       <c r="C192" s="405">
-        <v>0.41199999999999998</v>
+        <v>0.50800000000000001</v>
       </c>
       <c r="D192" s="406">
-        <v>1.321</v>
+        <v>1.7749999999999999</v>
       </c>
       <c r="E192" s="406">
-        <v>-0.90900000000000003</v>
+        <v>-1.2669999999999999</v>
       </c>
       <c r="F192" s="405">
-        <v>0.86799999999999999</v>
+        <v>1.8460000000000001</v>
       </c>
       <c r="G192" s="406">
-        <v>1.6279999999999999</v>
+        <v>3.601</v>
       </c>
       <c r="H192" s="406">
-        <v>-0.7599999999999999</v>
+        <v>-1.7549999999999999</v>
       </c>
     </row>
     <row r="193" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A193" s="413" t="s">
         <v>552</v>
       </c>
       <c r="B193" s="407" t="s">
         <v>553</v>
       </c>
       <c r="C193" s="405">
-        <v>0.36599999999999999</v>
+        <v>0.91900000000000004</v>
       </c>
       <c r="D193" s="406">
-        <v>0.246</v>
+        <v>0.11899999999999999</v>
       </c>
       <c r="E193" s="406">
-        <v>0.12</v>
+        <v>0.8</v>
       </c>
       <c r="F193" s="405">
-        <v>1.837</v>
+        <v>4.3410000000000002</v>
       </c>
       <c r="G193" s="406">
-        <v>0.92</v>
+        <v>1.34</v>
       </c>
       <c r="H193" s="406">
-        <v>0.91699999999999993</v>
+        <v>3.0010000000000003</v>
       </c>
     </row>
     <row r="194" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A194" s="413" t="s">
         <v>554</v>
       </c>
       <c r="B194" s="407" t="s">
         <v>555</v>
       </c>
       <c r="C194" s="405">
-        <v>0.16</v>
+        <v>0.35099999999999998</v>
       </c>
       <c r="D194" s="406">
-        <v>0.27</v>
+        <v>0.36499999999999999</v>
       </c>
       <c r="E194" s="406">
-        <v>-0.11000000000000001</v>
+        <v>-1.4000000000000012E-2</v>
       </c>
       <c r="F194" s="405">
-        <v>1.3140000000000001</v>
+        <v>2.0179999999999998</v>
       </c>
       <c r="G194" s="406">
-        <v>0.77900000000000003</v>
+        <v>1.381</v>
       </c>
       <c r="H194" s="406">
-        <v>0.53500000000000003</v>
+        <v>0.63699999999999979</v>
       </c>
     </row>
     <row r="195" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A195" s="408" t="s">
         <v>556</v>
       </c>
       <c r="B195" s="409" t="s">
         <v>557</v>
       </c>
       <c r="C195" s="410">
-        <v>3.12</v>
+        <v>2.3029999999999999</v>
       </c>
       <c r="D195" s="411">
-        <v>4.7169999999999996</v>
+        <v>5.9050000000000002</v>
       </c>
       <c r="E195" s="411">
-        <v>-1.5969999999999995</v>
+        <v>-3.6020000000000003</v>
       </c>
       <c r="F195" s="410">
-        <v>8.3109999999999999</v>
+        <v>12.904999999999999</v>
       </c>
       <c r="G195" s="411">
-        <v>35.027000000000001</v>
+        <v>44.706000000000003</v>
       </c>
       <c r="H195" s="411">
-        <v>-26.716000000000001</v>
+        <v>-31.801000000000002</v>
       </c>
     </row>
     <row r="196" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A196" s="413" t="s">
         <v>558</v>
       </c>
       <c r="B196" s="407" t="s">
         <v>559</v>
       </c>
       <c r="C196" s="405">
-        <v>0.112</v>
+        <v>0.1</v>
       </c>
       <c r="D196" s="406">
-        <v>2.1829999999999998</v>
+        <v>4.16</v>
       </c>
       <c r="E196" s="406">
-        <v>-2.0709999999999997</v>
+        <v>-4.0600000000000005</v>
       </c>
       <c r="F196" s="405">
-        <v>0.215</v>
+        <v>0.439</v>
       </c>
       <c r="G196" s="406">
-        <v>7.173</v>
+        <v>15.856</v>
       </c>
       <c r="H196" s="406">
-        <v>-6.9580000000000002</v>
+        <v>-15.417</v>
       </c>
     </row>
     <row r="197" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A197" s="413" t="s">
         <v>560</v>
       </c>
       <c r="B197" s="407" t="s">
         <v>561</v>
       </c>
       <c r="C197" s="405">
-        <v>45.262999999999998</v>
+        <v>94.662000000000006</v>
       </c>
       <c r="D197" s="406">
-        <v>1.3240000000000001</v>
+        <v>0.41399999999999998</v>
       </c>
       <c r="E197" s="406">
-        <v>43.939</v>
+        <v>94.248000000000005</v>
       </c>
       <c r="F197" s="405">
-        <v>77.247</v>
+        <v>179.1</v>
       </c>
       <c r="G197" s="406">
-        <v>2.3660000000000001</v>
+        <v>3.5459999999999998</v>
       </c>
       <c r="H197" s="406">
-        <v>74.881</v>
+        <v>175.554</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="413" t="s">
         <v>562</v>
       </c>
       <c r="B198" s="407" t="s">
         <v>563</v>
       </c>
       <c r="C198" s="405">
-        <v>1.4E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="D198" s="406">
-        <v>9.2999999999999999E-2</v>
+        <v>0.10199999999999999</v>
       </c>
       <c r="E198" s="406">
-        <v>-7.9000000000000001E-2</v>
+        <v>-7.6999999999999985E-2</v>
       </c>
       <c r="F198" s="405">
-        <v>3.5000000000000003E-2</v>
+        <v>6.5000000000000002E-2</v>
       </c>
       <c r="G198" s="406">
-        <v>0.34100000000000003</v>
+        <v>0.54</v>
       </c>
       <c r="H198" s="406">
-        <v>-0.30600000000000005</v>
+        <v>-0.47500000000000003</v>
       </c>
     </row>
     <row r="199" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A199" s="415" t="s">
         <v>564</v>
       </c>
       <c r="B199" s="416" t="s">
         <v>565</v>
       </c>
       <c r="C199" s="417">
-        <v>210.79900000000001</v>
+        <v>222.036</v>
       </c>
       <c r="D199" s="418">
-        <v>8453.9789999999994</v>
+        <v>7506.5169999999998</v>
       </c>
       <c r="E199" s="418">
-        <v>-8243.1799999999985</v>
+        <v>-7284.4809999999998</v>
       </c>
       <c r="F199" s="417">
-        <v>662.673</v>
+        <v>1069.8989999999999</v>
       </c>
       <c r="G199" s="418">
-        <v>21248.016</v>
+        <v>37181.069000000003</v>
       </c>
       <c r="H199" s="418">
-        <v>-20585.343000000001</v>
+        <v>-36111.170000000006</v>
       </c>
     </row>
     <row r="200" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C200" s="231"/>
       <c r="D200" s="231"/>
       <c r="E200" s="231"/>
       <c r="F200" s="231"/>
       <c r="G200" s="231"/>
       <c r="H200" s="231"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>