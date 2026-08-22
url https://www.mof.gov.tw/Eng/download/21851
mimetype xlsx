--- v1 (2026-06-20)
+++ v2 (2026-08-22)
@@ -9,96 +9,96 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\貿易統計科\記者會資料檔\news上網檔\115年5月\指標\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\貿易統計科\記者會資料檔\news上網檔\115年7月\指標\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12135"/>
   </bookViews>
   <sheets>
     <sheet name="Tote" sheetId="1" r:id="rId1"/>
     <sheet name="Ctye" sheetId="2" r:id="rId2"/>
     <sheet name="Area" sheetId="3" r:id="rId3"/>
     <sheet name="MajXe" sheetId="4" r:id="rId4"/>
     <sheet name="MajMe" sheetId="5" r:id="rId5"/>
     <sheet name="Trend" sheetId="6" r:id="rId6"/>
     <sheet name="Worlde" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Area!$A$1:$O$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Ctye!$B$1:$P$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">MajMe!$A$1:$M$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">MajXe!$A$1:$M$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Tote!$A$1:$M$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">Worlde!$A$1:$H$199</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">Trend!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">Worlde!$4:$5</definedName>
     <definedName name="wrn.快報." hidden="1">{#N/A,#N/A,TRUE,"total";#N/A,#N/A,TRUE,"cty";#N/A,#N/A,TRUE,"Area";#N/A,#N/A,TRUE,"majex";#N/A,#N/A,TRUE,"majim";#N/A,#N/A,TRUE,"1316t1";#N/A,#N/A,TRUE,"1316t2";#N/A,#N/A,TRUE,"1720t1";#N/A,#N/A,TRUE,"1720t2";#N/A,#N/A,TRUE,"1720X1";#N/A,#N/A,TRUE,"1720X2";#N/A,#N/A,TRUE,"1720M1";#N/A,#N/A,TRUE,"1720M2";#N/A,#N/A,TRUE,"1720Xrk";#N/A,#N/A,TRUE,"1720Mrk";#N/A,#N/A,TRUE,"1316X1";#N/A,#N/A,TRUE,"1316X2";#N/A,#N/A,TRUE,"1316M1";#N/A,#N/A,TRUE,"1316M2";#N/A,#N/A,TRUE,"1720Xrk2";#N/A,#N/A,TRUE,"1720Mrk2"}</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1204" uniqueCount="566">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1206" uniqueCount="566">
   <si>
     <t>Statistics of  External Trade</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Taiwan Area, Republic of China</t>
   </si>
   <si>
-    <t>May 2026</t>
+    <t>July 2026</t>
   </si>
   <si>
     <t>Table 1  Comparison by External Trade</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>CY2026</t>
   </si>
   <si>
     <t>CY2025</t>
   </si>
   <si>
     <t>Comparison</t>
   </si>
   <si>
     <t>Current Month</t>
   </si>
   <si>
     <t>Cumulative, Jan. to date</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>As % of  Total</t>
@@ -305,193 +305,190 @@
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>南</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>韓</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Japan</t>
+    <t>Mexico</t>
   </si>
   <si>
     <t>越南</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Mexico</t>
+    <t>Japan</t>
   </si>
   <si>
     <t>菲律賓</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Korea</t>
   </si>
   <si>
     <t>馬來西亞</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>德國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Thailand</t>
+    <t>India</t>
   </si>
   <si>
     <t>泰國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>India</t>
+    <t>Thailand</t>
   </si>
   <si>
     <t>荷蘭</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Indonesia</t>
+    <t>Australia</t>
   </si>
   <si>
     <t>英國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>澳大利亞</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Australia</t>
+    <t>Germany</t>
   </si>
   <si>
     <t>印尼</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Germany</t>
+    <t>Indonesia</t>
   </si>
   <si>
     <t>印度</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Ireland</t>
+    <t>France</t>
   </si>
   <si>
     <t>沙烏地阿拉伯</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>阿拉伯聯合大公國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>United Kingdom</t>
+    <t>Ireland</t>
   </si>
   <si>
     <t>法國</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Brazil</t>
+    <t>Saudi Arabia</t>
   </si>
   <si>
     <t>俄羅斯</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>其他</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Other</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>《</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Cumulative, Jan. to date </t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>》　</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> 直 接 對              中國大陸</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
-    <t>Italy</t>
+    <t>United Kingdom</t>
   </si>
   <si>
     <t>科威特</t>
     <phoneticPr fontId="3" type="noConversion"/>
-  </si>
-[...1 lines deleted...]
-    <t>France</t>
   </si>
   <si>
     <t xml:space="preserve">Table 4  Trade with Various Continents ( Areas ) </t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>Continents</t>
   </si>
   <si>
     <t xml:space="preserve"> Total            </t>
   </si>
   <si>
     <t xml:space="preserve"> Asia             </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
@@ -1151,50 +1148,53 @@
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>21.</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
     <t>22.</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
     <t>23.</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>24.</t>
   </si>
   <si>
+    <t>Brazil</t>
+  </si>
+  <si>
     <t>25.</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>26.</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>27.</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>28.</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
     <t>29.</t>
@@ -1481,50 +1481,53 @@
   <si>
     <t>78.</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
     <t>79.</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>80.</t>
   </si>
   <si>
     <t>81.</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>82.</t>
   </si>
   <si>
+    <t>Italy</t>
+  </si>
+  <si>
     <t>83.</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>84.</t>
   </si>
   <si>
     <t>85.</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>86.</t>
   </si>
   <si>
     <t>Kazakhstan</t>
   </si>
   <si>
     <t>87.</t>
   </si>
   <si>
     <t>Kenya</t>
@@ -1848,53 +1851,50 @@
     <t>143.</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>144.</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>145.</t>
   </si>
   <si>
     <t xml:space="preserve">Saint Vincent and the Grenadines </t>
   </si>
   <si>
     <t>146.</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>147.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Saudi Arabia</t>
   </si>
   <si>
     <t>148.</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>149.</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>150.</t>
   </si>
   <si>
     <t>151.</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>152.</t>
   </si>
@@ -4148,98 +4148,98 @@
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="182" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="187" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{244DB989-036B-429B-BA53-28185DEE5AC6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E459D807-6244-4323-B676-135512414113}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4250,51 +4250,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED9806B5-56F7-4384-B58C-C6A329150BEC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68E0AD1B-31FA-407C-AE1E-4C369B8BAFE2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4305,51 +4305,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E7D2EDA-8326-4160-B41E-7B43BED512F9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36206CBF-6B1A-40E6-A101-324D61A91360}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4360,51 +4360,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>22860</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{084FEB71-3E66-4E7A-8A87-3968FD6D6D55}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{301BB744-6CA3-4EE5-A77D-DF8C2FFBD5B1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9738360"/>
           <a:ext cx="1287780" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4415,51 +4415,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2878955-78AE-45B3-AFFA-48BE9967E70C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{421EB0B0-DFFA-4F27-8DCF-B9B4DA896210}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4470,51 +4470,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{778164DC-01F9-4884-9B26-67F360DEFC79}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{656BC4A2-C66F-41B1-B6E3-783B36E23CA2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4525,51 +4525,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED2D8786-9C54-4307-A9D4-2297684C73A5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D24AC4F8-1A46-4458-BD6D-482B65E7E873}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4580,51 +4580,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9585597-74FD-4FAF-900C-DBBEA767337C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5862C29C-8CE0-4A74-9A6E-6B060414F44C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4635,51 +4635,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{508E1C94-8E81-4314-9AAC-F9AD60CB37B7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{248F99E1-6C8E-4B54-8D8A-1EF44D646C0A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="9738360"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4690,51 +4690,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36C16559-AA6C-43AE-A3AE-A8E85E357C9C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{681BE598-EBC2-409E-A7DE-D32AEA43265E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4745,51 +4745,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="12" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DB6082D-E60C-4813-B131-2FB1D78F8A7B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{303A8E7C-D37B-4114-95FD-13156E672088}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4800,51 +4800,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="13" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87018F51-3A65-446A-B0A9-30826A289AAB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACCA38DA-D90C-4A13-B354-8B32127653CF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4855,51 +4855,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="14" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2FFD6A2-218B-41B5-B91D-FC143A345495}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87503146-44DC-4D0A-8781-7E73A813BF6F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4910,51 +4910,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="15" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BB0FCA6-7CA8-478E-B976-EA2CF7F7C4F6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37C7BFB2-F811-4639-A7EF-2B3EBEF1AEBE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -4965,51 +4965,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>22860</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="16" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB048F82-C529-48B9-9E8E-E731DDE4EB26}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7DE234A-5124-4147-B03E-239A0E004100}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9738360"/>
           <a:ext cx="1287780" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5020,51 +5020,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="17" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{048AAA0F-48EC-423B-9EED-5DAA566EDB7D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{843258E3-2558-4F5E-BB87-746B7526B078}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5075,51 +5075,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="18" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E84B2704-A756-437F-93E1-59434E816FC3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{531C98DA-1354-4676-9E9F-A9E08C6E28B8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="3017520"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5130,51 +5130,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E5EED17-9BA9-48FC-AA71-0291A780E1B4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB939ACF-2B8C-45E8-97AF-408018287583}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5185,51 +5185,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>320040</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="20" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D45A9282-B75D-4BE7-9C77-49D5BCF3211D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9ACC95D-56E3-4F28-AC0B-7D4D00C54571}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="3063240"/>
           <a:ext cx="0" cy="289560"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5240,51 +5240,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>198120</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>236220</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="21" name="Line 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6851EEDD-1DC9-4192-9EC6-13C59AA50BEC}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10C793C4-228A-4E1A-8ACA-13F2F455F851}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198120" y="9738360"/>
           <a:ext cx="1264920" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5295,51 +5295,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="22" name="Line 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0694FDBE-98AD-4FB6-B827-273740C24B5D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5757FB77-62B2-41D4-99DC-7FEDD26DC7FE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5350,51 +5350,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>30480</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>190500</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>312420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="23" name="Line 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E661017E-2EC4-4BB4-AE87-F1EACD2ED193}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A436FFA2-20A4-4EBF-9CB3-3CC34B245595}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="9784080"/>
           <a:ext cx="0" cy="281940"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="1">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:prstDash val="dash"/>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -5926,709 +5926,709 @@
       <c r="K8" s="50" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M8" s="51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="54" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="53"/>
       <c r="J9" s="55"/>
       <c r="K9" s="56"/>
       <c r="L9" s="55"/>
       <c r="M9" s="56"/>
     </row>
     <row r="10" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="58">
-        <v>43871.648350000003</v>
+        <v>42695.634259999999</v>
       </c>
       <c r="C10" s="59">
         <v>100</v>
       </c>
       <c r="D10" s="58">
-        <v>189296.40419999999</v>
+        <v>275271.66596999997</v>
       </c>
       <c r="E10" s="59">
         <v>100</v>
       </c>
       <c r="F10" s="58">
-        <v>28118.773939999999</v>
+        <v>28897.66806</v>
       </c>
       <c r="G10" s="59">
         <v>100</v>
       </c>
       <c r="H10" s="58">
-        <v>135007.03505999999</v>
+        <v>192149.72081</v>
       </c>
       <c r="I10" s="59">
         <v>100</v>
       </c>
       <c r="J10" s="60">
-        <v>15752.87441</v>
+        <v>13797.966200000001</v>
       </c>
       <c r="K10" s="61">
-        <v>56.022621909524126</v>
+        <v>47.747680440343458</v>
       </c>
       <c r="L10" s="60">
-        <v>54289.369140000003</v>
+        <v>83121.945160000003</v>
       </c>
       <c r="M10" s="61">
-        <v>40.212251988107617</v>
+        <v>43.258946622249844</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="62" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="63">
-        <v>24760.15076</v>
+        <v>24095.080030000001</v>
       </c>
       <c r="C11" s="64">
-        <v>56.437703371589862</v>
+        <v>56.434528840279604</v>
       </c>
       <c r="D11" s="63">
-        <v>108118.70432999999</v>
+        <v>155779.34181000001</v>
       </c>
       <c r="E11" s="64">
-        <v>57.116089862841676</v>
+        <v>56.591128353536156</v>
       </c>
       <c r="F11" s="63">
-        <v>16013.24689</v>
+        <v>16543.881000000001</v>
       </c>
       <c r="G11" s="64">
-        <v>56.948595711068904</v>
+        <v>57.24988246681383</v>
       </c>
       <c r="H11" s="63">
-        <v>74554.524789999996</v>
+        <v>107021.78313</v>
       </c>
       <c r="I11" s="64">
-        <v>55.222696177918721</v>
+        <v>55.697079693300445</v>
       </c>
       <c r="J11" s="65">
-        <v>8746.9038700000001</v>
+        <v>7551.1990299999998</v>
       </c>
       <c r="K11" s="66">
-        <v>54.622925194904056</v>
+        <v>45.643455909771113</v>
       </c>
       <c r="L11" s="65">
-        <v>33564.179539999997</v>
+        <v>48757.558680000002</v>
       </c>
       <c r="M11" s="66">
-        <v>45.019641174752635</v>
+        <v>45.558537013697389</v>
       </c>
     </row>
     <row r="12" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="62" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="63">
-        <v>22695.215749999999</v>
+        <v>21826.505099999998</v>
       </c>
       <c r="C12" s="64">
-        <v>51.73093923652403</v>
+        <v>51.121163740266681</v>
       </c>
       <c r="D12" s="63">
-        <v>99157.112030000004</v>
+        <v>142145.51462</v>
       </c>
       <c r="E12" s="64">
-        <v>52.381931103792198</v>
+        <v>51.638265826999962</v>
       </c>
       <c r="F12" s="63">
-        <v>14687.088309999999</v>
+        <v>15475.34669</v>
       </c>
       <c r="G12" s="64">
-        <v>52.232321157883312</v>
+        <v>53.552233550017462</v>
       </c>
       <c r="H12" s="63">
-        <v>69064.081000000006</v>
+        <v>99217.634130000006</v>
       </c>
       <c r="I12" s="64">
-        <v>51.155912704331627</v>
+        <v>51.635585891955373</v>
       </c>
       <c r="J12" s="65">
-        <v>8008.1274400000002</v>
+        <v>6351.15841</v>
       </c>
       <c r="K12" s="66">
-        <v>54.52494920009098</v>
+        <v>41.040491933560681</v>
       </c>
       <c r="L12" s="65">
-        <v>30093.031029999998</v>
+        <v>42927.880490000003</v>
       </c>
       <c r="M12" s="66">
-        <v>43.572622113077855</v>
+        <v>43.266381895131367</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="68">
-        <v>2064.9350100000001</v>
+        <v>2268.5749300000002</v>
       </c>
       <c r="C13" s="69">
-        <v>4.7067641350658302</v>
+        <v>5.3133651000129216</v>
       </c>
       <c r="D13" s="68">
-        <v>8961.5923000000003</v>
+        <v>13633.82719</v>
       </c>
       <c r="E13" s="69">
-        <v>4.7341587590494765</v>
+        <v>4.9528625265361885</v>
       </c>
       <c r="F13" s="68">
-        <v>1326.15858</v>
+        <v>1068.53431</v>
       </c>
       <c r="G13" s="69">
-        <v>4.7162745531855856</v>
+        <v>3.6976489167963678</v>
       </c>
       <c r="H13" s="68">
-        <v>5490.4437900000003</v>
+        <v>7804.1490000000003</v>
       </c>
       <c r="I13" s="69">
-        <v>4.0667834735870834</v>
+        <v>4.0614938013450663</v>
       </c>
       <c r="J13" s="70">
-        <v>738.77643</v>
+        <v>1200.04062</v>
       </c>
       <c r="K13" s="71">
-        <v>55.708000622368999</v>
+        <v>112.30716775018669</v>
       </c>
       <c r="L13" s="70">
-        <v>3471.14851</v>
+        <v>5829.6781899999996</v>
       </c>
       <c r="M13" s="71">
-        <v>63.221638227535706</v>
+        <v>74.699729464416947</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="62" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="63">
-        <v>19111.497589999999</v>
+        <v>18600.554230000002</v>
       </c>
       <c r="C14" s="64">
-        <v>43.562296628410138</v>
+        <v>43.565471159720396</v>
       </c>
       <c r="D14" s="63">
-        <v>81177.699869999997</v>
+        <v>119492.32416</v>
       </c>
       <c r="E14" s="64">
-        <v>42.883910137158324</v>
+        <v>43.408871646463851</v>
       </c>
       <c r="F14" s="63">
-        <v>12105.527050000001</v>
+        <v>12353.787060000001</v>
       </c>
       <c r="G14" s="64">
-        <v>43.051404288931103</v>
+        <v>42.75011753318617</v>
       </c>
       <c r="H14" s="63">
-        <v>60452.510269999999</v>
+        <v>85127.937680000003</v>
       </c>
       <c r="I14" s="64">
-        <v>44.777303822081279</v>
+        <v>44.302920306699562</v>
       </c>
       <c r="J14" s="65">
-        <v>7005.9705400000003</v>
+        <v>6246.7671700000001</v>
       </c>
       <c r="K14" s="66">
-        <v>57.874147164868795</v>
+        <v>50.565605021849876</v>
       </c>
       <c r="L14" s="65">
-        <v>20725.189600000002</v>
+        <v>34364.386480000001</v>
       </c>
       <c r="M14" s="66">
-        <v>34.283422652648767</v>
+        <v>40.367930219544817</v>
       </c>
     </row>
     <row r="15" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="63">
-        <v>19086.161670000001</v>
+        <v>18579.606449999999</v>
       </c>
       <c r="C15" s="64">
-        <v>43.504546530219443</v>
+        <v>43.516408110621654</v>
       </c>
       <c r="D15" s="63">
-        <v>81064.086259999996</v>
+        <v>119331.95103</v>
       </c>
       <c r="E15" s="64">
-        <v>42.82389124219825</v>
+        <v>43.350611698265077</v>
       </c>
       <c r="F15" s="63">
-        <v>12087.691360000001</v>
+        <v>12333.50273</v>
       </c>
       <c r="G15" s="64">
-        <v>42.987974460738528</v>
+        <v>42.679923876182826</v>
       </c>
       <c r="H15" s="63">
-        <v>60358.476690000003</v>
+        <v>84997.079199999993</v>
       </c>
       <c r="I15" s="64">
-        <v>44.707652947992976</v>
+        <v>44.234817954300418</v>
       </c>
       <c r="J15" s="65">
-        <v>6998.4703099999997</v>
+        <v>6246.1037200000001</v>
       </c>
       <c r="K15" s="66">
-        <v>57.897493421771152</v>
+        <v>50.643388636117002</v>
       </c>
       <c r="L15" s="65">
-        <v>20705.609570000001</v>
+        <v>34334.871829999996</v>
       </c>
       <c r="M15" s="66">
-        <v>34.304393857293022</v>
+        <v>40.395354938267104</v>
       </c>
     </row>
     <row r="16" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="68">
-        <v>25.335920000000002</v>
+        <v>20.947780000000002</v>
       </c>
       <c r="C16" s="69">
-        <v>5.7750098190691754E-2</v>
+        <v>4.9063049098734719E-2</v>
       </c>
       <c r="D16" s="68">
-        <v>113.61360999999999</v>
+        <v>160.37313</v>
       </c>
       <c r="E16" s="69">
-        <v>6.0018894960076584E-2</v>
+        <v>5.8259948198765212E-2</v>
       </c>
       <c r="F16" s="68">
-        <v>17.83569</v>
+        <v>20.284330000000001</v>
       </c>
       <c r="G16" s="69">
-        <v>6.3429828192573048E-2</v>
+        <v>7.019365700333953E-2</v>
       </c>
       <c r="H16" s="68">
-        <v>94.033580000000001</v>
+        <v>130.85847999999999</v>
       </c>
       <c r="I16" s="69">
-        <v>6.9650874088309167E-2</v>
+        <v>6.8102352399145291E-2</v>
       </c>
       <c r="J16" s="70">
-        <v>7.5002300000000002</v>
+        <v>0.66344999999999998</v>
       </c>
       <c r="K16" s="71">
-        <v>42.051807359289157</v>
+        <v>3.2707513632444356</v>
       </c>
       <c r="L16" s="70">
-        <v>19.580030000000001</v>
+        <v>29.51465</v>
       </c>
       <c r="M16" s="71">
-        <v>20.822380685708232</v>
+        <v>22.554633066194871</v>
       </c>
     </row>
     <row r="17" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="72" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="73">
-        <v>5648.6531699999996</v>
+        <v>5494.5258000000003</v>
       </c>
       <c r="C17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="73">
-        <v>26941.00446</v>
+        <v>36287.017650000002</v>
       </c>
       <c r="E17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="73">
-        <v>3907.7198400000002</v>
+        <v>4190.0939399999997</v>
       </c>
       <c r="G17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="H17" s="73">
-        <v>14102.014520000001</v>
+        <v>21893.845450000001</v>
       </c>
       <c r="I17" s="74" t="s">
         <v>21</v>
       </c>
       <c r="J17" s="75">
-        <v>1740.9333300000001</v>
+        <v>1304.4318599999999</v>
       </c>
       <c r="K17" s="76">
-        <v>44.551129591726308</v>
+        <v>31.131327332484581</v>
       </c>
       <c r="L17" s="75">
-        <v>12838.989939999999</v>
+        <v>14393.172200000001</v>
       </c>
       <c r="M17" s="76">
-        <v>91.043658491425234</v>
+        <v>65.740722582838913</v>
       </c>
     </row>
     <row r="18" spans="1:13" s="54" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="53"/>
       <c r="J18" s="55"/>
       <c r="K18" s="56"/>
       <c r="L18" s="55"/>
       <c r="M18" s="56"/>
     </row>
     <row r="19" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="57" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="58">
-        <v>139051.649</v>
+        <v>133423.92300000001</v>
       </c>
       <c r="C19" s="59">
         <v>100</v>
       </c>
       <c r="D19" s="58">
-        <v>598444.951</v>
+        <v>869261.68900000001</v>
       </c>
       <c r="E19" s="59">
         <v>100</v>
       </c>
       <c r="F19" s="58">
-        <v>90848.755999999994</v>
+        <v>98995.054000000004</v>
       </c>
       <c r="G19" s="59">
         <v>100</v>
       </c>
       <c r="H19" s="58">
-        <v>416184.06199999998</v>
+        <v>609767.603</v>
       </c>
       <c r="I19" s="59">
         <v>100</v>
       </c>
       <c r="J19" s="60">
-        <v>48202.892999999996</v>
+        <v>34428.868999999999</v>
       </c>
       <c r="K19" s="61">
-        <v>53.058396308695741</v>
+        <v>34.778372866991916</v>
       </c>
       <c r="L19" s="60">
-        <v>182260.889</v>
+        <v>259494.08600000001</v>
       </c>
       <c r="M19" s="61">
-        <v>43.793337045184586</v>
+        <v>42.556227113955089</v>
       </c>
     </row>
     <row r="20" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="62" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="63">
-        <v>78478.618000000002</v>
+        <v>75297.967000000004</v>
       </c>
       <c r="C20" s="64">
-        <v>56.438466256520272</v>
+        <v>56.435131951561644</v>
       </c>
       <c r="D20" s="63">
-        <v>341825.53700000001</v>
+        <v>491934.315</v>
       </c>
       <c r="E20" s="64">
-        <v>57.118960804800913</v>
+        <v>56.592200165398069</v>
       </c>
       <c r="F20" s="63">
-        <v>51738.057999999997</v>
+        <v>56675.608</v>
       </c>
       <c r="G20" s="64">
-        <v>56.949660378398583</v>
+        <v>57.250949123175388</v>
       </c>
       <c r="H20" s="63">
-        <v>229922.421</v>
+        <v>339924.06599999999</v>
       </c>
       <c r="I20" s="64">
-        <v>55.245369055002399</v>
+        <v>55.74649494784655</v>
       </c>
       <c r="J20" s="65">
-        <v>26740.560000000001</v>
+        <v>18622.359</v>
       </c>
       <c r="K20" s="66">
-        <v>51.68450659667203</v>
+        <v>32.857801896011416</v>
       </c>
       <c r="L20" s="65">
-        <v>111903.11599999999</v>
+        <v>152010.24900000001</v>
       </c>
       <c r="M20" s="66">
-        <v>48.669945068123653</v>
+        <v>44.718884069832235</v>
       </c>
     </row>
     <row r="21" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="62" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="63">
-        <v>71933.797999999995</v>
+        <v>68208.523000000001</v>
       </c>
       <c r="C21" s="64">
-        <v>51.731711574308626</v>
+        <v>51.121659044607767</v>
       </c>
       <c r="D21" s="63">
-        <v>313495.83799999999</v>
+        <v>448884.64899999998</v>
       </c>
       <c r="E21" s="64">
-        <v>52.385075264842527</v>
+        <v>51.639759888233151</v>
       </c>
       <c r="F21" s="63">
-        <v>47453.447999999997</v>
+        <v>53015.305999999997</v>
       </c>
       <c r="G21" s="64">
-        <v>52.233459311209494</v>
+        <v>53.553489652119389</v>
       </c>
       <c r="H21" s="63">
-        <v>212963.177</v>
+        <v>315134.717</v>
       </c>
       <c r="I21" s="64">
-        <v>51.170430692754401</v>
+        <v>51.681118421111009</v>
       </c>
       <c r="J21" s="65">
-        <v>24480.35</v>
+        <v>15193.217000000001</v>
       </c>
       <c r="K21" s="66">
-        <v>51.58813749424489</v>
+        <v>28.658170906341653</v>
       </c>
       <c r="L21" s="65">
-        <v>100532.66099999999</v>
+        <v>133749.932</v>
       </c>
       <c r="M21" s="66">
-        <v>47.206593372712504</v>
+        <v>42.442144513071852</v>
       </c>
     </row>
     <row r="22" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="67" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="68">
-        <v>6544.82</v>
+        <v>7089.4440000000004</v>
       </c>
       <c r="C22" s="69">
-        <v>4.7067546822116428</v>
+        <v>5.3134729069538746</v>
       </c>
       <c r="D22" s="68">
-        <v>28329.699000000001</v>
+        <v>43049.665999999997</v>
       </c>
       <c r="E22" s="69">
-        <v>4.7338855399583784</v>
+        <v>4.9524402771649125</v>
       </c>
       <c r="F22" s="68">
-        <v>4284.6099999999997</v>
+        <v>3660.3020000000001</v>
       </c>
       <c r="G22" s="69">
-        <v>4.7162010671890764</v>
+        <v>3.6974594710559985</v>
       </c>
       <c r="H22" s="68">
-        <v>16959.243999999999</v>
+        <v>24789.348999999998</v>
       </c>
       <c r="I22" s="69">
-        <v>4.074938362248</v>
+        <v>4.0653765267355473</v>
       </c>
       <c r="J22" s="70">
-        <v>2260.21</v>
+        <v>3429.1419999999998</v>
       </c>
       <c r="K22" s="71">
-        <v>52.751825720427291</v>
+        <v>93.684674106125669</v>
       </c>
       <c r="L22" s="70">
-        <v>11370.455</v>
+        <v>18260.316999999999</v>
       </c>
       <c r="M22" s="71">
-        <v>67.045765719273803</v>
+        <v>73.661946507752191</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A23" s="62" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="63">
-        <v>60573.031000000003</v>
+        <v>58125.955999999998</v>
       </c>
       <c r="C23" s="64">
-        <v>43.561533743479735</v>
+        <v>43.564868048438363</v>
       </c>
       <c r="D23" s="63">
-        <v>256619.41399999999</v>
+        <v>377327.37400000001</v>
       </c>
       <c r="E23" s="64">
-        <v>42.881039195199094</v>
+        <v>43.407799834601931</v>
       </c>
       <c r="F23" s="63">
-        <v>39110.697999999997</v>
+        <v>42319.446000000004</v>
       </c>
       <c r="G23" s="64">
-        <v>43.050339621601424</v>
+        <v>42.749050876824612</v>
       </c>
       <c r="H23" s="63">
-        <v>186261.641</v>
+        <v>269843.53700000001</v>
       </c>
       <c r="I23" s="64">
-        <v>44.754630944997601</v>
+        <v>44.25350505215345</v>
       </c>
       <c r="J23" s="65">
-        <v>21462.332999999999</v>
+        <v>15806.51</v>
       </c>
       <c r="K23" s="66">
-        <v>54.875862864937872</v>
+        <v>37.350465315637635</v>
       </c>
       <c r="L23" s="65">
-        <v>70357.773000000001</v>
+        <v>107483.837</v>
       </c>
       <c r="M23" s="66">
-        <v>37.773624575765439</v>
+        <v>39.831910815785079</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A24" s="62" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="63">
-        <v>60492.758000000002</v>
+        <v>58060.500999999997</v>
       </c>
       <c r="C24" s="64">
-        <v>43.503804834418034</v>
+        <v>43.515810129492294</v>
       </c>
       <c r="D24" s="63">
-        <v>256260.32699999999</v>
+        <v>376820.90600000002</v>
       </c>
       <c r="E24" s="64">
-        <v>42.821035848291416</v>
+        <v>43.349535677052025</v>
       </c>
       <c r="F24" s="63">
-        <v>39053.084000000003</v>
+        <v>42249.978000000003</v>
       </c>
       <c r="G24" s="64">
-        <v>42.986922132428539</v>
+        <v>42.678877674030055</v>
       </c>
       <c r="H24" s="63">
-        <v>185972.117</v>
+        <v>269429.16499999998</v>
       </c>
       <c r="I24" s="64">
-        <v>44.685064609706274</v>
+        <v>44.185549326404605</v>
       </c>
       <c r="J24" s="65">
-        <v>21439.673999999999</v>
+        <v>15810.522999999999</v>
       </c>
       <c r="K24" s="66">
-        <v>54.898798773484828</v>
+        <v>37.421375698704509</v>
       </c>
       <c r="L24" s="65">
-        <v>70288.210000000006</v>
+        <v>107391.74099999999</v>
       </c>
       <c r="M24" s="66">
-        <v>37.795026014571853</v>
+        <v>39.858988910870139</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A25" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="68">
-        <v>80.272999999999996</v>
+        <v>65.454999999999998</v>
       </c>
       <c r="C25" s="69">
-        <v>5.7728909061696927E-2</v>
+        <v>4.9057918946064864E-2</v>
       </c>
       <c r="D25" s="68">
-        <v>359.08699999999999</v>
+        <v>506.46800000000002</v>
       </c>
       <c r="E25" s="69">
-        <v>6.0003346907675725E-2</v>
+        <v>5.8264157549913605E-2</v>
       </c>
       <c r="F25" s="68">
-        <v>57.613999999999997</v>
+        <v>69.468000000000004</v>
       </c>
       <c r="G25" s="69">
-        <v>6.3417489172884214E-2</v>
+        <v>7.0173202794555786E-2</v>
       </c>
       <c r="H25" s="68">
-        <v>289.524</v>
+        <v>414.37200000000001</v>
       </c>
       <c r="I25" s="69">
-        <v>6.9566335291330786E-2</v>
+        <v>6.7955725748847298E-2</v>
       </c>
       <c r="J25" s="70">
-        <v>22.658999999999999</v>
+        <v>-4.0129999999999999</v>
       </c>
       <c r="K25" s="71">
-        <v>39.328982538966223</v>
+        <v>-5.7767605228306564</v>
       </c>
       <c r="L25" s="70">
-        <v>69.563000000000002</v>
+        <v>92.096000000000004</v>
       </c>
       <c r="M25" s="71">
-        <v>24.02667827192219</v>
+        <v>22.225439942853281</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="72" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="73">
-        <v>17905.587</v>
+        <v>17172.010999999999</v>
       </c>
       <c r="C26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="73">
-        <v>85206.123000000007</v>
+        <v>114606.94100000001</v>
       </c>
       <c r="E26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="73">
-        <v>12627.36</v>
+        <v>14356.162</v>
       </c>
       <c r="G26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="H26" s="73">
-        <v>43660.78</v>
+        <v>70080.528999999995</v>
       </c>
       <c r="I26" s="74" t="s">
         <v>21</v>
       </c>
       <c r="J26" s="75">
-        <v>5278.2269999999999</v>
+        <v>2815.8490000000002</v>
       </c>
       <c r="K26" s="76">
-        <v>41.799924924924923</v>
+        <v>19.61421861915462</v>
       </c>
       <c r="L26" s="75">
-        <v>41545.343000000001</v>
+        <v>44526.411999999997</v>
       </c>
       <c r="M26" s="76">
-        <v>95.154834613582267</v>
+        <v>63.536067200634285</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="77" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="78"/>
       <c r="C27" s="79"/>
       <c r="D27" s="80"/>
       <c r="E27" s="79"/>
       <c r="F27" s="80"/>
       <c r="G27" s="79"/>
       <c r="H27" s="80"/>
       <c r="I27" s="79"/>
       <c r="J27" s="81"/>
       <c r="K27" s="26"/>
       <c r="L27" s="81"/>
       <c r="M27" s="26"/>
     </row>
     <row r="28" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="77" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="78"/>
       <c r="C28" s="79"/>
@@ -6827,467 +6827,467 @@
       </c>
       <c r="H38" s="48" t="s">
         <v>9</v>
       </c>
       <c r="I38" s="47" t="s">
         <v>10</v>
       </c>
       <c r="J38" s="49" t="s">
         <v>9</v>
       </c>
       <c r="K38" s="50" t="s">
         <v>11</v>
       </c>
       <c r="L38" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M38" s="51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:13" s="54" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="95" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="96">
-        <v>78478.618000000002</v>
+        <v>75297.967000000004</v>
       </c>
       <c r="C39" s="97">
         <v>100</v>
       </c>
       <c r="D39" s="96">
-        <v>341825.53700000001</v>
+        <v>491934.315</v>
       </c>
       <c r="E39" s="97">
         <v>100</v>
       </c>
       <c r="F39" s="96">
-        <v>51738.057999999997</v>
+        <v>56675.608</v>
       </c>
       <c r="G39" s="97">
         <v>100</v>
       </c>
       <c r="H39" s="96">
-        <v>229922.421</v>
+        <v>339924.06599999999</v>
       </c>
       <c r="I39" s="97">
         <v>100</v>
       </c>
       <c r="J39" s="98">
-        <v>26740.560000000001</v>
+        <v>18622.359</v>
       </c>
       <c r="K39" s="99">
-        <v>51.68450659667203</v>
+        <v>32.857801896011416</v>
       </c>
       <c r="L39" s="98">
-        <v>111903.11599999999</v>
+        <v>152010.24900000001</v>
       </c>
       <c r="M39" s="100">
-        <v>48.669945068123653</v>
+        <v>44.718884069832235</v>
       </c>
     </row>
     <row r="40" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B40" s="101">
-        <v>32212.161</v>
+        <v>28159.827000000001</v>
       </c>
       <c r="C40" s="102">
-        <v>41.045780138483074</v>
+        <v>37.397858298086589</v>
       </c>
       <c r="D40" s="101">
-        <v>144501.959</v>
+        <v>203495.141</v>
       </c>
       <c r="E40" s="102">
-        <v>42.273599646242928</v>
+        <v>41.366323672704148</v>
       </c>
       <c r="F40" s="101">
-        <v>17494.431</v>
+        <v>17424.062999999998</v>
       </c>
       <c r="G40" s="102">
-        <v>33.813466674763866</v>
+        <v>30.743495508685147</v>
       </c>
       <c r="H40" s="101">
-        <v>76405.922999999995</v>
+        <v>112346.242</v>
       </c>
       <c r="I40" s="102">
-        <v>33.231175397200609</v>
+        <v>33.050393672332689</v>
       </c>
       <c r="J40" s="103">
-        <v>14717.73</v>
+        <v>10735.763999999999</v>
       </c>
       <c r="K40" s="104">
-        <v>84.128086246417496</v>
+        <v>61.614584382528925</v>
       </c>
       <c r="L40" s="103">
-        <v>68096.035999999993</v>
+        <v>91148.899000000005</v>
       </c>
       <c r="M40" s="105">
-        <v>89.124027727536259</v>
+        <v>81.132129902484849</v>
       </c>
     </row>
     <row r="41" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="106" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="107">
-        <v>42098.536</v>
+        <v>42765.207000000002</v>
       </c>
       <c r="C41" s="108">
-        <v>53.643319763862308</v>
+        <v>56.794636965430954</v>
       </c>
       <c r="D41" s="107">
-        <v>181575.06299999999</v>
+        <v>264131.92200000002</v>
       </c>
       <c r="E41" s="108">
-        <v>53.119221165737542</v>
+        <v>53.692518278583591</v>
       </c>
       <c r="F41" s="107">
-        <v>31590.527999999998</v>
+        <v>36581.828000000001</v>
       </c>
       <c r="G41" s="108">
-        <v>61.058588631216118</v>
+        <v>64.545982462155507</v>
       </c>
       <c r="H41" s="107">
-        <v>141295.91</v>
+        <v>209817.005</v>
       </c>
       <c r="I41" s="108">
-        <v>61.453732691863053</v>
+        <v>61.724669120661787</v>
       </c>
       <c r="J41" s="109">
-        <v>10508.008</v>
+        <v>6183.3789999999999</v>
       </c>
       <c r="K41" s="110">
-        <v>33.263160400484601</v>
+        <v>16.902870463444309</v>
       </c>
       <c r="L41" s="109">
-        <v>40279.152999999998</v>
+        <v>54314.917000000001</v>
       </c>
       <c r="M41" s="111">
-        <v>28.506948998028321</v>
+        <v>25.886804074817483</v>
       </c>
     </row>
     <row r="42" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="112" t="s">
         <v>33</v>
       </c>
       <c r="B42" s="113">
-        <v>4022.8389999999999</v>
+        <v>4228.1869999999999</v>
       </c>
       <c r="C42" s="114">
-        <v>5.1260319084619965</v>
+        <v>5.6152737828897825</v>
       </c>
       <c r="D42" s="113">
-        <v>15050.298000000001</v>
+        <v>23288.705000000002</v>
       </c>
       <c r="E42" s="114">
-        <v>4.4029179715733173</v>
+        <v>4.7341086583886716</v>
       </c>
       <c r="F42" s="113">
-        <v>2501.212</v>
+        <v>2496.98</v>
       </c>
       <c r="G42" s="114">
-        <v>4.8343754997530057</v>
+        <v>4.4057401201589226</v>
       </c>
       <c r="H42" s="113">
-        <v>11506.620999999999</v>
+        <v>16713.281999999999</v>
       </c>
       <c r="I42" s="114">
-        <v>5.0045667360122312</v>
+        <v>4.9167692645804024</v>
       </c>
       <c r="J42" s="115">
-        <v>1521.627</v>
+        <v>1731.2070000000001</v>
       </c>
       <c r="K42" s="116">
-        <v>60.835586907467267</v>
+        <v>69.332033095979938</v>
       </c>
       <c r="L42" s="115">
-        <v>3543.6770000000001</v>
+        <v>6575.4229999999998</v>
       </c>
       <c r="M42" s="117">
-        <v>30.796851656103037</v>
+        <v>39.34250017441218</v>
       </c>
     </row>
     <row r="43" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="72" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="118">
-        <v>145.08199999999999</v>
+        <v>144.74600000000001</v>
       </c>
       <c r="C43" s="119">
-        <v>0.18486818919262824</v>
+        <v>0.192230953592678</v>
       </c>
       <c r="D43" s="118">
-        <v>698.21699999999998</v>
+        <v>1018.547</v>
       </c>
       <c r="E43" s="119">
-        <v>0.20426121644621301</v>
+        <v>0.20704939032358416</v>
       </c>
       <c r="F43" s="118">
-        <v>151.887</v>
+        <v>172.73699999999999</v>
       </c>
       <c r="G43" s="119">
-        <v>0.29356919426701328</v>
+        <v>0.30478190900042923</v>
       </c>
       <c r="H43" s="118">
-        <v>713.96699999999998</v>
+        <v>1047.537</v>
       </c>
       <c r="I43" s="119">
-        <v>0.31052517492411058</v>
+        <v>0.30816794242511797</v>
       </c>
       <c r="J43" s="120">
-        <v>-6.8049999999999997</v>
+        <v>-27.991</v>
       </c>
       <c r="K43" s="121">
-        <v>-4.48030443685108</v>
+        <v>-16.204403225713079</v>
       </c>
       <c r="L43" s="120">
-        <v>-15.75</v>
+        <v>-28.99</v>
       </c>
       <c r="M43" s="122">
-        <v>-2.2059843101992107</v>
+        <v>-2.7674440139107257</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="54" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="20"/>
       <c r="B44" s="21"/>
       <c r="C44" s="83"/>
       <c r="D44" s="83"/>
       <c r="E44" s="83"/>
       <c r="F44" s="83"/>
       <c r="G44" s="83"/>
       <c r="I44" s="83"/>
       <c r="J44" s="24"/>
       <c r="K44" s="25"/>
       <c r="L44" s="24"/>
       <c r="M44" s="26"/>
     </row>
     <row r="45" spans="1:13" s="54" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="123" t="s">
         <v>18</v>
       </c>
       <c r="B45" s="96">
-        <v>60573.031000000003</v>
+        <v>58125.955999999998</v>
       </c>
       <c r="C45" s="124">
         <v>100</v>
       </c>
       <c r="D45" s="96">
-        <v>256619.41399999999</v>
+        <v>377327.37400000001</v>
       </c>
       <c r="E45" s="124">
         <v>100</v>
       </c>
       <c r="F45" s="96">
-        <v>39110.697999999997</v>
+        <v>42319.446000000004</v>
       </c>
       <c r="G45" s="124">
         <v>100</v>
       </c>
       <c r="H45" s="96">
-        <v>186261.641</v>
+        <v>269843.53700000001</v>
       </c>
       <c r="I45" s="124">
         <v>100</v>
       </c>
       <c r="J45" s="98">
-        <v>21462.332999999999</v>
+        <v>15806.51</v>
       </c>
       <c r="K45" s="99">
-        <v>54.875862864937872</v>
+        <v>37.350465315637635</v>
       </c>
       <c r="L45" s="98">
-        <v>70357.773000000001</v>
+        <v>107483.837</v>
       </c>
       <c r="M45" s="100">
-        <v>37.773624575765439</v>
+        <v>39.831910815785079</v>
       </c>
     </row>
     <row r="46" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="57" t="s">
         <v>31</v>
       </c>
       <c r="B46" s="101">
-        <v>13147.214</v>
+        <v>14273.226000000001</v>
       </c>
       <c r="C46" s="102">
-        <v>21.704731929297051</v>
+        <v>24.555683866945778</v>
       </c>
       <c r="D46" s="101">
-        <v>56082.938999999998</v>
+        <v>85287.01</v>
       </c>
       <c r="E46" s="102">
-        <v>21.854519159645498</v>
+        <v>22.602921462040545</v>
       </c>
       <c r="F46" s="101">
-        <v>8500.7139999999999</v>
+        <v>8671.2029999999995</v>
       </c>
       <c r="G46" s="102">
-        <v>21.735009689676211</v>
+        <v>20.489878341034995</v>
       </c>
       <c r="H46" s="101">
-        <v>40658.957999999999</v>
+        <v>58340.38</v>
       </c>
       <c r="I46" s="102">
-        <v>21.828948666891645</v>
+        <v>21.620076822518079</v>
       </c>
       <c r="J46" s="103">
-        <v>4646.5</v>
+        <v>5602.0230000000001</v>
       </c>
       <c r="K46" s="104">
-        <v>54.660114432740592</v>
+        <v>64.604911221660942</v>
       </c>
       <c r="L46" s="103">
-        <v>15423.981</v>
+        <v>26946.63</v>
       </c>
       <c r="M46" s="105">
-        <v>37.935012992708764</v>
+        <v>46.188643269035957</v>
       </c>
     </row>
     <row r="47" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="106" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="107">
-        <v>41308.928999999996</v>
+        <v>38282.373</v>
       </c>
       <c r="C47" s="108">
-        <v>68.196899375895526</v>
+        <v>65.861063859319586</v>
       </c>
       <c r="D47" s="107">
-        <v>175183.55300000001</v>
+        <v>254661.48800000001</v>
       </c>
       <c r="E47" s="108">
-        <v>68.265900178542211</v>
+        <v>67.490859542037896</v>
       </c>
       <c r="F47" s="107">
-        <v>26328.108</v>
+        <v>28593.014999999999</v>
       </c>
       <c r="G47" s="108">
-        <v>67.316896261989484</v>
+        <v>67.564719538152744</v>
       </c>
       <c r="H47" s="107">
-        <v>124424.075</v>
+        <v>180142.07</v>
       </c>
       <c r="I47" s="108">
-        <v>66.800697305141853</v>
+        <v>66.75797093483844</v>
       </c>
       <c r="J47" s="109">
-        <v>14980.821</v>
+        <v>9689.3580000000002</v>
       </c>
       <c r="K47" s="110">
-        <v>56.900484455624387</v>
+        <v>33.887150410685969</v>
       </c>
       <c r="L47" s="109">
-        <v>50759.478000000003</v>
+        <v>74519.418000000005</v>
       </c>
       <c r="M47" s="111">
-        <v>40.795543788450914</v>
+        <v>41.367026591844983</v>
       </c>
     </row>
     <row r="48" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="112" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="113">
-        <v>5629.4949999999999</v>
+        <v>5137.4849999999997</v>
       </c>
       <c r="C48" s="114">
-        <v>9.2937317269132524</v>
+        <v>8.8385385007689159</v>
       </c>
       <c r="D48" s="113">
-        <v>22681.691999999999</v>
+        <v>33400.334999999999</v>
       </c>
       <c r="E48" s="114">
-        <v>8.8386500640984238</v>
+        <v>8.8518186862318657</v>
       </c>
       <c r="F48" s="113">
-        <v>3677.0720000000001</v>
+        <v>4178.259</v>
       </c>
       <c r="G48" s="114">
-        <v>9.4017038509514705</v>
+        <v>9.8731420066321274</v>
       </c>
       <c r="H48" s="113">
-        <v>18578.906999999999</v>
+        <v>27276.949000000001</v>
       </c>
       <c r="I48" s="114">
-        <v>9.9746286461633833</v>
+        <v>10.10843146486032</v>
       </c>
       <c r="J48" s="115">
-        <v>1952.423</v>
+        <v>959.226</v>
       </c>
       <c r="K48" s="116">
-        <v>53.097219744405336</v>
+        <v>22.957552415970383</v>
       </c>
       <c r="L48" s="115">
-        <v>4102.7849999999999</v>
+        <v>6123.3860000000004</v>
       </c>
       <c r="M48" s="117">
-        <v>22.08302673564166</v>
+        <v>22.448940312202804</v>
       </c>
     </row>
     <row r="49" spans="1:13" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="72" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="118">
-        <v>487.39299999999997</v>
+        <v>432.87200000000001</v>
       </c>
       <c r="C49" s="119">
-        <v>0.80463696789417716</v>
+        <v>0.74471377296572971</v>
       </c>
       <c r="D49" s="118">
-        <v>2671.23</v>
+        <v>3978.5410000000002</v>
       </c>
       <c r="E49" s="119">
-        <v>1.0409305977138581</v>
+        <v>1.0544003096896966</v>
       </c>
       <c r="F49" s="118">
-        <v>604.80399999999997</v>
+        <v>876.96900000000005</v>
       </c>
       <c r="G49" s="119">
-        <v>1.5463901973828236</v>
+        <v>2.0722601141801333</v>
       </c>
       <c r="H49" s="118">
-        <v>2599.701</v>
+        <v>4084.1379999999999</v>
       </c>
       <c r="I49" s="119">
-        <v>1.3957253818031166</v>
+        <v>1.5135207777831641</v>
       </c>
       <c r="J49" s="120">
-        <v>-117.411</v>
+        <v>-444.09699999999998</v>
       </c>
       <c r="K49" s="121">
-        <v>-19.413066051150455</v>
+        <v>-50.639988414641792</v>
       </c>
       <c r="L49" s="120">
-        <v>71.528999999999996</v>
+        <v>-105.59699999999999</v>
       </c>
       <c r="M49" s="122">
-        <v>2.751431799272301</v>
+        <v>-2.585539470017908</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="45.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G50" s="126" t="s">
         <v>36</v>
       </c>
       <c r="H50" s="127"/>
       <c r="I50" s="128"/>
       <c r="J50" s="129"/>
       <c r="K50" s="130"/>
       <c r="L50" s="129"/>
       <c r="M50" s="131"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A33:M33"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.31496062992125984" header="0.47244094488188981" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="63" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
@@ -7524,1152 +7524,1152 @@
       <c r="M7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="N7" s="50" t="s">
         <v>11</v>
       </c>
       <c r="O7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="P7" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q7" s="143"/>
       <c r="AE7" s="144"/>
       <c r="AG7" s="144"/>
       <c r="AI7" s="144"/>
     </row>
     <row r="8" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="157" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="158">
-        <v>78478.618000000002</v>
+        <v>75297.967000000004</v>
       </c>
       <c r="D8" s="159">
         <v>100</v>
       </c>
       <c r="E8" s="158">
-        <v>60573.031000000003</v>
+        <v>58125.955999999998</v>
       </c>
       <c r="F8" s="159">
         <v>100</v>
       </c>
       <c r="G8" s="158">
-        <v>17905.587</v>
+        <v>17172.010999999999</v>
       </c>
       <c r="H8" s="158">
-        <v>51738.057999999997</v>
+        <v>56675.608</v>
       </c>
       <c r="I8" s="159">
         <v>100</v>
       </c>
       <c r="J8" s="158">
-        <v>39110.697999999997</v>
+        <v>42319.446000000004</v>
       </c>
       <c r="K8" s="159">
         <v>100</v>
       </c>
       <c r="L8" s="158">
-        <v>12627.36</v>
+        <v>14356.162</v>
       </c>
       <c r="M8" s="160">
-        <v>26740.560000000001</v>
+        <v>18622.359</v>
       </c>
       <c r="N8" s="161">
-        <v>51.68450659667203</v>
+        <v>32.857801896011416</v>
       </c>
       <c r="O8" s="160">
-        <v>21462.332999999999</v>
+        <v>15806.51</v>
       </c>
       <c r="P8" s="161">
-        <v>54.875862864937872</v>
+        <v>37.350465315637635</v>
       </c>
       <c r="Q8" s="144"/>
       <c r="AE8" s="144"/>
       <c r="AG8" s="144"/>
       <c r="AI8" s="144"/>
     </row>
     <row r="9" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="54" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="162" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="163">
-        <v>19028.644</v>
+        <v>19174.162</v>
       </c>
       <c r="D9" s="164">
-        <v>24.246915255311961</v>
+        <v>25.46438205961125</v>
       </c>
       <c r="E9" s="163">
-        <v>11114.951999999999</v>
+        <v>11556.087</v>
       </c>
       <c r="F9" s="164">
-        <v>18.349671159760852</v>
+        <v>19.88111300913485</v>
       </c>
       <c r="G9" s="163">
-        <v>7913.692</v>
+        <v>7618.0749999999998</v>
       </c>
       <c r="H9" s="163">
-        <v>14055.008</v>
+        <v>14370.271000000001</v>
       </c>
       <c r="I9" s="164">
-        <v>27.165704596024849</v>
+        <v>25.355300996506291</v>
       </c>
       <c r="J9" s="163">
-        <v>7491.0240000000003</v>
+        <v>8513.58</v>
       </c>
       <c r="K9" s="164">
-        <v>19.153388671304207</v>
+        <v>20.117418361289513</v>
       </c>
       <c r="L9" s="163">
-        <v>6563.9840000000004</v>
+        <v>5856.6909999999998</v>
       </c>
       <c r="M9" s="165">
-        <v>4973.6360000000004</v>
+        <v>4803.8909999999996</v>
       </c>
       <c r="N9" s="166">
-        <v>35.386931120921453</v>
+        <v>33.42936956442923</v>
       </c>
       <c r="O9" s="165">
-        <v>3623.9279999999999</v>
+        <v>3042.5070000000001</v>
       </c>
       <c r="P9" s="166">
-        <v>48.37693751882253</v>
+        <v>35.737104719753617</v>
       </c>
       <c r="Q9" s="144"/>
       <c r="AE9" s="144"/>
       <c r="AG9" s="144"/>
       <c r="AI9" s="144"/>
     </row>
     <row r="10" spans="1:35" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="54" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="167" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="168">
-        <v>11020.584999999999</v>
+        <v>11165.671</v>
       </c>
       <c r="D10" s="169">
-        <v>14.042786788115968</v>
+        <v>14.828648693795413</v>
       </c>
       <c r="E10" s="168">
-        <v>10884.645</v>
+        <v>11429.126</v>
       </c>
       <c r="F10" s="169">
-        <v>17.969457397632947</v>
+        <v>19.662689074739692</v>
       </c>
       <c r="G10" s="168">
-        <v>135.94</v>
+        <v>-263.45499999999998</v>
       </c>
       <c r="H10" s="168">
-        <v>8264.7019999999993</v>
+        <v>8388.0110000000004</v>
       </c>
       <c r="I10" s="169">
-        <v>15.974124888877739</v>
+        <v>14.800037081207845</v>
       </c>
       <c r="J10" s="168">
-        <v>7359.509</v>
+        <v>8396.3019999999997</v>
       </c>
       <c r="K10" s="169">
-        <v>18.817125176339218</v>
+        <v>19.840292805345324</v>
       </c>
       <c r="L10" s="168">
-        <v>905.19299999999998</v>
+        <v>-8.2910000000000004</v>
       </c>
       <c r="M10" s="170">
-        <v>2755.8829999999998</v>
+        <v>2777.66</v>
       </c>
       <c r="N10" s="171">
-        <v>33.345219222665257</v>
+        <v>33.114644222569574</v>
       </c>
       <c r="O10" s="170">
-        <v>3525.136</v>
+        <v>3032.8240000000001</v>
       </c>
       <c r="P10" s="171">
-        <v>47.899065005559478</v>
+        <v>36.12094943702597</v>
       </c>
     </row>
     <row r="11" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A11" s="54" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="172" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="173">
-        <v>22938.550999999999</v>
+        <v>23339.595000000001</v>
       </c>
       <c r="D11" s="174">
-        <v>29.229045547157828</v>
+        <v>30.996314946989205</v>
       </c>
       <c r="E11" s="173">
-        <v>5445.232</v>
+        <v>4881.1350000000002</v>
       </c>
       <c r="F11" s="174">
-        <v>8.9895319915557792</v>
+        <v>8.3975134963801707</v>
       </c>
       <c r="G11" s="173">
-        <v>17493.319</v>
+        <v>18458.46</v>
       </c>
       <c r="H11" s="173">
-        <v>15512.079</v>
+        <v>18643.806</v>
       </c>
       <c r="I11" s="174">
-        <v>29.981950617473892</v>
+        <v>32.895643572098955</v>
       </c>
       <c r="J11" s="173">
-        <v>4794.5110000000004</v>
+        <v>4169.4250000000002</v>
       </c>
       <c r="K11" s="174">
-        <v>12.258822381538678</v>
+        <v>9.8522674422533782</v>
       </c>
       <c r="L11" s="173">
-        <v>10717.567999999999</v>
+        <v>14474.380999999999</v>
       </c>
       <c r="M11" s="175">
-        <v>7426.4719999999998</v>
+        <v>4695.7889999999998</v>
       </c>
       <c r="N11" s="176">
-        <v>47.875413734032684</v>
+        <v>25.186858305648535</v>
       </c>
       <c r="O11" s="175">
-        <v>650.721</v>
+        <v>711.71</v>
       </c>
       <c r="P11" s="176">
-        <v>13.572207885225417</v>
+        <v>17.069739832231061</v>
       </c>
     </row>
     <row r="12" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A12" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="172" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="173">
-        <v>9500.9930000000004</v>
+        <v>4736.8580000000002</v>
       </c>
       <c r="D12" s="174">
-        <v>12.106473383616413</v>
+        <v>6.2908179180986386</v>
       </c>
       <c r="E12" s="173">
-        <v>2169.4110000000001</v>
+        <v>2291.002</v>
       </c>
       <c r="F12" s="174">
-        <v>3.5814800154213842</v>
+        <v>3.941443991045928</v>
       </c>
       <c r="G12" s="173">
-        <v>7331.5820000000003</v>
+        <v>2445.8560000000002</v>
       </c>
       <c r="H12" s="173">
-        <v>2734.319</v>
+        <v>3880.8119999999999</v>
       </c>
       <c r="I12" s="174">
-        <v>5.2849277798559813</v>
+        <v>6.8474113237567735</v>
       </c>
       <c r="J12" s="173">
-        <v>1053.008</v>
+        <v>1231.8430000000001</v>
       </c>
       <c r="K12" s="174">
-        <v>2.6923784382472538</v>
+        <v>2.9108202408887869</v>
       </c>
       <c r="L12" s="173">
-        <v>1681.3109999999999</v>
+        <v>2648.9690000000001</v>
       </c>
       <c r="M12" s="175">
-        <v>6766.674</v>
+        <v>856.04600000000005</v>
       </c>
       <c r="N12" s="176">
-        <v>247.472003083766</v>
+        <v>22.058424886338219</v>
       </c>
       <c r="O12" s="175">
-        <v>1116.403</v>
+        <v>1059.1590000000001</v>
       </c>
       <c r="P12" s="176">
-        <v>106.02037211493169</v>
+        <v>85.981655129752738</v>
       </c>
     </row>
     <row r="13" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A13" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="177" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="178">
-        <v>3457.1030000000001</v>
+        <v>3487.7069999999999</v>
       </c>
       <c r="D13" s="179">
-        <v>4.4051527512882558</v>
+        <v>4.6318740584324143</v>
       </c>
       <c r="E13" s="178">
-        <v>3168.768</v>
+        <v>2271.9279999999999</v>
       </c>
       <c r="F13" s="179">
-        <v>5.2313182082633443</v>
+        <v>3.9086290468925791</v>
       </c>
       <c r="G13" s="178">
-        <v>288.33499999999998</v>
+        <v>1215.779</v>
       </c>
       <c r="H13" s="178">
-        <v>2611.7840000000001</v>
+        <v>4462.2259999999997</v>
       </c>
       <c r="I13" s="179">
-        <v>5.0480905178157247</v>
+        <v>7.8732741605524552</v>
       </c>
       <c r="J13" s="178">
-        <v>1590.9949999999999</v>
+        <v>1601.0139999999999</v>
       </c>
       <c r="K13" s="179">
-        <v>4.0679279106703747</v>
+        <v>3.7831638911341137</v>
       </c>
       <c r="L13" s="178">
-        <v>1020.789</v>
+        <v>2861.212</v>
       </c>
       <c r="M13" s="180">
-        <v>845.31899999999996</v>
+        <v>-974.51900000000001</v>
       </c>
       <c r="N13" s="181">
-        <v>32.36557847050139</v>
+        <v>-21.83930172967483</v>
       </c>
       <c r="O13" s="180">
-        <v>1577.7729999999999</v>
+        <v>670.91399999999999</v>
       </c>
       <c r="P13" s="181">
-        <v>99.168947733965211</v>
+        <v>41.905567346694035</v>
       </c>
     </row>
     <row r="14" spans="1:35" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A14" s="182" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="172" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="173">
-        <v>3085.913</v>
+        <v>3276.0790000000002</v>
       </c>
       <c r="D14" s="174">
-        <v>3.9321704161508042</v>
+        <v>4.3508199896021091</v>
       </c>
       <c r="E14" s="173">
-        <v>5267.4210000000003</v>
+        <v>205.09399999999999</v>
       </c>
       <c r="F14" s="174">
-        <v>8.6959838612005402</v>
+        <v>0.35284408913635762</v>
       </c>
       <c r="G14" s="173">
-        <v>-2181.5079999999998</v>
+        <v>3070.9850000000001</v>
       </c>
       <c r="H14" s="173">
-        <v>2332.3180000000002</v>
+        <v>1796.2639999999999</v>
       </c>
       <c r="I14" s="174">
-        <v>4.5079349518685063</v>
+        <v>3.1693775565671918</v>
       </c>
       <c r="J14" s="173">
-        <v>4135.4589999999998</v>
+        <v>250.30500000000001</v>
       </c>
       <c r="K14" s="174">
-        <v>10.573728446370351</v>
+        <v>0.59146568223033924</v>
       </c>
       <c r="L14" s="173">
-        <v>-1803.1410000000001</v>
+        <v>1545.9590000000001</v>
       </c>
       <c r="M14" s="175">
-        <v>753.59500000000003</v>
+        <v>1479.8150000000001</v>
       </c>
       <c r="N14" s="176">
-        <v>32.310988467267329</v>
+        <v>82.38293480245666</v>
       </c>
       <c r="O14" s="175">
-        <v>1131.962</v>
+        <v>-45.210999999999999</v>
       </c>
       <c r="P14" s="176">
-        <v>27.372100654365088</v>
+        <v>-18.062363916022452</v>
       </c>
     </row>
     <row r="15" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A15" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="172" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="173">
-        <v>3048.3180000000002</v>
+        <v>3271.346</v>
       </c>
       <c r="D15" s="174">
-        <v>3.8842656480010902</v>
+        <v>4.3445342953283186</v>
       </c>
       <c r="E15" s="173">
-        <v>194.393</v>
+        <v>5693.4070000000002</v>
       </c>
       <c r="F15" s="174">
-        <v>0.320923349534878</v>
+        <v>9.7949477166448666</v>
       </c>
       <c r="G15" s="173">
-        <v>2853.9250000000002</v>
+        <v>-2422.0610000000001</v>
       </c>
       <c r="H15" s="173">
-        <v>1774.018</v>
+        <v>2314.0479999999998</v>
       </c>
       <c r="I15" s="174">
-        <v>3.4288453578988216</v>
+        <v>4.0829698730360331</v>
       </c>
       <c r="J15" s="173">
-        <v>118.42100000000001</v>
+        <v>4636.1080000000002</v>
       </c>
       <c r="K15" s="174">
-        <v>0.3027841640668239</v>
+        <v>10.955029987868933</v>
       </c>
       <c r="L15" s="173">
-        <v>1655.597</v>
+        <v>-2322.06</v>
       </c>
       <c r="M15" s="175">
-        <v>1274.3</v>
+        <v>957.298</v>
       </c>
       <c r="N15" s="176">
-        <v>71.83128919774208</v>
+        <v>41.368977653013253</v>
       </c>
       <c r="O15" s="175">
-        <v>75.971999999999994</v>
+        <v>1057.299</v>
       </c>
       <c r="P15" s="176">
-        <v>64.154161846294159</v>
+        <v>22.805745681506988</v>
       </c>
     </row>
     <row r="16" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A16" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="172" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="173">
-        <v>2986.556</v>
+        <v>3159.7260000000001</v>
       </c>
       <c r="D16" s="174">
-        <v>3.8055665047516509</v>
+        <v>4.1962965613666565</v>
       </c>
       <c r="E16" s="173">
-        <v>8906.7909999999993</v>
+        <v>9407.8169999999991</v>
       </c>
       <c r="F16" s="174">
-        <v>14.704218780136657</v>
+        <v>16.18522540945391</v>
       </c>
       <c r="G16" s="173">
-        <v>-5920.2349999999997</v>
+        <v>-6248.0910000000003</v>
       </c>
       <c r="H16" s="173">
-        <v>2084.3649999999998</v>
+        <v>2094.893</v>
       </c>
       <c r="I16" s="174">
-        <v>4.0286881274129005</v>
+        <v>3.69628676943351</v>
       </c>
       <c r="J16" s="173">
-        <v>5140.9399999999996</v>
+        <v>5752.7529999999997</v>
       </c>
       <c r="K16" s="174">
-        <v>13.14458770334398</v>
+        <v>13.593639670991911</v>
       </c>
       <c r="L16" s="173">
-        <v>-3056.5749999999998</v>
+        <v>-3657.86</v>
       </c>
       <c r="M16" s="175">
-        <v>902.19100000000003</v>
+        <v>1064.8330000000001</v>
       </c>
       <c r="N16" s="176">
-        <v>43.283733894975207</v>
+        <v>50.829946923303481</v>
       </c>
       <c r="O16" s="175">
-        <v>3765.8510000000001</v>
+        <v>3655.0639999999999</v>
       </c>
       <c r="P16" s="176">
-        <v>73.252187343170704</v>
+        <v>63.535910545785647</v>
       </c>
     </row>
     <row r="17" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A17" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="172" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="173">
-        <v>2368.7959999999998</v>
+        <v>2587.4059999999999</v>
       </c>
       <c r="D17" s="174">
-        <v>3.0183966797172701</v>
+        <v>3.4362229195377876</v>
       </c>
       <c r="E17" s="173">
-        <v>3567.585</v>
+        <v>3650.2719999999999</v>
       </c>
       <c r="F17" s="174">
-        <v>5.8897250824380905</v>
+        <v>6.279934561420375</v>
       </c>
       <c r="G17" s="173">
-        <v>-1198.789</v>
+        <v>-1062.866</v>
       </c>
       <c r="H17" s="173">
-        <v>1539.559</v>
+        <v>1694.9559999999999</v>
       </c>
       <c r="I17" s="174">
-        <v>2.9756799143872001</v>
+        <v>2.9906269377824759</v>
       </c>
       <c r="J17" s="173">
-        <v>971.09100000000001</v>
+        <v>1562.4960000000001</v>
       </c>
       <c r="K17" s="174">
-        <v>2.4829293509412693</v>
+        <v>3.6921466315981548</v>
       </c>
       <c r="L17" s="173">
-        <v>568.46799999999996</v>
+        <v>132.46</v>
       </c>
       <c r="M17" s="175">
-        <v>829.23699999999997</v>
+        <v>892.45</v>
       </c>
       <c r="N17" s="176">
-        <v>53.861982554744571</v>
+        <v>52.653284215047471</v>
       </c>
       <c r="O17" s="175">
-        <v>2596.4940000000001</v>
+        <v>2087.7759999999998</v>
       </c>
       <c r="P17" s="176">
-        <v>267.37906128261926</v>
+        <v>133.61800606209553</v>
       </c>
     </row>
     <row r="18" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A18" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="177" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="178">
-        <v>1961.963</v>
+        <v>1887.877</v>
       </c>
       <c r="D18" s="179">
-        <v>2.4999968781305499</v>
+        <v>2.5072084615511598</v>
       </c>
       <c r="E18" s="178">
-        <v>844.32</v>
+        <v>469.90499999999997</v>
       </c>
       <c r="F18" s="179">
-        <v>1.3938876527410358</v>
+        <v>0.80842541325255801</v>
       </c>
       <c r="G18" s="178">
-        <v>1117.643</v>
+        <v>1417.972</v>
       </c>
       <c r="H18" s="178">
-        <v>2186.3020000000001</v>
+        <v>680.67399999999998</v>
       </c>
       <c r="I18" s="179">
-        <v>4.2257133037347483</v>
+        <v>1.2009999081086169</v>
       </c>
       <c r="J18" s="178">
-        <v>514.64300000000003</v>
+        <v>286.88600000000002</v>
       </c>
       <c r="K18" s="179">
-        <v>1.3158624783428821</v>
+        <v>0.67790584971268297</v>
       </c>
       <c r="L18" s="178">
-        <v>1671.6590000000001</v>
+        <v>393.78800000000001</v>
       </c>
       <c r="M18" s="180">
-        <v>-224.339</v>
+        <v>1207.203</v>
       </c>
       <c r="N18" s="181">
-        <v>-10.261116716720746</v>
+        <v>177.35406376620818</v>
       </c>
       <c r="O18" s="180">
-        <v>329.67700000000002</v>
+        <v>183.01900000000001</v>
       </c>
       <c r="P18" s="181">
-        <v>64.059357651809123</v>
+        <v>63.795026595930096</v>
       </c>
     </row>
     <row r="19" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A19" s="54" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="172" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="173">
-        <v>1255.92</v>
+        <v>1520.704</v>
       </c>
       <c r="D19" s="174">
-        <v>1.6003339916103008</v>
+        <v>2.019581750460806</v>
       </c>
       <c r="E19" s="173">
-        <v>403.40300000000002</v>
+        <v>972.00599999999997</v>
       </c>
       <c r="F19" s="174">
-        <v>0.66597790029691595</v>
+        <v>1.6722408832295161</v>
       </c>
       <c r="G19" s="173">
-        <v>852.51700000000005</v>
+        <v>548.69799999999998</v>
       </c>
       <c r="H19" s="173">
-        <v>861.81</v>
+        <v>870.32</v>
       </c>
       <c r="I19" s="174">
-        <v>1.6657177198262836</v>
+        <v>1.5356165213084261</v>
       </c>
       <c r="J19" s="173">
-        <v>259.10399999999998</v>
+        <v>680.245</v>
       </c>
       <c r="K19" s="174">
-        <v>0.66248881571993423</v>
+        <v>1.6074052576208111</v>
       </c>
       <c r="L19" s="173">
-        <v>602.70600000000002</v>
+        <v>190.07499999999999</v>
       </c>
       <c r="M19" s="175">
-        <v>394.11</v>
+        <v>650.38400000000001</v>
       </c>
       <c r="N19" s="176">
-        <v>45.730497441431403</v>
+        <v>74.729294971964336</v>
       </c>
       <c r="O19" s="175">
-        <v>144.29900000000001</v>
+        <v>291.76100000000002</v>
       </c>
       <c r="P19" s="176">
-        <v>55.69153698900827</v>
+        <v>42.89057618946115</v>
       </c>
     </row>
     <row r="20" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A20" s="54" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="172" t="s">
         <v>70</v>
       </c>
       <c r="C20" s="173">
-        <v>950.85799999999995</v>
+        <v>974.78599999999994</v>
       </c>
       <c r="D20" s="174">
-        <v>1.2116140985051493</v>
+        <v>1.2945714722948629</v>
       </c>
       <c r="E20" s="173">
-        <v>664.88</v>
+        <v>1601.846</v>
       </c>
       <c r="F20" s="174">
-        <v>1.0976502067396956</v>
+        <v>2.7558187602110147</v>
       </c>
       <c r="G20" s="173">
-        <v>285.97800000000001</v>
+        <v>-627.05999999999995</v>
       </c>
       <c r="H20" s="173">
-        <v>317.47899999999998</v>
+        <v>454.39800000000002</v>
       </c>
       <c r="I20" s="174">
-        <v>0.61362759305731962</v>
+        <v>0.80175231644625677</v>
       </c>
       <c r="J20" s="173">
-        <v>531.34400000000005</v>
+        <v>1047.7860000000001</v>
       </c>
       <c r="K20" s="174">
-        <v>1.358564349835945</v>
+        <v>2.4758972506398123</v>
       </c>
       <c r="L20" s="173">
-        <v>-213.86500000000001</v>
+        <v>-593.38800000000003</v>
       </c>
       <c r="M20" s="175">
-        <v>633.37900000000002</v>
+        <v>520.38800000000003</v>
       </c>
       <c r="N20" s="176">
-        <v>199.50264426938475</v>
+        <v>114.52251110260167</v>
       </c>
       <c r="O20" s="175">
-        <v>133.536</v>
+        <v>554.05999999999995</v>
       </c>
       <c r="P20" s="176">
-        <v>25.131741395404859</v>
+        <v>52.879118445942211</v>
       </c>
     </row>
     <row r="21" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A21" s="54" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="172" t="s">
         <v>72</v>
       </c>
       <c r="C21" s="173">
-        <v>946.06100000000004</v>
+        <v>808.48900000000003</v>
       </c>
       <c r="D21" s="174">
-        <v>1.2055016055456023</v>
+        <v>1.0737195600513358</v>
       </c>
       <c r="E21" s="173">
-        <v>849.71600000000001</v>
+        <v>858.71699999999998</v>
       </c>
       <c r="F21" s="174">
-        <v>1.4027959076375096</v>
+        <v>1.4773382824017551</v>
       </c>
       <c r="G21" s="173">
-        <v>96.344999999999999</v>
+        <v>-50.228000000000002</v>
       </c>
       <c r="H21" s="173">
-        <v>798.45699999999999</v>
+        <v>635.85500000000002</v>
       </c>
       <c r="I21" s="174">
-        <v>1.5432682069357919</v>
+        <v>1.1219200330413748</v>
       </c>
       <c r="J21" s="173">
-        <v>747.90599999999995</v>
+        <v>545.24099999999999</v>
       </c>
       <c r="K21" s="174">
-        <v>1.9122798575469044</v>
+        <v>1.2883935200853054</v>
       </c>
       <c r="L21" s="173">
-        <v>50.551000000000002</v>
+        <v>90.614000000000004</v>
       </c>
       <c r="M21" s="175">
-        <v>147.60400000000001</v>
+        <v>172.63399999999999</v>
       </c>
       <c r="N21" s="176">
-        <v>18.486155171787587</v>
+        <v>27.149900527636017</v>
       </c>
       <c r="O21" s="175">
-        <v>101.81</v>
+        <v>313.476</v>
       </c>
       <c r="P21" s="176">
-        <v>13.612673250381732</v>
+        <v>57.493108551998105</v>
       </c>
     </row>
     <row r="22" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A22" s="54" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="172" t="s">
         <v>74</v>
       </c>
       <c r="C22" s="173">
-        <v>931.85599999999999</v>
+        <v>773.077</v>
       </c>
       <c r="D22" s="174">
-        <v>1.1874011338986628</v>
+        <v>1.0266904018803056</v>
       </c>
       <c r="E22" s="173">
-        <v>1457.2059999999999</v>
+        <v>1122.2260000000001</v>
       </c>
       <c r="F22" s="174">
-        <v>2.4057009793681945</v>
+        <v>1.9306796433593281</v>
       </c>
       <c r="G22" s="173">
-        <v>-525.35</v>
+        <v>-349.149</v>
       </c>
       <c r="H22" s="173">
-        <v>329.04300000000001</v>
+        <v>679.20799999999997</v>
       </c>
       <c r="I22" s="174">
-        <v>0.63597864457919928</v>
+        <v>1.1984132574281336</v>
       </c>
       <c r="J22" s="173">
-        <v>924.89</v>
+        <v>1170.213</v>
       </c>
       <c r="K22" s="174">
-        <v>2.3648005463875892</v>
+        <v>2.7651897900553801</v>
       </c>
       <c r="L22" s="173">
-        <v>-595.84699999999998</v>
+        <v>-491.005</v>
       </c>
       <c r="M22" s="175">
-        <v>602.81299999999999</v>
+        <v>93.869</v>
       </c>
       <c r="N22" s="176">
-        <v>183.20189154608971</v>
+        <v>13.820361362056985</v>
       </c>
       <c r="O22" s="175">
-        <v>532.31600000000003</v>
+        <v>-47.987000000000002</v>
       </c>
       <c r="P22" s="176">
-        <v>57.554519996972608</v>
+        <v>-4.1007064525859827</v>
       </c>
     </row>
     <row r="23" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A23" s="54" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="172" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="178">
-        <v>894.66600000000005</v>
+        <v>619.07399999999996</v>
       </c>
       <c r="D23" s="179">
-        <v>1.1400124298824936</v>
+        <v>0.8221656236748065</v>
       </c>
       <c r="E23" s="178">
-        <v>1341.7629999999999</v>
+        <v>595.57000000000005</v>
       </c>
       <c r="F23" s="179">
-        <v>2.2151161628349092</v>
+        <v>1.0246197068999605</v>
       </c>
       <c r="G23" s="178">
-        <v>-447.09699999999998</v>
+        <v>23.504000000000001</v>
       </c>
       <c r="H23" s="178">
-        <v>690.32299999999998</v>
+        <v>296.90100000000001</v>
       </c>
       <c r="I23" s="179">
-        <v>1.3342653873865926</v>
+        <v>0.52386028218700365</v>
       </c>
       <c r="J23" s="178">
-        <v>1002.934</v>
+        <v>563.44399999999996</v>
       </c>
       <c r="K23" s="179">
-        <v>2.564346972278531</v>
+        <v>1.3314068430858004</v>
       </c>
       <c r="L23" s="178">
-        <v>-312.61099999999999</v>
+        <v>-266.54300000000001</v>
       </c>
       <c r="M23" s="180">
-        <v>204.34299999999999</v>
+        <v>322.173</v>
       </c>
       <c r="N23" s="181">
-        <v>29.601070803087833</v>
+        <v>108.51192821849706</v>
       </c>
       <c r="O23" s="180">
-        <v>338.82900000000001</v>
+        <v>32.125999999999998</v>
       </c>
       <c r="P23" s="181">
-        <v>33.783778394191444</v>
+        <v>5.7017201354526801</v>
       </c>
     </row>
     <row r="24" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A24" s="54" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="183" t="s">
         <v>78</v>
       </c>
       <c r="C24" s="173">
-        <v>697.14700000000005</v>
+        <v>586.05899999999997</v>
       </c>
       <c r="D24" s="174">
-        <v>0.8883273148362526</v>
+        <v>0.77831981838234754</v>
       </c>
       <c r="E24" s="173">
-        <v>101.745</v>
+        <v>691.80700000000002</v>
       </c>
       <c r="F24" s="174">
-        <v>0.16797079215005767</v>
+        <v>1.1901860160373103</v>
       </c>
       <c r="G24" s="173">
-        <v>595.40200000000004</v>
+        <v>-105.748</v>
       </c>
       <c r="H24" s="173">
-        <v>115.477</v>
+        <v>157.74199999999999</v>
       </c>
       <c r="I24" s="174">
-        <v>0.22319546667174867</v>
+        <v>0.27832431899098459</v>
       </c>
       <c r="J24" s="173">
-        <v>73.429000000000002</v>
+        <v>388.714</v>
       </c>
       <c r="K24" s="174">
-        <v>0.187746585346035</v>
+        <v>0.91852336630304665</v>
       </c>
       <c r="L24" s="173">
-        <v>42.048000000000002</v>
+        <v>-230.97200000000001</v>
       </c>
       <c r="M24" s="175">
-        <v>581.66999999999996</v>
+        <v>428.31700000000001</v>
       </c>
       <c r="N24" s="176">
-        <v>503.71069563636047</v>
+        <v>271.53009344372458</v>
       </c>
       <c r="O24" s="175">
-        <v>28.315999999999999</v>
+        <v>303.09300000000002</v>
       </c>
       <c r="P24" s="176">
-        <v>38.562420841901698</v>
+        <v>77.973265691485267</v>
       </c>
     </row>
     <row r="25" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A25" s="54" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="172" t="s">
         <v>80</v>
       </c>
       <c r="C25" s="173">
-        <v>459.33600000000001</v>
+        <v>570.47699999999998</v>
       </c>
       <c r="D25" s="174">
-        <v>0.58530082678061435</v>
+        <v>0.75762603258597938</v>
       </c>
       <c r="E25" s="173">
-        <v>510.23399999999998</v>
+        <v>322.51499999999999</v>
       </c>
       <c r="F25" s="174">
-        <v>0.84234516842982488</v>
+        <v>0.55485539024940933</v>
       </c>
       <c r="G25" s="173">
-        <v>-50.898000000000003</v>
+        <v>247.96199999999999</v>
       </c>
       <c r="H25" s="173">
-        <v>377.49900000000002</v>
+        <v>359.98599999999999</v>
       </c>
       <c r="I25" s="174">
-        <v>0.72963503964528398</v>
+        <v>0.63516918953917534</v>
       </c>
       <c r="J25" s="173">
-        <v>185.637</v>
+        <v>225.67500000000001</v>
       </c>
       <c r="K25" s="174">
-        <v>0.47464507025673636</v>
+        <v>0.53326548745463254</v>
       </c>
       <c r="L25" s="173">
-        <v>191.86199999999999</v>
+        <v>134.31100000000001</v>
       </c>
       <c r="M25" s="175">
-        <v>81.837000000000003</v>
+        <v>210.49100000000001</v>
       </c>
       <c r="N25" s="176">
-        <v>21.678732923795824</v>
+        <v>58.471996133182955</v>
       </c>
       <c r="O25" s="175">
-        <v>324.59699999999998</v>
+        <v>96.84</v>
       </c>
       <c r="P25" s="176">
-        <v>174.85576689991757</v>
+        <v>42.911266201395811</v>
       </c>
     </row>
     <row r="26" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A26" s="54" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="172" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="173">
-        <v>451.06299999999999</v>
+        <v>312.423</v>
       </c>
       <c r="D26" s="174">
-        <v>0.57475910189957724</v>
+        <v>0.41491558463988804</v>
       </c>
       <c r="E26" s="173">
-        <v>245.035</v>
+        <v>423.57499999999999</v>
       </c>
       <c r="F26" s="174">
-        <v>0.40452821322413274</v>
+        <v>0.72871919732382551</v>
       </c>
       <c r="G26" s="173">
-        <v>206.02799999999999</v>
+        <v>-111.152</v>
       </c>
       <c r="H26" s="173">
-        <v>323.18599999999998</v>
+        <v>193.90100000000001</v>
       </c>
       <c r="I26" s="174">
-        <v>0.62465815783035383</v>
+        <v>0.34212425211212555</v>
       </c>
       <c r="J26" s="173">
-        <v>164.238</v>
+        <v>104.732</v>
       </c>
       <c r="K26" s="174">
-        <v>0.41993114006812154</v>
+        <v>0.24747961020094639</v>
       </c>
       <c r="L26" s="173">
-        <v>158.94800000000001</v>
+        <v>89.168999999999997</v>
       </c>
       <c r="M26" s="175">
-        <v>127.877</v>
+        <v>118.52200000000001</v>
       </c>
       <c r="N26" s="176">
-        <v>39.567617409169955</v>
+        <v>61.125007091247596</v>
       </c>
       <c r="O26" s="175">
-        <v>80.796999999999997</v>
+        <v>318.84300000000002</v>
       </c>
       <c r="P26" s="176">
-        <v>49.195070568321583</v>
+        <v>304.43703930030932</v>
       </c>
     </row>
     <row r="27" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A27" s="54" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="172" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="173">
-        <v>159.04599999999999</v>
+        <v>112.46</v>
       </c>
       <c r="D27" s="174">
-        <v>0.20266157082429762</v>
+        <v>0.14935330192912114</v>
       </c>
       <c r="E27" s="173">
-        <v>598.71600000000001</v>
+        <v>696.15899999999999</v>
       </c>
       <c r="F27" s="174">
-        <v>0.9884200775754477</v>
+        <v>1.1976732047211402</v>
       </c>
       <c r="G27" s="173">
-        <v>-439.67</v>
+        <v>-583.69899999999996</v>
       </c>
       <c r="H27" s="173">
-        <v>87.495000000000005</v>
+        <v>72.900000000000006</v>
       </c>
       <c r="I27" s="174">
-        <v>0.16911148849073537</v>
+        <v>0.12862676303357876</v>
       </c>
       <c r="J27" s="173">
-        <v>177.41499999999999</v>
+        <v>578.577</v>
       </c>
       <c r="K27" s="174">
-        <v>0.45362268911692649</v>
+        <v>1.3671658178133994</v>
       </c>
       <c r="L27" s="173">
-        <v>-89.92</v>
+        <v>-505.67700000000002</v>
       </c>
       <c r="M27" s="175">
-        <v>71.551000000000002</v>
+        <v>39.56</v>
       </c>
       <c r="N27" s="176">
-        <v>81.777244413966514</v>
+        <v>54.266117969821671</v>
       </c>
       <c r="O27" s="175">
-        <v>421.30099999999999</v>
+        <v>117.58199999999999</v>
       </c>
       <c r="P27" s="176">
-        <v>237.46639235690333</v>
+        <v>20.322619115519629</v>
       </c>
     </row>
     <row r="28" spans="1:35" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="54" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="172" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="173">
-        <v>95.203000000000003</v>
+        <v>94.013000000000005</v>
       </c>
       <c r="D28" s="174">
-        <v>0.12131074989113594</v>
+        <v>0.12485463252945461</v>
       </c>
       <c r="E28" s="173">
-        <v>1011.019</v>
+        <v>670.06899999999996</v>
       </c>
       <c r="F28" s="174">
-        <v>1.6690909853924925</v>
+        <v>1.1527879214580143</v>
       </c>
       <c r="G28" s="173">
-        <v>-915.81600000000003</v>
+        <v>-576.05600000000004</v>
       </c>
       <c r="H28" s="173">
-        <v>138.584</v>
+        <v>126.251</v>
       </c>
       <c r="I28" s="174">
-        <v>0.26785698063889446</v>
+        <v>0.22276073332993623</v>
       </c>
       <c r="J28" s="173">
-        <v>319.649</v>
+        <v>317.64299999999997</v>
       </c>
       <c r="K28" s="174">
-        <v>0.81729300765739332</v>
+        <v>0.75058402229556598</v>
       </c>
       <c r="L28" s="173">
-        <v>-181.065</v>
+        <v>-191.392</v>
       </c>
       <c r="M28" s="175">
-        <v>-43.381</v>
+        <v>-32.238</v>
       </c>
       <c r="N28" s="176">
-        <v>-31.303036425561391</v>
+        <v>-25.534847248734664</v>
       </c>
       <c r="O28" s="175">
-        <v>691.37</v>
+        <v>352.42599999999999</v>
       </c>
       <c r="P28" s="176">
-        <v>216.29036849794622</v>
+        <v>110.95034362476113</v>
       </c>
       <c r="Q28" s="184"/>
       <c r="AE28" s="184"/>
       <c r="AG28" s="184"/>
       <c r="AI28" s="184"/>
     </row>
     <row r="29" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A29" s="54" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="186" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="187">
-        <v>3260.625</v>
+        <v>4005.6489999999999</v>
       </c>
       <c r="D29" s="188">
-        <v>4.15479411220009</v>
+        <v>5.3197306110535498</v>
       </c>
       <c r="E29" s="187">
-        <v>12710.441000000001</v>
+        <v>9744.8189999999995</v>
       </c>
       <c r="F29" s="188">
-        <v>20.98366350529826</v>
+        <v>16.765004260747126</v>
       </c>
       <c r="G29" s="187">
-        <v>-9449.8160000000007</v>
+        <v>-5739.17</v>
       </c>
       <c r="H29" s="187">
-        <v>2868.953</v>
+        <v>2890.1959999999999</v>
       </c>
       <c r="I29" s="188">
-        <v>5.5451501484651784</v>
+        <v>5.0995412347407019</v>
       </c>
       <c r="J29" s="187">
-        <v>8914.06</v>
+        <v>8692.7659999999996</v>
       </c>
       <c r="K29" s="188">
-        <v>22.791871420960067</v>
+        <v>20.540831276477487</v>
       </c>
       <c r="L29" s="187">
-        <v>-6045.107</v>
+        <v>-5802.57</v>
       </c>
       <c r="M29" s="189">
-        <v>391.67200000000003</v>
+        <v>1115.453</v>
       </c>
       <c r="N29" s="190">
-        <v>13.65208840995304</v>
+        <v>38.5943721463873</v>
       </c>
       <c r="O29" s="189">
-        <v>3796.3809999999999</v>
+        <v>1052.0530000000001</v>
       </c>
       <c r="P29" s="190">
-        <v>42.588685739158137</v>
+        <v>12.102626482755891</v>
       </c>
     </row>
     <row r="30" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="191"/>
     </row>
     <row r="31" spans="1:35" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="193"/>
       <c r="F31" s="135"/>
       <c r="G31" s="194" t="s">
         <v>89</v>
       </c>
       <c r="H31" s="137"/>
       <c r="I31" s="137"/>
       <c r="J31" s="137"/>
       <c r="K31" s="137"/>
     </row>
     <row r="32" spans="1:35" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="193"/>
       <c r="G32" s="195"/>
       <c r="H32" s="137"/>
       <c r="I32" s="137"/>
       <c r="J32" s="137"/>
       <c r="P32" s="93" t="s">
         <v>29</v>
       </c>
@@ -8777,1152 +8777,1152 @@
       <c r="M35" s="49" t="s">
         <v>9</v>
       </c>
       <c r="N35" s="50" t="s">
         <v>11</v>
       </c>
       <c r="O35" s="49" t="s">
         <v>9</v>
       </c>
       <c r="P35" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q35" s="143"/>
       <c r="AE35" s="144"/>
       <c r="AG35" s="144"/>
       <c r="AI35" s="144"/>
     </row>
     <row r="36" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="157" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="158">
-        <v>341825.53700000001</v>
+        <v>491934.315</v>
       </c>
       <c r="D36" s="159">
         <v>100</v>
       </c>
       <c r="E36" s="158">
-        <v>256619.41399999999</v>
+        <v>377327.37400000001</v>
       </c>
       <c r="F36" s="159">
         <v>100</v>
       </c>
       <c r="G36" s="158">
-        <v>85206.123000000007</v>
+        <v>114606.94100000001</v>
       </c>
       <c r="H36" s="158">
-        <v>229922.421</v>
+        <v>339924.06599999999</v>
       </c>
       <c r="I36" s="159">
         <v>100</v>
       </c>
       <c r="J36" s="158">
-        <v>186261.641</v>
+        <v>269843.53700000001</v>
       </c>
       <c r="K36" s="159">
         <v>100</v>
       </c>
       <c r="L36" s="158">
-        <v>43660.78</v>
+        <v>70080.528999999995</v>
       </c>
       <c r="M36" s="160">
-        <v>111903.11599999999</v>
+        <v>152010.24900000001</v>
       </c>
       <c r="N36" s="161">
-        <v>48.669945068123653</v>
+        <v>44.718884069832235</v>
       </c>
       <c r="O36" s="160">
-        <v>70357.773000000001</v>
+        <v>107483.837</v>
       </c>
       <c r="P36" s="161">
-        <v>37.773624575765439</v>
+        <v>39.831910815785079</v>
       </c>
       <c r="Q36" s="144"/>
       <c r="AE36" s="144"/>
       <c r="AG36" s="144"/>
       <c r="AI36" s="144"/>
     </row>
     <row r="37" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="54" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="162" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="163">
-        <v>81368.013000000006</v>
+        <v>118313.364</v>
       </c>
       <c r="D37" s="164">
-        <v>23.803959678998471</v>
+        <v>24.050642614756406</v>
       </c>
       <c r="E37" s="163">
-        <v>48345.114000000001</v>
+        <v>71106.876000000004</v>
       </c>
       <c r="F37" s="164">
-        <v>18.839227027460986</v>
+        <v>18.84487606775118</v>
       </c>
       <c r="G37" s="163">
-        <v>33022.898999999998</v>
+        <v>47206.487999999998</v>
       </c>
       <c r="H37" s="163">
-        <v>64612.684999999998</v>
+        <v>93533.588000000003</v>
       </c>
       <c r="I37" s="164">
-        <v>28.101950527043208</v>
+        <v>27.516024122869844</v>
       </c>
       <c r="J37" s="163">
-        <v>34983.097999999998</v>
+        <v>51719.654000000002</v>
       </c>
       <c r="K37" s="164">
-        <v>18.781697515485757</v>
+        <v>19.166534272043727</v>
       </c>
       <c r="L37" s="163">
-        <v>29629.587</v>
+        <v>41813.934000000001</v>
       </c>
       <c r="M37" s="165">
-        <v>16755.328000000001</v>
+        <v>24779.776000000002</v>
       </c>
       <c r="N37" s="166">
-        <v>25.931948192525972</v>
+        <v>26.492917175378754</v>
       </c>
       <c r="O37" s="165">
-        <v>13362.016</v>
+        <v>19387.222000000002</v>
       </c>
       <c r="P37" s="166">
-        <v>38.195633788637018</v>
+        <v>37.485212101380263</v>
       </c>
       <c r="Q37" s="144"/>
       <c r="AE37" s="144"/>
       <c r="AG37" s="144"/>
       <c r="AI37" s="144"/>
     </row>
     <row r="38" spans="1:35" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A38" s="54" t="s">
         <v>90</v>
       </c>
       <c r="B38" s="167" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="196">
-        <v>46203.161</v>
+        <v>66950.106</v>
       </c>
       <c r="D38" s="169">
-        <v>13.516591359878415</v>
+        <v>13.60956208147423</v>
       </c>
       <c r="E38" s="196">
-        <v>47532.584999999999</v>
+        <v>70017.14</v>
       </c>
       <c r="F38" s="169">
-        <v>18.522598995569371</v>
+        <v>18.556072213303029</v>
       </c>
       <c r="G38" s="196">
-        <v>-1329.424</v>
+        <v>-3067.0340000000001</v>
       </c>
       <c r="H38" s="196">
-        <v>37622.646000000001</v>
+        <v>54208.686000000002</v>
       </c>
       <c r="I38" s="169">
-        <v>16.363191478398708</v>
+        <v>15.94729276979171</v>
       </c>
       <c r="J38" s="196">
-        <v>34457.364000000001</v>
+        <v>50946.284</v>
       </c>
       <c r="K38" s="169">
-        <v>18.499441868441394</v>
+        <v>18.87993485647203</v>
       </c>
       <c r="L38" s="196">
-        <v>3165.2820000000002</v>
+        <v>3262.402</v>
       </c>
       <c r="M38" s="170">
-        <v>8580.5149999999994</v>
+        <v>12741.42</v>
       </c>
       <c r="N38" s="171">
-        <v>22.806782383142323</v>
+        <v>23.504388208192317</v>
       </c>
       <c r="O38" s="170">
-        <v>13075.221</v>
+        <v>19070.856</v>
       </c>
       <c r="P38" s="171">
-        <v>37.946086067407826</v>
+        <v>37.433262060879649</v>
       </c>
     </row>
     <row r="39" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A39" s="54" t="s">
         <v>51</v>
       </c>
       <c r="B39" s="172" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="173">
-        <v>110029.238</v>
+        <v>156651.70199999999</v>
       </c>
       <c r="D39" s="174">
-        <v>32.188712103156881</v>
+        <v>31.844028201204054</v>
       </c>
       <c r="E39" s="173">
-        <v>23514.919000000002</v>
+        <v>34188.841</v>
       </c>
       <c r="F39" s="174">
-        <v>9.1633437367291322</v>
+        <v>9.0607900077771717</v>
       </c>
       <c r="G39" s="173">
-        <v>86514.319000000003</v>
+        <v>122462.861</v>
       </c>
       <c r="H39" s="173">
-        <v>61625.57</v>
+        <v>97543.078999999998</v>
       </c>
       <c r="I39" s="174">
-        <v>26.80276666015099</v>
+        <v>28.695549611365262</v>
       </c>
       <c r="J39" s="173">
-        <v>19766.437000000002</v>
+        <v>27852.683000000001</v>
       </c>
       <c r="K39" s="174">
-        <v>10.612188797370255</v>
+        <v>10.321789919319061</v>
       </c>
       <c r="L39" s="173">
-        <v>41859.133000000002</v>
+        <v>69690.395999999993</v>
       </c>
       <c r="M39" s="175">
-        <v>48403.667999999998</v>
+        <v>59108.623</v>
       </c>
       <c r="N39" s="176">
-        <v>78.544779382973658</v>
+        <v>60.597454587218849</v>
       </c>
       <c r="O39" s="175">
-        <v>3748.482</v>
+        <v>6336.1580000000004</v>
       </c>
       <c r="P39" s="176">
-        <v>18.963872952925204</v>
+        <v>22.748824592589518</v>
       </c>
     </row>
     <row r="40" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A40" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="172" t="s">
         <v>54</v>
       </c>
       <c r="C40" s="173">
-        <v>33246.607000000004</v>
+        <v>42789.324000000001</v>
       </c>
       <c r="D40" s="174">
-        <v>9.7261916976085967</v>
+        <v>8.6981783330158624</v>
       </c>
       <c r="E40" s="173">
-        <v>8567.6749999999993</v>
+        <v>13094.653</v>
       </c>
       <c r="F40" s="174">
-        <v>3.3386698482601944</v>
+        <v>3.4703692078274715</v>
       </c>
       <c r="G40" s="173">
-        <v>24678.932000000001</v>
+        <v>29694.670999999998</v>
       </c>
       <c r="H40" s="173">
-        <v>15341.441999999999</v>
+        <v>22507.966</v>
       </c>
       <c r="I40" s="174">
-        <v>6.6724427888657276</v>
+        <v>6.6214688076836543</v>
       </c>
       <c r="J40" s="173">
-        <v>5058.835</v>
+        <v>7171.0969999999998</v>
       </c>
       <c r="K40" s="174">
-        <v>2.7159832657116985</v>
+        <v>2.6575018544913309</v>
       </c>
       <c r="L40" s="173">
-        <v>10282.607</v>
+        <v>15336.869000000001</v>
       </c>
       <c r="M40" s="175">
-        <v>17905.165000000001</v>
+        <v>20281.358</v>
       </c>
       <c r="N40" s="176">
-        <v>116.71109534553533</v>
+        <v>90.107466840850918</v>
       </c>
       <c r="O40" s="175">
-        <v>3508.84</v>
+        <v>5923.5559999999996</v>
       </c>
       <c r="P40" s="176">
-        <v>69.360633426470713</v>
+        <v>82.603205618331472</v>
       </c>
     </row>
     <row r="41" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A41" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B41" s="177" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="178">
-        <v>16457.685000000001</v>
+        <v>23350.795999999998</v>
       </c>
       <c r="D41" s="179">
-        <v>4.8146446706233066</v>
+        <v>4.7467304654280928</v>
       </c>
       <c r="E41" s="178">
-        <v>10847.031999999999</v>
+        <v>15759.235000000001</v>
       </c>
       <c r="F41" s="179">
-        <v>4.2268945404107265</v>
+        <v>4.1765416680317502</v>
       </c>
       <c r="G41" s="178">
-        <v>5610.6530000000002</v>
+        <v>7591.5609999999997</v>
       </c>
       <c r="H41" s="178">
-        <v>15075.558999999999</v>
+        <v>22045.1</v>
       </c>
       <c r="I41" s="179">
-        <v>6.5568024790413988</v>
+        <v>6.4853013378582025</v>
       </c>
       <c r="J41" s="178">
-        <v>6746.8329999999996</v>
+        <v>10020.709999999999</v>
       </c>
       <c r="K41" s="179">
-        <v>3.622234274205713</v>
+        <v>3.7135260349037003</v>
       </c>
       <c r="L41" s="178">
-        <v>8328.7260000000006</v>
+        <v>12024.39</v>
       </c>
       <c r="M41" s="180">
-        <v>1382.126</v>
+        <v>1305.6959999999999</v>
       </c>
       <c r="N41" s="181">
-        <v>9.1679917142707605</v>
+        <v>5.9228399961896292</v>
       </c>
       <c r="O41" s="180">
-        <v>4100.1989999999996</v>
+        <v>5738.5249999999996</v>
       </c>
       <c r="P41" s="181">
-        <v>60.772202305881883</v>
+        <v>57.266650766263069</v>
       </c>
     </row>
     <row r="42" spans="1:35" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A42" s="182" t="s">
         <v>57</v>
       </c>
       <c r="B42" s="172" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C42" s="173">
-        <v>14466.482</v>
+        <v>21044.453000000001</v>
       </c>
       <c r="D42" s="174">
-        <v>4.2321244126356774</v>
+        <v>4.2778989711258504</v>
       </c>
       <c r="E42" s="173">
-        <v>26143.359</v>
+        <v>38505.769999999997</v>
       </c>
       <c r="F42" s="174">
-        <v>10.187599836074757</v>
+        <v>10.204870532398743</v>
       </c>
       <c r="G42" s="173">
-        <v>-11676.877</v>
+        <v>-17461.316999999999</v>
       </c>
       <c r="H42" s="173">
-        <v>11329.419</v>
+        <v>16464.021000000001</v>
       </c>
       <c r="I42" s="174">
-        <v>4.9274963923592301</v>
+        <v>4.8434408289291291</v>
       </c>
       <c r="J42" s="173">
-        <v>21560</v>
+        <v>31038.649000000001</v>
       </c>
       <c r="K42" s="174">
-        <v>11.57511545815276</v>
+        <v>11.502461517171708</v>
       </c>
       <c r="L42" s="173">
-        <v>-10230.581</v>
+        <v>-14574.628000000001</v>
       </c>
       <c r="M42" s="175">
-        <v>3137.0630000000001</v>
+        <v>4580.4319999999998</v>
       </c>
       <c r="N42" s="176">
-        <v>27.689531122469742</v>
+        <v>27.820858586125468</v>
       </c>
       <c r="O42" s="175">
-        <v>4583.3590000000004</v>
+        <v>7467.1210000000001</v>
       </c>
       <c r="P42" s="176">
-        <v>21.25862244897959</v>
+        <v>24.057493610627191</v>
       </c>
     </row>
     <row r="43" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A43" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B43" s="172" t="s">
         <v>62</v>
       </c>
       <c r="C43" s="173">
-        <v>13155.045</v>
+        <v>19269.063999999998</v>
       </c>
       <c r="D43" s="174">
-        <v>3.8484675883066046</v>
+        <v>3.9169993660637399</v>
       </c>
       <c r="E43" s="173">
-        <v>36393.612999999998</v>
+        <v>55998.559999999998</v>
       </c>
       <c r="F43" s="174">
-        <v>14.181940653952237</v>
+        <v>14.840842159519548</v>
       </c>
       <c r="G43" s="173">
-        <v>-23238.567999999999</v>
+        <v>-36729.495999999999</v>
       </c>
       <c r="H43" s="173">
-        <v>9458.5789999999997</v>
+        <v>13795.004000000001</v>
       </c>
       <c r="I43" s="174">
-        <v>4.1138132413802309</v>
+        <v>4.0582604704428311</v>
       </c>
       <c r="J43" s="173">
-        <v>22352.989000000001</v>
+        <v>33726.089</v>
       </c>
       <c r="K43" s="174">
-        <v>12.000854754629806</v>
+        <v>12.498386796642086</v>
       </c>
       <c r="L43" s="173">
-        <v>-12894.41</v>
+        <v>-19931.084999999999</v>
       </c>
       <c r="M43" s="175">
-        <v>3696.4659999999999</v>
+        <v>5474.06</v>
       </c>
       <c r="N43" s="176">
-        <v>39.080563792933376</v>
+        <v>39.681467290622024</v>
       </c>
       <c r="O43" s="175">
-        <v>14040.624</v>
+        <v>22272.471000000001</v>
       </c>
       <c r="P43" s="176">
-        <v>62.813183507583702</v>
+        <v>66.039293794190016</v>
       </c>
     </row>
     <row r="44" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A44" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="172" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="C44" s="173">
-        <v>10144.558999999999</v>
+        <v>18001.66</v>
       </c>
       <c r="D44" s="174">
-        <v>2.9677592519952656</v>
+        <v>3.6593625309509057</v>
       </c>
       <c r="E44" s="173">
-        <v>11959.646000000001</v>
+        <v>1447.701</v>
       </c>
       <c r="F44" s="174">
-        <v>4.6604603344624582</v>
+        <v>0.38367240220424614</v>
       </c>
       <c r="G44" s="173">
-        <v>-1815.087</v>
+        <v>16553.958999999999</v>
       </c>
       <c r="H44" s="173">
-        <v>6916.5190000000002</v>
+        <v>11357.666999999999</v>
       </c>
       <c r="I44" s="174">
-        <v>3.0081968387067395</v>
+        <v>3.3412365101563597</v>
       </c>
       <c r="J44" s="173">
-        <v>4662.5780000000004</v>
+        <v>2178.933</v>
       </c>
       <c r="K44" s="174">
-        <v>2.5032411262821421</v>
+        <v>0.80748015098838555</v>
       </c>
       <c r="L44" s="173">
-        <v>2253.9409999999998</v>
+        <v>9178.7340000000004</v>
       </c>
       <c r="M44" s="175">
-        <v>3228.04</v>
+        <v>6643.9930000000004</v>
       </c>
       <c r="N44" s="176">
-        <v>46.671454238757967</v>
+        <v>58.497867563822744</v>
       </c>
       <c r="O44" s="175">
-        <v>7297.0680000000002</v>
+        <v>-731.23199999999997</v>
       </c>
       <c r="P44" s="176">
-        <v>156.50286172156262</v>
+        <v>-33.559177817766766</v>
       </c>
     </row>
     <row r="45" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A45" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B45" s="172" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C45" s="173">
-        <v>9447.0229999999992</v>
+        <v>15021.212</v>
       </c>
       <c r="D45" s="174">
-        <v>2.7636972599855811</v>
+        <v>3.0534995307249506</v>
       </c>
       <c r="E45" s="173">
-        <v>967.06600000000003</v>
+        <v>19081.063999999998</v>
       </c>
       <c r="F45" s="174">
-        <v>0.376848339307641</v>
+        <v>5.0568989463245249</v>
       </c>
       <c r="G45" s="173">
-        <v>8479.9570000000003</v>
+        <v>-4059.8519999999999</v>
       </c>
       <c r="H45" s="173">
-        <v>8165.2610000000004</v>
+        <v>9954.2729999999992</v>
       </c>
       <c r="I45" s="174">
-        <v>3.5513113355743586</v>
+        <v>2.9283813638543617</v>
       </c>
       <c r="J45" s="173">
-        <v>1784.6859999999999</v>
+        <v>7237.7719999999999</v>
       </c>
       <c r="K45" s="174">
-        <v>0.95816078416274664</v>
+        <v>2.6822106174808997</v>
       </c>
       <c r="L45" s="173">
-        <v>6380.5749999999998</v>
+        <v>2716.5010000000002</v>
       </c>
       <c r="M45" s="175">
-        <v>1281.7619999999999</v>
+        <v>5066.9390000000003</v>
       </c>
       <c r="N45" s="176">
-        <v>15.69774683258747</v>
+        <v>50.902150262505366</v>
       </c>
       <c r="O45" s="175">
-        <v>-817.62</v>
+        <v>11843.291999999999</v>
       </c>
       <c r="P45" s="176">
-        <v>-45.813101016089099</v>
+        <v>163.63173639622801</v>
       </c>
     </row>
     <row r="46" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A46" s="54" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="177" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C46" s="178">
-        <v>7672.2709999999997</v>
+        <v>10609.645</v>
       </c>
       <c r="D46" s="179">
-        <v>2.244499070296202</v>
+        <v>2.1567198458192531</v>
       </c>
       <c r="E46" s="178">
-        <v>3478.3870000000002</v>
+        <v>5198.5039999999999</v>
       </c>
       <c r="F46" s="179">
-        <v>1.3554652571999093</v>
+        <v>1.3777171650419406</v>
       </c>
       <c r="G46" s="178">
-        <v>4193.884</v>
+        <v>5411.1409999999996</v>
       </c>
       <c r="H46" s="178">
-        <v>5866.0420000000004</v>
+        <v>7717.1120000000001</v>
       </c>
       <c r="I46" s="179">
-        <v>2.5513136015560658</v>
+        <v>2.2702458495539415</v>
       </c>
       <c r="J46" s="178">
-        <v>2625.3449999999998</v>
+        <v>3917.7130000000002</v>
       </c>
       <c r="K46" s="179">
-        <v>1.4094931118962921</v>
+        <v>1.4518461489036885</v>
       </c>
       <c r="L46" s="178">
-        <v>3240.6970000000001</v>
+        <v>3799.3989999999999</v>
       </c>
       <c r="M46" s="180">
-        <v>1806.229</v>
+        <v>2892.5329999999999</v>
       </c>
       <c r="N46" s="181">
-        <v>30.791272888942835</v>
+        <v>37.482065829807837</v>
       </c>
       <c r="O46" s="180">
-        <v>853.04200000000003</v>
+        <v>1280.7909999999999</v>
       </c>
       <c r="P46" s="181">
-        <v>32.492567643490666</v>
+        <v>32.692313091847211</v>
       </c>
     </row>
     <row r="47" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A47" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B47" s="172" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C47" s="173">
-        <v>4958.3429999999998</v>
+        <v>8433.1029999999992</v>
       </c>
       <c r="D47" s="174">
-        <v>1.4505478565224927</v>
+        <v>1.7142741912606767</v>
       </c>
       <c r="E47" s="173">
-        <v>1745.663</v>
+        <v>2569.0619999999999</v>
       </c>
       <c r="F47" s="174">
-        <v>0.68025367714384999</v>
+        <v>0.68085757276650694</v>
       </c>
       <c r="G47" s="173">
-        <v>3212.68</v>
+        <v>5864.0410000000002</v>
       </c>
       <c r="H47" s="173">
-        <v>3833.6529999999998</v>
+        <v>5206.8940000000002</v>
       </c>
       <c r="I47" s="174">
-        <v>1.6673680554190058</v>
+        <v>1.5317815126393552</v>
       </c>
       <c r="J47" s="173">
-        <v>1324.1579999999999</v>
+        <v>1839.2360000000001</v>
       </c>
       <c r="K47" s="174">
-        <v>0.71091288194975155</v>
+        <v>0.68159349690113202</v>
       </c>
       <c r="L47" s="173">
-        <v>2509.4949999999999</v>
+        <v>3367.6579999999999</v>
       </c>
       <c r="M47" s="175">
-        <v>1124.69</v>
+        <v>3226.2089999999998</v>
       </c>
       <c r="N47" s="176">
-        <v>29.337292655334217</v>
+        <v>61.960335662681054</v>
       </c>
       <c r="O47" s="175">
-        <v>421.505</v>
+        <v>729.82600000000002</v>
       </c>
       <c r="P47" s="176">
-        <v>31.831926401532147</v>
+        <v>39.680932735113927</v>
       </c>
     </row>
     <row r="48" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A48" s="54" t="s">
         <v>69</v>
       </c>
       <c r="B48" s="172" t="s">
         <v>72</v>
       </c>
       <c r="C48" s="173">
-        <v>4722.7079999999996</v>
+        <v>6407.143</v>
       </c>
       <c r="D48" s="174">
-        <v>1.3816135685614384</v>
+        <v>1.3024387209093149</v>
       </c>
       <c r="E48" s="173">
-        <v>4299.1509999999998</v>
+        <v>6768.0860000000002</v>
       </c>
       <c r="F48" s="174">
-        <v>1.67530232143699</v>
+        <v>1.7936906957617127</v>
       </c>
       <c r="G48" s="173">
-        <v>423.55700000000002</v>
+        <v>-360.94299999999998</v>
       </c>
       <c r="H48" s="173">
-        <v>3205.0740000000001</v>
+        <v>4721.0339999999997</v>
       </c>
       <c r="I48" s="174">
-        <v>1.3939806244472348</v>
+        <v>1.3888495908965741</v>
       </c>
       <c r="J48" s="173">
-        <v>2910.7669999999998</v>
+        <v>4664.6270000000004</v>
       </c>
       <c r="K48" s="174">
-        <v>1.5627302456762957</v>
+        <v>1.728641364495604</v>
       </c>
       <c r="L48" s="173">
-        <v>294.30700000000002</v>
+        <v>56.406999999999996</v>
       </c>
       <c r="M48" s="175">
-        <v>1517.634</v>
+        <v>1686.1089999999999</v>
       </c>
       <c r="N48" s="176">
-        <v>47.350981599800818</v>
+        <v>35.714824337210878</v>
       </c>
       <c r="O48" s="175">
-        <v>1388.384</v>
+        <v>2103.4589999999998</v>
       </c>
       <c r="P48" s="176">
-        <v>47.698218373370317</v>
+        <v>45.093830653554932</v>
       </c>
     </row>
     <row r="49" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A49" s="54" t="s">
         <v>71</v>
       </c>
       <c r="B49" s="172" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C49" s="173">
-        <v>4682.6059999999998</v>
+        <v>6302.7449999999999</v>
       </c>
       <c r="D49" s="174">
-        <v>1.3698818529172676</v>
+        <v>1.2812167819600062</v>
       </c>
       <c r="E49" s="173">
-        <v>5651.5079999999998</v>
+        <v>8308.7000000000007</v>
       </c>
       <c r="F49" s="174">
-        <v>2.2022916785243694</v>
+        <v>2.2019870734318894</v>
       </c>
       <c r="G49" s="173">
-        <v>-968.90200000000004</v>
+        <v>-2005.9549999999999</v>
       </c>
       <c r="H49" s="173">
-        <v>2312.6260000000002</v>
+        <v>3192.65</v>
       </c>
       <c r="I49" s="174">
-        <v>1.0058288312821828</v>
+        <v>0.93922446785512392</v>
       </c>
       <c r="J49" s="173">
-        <v>4761.3980000000001</v>
+        <v>6731.3819999999996</v>
       </c>
       <c r="K49" s="174">
-        <v>2.5562955283959945</v>
+        <v>2.4945500177015543</v>
       </c>
       <c r="L49" s="173">
-        <v>-2448.7719999999999</v>
+        <v>-3538.732</v>
       </c>
       <c r="M49" s="175">
-        <v>2369.98</v>
+        <v>3110.0949999999998</v>
       </c>
       <c r="N49" s="176">
-        <v>102.48003784442447</v>
+        <v>97.414217029740186</v>
       </c>
       <c r="O49" s="175">
-        <v>890.11</v>
+        <v>1577.318</v>
       </c>
       <c r="P49" s="176">
-        <v>18.694299447347188</v>
+        <v>23.432305580042851</v>
       </c>
     </row>
     <row r="50" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A50" s="54" t="s">
         <v>75</v>
       </c>
       <c r="B50" s="172" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C50" s="173">
-        <v>4619.2340000000004</v>
+        <v>5266.6710000000003</v>
       </c>
       <c r="D50" s="174">
-        <v>1.3513425709911193</v>
+        <v>1.0706045175970291</v>
       </c>
       <c r="E50" s="173">
-        <v>423.40800000000002</v>
+        <v>8005.9229999999998</v>
       </c>
       <c r="F50" s="174">
-        <v>0.16499453155169314</v>
+        <v>2.1217445517218159</v>
       </c>
       <c r="G50" s="173">
-        <v>4195.826</v>
+        <v>-2739.252</v>
       </c>
       <c r="H50" s="173">
-        <v>475.26799999999997</v>
+        <v>4096.3680000000004</v>
       </c>
       <c r="I50" s="174">
-        <v>0.20670798347239044</v>
+        <v>1.2050832552703108</v>
       </c>
       <c r="J50" s="173">
-        <v>346.95</v>
+        <v>8181.652</v>
       </c>
       <c r="K50" s="174">
-        <v>0.18627023692978201</v>
+        <v>3.0319985021542317</v>
       </c>
       <c r="L50" s="173">
-        <v>128.31800000000001</v>
+        <v>-4085.2840000000001</v>
       </c>
       <c r="M50" s="175">
-        <v>4143.9660000000003</v>
+        <v>1170.3030000000001</v>
       </c>
       <c r="N50" s="176">
-        <v>871.92194719610825</v>
+        <v>28.569283814344804</v>
       </c>
       <c r="O50" s="175">
-        <v>76.457999999999998</v>
+        <v>-175.72900000000001</v>
       </c>
       <c r="P50" s="176">
-        <v>22.037181150021617</v>
+        <v>-2.1478425139568391</v>
       </c>
     </row>
     <row r="51" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A51" s="54" t="s">
         <v>73</v>
       </c>
       <c r="B51" s="172" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="C51" s="178">
-        <v>3724.5619999999999</v>
+        <v>5255.15</v>
       </c>
       <c r="D51" s="179">
-        <v>1.0896090539894332</v>
+        <v>1.0682625382618409</v>
       </c>
       <c r="E51" s="178">
-        <v>5530.5410000000002</v>
+        <v>939.98599999999999</v>
       </c>
       <c r="F51" s="179">
-        <v>2.1551530002324766</v>
+        <v>0.24911683189992995</v>
       </c>
       <c r="G51" s="178">
-        <v>-1805.979</v>
+        <v>4315.1639999999998</v>
       </c>
       <c r="H51" s="178">
-        <v>2819.7159999999999</v>
+        <v>803.06</v>
       </c>
       <c r="I51" s="179">
-        <v>1.2263771352685957</v>
+        <v>0.23624687991346868</v>
       </c>
       <c r="J51" s="178">
-        <v>5520.8810000000003</v>
+        <v>517.01700000000005</v>
       </c>
       <c r="K51" s="179">
-        <v>2.9640461505436857</v>
+        <v>0.19159880786768665</v>
       </c>
       <c r="L51" s="178">
-        <v>-2701.165</v>
+        <v>286.04300000000001</v>
       </c>
       <c r="M51" s="180">
-        <v>904.846</v>
+        <v>4452.09</v>
       </c>
       <c r="N51" s="181">
-        <v>32.089969344430429</v>
+        <v>554.39070555126636</v>
       </c>
       <c r="O51" s="180">
-        <v>9.66</v>
+        <v>422.96899999999999</v>
       </c>
       <c r="P51" s="181">
-        <v>0.17497207420337443</v>
+        <v>81.809495625869161</v>
       </c>
     </row>
     <row r="52" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A52" s="54" t="s">
         <v>77</v>
       </c>
       <c r="B52" s="183" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="C52" s="173">
-        <v>3317.5549999999998</v>
+        <v>4555.326</v>
       </c>
       <c r="D52" s="174">
-        <v>0.97054041927827051</v>
+        <v>0.9260028953255679</v>
       </c>
       <c r="E52" s="173">
-        <v>2566.9110000000001</v>
+        <v>3716.8690000000001</v>
       </c>
       <c r="F52" s="174">
-        <v>1.0002793475321397</v>
+        <v>0.9850515112640621</v>
       </c>
       <c r="G52" s="173">
-        <v>750.64400000000001</v>
+        <v>838.45699999999999</v>
       </c>
       <c r="H52" s="173">
-        <v>1388.914</v>
+        <v>2072.761</v>
       </c>
       <c r="I52" s="174">
-        <v>0.60407940815828487</v>
+        <v>0.60977177179329223</v>
       </c>
       <c r="J52" s="173">
-        <v>2841.4229999999998</v>
+        <v>3932.777</v>
       </c>
       <c r="K52" s="174">
-        <v>1.5255008947333391</v>
+        <v>1.4574286431770274</v>
       </c>
       <c r="L52" s="173">
-        <v>-1452.509</v>
+        <v>-1860.0160000000001</v>
       </c>
       <c r="M52" s="175">
-        <v>1928.6410000000001</v>
+        <v>2482.5650000000001</v>
       </c>
       <c r="N52" s="176">
-        <v>138.85964141768318</v>
+        <v>119.77092390294877</v>
       </c>
       <c r="O52" s="175">
-        <v>-274.512</v>
+        <v>-215.90799999999999</v>
       </c>
       <c r="P52" s="176">
-        <v>-9.6610747502219834</v>
+        <v>-5.489962944758882</v>
       </c>
     </row>
     <row r="53" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A53" s="54" t="s">
         <v>79</v>
       </c>
       <c r="B53" s="172" t="s">
         <v>80</v>
       </c>
       <c r="C53" s="173">
-        <v>1930.9069999999999</v>
+        <v>3123.1689999999999</v>
       </c>
       <c r="D53" s="174">
-        <v>0.5648808503151711</v>
+        <v>0.63487520686577847</v>
       </c>
       <c r="E53" s="173">
-        <v>1645.933</v>
+        <v>2350</v>
       </c>
       <c r="F53" s="174">
-        <v>0.64139067825943985</v>
+        <v>0.62280135551469429</v>
       </c>
       <c r="G53" s="173">
-        <v>284.97399999999999</v>
+        <v>773.16899999999998</v>
       </c>
       <c r="H53" s="173">
-        <v>1663.5119999999999</v>
+        <v>2454.8789999999999</v>
       </c>
       <c r="I53" s="174">
-        <v>0.72351012692233263</v>
+        <v>0.72218452458732363</v>
       </c>
       <c r="J53" s="173">
-        <v>1028.9580000000001</v>
+        <v>1519.626</v>
       </c>
       <c r="K53" s="174">
-        <v>0.55242614339471008</v>
+        <v>0.56315078615353309</v>
       </c>
       <c r="L53" s="173">
-        <v>634.55399999999997</v>
+        <v>935.25300000000004</v>
       </c>
       <c r="M53" s="175">
-        <v>267.39499999999998</v>
+        <v>668.29</v>
       </c>
       <c r="N53" s="176">
-        <v>16.074125103996845</v>
+        <v>27.22293033587399</v>
       </c>
       <c r="O53" s="175">
-        <v>616.97500000000002</v>
+        <v>830.37400000000002</v>
       </c>
       <c r="P53" s="176">
-        <v>59.961145158500152</v>
+        <v>54.643313552150332</v>
       </c>
     </row>
     <row r="54" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A54" s="54" t="s">
         <v>81</v>
       </c>
       <c r="B54" s="172" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="C54" s="173">
-        <v>1889.1</v>
+        <v>2622.848</v>
       </c>
       <c r="D54" s="174">
-        <v>0.55265034221243692</v>
+        <v>0.53317036848710175</v>
       </c>
       <c r="E54" s="173">
-        <v>1206.4659999999999</v>
+        <v>1673.048</v>
       </c>
       <c r="F54" s="174">
-        <v>0.4701382413724941</v>
+        <v>0.44339428180474394</v>
       </c>
       <c r="G54" s="173">
-        <v>682.63400000000001</v>
+        <v>949.8</v>
       </c>
       <c r="H54" s="173">
-        <v>1682.0809999999999</v>
+        <v>2302.8009999999999</v>
       </c>
       <c r="I54" s="174">
-        <v>0.73158632928625955</v>
+        <v>0.67744570930144155</v>
       </c>
       <c r="J54" s="173">
-        <v>1015.152</v>
+        <v>1452.4559999999999</v>
       </c>
       <c r="K54" s="174">
-        <v>0.54501398921960542</v>
+        <v>0.53825858352872102</v>
       </c>
       <c r="L54" s="173">
-        <v>666.92899999999997</v>
+        <v>850.34500000000003</v>
       </c>
       <c r="M54" s="175">
-        <v>207.01900000000001</v>
+        <v>320.04700000000003</v>
       </c>
       <c r="N54" s="176">
-        <v>12.30731457046361</v>
+        <v>13.898161412992266</v>
       </c>
       <c r="O54" s="175">
-        <v>191.31399999999999</v>
+        <v>220.59200000000001</v>
       </c>
       <c r="P54" s="176">
-        <v>18.845847715416017</v>
+        <v>15.187516867980854</v>
       </c>
     </row>
     <row r="55" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A55" s="54" t="s">
         <v>83</v>
       </c>
       <c r="B55" s="172" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="C55" s="173">
-        <v>866.03</v>
+        <v>2296.2049999999999</v>
       </c>
       <c r="D55" s="174">
-        <v>0.25335438879161332</v>
+        <v>0.46677065006127905</v>
       </c>
       <c r="E55" s="173">
-        <v>2183.3009999999999</v>
+        <v>3597.7289999999998</v>
       </c>
       <c r="F55" s="174">
-        <v>0.85079338541393446</v>
+        <v>0.9534768076487341</v>
       </c>
       <c r="G55" s="173">
-        <v>-1317.271</v>
+        <v>-1301.5239999999999</v>
       </c>
       <c r="H55" s="173">
-        <v>893.88499999999999</v>
+        <v>909.29100000000005</v>
       </c>
       <c r="I55" s="174">
-        <v>0.38877678658402781</v>
+        <v>0.26749827121684289</v>
       </c>
       <c r="J55" s="173">
-        <v>1487.28</v>
+        <v>2705.4789999999998</v>
       </c>
       <c r="K55" s="174">
-        <v>0.79848969010210757</v>
+        <v>1.0026102644807833</v>
       </c>
       <c r="L55" s="173">
-        <v>-593.39499999999998</v>
+        <v>-1796.1880000000001</v>
       </c>
       <c r="M55" s="175">
-        <v>-27.855</v>
+        <v>1386.914</v>
       </c>
       <c r="N55" s="176">
-        <v>-3.1161726620314694</v>
+        <v>152.52696881416401</v>
       </c>
       <c r="O55" s="175">
-        <v>696.02099999999996</v>
+        <v>892.25</v>
       </c>
       <c r="P55" s="176">
-        <v>46.798249152815877</v>
+        <v>32.979372599085046</v>
       </c>
     </row>
     <row r="56" spans="1:35" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="54" t="s">
         <v>92</v>
       </c>
       <c r="B56" s="172" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="C56" s="173">
-        <v>757.53599999999994</v>
+        <v>487.42200000000003</v>
       </c>
       <c r="D56" s="174">
-        <v>0.22161480580077317</v>
+        <v>9.9082740345121073E-2</v>
       </c>
       <c r="E56" s="173">
-        <v>2475.431</v>
+        <v>4083.76</v>
       </c>
       <c r="F56" s="174">
-        <v>0.96463122622515229</v>
+        <v>1.082285644083697</v>
       </c>
       <c r="G56" s="173">
-        <v>-1717.895</v>
+        <v>-3596.3380000000002</v>
       </c>
       <c r="H56" s="173">
-        <v>615.57399999999996</v>
+        <v>558.30700000000002</v>
       </c>
       <c r="I56" s="174">
-        <v>0.26773117529064294</v>
+        <v>0.16424462279761035</v>
       </c>
       <c r="J56" s="173">
-        <v>1887.3910000000001</v>
+        <v>4427.1589999999997</v>
       </c>
       <c r="K56" s="174">
-        <v>1.0133009619516882</v>
+        <v>1.6406392568149595</v>
       </c>
       <c r="L56" s="173">
-        <v>-1271.817</v>
+        <v>-3868.8519999999999</v>
       </c>
       <c r="M56" s="175">
-        <v>141.96199999999999</v>
+        <v>-70.885000000000005</v>
       </c>
       <c r="N56" s="176">
-        <v>23.061727753283929</v>
+        <v>-12.696419711735658</v>
       </c>
       <c r="O56" s="175">
-        <v>588.04</v>
+        <v>-343.399</v>
       </c>
       <c r="P56" s="176">
-        <v>31.156236307156281</v>
+        <v>-7.7566448370162435</v>
       </c>
       <c r="Q56" s="184"/>
       <c r="AE56" s="184"/>
       <c r="AG56" s="184"/>
       <c r="AI56" s="184"/>
     </row>
     <row r="57" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A57" s="54" t="s">
         <v>87</v>
       </c>
       <c r="B57" s="186" t="s">
         <v>88</v>
       </c>
       <c r="C57" s="187">
-        <v>14370.032999999999</v>
+        <v>22133.312999999998</v>
       </c>
       <c r="D57" s="188">
-        <v>4.2039085570133983</v>
+        <v>4.4992415298371693</v>
       </c>
       <c r="E57" s="187">
-        <v>58674.29</v>
+        <v>80933.006999999998</v>
       </c>
       <c r="F57" s="188">
-        <v>22.864322338449419</v>
+        <v>21.449015517225632</v>
       </c>
       <c r="G57" s="187">
-        <v>-44304.256999999998</v>
+        <v>-58799.694000000003</v>
       </c>
       <c r="H57" s="187">
-        <v>12641.041999999999</v>
+        <v>18688.210999999999</v>
       </c>
       <c r="I57" s="188">
-        <v>5.4979596791910952</v>
+        <v>5.4977604910150726</v>
       </c>
       <c r="J57" s="187">
-        <v>43596.482000000004</v>
+        <v>59008.826000000001</v>
       </c>
       <c r="K57" s="188">
-        <v>23.406044189205872</v>
+        <v>21.867792964780179</v>
       </c>
       <c r="L57" s="187">
-        <v>-30955.439999999999</v>
+        <v>-40320.614999999998</v>
       </c>
       <c r="M57" s="189">
-        <v>1728.991</v>
+        <v>3445.1019999999999</v>
       </c>
       <c r="N57" s="190">
-        <v>13.677598729598397</v>
+        <v>18.434627049105984</v>
       </c>
       <c r="O57" s="189">
-        <v>15077.808000000001</v>
+        <v>21924.181</v>
       </c>
       <c r="P57" s="190">
-        <v>34.584919030852078</v>
+        <v>37.154070816457185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:P1"/>
     <mergeCell ref="B3:P3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AI42"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="75" workbookViewId="0">
       <pane xSplit="3" ySplit="9" topLeftCell="D10" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
       <selection pane="bottomRight" sqref="A1:O1"/>
@@ -9936,51 +9936,51 @@
     <col min="4" max="4" width="9.625" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="6.875" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="6.875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.125" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.625" style="132" customWidth="1"/>
     <col min="13" max="13" width="7.625" style="12" customWidth="1"/>
     <col min="14" max="14" width="8.625" style="132" customWidth="1"/>
     <col min="15" max="15" width="7.625" style="12" customWidth="1"/>
     <col min="16" max="16" width="9" style="1"/>
     <col min="17" max="17" width="9" style="133"/>
     <col min="18" max="30" width="9" style="1"/>
     <col min="31" max="31" width="9" style="133"/>
     <col min="32" max="32" width="9" style="1"/>
     <col min="33" max="33" width="9" style="133"/>
     <col min="34" max="34" width="9" style="1"/>
     <col min="35" max="35" width="9" style="133"/>
     <col min="36" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" s="197" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="422" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B1" s="422"/>
       <c r="C1" s="422"/>
       <c r="D1" s="422"/>
       <c r="E1" s="422"/>
       <c r="F1" s="422"/>
       <c r="G1" s="422"/>
       <c r="H1" s="422"/>
       <c r="I1" s="422"/>
       <c r="J1" s="422"/>
       <c r="K1" s="422"/>
       <c r="L1" s="422"/>
       <c r="M1" s="422"/>
       <c r="N1" s="422"/>
       <c r="O1" s="422"/>
       <c r="Q1" s="198"/>
       <c r="AE1" s="198"/>
       <c r="AG1" s="198"/>
       <c r="AI1" s="198"/>
     </row>
     <row r="2" spans="1:35" s="134" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="193"/>
       <c r="B2" s="199"/>
       <c r="C2" s="13"/>
       <c r="D2" s="200" t="s">
@@ -10055,51 +10055,51 @@
         <v>39</v>
       </c>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="146"/>
       <c r="G5" s="32"/>
       <c r="H5" s="29" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="30"/>
       <c r="J5" s="147"/>
       <c r="K5" s="148"/>
       <c r="L5" s="33" t="s">
         <v>6</v>
       </c>
       <c r="M5" s="149"/>
       <c r="N5" s="150"/>
       <c r="O5" s="149"/>
       <c r="Q5" s="144"/>
       <c r="AE5" s="144"/>
       <c r="AG5" s="144"/>
       <c r="AI5" s="144"/>
     </row>
     <row r="6" spans="1:35" s="54" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="151" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B6" s="152" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="39"/>
       <c r="D6" s="152" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="39"/>
       <c r="F6" s="153" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="152" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="39"/>
       <c r="I6" s="152" t="s">
         <v>17</v>
       </c>
       <c r="J6" s="39"/>
       <c r="K6" s="154" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="33" t="s">
         <v>14</v>
@@ -10145,705 +10145,705 @@
       <c r="J7" s="47" t="s">
         <v>10</v>
       </c>
       <c r="K7" s="156" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M7" s="50" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="49" t="s">
         <v>9</v>
       </c>
       <c r="O7" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q7" s="144"/>
       <c r="AE7" s="144"/>
       <c r="AG7" s="144"/>
       <c r="AI7" s="144"/>
     </row>
     <row r="8" spans="1:35" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="206" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B8" s="158">
-        <v>78478.618000000002</v>
+        <v>75297.967000000004</v>
       </c>
       <c r="C8" s="207">
         <v>100</v>
       </c>
       <c r="D8" s="208">
-        <v>60573.031000000003</v>
+        <v>58125.955999999998</v>
       </c>
       <c r="E8" s="207">
         <v>100</v>
       </c>
       <c r="F8" s="208">
-        <v>17905.587</v>
+        <v>17172.010999999999</v>
       </c>
       <c r="G8" s="158">
-        <v>51738.057999999997</v>
+        <v>56675.608</v>
       </c>
       <c r="H8" s="207">
         <v>100</v>
       </c>
       <c r="I8" s="208">
-        <v>39110.697999999997</v>
+        <v>42319.446000000004</v>
       </c>
       <c r="J8" s="207">
         <v>100</v>
       </c>
       <c r="K8" s="208">
-        <v>12627.36</v>
+        <v>14356.162</v>
       </c>
       <c r="L8" s="160">
-        <v>26740.560000000001</v>
+        <v>18622.359</v>
       </c>
       <c r="M8" s="209">
-        <v>51.68450659667203</v>
+        <v>32.857801896011416</v>
       </c>
       <c r="N8" s="210">
-        <v>21462.332999999999</v>
+        <v>15806.51</v>
       </c>
       <c r="O8" s="209">
-        <v>54.875862864937872</v>
+        <v>37.350465315637635</v>
       </c>
       <c r="Q8" s="144"/>
       <c r="AE8" s="144"/>
       <c r="AG8" s="144"/>
       <c r="AI8" s="144"/>
     </row>
     <row r="9" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="211" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B9" s="163">
-        <v>45269.786999999997</v>
+        <v>41234.432000000001</v>
       </c>
       <c r="C9" s="212">
-        <v>57.684230626997021</v>
+        <v>54.761680351874574</v>
       </c>
       <c r="D9" s="213">
-        <v>44367.061000000002</v>
+        <v>43148.038999999997</v>
       </c>
       <c r="E9" s="212">
-        <v>73.245568642586164</v>
+        <v>74.231964460077009</v>
       </c>
       <c r="F9" s="213">
-        <v>902.726</v>
+        <v>-1913.607</v>
       </c>
       <c r="G9" s="163">
-        <v>29324.016</v>
+        <v>31284.264999999999</v>
       </c>
       <c r="H9" s="212">
-        <v>56.677844382949203</v>
+        <v>55.19881674670345</v>
       </c>
       <c r="I9" s="213">
-        <v>26356.368999999999</v>
+        <v>29658.959999999999</v>
       </c>
       <c r="J9" s="212">
-        <v>67.389155263861568</v>
+        <v>70.083526140677748</v>
       </c>
       <c r="K9" s="213">
-        <v>2967.6469999999999</v>
+        <v>1625.3050000000001</v>
       </c>
       <c r="L9" s="165">
-        <v>15945.771000000001</v>
+        <v>9950.1669999999995</v>
       </c>
       <c r="M9" s="214">
-        <v>54.3778553387776</v>
+        <v>31.8056601297809</v>
       </c>
       <c r="N9" s="215">
-        <v>18010.691999999999</v>
+        <v>13489.079</v>
       </c>
       <c r="O9" s="214">
-        <v>68.335255133208989</v>
+        <v>45.48062035890672</v>
       </c>
       <c r="Q9" s="144"/>
       <c r="AE9" s="144"/>
       <c r="AG9" s="144"/>
       <c r="AI9" s="144"/>
     </row>
     <row r="10" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="216" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B10" s="158">
-        <v>18773.182000000001</v>
+        <v>13578.186</v>
       </c>
       <c r="C10" s="207">
-        <v>23.921397290660749</v>
+        <v>18.032606378336883</v>
       </c>
       <c r="D10" s="208">
-        <v>10944.77</v>
+        <v>10255.373</v>
       </c>
       <c r="E10" s="207">
-        <v>18.068717743379889</v>
+        <v>17.643362287237046</v>
       </c>
       <c r="F10" s="208">
-        <v>7828.4120000000003</v>
+        <v>3322.8130000000001</v>
       </c>
       <c r="G10" s="158">
-        <v>9838.1509999999998</v>
+        <v>11625.925999999999</v>
       </c>
       <c r="H10" s="207">
-        <v>19.015307841666573</v>
+        <v>20.513103273634048</v>
       </c>
       <c r="I10" s="208">
-        <v>4895.7039999999997</v>
+        <v>5890.7849999999999</v>
       </c>
       <c r="J10" s="207">
-        <v>12.517557216698103</v>
+        <v>13.919806511644788</v>
       </c>
       <c r="K10" s="208">
-        <v>4942.4470000000001</v>
+        <v>5735.1409999999996</v>
       </c>
       <c r="L10" s="160">
-        <v>8935.0310000000009</v>
+        <v>1952.26</v>
       </c>
       <c r="M10" s="209">
-        <v>90.82022628032442</v>
+        <v>16.792296802852523</v>
       </c>
       <c r="N10" s="210">
-        <v>6049.0659999999998</v>
+        <v>4364.5879999999997</v>
       </c>
       <c r="O10" s="209">
-        <v>123.55865468990773</v>
+        <v>74.091789124878943</v>
       </c>
       <c r="Q10" s="144"/>
       <c r="AE10" s="144"/>
       <c r="AG10" s="144"/>
       <c r="AI10" s="144"/>
     </row>
     <row r="11" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="211" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B11" s="163">
-        <v>457.63499999999999</v>
+        <v>475.61</v>
       </c>
       <c r="C11" s="212">
-        <v>0.58313335741972416</v>
+        <v>0.63163723928960791</v>
       </c>
       <c r="D11" s="213">
-        <v>2501.9270000000001</v>
+        <v>2117.4810000000002</v>
       </c>
       <c r="E11" s="212">
-        <v>4.1304305871700562</v>
+        <v>3.6429181483053803</v>
       </c>
       <c r="F11" s="213">
-        <v>-2044.2919999999999</v>
+        <v>-1641.8710000000001</v>
       </c>
       <c r="G11" s="163">
-        <v>642.40700000000004</v>
+        <v>484.16</v>
       </c>
       <c r="H11" s="212">
-        <v>1.2416527114334286</v>
+        <v>0.85426520700051423</v>
       </c>
       <c r="I11" s="213">
-        <v>2038.5640000000001</v>
+        <v>2126.4830000000002</v>
       </c>
       <c r="J11" s="212">
-        <v>5.2122925548401104</v>
+        <v>5.0248365727660991</v>
       </c>
       <c r="K11" s="213">
-        <v>-1396.1569999999999</v>
+        <v>-1642.3230000000001</v>
       </c>
       <c r="L11" s="165">
-        <v>-184.77199999999999</v>
+        <v>-8.5500000000000007</v>
       </c>
       <c r="M11" s="214">
-        <v>-28.762451218619972</v>
+        <v>-1.7659451421017844</v>
       </c>
       <c r="N11" s="215">
-        <v>463.363</v>
+        <v>-9.0020000000000007</v>
       </c>
       <c r="O11" s="214">
-        <v>22.729872596592504</v>
+        <v>-0.42332809620391981</v>
       </c>
       <c r="Q11" s="144"/>
       <c r="AE11" s="144"/>
       <c r="AG11" s="144"/>
       <c r="AI11" s="144"/>
     </row>
     <row r="12" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="211" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B12" s="163">
-        <v>198.95099999999999</v>
+        <v>130.99199999999999</v>
       </c>
       <c r="C12" s="212">
-        <v>0.25350981588386279</v>
+        <v>0.17396485618263768</v>
       </c>
       <c r="D12" s="213">
-        <v>447.08699999999999</v>
+        <v>129.21600000000001</v>
       </c>
       <c r="E12" s="212">
-        <v>0.73809580372492833</v>
+        <v>0.22230344048018752</v>
       </c>
       <c r="F12" s="213">
-        <v>-248.136</v>
+        <v>1.776</v>
       </c>
       <c r="G12" s="163">
-        <v>131.89400000000001</v>
+        <v>112.053</v>
       </c>
       <c r="H12" s="212">
-        <v>0.25492646051771017</v>
+        <v>0.19770939201922633</v>
       </c>
       <c r="I12" s="213">
-        <v>129.75700000000001</v>
+        <v>207.18700000000001</v>
       </c>
       <c r="J12" s="212">
-        <v>0.3317685611236087</v>
+        <v>0.48957871518450402</v>
       </c>
       <c r="K12" s="213">
-        <v>2.137</v>
+        <v>-95.134</v>
       </c>
       <c r="L12" s="165">
-        <v>67.057000000000002</v>
+        <v>18.939</v>
       </c>
       <c r="M12" s="214">
-        <v>50.841584909093662</v>
+        <v>16.90182324435758</v>
       </c>
       <c r="N12" s="215">
-        <v>317.33</v>
+        <v>-77.971000000000004</v>
       </c>
       <c r="O12" s="214">
-        <v>244.55713371918279</v>
+        <v>-37.633152659191936</v>
       </c>
       <c r="Q12" s="144"/>
       <c r="AE12" s="144"/>
       <c r="AG12" s="144"/>
       <c r="AI12" s="144"/>
     </row>
     <row r="13" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="217" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B13" s="158">
-        <v>1077.5409999999999</v>
+        <v>1093.95</v>
       </c>
       <c r="C13" s="207">
-        <v>1.3730376852456805</v>
+        <v>1.4528280690499917</v>
       </c>
       <c r="D13" s="208">
-        <v>1749.1590000000001</v>
+        <v>1908.222</v>
       </c>
       <c r="E13" s="207">
-        <v>2.8876861057192267</v>
+        <v>3.282908585623951</v>
       </c>
       <c r="F13" s="208">
-        <v>-671.61800000000005</v>
+        <v>-814.27200000000005</v>
       </c>
       <c r="G13" s="158">
-        <v>394.80599999999998</v>
+        <v>544.20899999999995</v>
       </c>
       <c r="H13" s="207">
-        <v>0.7630862372143925</v>
+        <v>0.9602173125341682</v>
       </c>
       <c r="I13" s="208">
-        <v>1138.6569999999999</v>
+        <v>1311.7370000000001</v>
       </c>
       <c r="J13" s="207">
-        <v>2.9113696717967037</v>
+        <v>3.0996081564961884</v>
       </c>
       <c r="K13" s="208">
-        <v>-743.851</v>
+        <v>-767.52800000000002</v>
       </c>
       <c r="L13" s="160">
-        <v>682.73500000000001</v>
+        <v>549.74099999999999</v>
       </c>
       <c r="M13" s="209">
-        <v>172.92923613116315</v>
+        <v>101.01652122622006</v>
       </c>
       <c r="N13" s="210">
-        <v>610.50199999999995</v>
+        <v>596.48500000000001</v>
       </c>
       <c r="O13" s="209">
-        <v>53.615970393191283</v>
+        <v>45.47291110946783</v>
       </c>
       <c r="Q13" s="144"/>
       <c r="AE13" s="144"/>
       <c r="AG13" s="144"/>
       <c r="AI13" s="144"/>
     </row>
     <row r="14" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="211" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B14" s="163">
-        <v>4656.4390000000003</v>
+        <v>5055.6360000000004</v>
       </c>
       <c r="C14" s="212">
-        <v>5.9333855751639257</v>
+        <v>6.7141733056351978</v>
       </c>
       <c r="D14" s="213">
-        <v>4776.3370000000004</v>
+        <v>4851.558</v>
       </c>
       <c r="E14" s="212">
-        <v>7.885253422434813</v>
+        <v>8.346629172000199</v>
       </c>
       <c r="F14" s="213">
-        <v>-119.898</v>
+        <v>204.078</v>
       </c>
       <c r="G14" s="163">
-        <v>3319.6909999999998</v>
+        <v>3208.7289999999998</v>
       </c>
       <c r="H14" s="212">
-        <v>6.4163424920200915</v>
+        <v>5.6615696120983827</v>
       </c>
       <c r="I14" s="213">
-        <v>3888.0349999999999</v>
+        <v>3969.9540000000002</v>
       </c>
       <c r="J14" s="212">
-        <v>9.941103582452044</v>
+        <v>9.3809214799267462</v>
       </c>
       <c r="K14" s="213">
-        <v>-568.34400000000005</v>
+        <v>-761.22500000000002</v>
       </c>
       <c r="L14" s="165">
-        <v>1336.748</v>
+        <v>1846.9069999999999</v>
       </c>
       <c r="M14" s="214">
-        <v>40.267241740270407</v>
+        <v>57.558834043012041</v>
       </c>
       <c r="N14" s="215">
-        <v>888.30200000000002</v>
+        <v>881.60400000000004</v>
       </c>
       <c r="O14" s="214">
-        <v>22.847067991929084</v>
+        <v>22.206907183307415</v>
       </c>
       <c r="Q14" s="144"/>
       <c r="AE14" s="144"/>
       <c r="AG14" s="144"/>
       <c r="AI14" s="144"/>
     </row>
     <row r="15" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="218" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B15" s="163">
-        <v>4091.2080000000001</v>
+        <v>4554.143</v>
       </c>
       <c r="C15" s="212">
-        <v>5.2131499053665804</v>
+        <v>6.0481619643197009</v>
       </c>
       <c r="D15" s="213">
-        <v>3855.1660000000002</v>
+        <v>4128.3810000000003</v>
       </c>
       <c r="E15" s="212">
-        <v>6.3644924752073244</v>
+        <v>7.1024741511348219</v>
       </c>
       <c r="F15" s="213">
-        <v>236.042</v>
+        <v>425.762</v>
       </c>
       <c r="G15" s="163">
-        <v>2877.855</v>
+        <v>2776.8049999999998</v>
       </c>
       <c r="H15" s="212">
-        <v>5.5623560513229933</v>
+        <v>4.8994710387579783</v>
       </c>
       <c r="I15" s="213">
-        <v>2987.1819999999998</v>
+        <v>3164.1419999999998</v>
       </c>
       <c r="J15" s="212">
-        <v>7.6377619238603218</v>
+        <v>7.476803926024929</v>
       </c>
       <c r="K15" s="213">
-        <v>-109.327</v>
+        <v>-387.33699999999999</v>
       </c>
       <c r="L15" s="165">
-        <v>1213.3530000000001</v>
+        <v>1777.338</v>
       </c>
       <c r="M15" s="214">
-        <v>42.161714193383617</v>
+        <v>64.006583105403507</v>
       </c>
       <c r="N15" s="215">
-        <v>867.98400000000004</v>
+        <v>964.23900000000003</v>
       </c>
       <c r="O15" s="214">
-        <v>29.056950664539354</v>
+        <v>30.473948387904208</v>
       </c>
       <c r="Q15" s="144"/>
       <c r="AE15" s="144"/>
       <c r="AG15" s="144"/>
       <c r="AI15" s="144"/>
     </row>
     <row r="16" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="217" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B16" s="158">
-        <v>663.74800000000005</v>
+        <v>1389.9290000000001</v>
       </c>
       <c r="C16" s="207">
-        <v>0.84576922595655302</v>
+        <v>1.8459050826697618</v>
       </c>
       <c r="D16" s="208">
-        <v>379.11500000000001</v>
+        <v>376.791</v>
       </c>
       <c r="E16" s="207">
-        <v>0.6258808478644563</v>
+        <v>0.64823191897265309</v>
       </c>
       <c r="F16" s="208">
-        <v>284.63299999999998</v>
+        <v>1013.138</v>
       </c>
       <c r="G16" s="158">
-        <v>434.49799999999999</v>
+        <v>482.185</v>
       </c>
       <c r="H16" s="207">
-        <v>0.83980345764040842</v>
+        <v>0.85078046273451535</v>
       </c>
       <c r="I16" s="208">
-        <v>514.26</v>
+        <v>492.34100000000001</v>
       </c>
       <c r="J16" s="207">
-        <v>1.3148832066356884</v>
+        <v>1.1633918837217292</v>
       </c>
       <c r="K16" s="208">
-        <v>-79.762</v>
+        <v>-10.156000000000001</v>
       </c>
       <c r="L16" s="160">
-        <v>229.25</v>
+        <v>907.74400000000003</v>
       </c>
       <c r="M16" s="209">
-        <v>52.762038030094502</v>
+        <v>188.25637462799548</v>
       </c>
       <c r="N16" s="210">
-        <v>-135.14500000000001</v>
+        <v>-115.55</v>
       </c>
       <c r="O16" s="209">
-        <v>-26.279508419865437</v>
+        <v>-23.469505891242047</v>
       </c>
       <c r="Q16" s="144"/>
       <c r="AE16" s="144"/>
       <c r="AG16" s="144"/>
       <c r="AI16" s="144"/>
     </row>
     <row r="17" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="211" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B17" s="163">
-        <v>23234.489000000001</v>
+        <v>23597.311000000002</v>
       </c>
       <c r="C17" s="212">
-        <v>29.60613934358528</v>
+        <v>31.338576511634102</v>
       </c>
       <c r="D17" s="213">
-        <v>5676.1509999999998</v>
+        <v>5244.8059999999996</v>
       </c>
       <c r="E17" s="212">
-        <v>9.3707561043131555</v>
+        <v>9.0231737435853958</v>
       </c>
       <c r="F17" s="213">
-        <v>17558.338</v>
+        <v>18352.505000000001</v>
       </c>
       <c r="G17" s="163">
-        <v>15775.231</v>
+        <v>18878.728999999999</v>
       </c>
       <c r="H17" s="212">
-        <v>30.490574269331873</v>
+        <v>33.310148168150221</v>
       </c>
       <c r="I17" s="213">
-        <v>4959.8599999999997</v>
+        <v>4338.759</v>
       </c>
       <c r="J17" s="212">
-        <v>12.681594176611219</v>
+        <v>10.25240027953107</v>
       </c>
       <c r="K17" s="213">
-        <v>10815.370999999999</v>
+        <v>14539.97</v>
       </c>
       <c r="L17" s="165">
-        <v>7459.2579999999998</v>
+        <v>4718.5820000000003</v>
       </c>
       <c r="M17" s="214">
-        <v>47.284619794157059</v>
+        <v>24.994172012321382</v>
       </c>
       <c r="N17" s="215">
-        <v>716.29100000000005</v>
+        <v>906.04700000000003</v>
       </c>
       <c r="O17" s="214">
-        <v>14.441758436730067</v>
+        <v>20.882630263630684</v>
       </c>
       <c r="Q17" s="144"/>
       <c r="AE17" s="144"/>
       <c r="AG17" s="144"/>
       <c r="AI17" s="144"/>
     </row>
     <row r="18" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="211" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B18" s="163">
-        <v>3125.0729999999999</v>
+        <v>3335.5639999999999</v>
       </c>
       <c r="C18" s="212">
-        <v>3.9820693580511315</v>
+        <v>4.4298194664405743</v>
       </c>
       <c r="D18" s="213">
-        <v>286.714</v>
+        <v>326.54700000000003</v>
       </c>
       <c r="E18" s="212">
-        <v>0.47333606271081263</v>
+        <v>0.56179205035354596</v>
       </c>
       <c r="F18" s="213">
-        <v>2838.3589999999999</v>
+        <v>3009.0169999999998</v>
       </c>
       <c r="G18" s="163">
-        <v>1854.1759999999999</v>
+        <v>1853.797</v>
       </c>
       <c r="H18" s="212">
-        <v>3.5837757961460404</v>
+        <v>3.2708903625700851</v>
       </c>
       <c r="I18" s="213">
-        <v>220.58199999999999</v>
+        <v>367.34199999999998</v>
       </c>
       <c r="J18" s="212">
-        <v>0.56399402536871113</v>
+        <v>0.86802176002020448</v>
       </c>
       <c r="K18" s="213">
-        <v>1633.5940000000001</v>
+        <v>1486.4549999999999</v>
       </c>
       <c r="L18" s="165">
-        <v>1270.8969999999999</v>
+        <v>1481.7670000000001</v>
       </c>
       <c r="M18" s="214">
-        <v>68.542414528070694</v>
+        <v>79.931459593472212</v>
       </c>
       <c r="N18" s="215">
-        <v>66.132000000000005</v>
+        <v>-40.795000000000002</v>
       </c>
       <c r="O18" s="214">
-        <v>29.980687454098703</v>
+        <v>-11.10545486222648</v>
       </c>
       <c r="Q18" s="144"/>
       <c r="AE18" s="144"/>
       <c r="AG18" s="144"/>
       <c r="AI18" s="144"/>
     </row>
     <row r="19" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="211" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B19" s="163">
-        <v>237.84899999999999</v>
+        <v>163.15199999999999</v>
       </c>
       <c r="C19" s="212">
-        <v>0.30307490888792155</v>
+        <v>0.21667517265107572</v>
       </c>
       <c r="D19" s="213">
-        <v>760.26300000000003</v>
+        <v>392.19299999999998</v>
       </c>
       <c r="E19" s="212">
-        <v>1.2551179748624433</v>
+        <v>0.67472954767402016</v>
       </c>
       <c r="F19" s="213">
-        <v>-522.41399999999999</v>
+        <v>-229.041</v>
       </c>
       <c r="G19" s="163">
-        <v>172.87</v>
+        <v>160.315</v>
       </c>
       <c r="H19" s="212">
-        <v>0.33412541305667098</v>
+        <v>0.28286419088790365</v>
       </c>
       <c r="I19" s="213">
-        <v>372.34399999999999</v>
+        <v>331.37599999999998</v>
       </c>
       <c r="J19" s="212">
-        <v>0.952025964865163</v>
+        <v>0.78303482517233325</v>
       </c>
       <c r="K19" s="213">
-        <v>-199.47399999999999</v>
+        <v>-171.06100000000001</v>
       </c>
       <c r="L19" s="165">
-        <v>64.978999999999999</v>
+        <v>2.8370000000000002</v>
       </c>
       <c r="M19" s="214">
-        <v>37.588361196274654</v>
+        <v>1.7696410192433645</v>
       </c>
       <c r="N19" s="215">
-        <v>387.91899999999998</v>
+        <v>60.817</v>
       </c>
       <c r="O19" s="214">
-        <v>104.18295984358549</v>
+        <v>18.352868041137562</v>
       </c>
       <c r="Q19" s="144"/>
       <c r="AE19" s="144"/>
       <c r="AG19" s="144"/>
       <c r="AI19" s="144"/>
     </row>
     <row r="20" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="219" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B20" s="220">
-        <v>220.85400000000001</v>
+        <v>211.32</v>
       </c>
       <c r="C20" s="221">
-        <v>0.2814193287654479</v>
+        <v>0.28064502724223617</v>
       </c>
       <c r="D20" s="222">
-        <v>8.3320000000000007</v>
+        <v>7.8940000000000001</v>
       </c>
       <c r="E20" s="221">
-        <v>1.3755296478394817E-2</v>
+        <v>1.3580851900311112E-2</v>
       </c>
       <c r="F20" s="222">
-        <v>212.52199999999999</v>
+        <v>203.42599999999999</v>
       </c>
       <c r="G20" s="220">
-        <v>122.967</v>
+        <v>149.351</v>
       </c>
       <c r="H20" s="221">
-        <v>0.23767223733059326</v>
+        <v>0.26351900803604966</v>
       </c>
       <c r="I20" s="222">
-        <v>6.53</v>
+        <v>7.6479999999999997</v>
       </c>
       <c r="J20" s="221">
-        <v>1.669619908087552E-2</v>
+        <v>1.8072070225115897E-2</v>
       </c>
       <c r="K20" s="222">
-        <v>116.437</v>
+        <v>141.703</v>
       </c>
       <c r="L20" s="223">
-        <v>97.887</v>
+        <v>61.969000000000001</v>
       </c>
       <c r="M20" s="224">
-        <v>79.604284076215563</v>
+        <v>41.49218954007673</v>
       </c>
       <c r="N20" s="225">
-        <v>1.802</v>
+        <v>0.246</v>
       </c>
       <c r="O20" s="224">
-        <v>27.595712098009191</v>
+        <v>3.2165271966527196</v>
       </c>
       <c r="Q20" s="144"/>
       <c r="AE20" s="144"/>
       <c r="AG20" s="144"/>
       <c r="AI20" s="144"/>
     </row>
     <row r="21" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="226"/>
       <c r="B21" s="227"/>
       <c r="C21" s="228"/>
       <c r="D21" s="227"/>
       <c r="E21" s="228"/>
       <c r="F21" s="228"/>
       <c r="G21" s="227"/>
       <c r="H21" s="228"/>
       <c r="I21" s="227"/>
       <c r="J21" s="228"/>
       <c r="K21" s="228"/>
       <c r="L21" s="229"/>
       <c r="M21" s="230"/>
       <c r="N21" s="229"/>
       <c r="O21" s="230"/>
       <c r="Q21" s="144"/>
       <c r="AE21" s="144"/>
       <c r="AG21" s="144"/>
@@ -10902,51 +10902,51 @@
         <v>4</v>
       </c>
       <c r="D24" s="30"/>
       <c r="E24" s="30"/>
       <c r="F24" s="146"/>
       <c r="G24" s="32"/>
       <c r="H24" s="29" t="s">
         <v>5</v>
       </c>
       <c r="I24" s="30"/>
       <c r="J24" s="147"/>
       <c r="K24" s="148"/>
       <c r="L24" s="33" t="s">
         <v>6</v>
       </c>
       <c r="M24" s="149"/>
       <c r="N24" s="150"/>
       <c r="O24" s="149"/>
       <c r="Q24" s="144"/>
       <c r="AE24" s="144"/>
       <c r="AG24" s="144"/>
       <c r="AI24" s="144"/>
     </row>
     <row r="25" spans="1:35" s="54" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="151" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B25" s="152" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="39"/>
       <c r="D25" s="152" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="39"/>
       <c r="F25" s="153" t="s">
         <v>42</v>
       </c>
       <c r="G25" s="152" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="39"/>
       <c r="I25" s="152" t="s">
         <v>17</v>
       </c>
       <c r="J25" s="39"/>
       <c r="K25" s="154" t="s">
         <v>42</v>
       </c>
       <c r="L25" s="33" t="s">
         <v>14</v>
@@ -10992,731 +10992,731 @@
       <c r="J26" s="47" t="s">
         <v>10</v>
       </c>
       <c r="K26" s="156" t="s">
         <v>44</v>
       </c>
       <c r="L26" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M26" s="50" t="s">
         <v>11</v>
       </c>
       <c r="N26" s="49" t="s">
         <v>9</v>
       </c>
       <c r="O26" s="51" t="s">
         <v>11</v>
       </c>
       <c r="Q26" s="144"/>
       <c r="AE26" s="144"/>
       <c r="AG26" s="144"/>
       <c r="AI26" s="144"/>
     </row>
     <row r="27" spans="1:35" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="234" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B27" s="158">
-        <v>341825.53700000001</v>
+        <v>491934.315</v>
       </c>
       <c r="C27" s="207">
         <v>100</v>
       </c>
       <c r="D27" s="208">
-        <v>256619.41399999999</v>
+        <v>377327.37400000001</v>
       </c>
       <c r="E27" s="207">
         <v>100</v>
       </c>
       <c r="F27" s="208">
-        <v>85206.123000000007</v>
+        <v>114606.94100000001</v>
       </c>
       <c r="G27" s="158">
-        <v>229922.421</v>
+        <v>339924.06599999999</v>
       </c>
       <c r="H27" s="207">
         <v>100</v>
       </c>
       <c r="I27" s="208">
-        <v>186261.641</v>
+        <v>269843.53700000001</v>
       </c>
       <c r="J27" s="207">
         <v>100</v>
       </c>
       <c r="K27" s="208">
-        <v>43660.78</v>
+        <v>70080.528999999995</v>
       </c>
       <c r="L27" s="160">
-        <v>111903.11599999999</v>
+        <v>152010.24900000001</v>
       </c>
       <c r="M27" s="209">
-        <v>48.669945068123653</v>
+        <v>44.718884069832235</v>
       </c>
       <c r="N27" s="210">
-        <v>70357.773000000001</v>
+        <v>107483.837</v>
       </c>
       <c r="O27" s="209">
-        <v>37.773624575765439</v>
+        <v>39.831910815785079</v>
       </c>
       <c r="Q27" s="144"/>
       <c r="AE27" s="144"/>
       <c r="AG27" s="144"/>
       <c r="AI27" s="144"/>
     </row>
     <row r="28" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="211" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B28" s="163">
-        <v>187926.815</v>
+        <v>268173.07799999998</v>
       </c>
       <c r="C28" s="212">
-        <v>54.977406500790494</v>
+        <v>54.514001122283972</v>
       </c>
       <c r="D28" s="213">
-        <v>189607.91399999999</v>
+        <v>278079.04399999999</v>
       </c>
       <c r="E28" s="212">
-        <v>73.886815905518361</v>
+        <v>73.697023635502262</v>
       </c>
       <c r="F28" s="213">
-        <v>-1681.0989999999999</v>
+        <v>-9905.9660000000003</v>
       </c>
       <c r="G28" s="163">
-        <v>136596.39000000001</v>
+        <v>197331.12100000001</v>
       </c>
       <c r="H28" s="212">
-        <v>59.409773699277459</v>
+        <v>58.051529955516592</v>
       </c>
       <c r="I28" s="213">
-        <v>124615.977</v>
+        <v>181982.55600000001</v>
       </c>
       <c r="J28" s="212">
-        <v>66.903725496544936</v>
+        <v>67.440027663141706</v>
       </c>
       <c r="K28" s="213">
-        <v>11980.413</v>
+        <v>15348.565000000001</v>
       </c>
       <c r="L28" s="165">
-        <v>51330.425000000003</v>
+        <v>70841.956999999995</v>
       </c>
       <c r="M28" s="214">
-        <v>37.578170989731134</v>
+        <v>35.90004285233853</v>
       </c>
       <c r="N28" s="215">
-        <v>64991.936999999998</v>
+        <v>96096.487999999998</v>
       </c>
       <c r="O28" s="214">
-        <v>52.153775594922315</v>
+        <v>52.805329319585994</v>
       </c>
       <c r="Q28" s="144"/>
       <c r="AE28" s="144"/>
       <c r="AG28" s="144"/>
       <c r="AI28" s="144"/>
     </row>
     <row r="29" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="216" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B29" s="158">
-        <v>73134.642000000007</v>
+        <v>99939.672000000006</v>
       </c>
       <c r="C29" s="207">
-        <v>21.395312545065938</v>
+        <v>20.315653727063136</v>
       </c>
       <c r="D29" s="208">
-        <v>39348.58</v>
+        <v>59721.288999999997</v>
       </c>
       <c r="E29" s="207">
-        <v>15.333438490355213</v>
+        <v>15.827446698844597</v>
       </c>
       <c r="F29" s="208">
-        <v>33786.061999999998</v>
+        <v>40218.383000000002</v>
       </c>
       <c r="G29" s="158">
-        <v>46587.023999999998</v>
+        <v>67204.884999999995</v>
       </c>
       <c r="H29" s="207">
-        <v>20.262062219673652</v>
+        <v>19.770558110469295</v>
       </c>
       <c r="I29" s="208">
-        <v>23200.671999999999</v>
+        <v>34125.250999999997</v>
       </c>
       <c r="J29" s="207">
-        <v>12.455958121833577</v>
+        <v>12.646310294991428</v>
       </c>
       <c r="K29" s="208">
-        <v>23386.351999999999</v>
+        <v>33079.633999999998</v>
       </c>
       <c r="L29" s="160">
-        <v>26547.617999999999</v>
+        <v>32734.787</v>
       </c>
       <c r="M29" s="209">
-        <v>56.985005094980956</v>
+        <v>48.708939833763573</v>
       </c>
       <c r="N29" s="210">
-        <v>16147.907999999999</v>
+        <v>25596.038</v>
       </c>
       <c r="O29" s="209">
-        <v>69.601035694138517</v>
+        <v>75.006153068295376</v>
       </c>
       <c r="Q29" s="144"/>
       <c r="AE29" s="144"/>
       <c r="AG29" s="144"/>
       <c r="AI29" s="144"/>
     </row>
     <row r="30" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="211" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B30" s="163">
-        <v>2014.9939999999999</v>
+        <v>2937.2089999999998</v>
       </c>
       <c r="C30" s="212">
-        <v>0.58948024120269282</v>
+        <v>0.59707341212820253</v>
       </c>
       <c r="D30" s="213">
-        <v>8949.8880000000008</v>
+        <v>13598.028</v>
       </c>
       <c r="E30" s="212">
-        <v>3.487611424441956</v>
+        <v>3.6037745832879859</v>
       </c>
       <c r="F30" s="213">
-        <v>-6934.8940000000002</v>
+        <v>-10660.819</v>
       </c>
       <c r="G30" s="163">
-        <v>2401.9940000000001</v>
+        <v>3367.9409999999998</v>
       </c>
       <c r="H30" s="212">
-        <v>1.0446975938897234</v>
+        <v>0.99079216121167479</v>
       </c>
       <c r="I30" s="213">
-        <v>10693.89</v>
+        <v>15181.771000000001</v>
       </c>
       <c r="J30" s="212">
-        <v>5.7413270615392031</v>
+        <v>5.6261384537069716</v>
       </c>
       <c r="K30" s="213">
-        <v>-8291.8960000000006</v>
+        <v>-11813.83</v>
       </c>
       <c r="L30" s="165">
-        <v>-387</v>
+        <v>-430.73200000000003</v>
       </c>
       <c r="M30" s="214">
-        <v>-16.11161393408976</v>
+        <v>-12.789178907825285</v>
       </c>
       <c r="N30" s="215">
-        <v>-1744.002</v>
+        <v>-1583.7429999999999</v>
       </c>
       <c r="O30" s="214">
-        <v>-16.308396663889379</v>
+        <v>-10.431872539771545</v>
       </c>
       <c r="Q30" s="144"/>
       <c r="AE30" s="144"/>
       <c r="AG30" s="144"/>
       <c r="AI30" s="144"/>
     </row>
     <row r="31" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="211" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B31" s="163">
-        <v>668.471</v>
+        <v>1021.922</v>
       </c>
       <c r="C31" s="212">
-        <v>0.19555911646238414</v>
+        <v>0.20773545752749531</v>
       </c>
       <c r="D31" s="213">
-        <v>1244.6510000000001</v>
+        <v>2267.732</v>
       </c>
       <c r="E31" s="212">
-        <v>0.48501825352932965</v>
+        <v>0.60099853767831857</v>
       </c>
       <c r="F31" s="213">
-        <v>-576.17999999999995</v>
+        <v>-1245.81</v>
       </c>
       <c r="G31" s="163">
-        <v>629.99699999999996</v>
+        <v>860.46199999999999</v>
       </c>
       <c r="H31" s="212">
-        <v>0.27400416073385031</v>
+        <v>0.25313359248885897</v>
       </c>
       <c r="I31" s="213">
-        <v>604.58900000000006</v>
+        <v>898.72799999999995</v>
       </c>
       <c r="J31" s="212">
-        <v>0.32459125601712058</v>
+        <v>0.3330552252581836</v>
       </c>
       <c r="K31" s="213">
-        <v>25.408000000000001</v>
+        <v>-38.265999999999998</v>
       </c>
       <c r="L31" s="165">
-        <v>38.473999999999997</v>
+        <v>161.46</v>
       </c>
       <c r="M31" s="214">
-        <v>6.1070132079994028</v>
+        <v>18.764338227603311</v>
       </c>
       <c r="N31" s="215">
-        <v>640.06200000000001</v>
+        <v>1369.0039999999999</v>
       </c>
       <c r="O31" s="214">
-        <v>105.86729166425457</v>
+        <v>152.32684416197114</v>
       </c>
       <c r="Q31" s="144"/>
       <c r="AE31" s="144"/>
       <c r="AG31" s="144"/>
       <c r="AI31" s="144"/>
     </row>
     <row r="32" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="217" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B32" s="158">
-        <v>5090.1180000000004</v>
+        <v>6938.1030000000001</v>
       </c>
       <c r="C32" s="207">
-        <v>1.4890982238111719</v>
+        <v>1.4103718298244756</v>
       </c>
       <c r="D32" s="208">
-        <v>6579.6419999999998</v>
+        <v>9901.0859999999993</v>
       </c>
       <c r="E32" s="207">
-        <v>2.563968913123619</v>
+        <v>2.6240041624968349</v>
       </c>
       <c r="F32" s="208">
-        <v>-1489.5239999999999</v>
+        <v>-2962.9830000000002</v>
       </c>
       <c r="G32" s="158">
-        <v>2596.6669999999999</v>
+        <v>3659.2539999999999</v>
       </c>
       <c r="H32" s="207">
-        <v>1.1293665875238847</v>
+        <v>1.0764915950375811</v>
       </c>
       <c r="I32" s="208">
-        <v>5794.7910000000002</v>
+        <v>8203.9599999999991</v>
       </c>
       <c r="J32" s="207">
-        <v>3.1111027310233994</v>
+        <v>3.0402655150491893</v>
       </c>
       <c r="K32" s="208">
-        <v>-3198.1239999999998</v>
+        <v>-4544.7060000000001</v>
       </c>
       <c r="L32" s="160">
-        <v>2493.451</v>
+        <v>3278.8490000000002</v>
       </c>
       <c r="M32" s="209">
-        <v>96.025058276629238</v>
+        <v>89.60430186043385</v>
       </c>
       <c r="N32" s="210">
-        <v>784.851</v>
+        <v>1697.126</v>
       </c>
       <c r="O32" s="209">
-        <v>13.544077776057842</v>
+        <v>20.686668389411942</v>
       </c>
       <c r="Q32" s="144"/>
       <c r="AE32" s="144"/>
       <c r="AG32" s="144"/>
       <c r="AI32" s="144"/>
     </row>
     <row r="33" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="211" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B33" s="163">
-        <v>23077.649000000001</v>
+        <v>33204.758999999998</v>
       </c>
       <c r="C33" s="212">
-        <v>6.7512945938851852</v>
+        <v>6.7498359003477937</v>
       </c>
       <c r="D33" s="213">
-        <v>22094.201000000001</v>
+        <v>32392.397000000001</v>
       </c>
       <c r="E33" s="212">
-        <v>8.6097153195120306</v>
+        <v>8.5846930893489848</v>
       </c>
       <c r="F33" s="213">
-        <v>983.44799999999998</v>
+        <v>812.36199999999997</v>
       </c>
       <c r="G33" s="163">
-        <v>14659.652</v>
+        <v>21285.482</v>
       </c>
       <c r="H33" s="212">
-        <v>6.3759123343608142</v>
+        <v>6.2618343709738982</v>
       </c>
       <c r="I33" s="213">
-        <v>19475.98</v>
+        <v>28780.804</v>
       </c>
       <c r="J33" s="212">
-        <v>10.456248476840168</v>
+        <v>10.665737753059471</v>
       </c>
       <c r="K33" s="213">
-        <v>-4816.3280000000004</v>
+        <v>-7495.3220000000001</v>
       </c>
       <c r="L33" s="165">
-        <v>8417.9969999999994</v>
+        <v>11919.277</v>
       </c>
       <c r="M33" s="214">
-        <v>57.422897896894142</v>
+        <v>55.997214439400523</v>
       </c>
       <c r="N33" s="215">
-        <v>2618.221</v>
+        <v>3611.5929999999998</v>
       </c>
       <c r="O33" s="214">
-        <v>13.443333788594977</v>
+        <v>12.548617474341578</v>
       </c>
       <c r="Q33" s="144"/>
       <c r="AE33" s="144"/>
       <c r="AG33" s="144"/>
       <c r="AI33" s="144"/>
     </row>
     <row r="34" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="218" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B34" s="163">
-        <v>20618.826000000001</v>
+        <v>29724.58</v>
       </c>
       <c r="C34" s="212">
-        <v>6.0319735561477374</v>
+        <v>6.0423879964543641</v>
       </c>
       <c r="D34" s="213">
-        <v>17777.8</v>
+        <v>26507.112000000001</v>
       </c>
       <c r="E34" s="212">
-        <v>6.9276909813222476</v>
+        <v>7.0249639507999229</v>
       </c>
       <c r="F34" s="213">
-        <v>2841.0259999999998</v>
+        <v>3217.4679999999998</v>
       </c>
       <c r="G34" s="163">
-        <v>12202.453</v>
+        <v>17991.218000000001</v>
       </c>
       <c r="H34" s="212">
-        <v>5.307204467893107</v>
+        <v>5.2927167563358104</v>
       </c>
       <c r="I34" s="213">
-        <v>15034.808000000001</v>
+        <v>22435.357</v>
       </c>
       <c r="J34" s="212">
-        <v>8.071875625749481</v>
+        <v>8.3142095043024877</v>
       </c>
       <c r="K34" s="213">
-        <v>-2832.355</v>
+        <v>-4444.1390000000001</v>
       </c>
       <c r="L34" s="165">
-        <v>8416.3729999999996</v>
+        <v>11733.361999999999</v>
       </c>
       <c r="M34" s="214">
-        <v>68.972795879648132</v>
+        <v>65.217163173721758</v>
       </c>
       <c r="N34" s="215">
-        <v>2742.9920000000002</v>
+        <v>4071.7550000000001</v>
       </c>
       <c r="O34" s="214">
-        <v>18.244276880689132</v>
+        <v>18.148830883324031</v>
       </c>
       <c r="Q34" s="144"/>
       <c r="AE34" s="144"/>
       <c r="AG34" s="144"/>
       <c r="AI34" s="144"/>
     </row>
     <row r="35" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="217" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B35" s="158">
-        <v>3525.663</v>
+        <v>5860.1480000000001</v>
       </c>
       <c r="C35" s="207">
-        <v>1.0314217688188698</v>
+        <v>1.1912460304786829</v>
       </c>
       <c r="D35" s="208">
-        <v>1764.0319999999999</v>
+        <v>2492.9639999999999</v>
       </c>
       <c r="E35" s="207">
-        <v>0.6874117482007811</v>
+        <v>0.66068993976567414</v>
       </c>
       <c r="F35" s="208">
-        <v>1761.6310000000001</v>
+        <v>3367.1840000000002</v>
       </c>
       <c r="G35" s="158">
-        <v>2171.66</v>
+        <v>3225.2260000000001</v>
       </c>
       <c r="H35" s="207">
-        <v>0.944518586119098</v>
+        <v>0.94880778461858017</v>
       </c>
       <c r="I35" s="208">
-        <v>2784.8760000000002</v>
+        <v>3809.56</v>
       </c>
       <c r="J35" s="207">
-        <v>1.4951419868570792</v>
+        <v>1.4117662562361091</v>
       </c>
       <c r="K35" s="208">
-        <v>-613.21600000000001</v>
+        <v>-584.33399999999995</v>
       </c>
       <c r="L35" s="160">
-        <v>1354.0029999999999</v>
+        <v>2634.922</v>
       </c>
       <c r="M35" s="209">
-        <v>62.348756250978511</v>
+        <v>81.697282609032669</v>
       </c>
       <c r="N35" s="210">
-        <v>-1020.8440000000001</v>
+        <v>-1316.596</v>
       </c>
       <c r="O35" s="209">
-        <v>-36.656712902118443</v>
+        <v>-34.560316676991569</v>
       </c>
       <c r="Q35" s="144"/>
       <c r="AE35" s="144"/>
       <c r="AG35" s="144"/>
       <c r="AI35" s="144"/>
     </row>
     <row r="36" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="211" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B36" s="163">
-        <v>111284.321</v>
+        <v>158386.361</v>
       </c>
       <c r="C36" s="212">
-        <v>32.555882739679568</v>
+        <v>32.196648245609779</v>
       </c>
       <c r="D36" s="213">
-        <v>24551.462</v>
+        <v>35840.023999999998</v>
       </c>
       <c r="E36" s="212">
-        <v>9.5672660214242402</v>
+        <v>9.4983895867570958</v>
       </c>
       <c r="F36" s="213">
-        <v>86732.858999999997</v>
+        <v>122546.337</v>
       </c>
       <c r="G36" s="163">
-        <v>62772.875</v>
+        <v>99188.153000000006</v>
       </c>
       <c r="H36" s="212">
-        <v>27.301763232564429</v>
+        <v>29.179502989352923</v>
       </c>
       <c r="I36" s="213">
-        <v>20562.505000000001</v>
+        <v>29003.8</v>
       </c>
       <c r="J36" s="212">
-        <v>11.039581144890697</v>
+        <v>10.748376752858825</v>
       </c>
       <c r="K36" s="213">
-        <v>42210.37</v>
+        <v>70184.353000000003</v>
       </c>
       <c r="L36" s="165">
-        <v>48511.446000000004</v>
+        <v>59198.207999999999</v>
       </c>
       <c r="M36" s="214">
-        <v>77.280905168036355</v>
+        <v>59.682740538580248</v>
       </c>
       <c r="N36" s="215">
-        <v>3988.9569999999999</v>
+        <v>6836.2240000000002</v>
       </c>
       <c r="O36" s="214">
-        <v>19.399178261597992</v>
+        <v>23.570097711334377</v>
       </c>
       <c r="Q36" s="144"/>
       <c r="AE36" s="144"/>
       <c r="AG36" s="144"/>
       <c r="AI36" s="144"/>
     </row>
     <row r="37" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="211" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B37" s="163">
-        <v>9745.16</v>
+        <v>18439.191999999999</v>
       </c>
       <c r="C37" s="212">
-        <v>2.8509163140728133</v>
+        <v>3.7483036734284334</v>
       </c>
       <c r="D37" s="213">
-        <v>1516.346</v>
+        <v>2255.2080000000001</v>
       </c>
       <c r="E37" s="212">
-        <v>0.59089294000180359</v>
+        <v>0.59767940398620534</v>
       </c>
       <c r="F37" s="213">
-        <v>8228.8140000000003</v>
+        <v>16183.984</v>
       </c>
       <c r="G37" s="163">
-        <v>8484.1929999999993</v>
+        <v>11793.938</v>
       </c>
       <c r="H37" s="212">
-        <v>3.6900242103835539</v>
+        <v>3.4695801738262331</v>
       </c>
       <c r="I37" s="213">
-        <v>2320.0839999999998</v>
+        <v>2966.66</v>
       </c>
       <c r="J37" s="212">
-        <v>1.2456048317538446</v>
+        <v>1.0994000571523788</v>
       </c>
       <c r="K37" s="213">
-        <v>6164.1090000000004</v>
+        <v>8827.2780000000002</v>
       </c>
       <c r="L37" s="165">
-        <v>1260.9670000000001</v>
+        <v>6645.2539999999999</v>
       </c>
       <c r="M37" s="214">
-        <v>14.862544970393765</v>
+        <v>56.344657738577219</v>
       </c>
       <c r="N37" s="215">
-        <v>-803.73800000000006</v>
+        <v>-711.452</v>
       </c>
       <c r="O37" s="214">
-        <v>-34.64262500840487</v>
+        <v>-23.981581981083103</v>
       </c>
       <c r="Q37" s="144"/>
       <c r="AE37" s="144"/>
       <c r="AG37" s="144"/>
       <c r="AI37" s="144"/>
     </row>
     <row r="38" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="211" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B38" s="163">
-        <v>952.71400000000006</v>
+        <v>1283.549</v>
       </c>
       <c r="C38" s="212">
-        <v>0.27871352396939264</v>
+        <v>0.26091877733717356</v>
       </c>
       <c r="D38" s="213">
-        <v>2035.9259999999999</v>
+        <v>2937.7370000000001</v>
       </c>
       <c r="E38" s="212">
-        <v>0.79336398141724385</v>
+        <v>0.77856450457262616</v>
       </c>
       <c r="F38" s="213">
-        <v>-1083.212</v>
+        <v>-1654.1880000000001</v>
       </c>
       <c r="G38" s="163">
-        <v>815.952</v>
+        <v>1149.883</v>
       </c>
       <c r="H38" s="212">
-        <v>0.35488144064036276</v>
+        <v>0.33827643141924529</v>
       </c>
       <c r="I38" s="213">
-        <v>2160.3339999999998</v>
+        <v>2776.4870000000001</v>
       </c>
       <c r="J38" s="212">
-        <v>1.1598383802492107</v>
+        <v>1.0289247728026927</v>
       </c>
       <c r="K38" s="213">
-        <v>-1344.3820000000001</v>
+        <v>-1626.604</v>
       </c>
       <c r="L38" s="165">
-        <v>136.762</v>
+        <v>133.666</v>
       </c>
       <c r="M38" s="214">
-        <v>16.761034962840952</v>
+        <v>11.624313082287502</v>
       </c>
       <c r="N38" s="215">
-        <v>-124.408</v>
+        <v>161.25</v>
       </c>
       <c r="O38" s="214">
-        <v>-5.7587391579265059</v>
+        <v>5.8076987214418798</v>
       </c>
       <c r="Q38" s="144"/>
       <c r="AE38" s="144"/>
       <c r="AG38" s="144"/>
       <c r="AI38" s="144"/>
     </row>
     <row r="39" spans="1:35" s="54" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="219" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B39" s="220">
-        <v>1065.2950000000001</v>
+        <v>1550.1420000000001</v>
       </c>
       <c r="C39" s="221">
-        <v>0.31164874612630244</v>
+        <v>0.31511158151266594</v>
       </c>
       <c r="D39" s="222">
-        <v>39.384</v>
+        <v>56.118000000000002</v>
       </c>
       <c r="E39" s="221">
-        <v>1.5347241031420952E-2</v>
+        <v>1.4872496369690898E-2</v>
       </c>
       <c r="F39" s="222">
-        <v>1025.9110000000001</v>
+        <v>1494.0239999999999</v>
       </c>
       <c r="G39" s="220">
-        <v>964.70100000000002</v>
+        <v>1287.8320000000001</v>
       </c>
       <c r="H39" s="221">
-        <v>0.41957674062591743</v>
+        <v>0.37885873017299104</v>
       </c>
       <c r="I39" s="222">
-        <v>33.491</v>
+        <v>48.771000000000001</v>
       </c>
       <c r="J39" s="221">
-        <v>1.7980621141419021E-2</v>
+        <v>1.8073806970592739E-2</v>
       </c>
       <c r="K39" s="222">
-        <v>931.21</v>
+        <v>1239.0609999999999</v>
       </c>
       <c r="L39" s="223">
-        <v>100.59399999999999</v>
+        <v>262.31</v>
       </c>
       <c r="M39" s="224">
-        <v>10.427479602488232</v>
+        <v>20.368339969809725</v>
       </c>
       <c r="N39" s="225">
-        <v>5.8929999999999998</v>
+        <v>7.3470000000000004</v>
       </c>
       <c r="O39" s="224">
-        <v>17.595771998447344</v>
+        <v>15.064280002460478</v>
       </c>
       <c r="Q39" s="144"/>
       <c r="AE39" s="144"/>
       <c r="AG39" s="144"/>
       <c r="AI39" s="144"/>
     </row>
     <row r="40" spans="1:35" s="54" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="226" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B40" s="235"/>
       <c r="D40" s="235"/>
       <c r="G40" s="235"/>
       <c r="I40" s="235"/>
       <c r="L40" s="55"/>
       <c r="M40" s="56"/>
       <c r="N40" s="55"/>
       <c r="O40" s="56"/>
       <c r="Q40" s="144"/>
       <c r="AE40" s="144"/>
       <c r="AG40" s="144"/>
       <c r="AI40" s="144"/>
     </row>
     <row r="41" spans="1:35" s="54" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="226" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B41" s="235"/>
       <c r="D41" s="235"/>
       <c r="G41" s="235"/>
       <c r="I41" s="235"/>
       <c r="L41" s="55"/>
       <c r="M41" s="56"/>
       <c r="N41" s="55"/>
       <c r="O41" s="56"/>
       <c r="Q41" s="144"/>
       <c r="AE41" s="144"/>
       <c r="AG41" s="144"/>
       <c r="AI41" s="144"/>
     </row>
     <row r="42" spans="1:35" s="135" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="L42" s="236"/>
       <c r="M42" s="237"/>
       <c r="N42" s="236"/>
       <c r="O42" s="237"/>
       <c r="Q42" s="238"/>
       <c r="AE42" s="238"/>
       <c r="AG42" s="238"/>
       <c r="AI42" s="238"/>
     </row>
   </sheetData>
@@ -11746,51 +11746,51 @@
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.25" style="231" customWidth="1"/>
     <col min="3" max="3" width="7.625" style="231" customWidth="1"/>
     <col min="4" max="4" width="8.25" style="231" customWidth="1"/>
     <col min="5" max="5" width="7.625" style="231" customWidth="1"/>
     <col min="6" max="6" width="8.875" style="132" customWidth="1"/>
     <col min="7" max="7" width="8.375" style="12" customWidth="1"/>
     <col min="8" max="8" width="8.25" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.25" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.75" style="132" customWidth="1"/>
     <col min="13" max="13" width="7.875" style="12" customWidth="1"/>
     <col min="14" max="15" width="9" style="1"/>
     <col min="16" max="20" width="9" style="231"/>
     <col min="21" max="21" width="9" style="239"/>
     <col min="22" max="26" width="9" style="231"/>
     <col min="27" max="27" width="9" style="239"/>
     <col min="28" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="424" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B1" s="424"/>
       <c r="C1" s="424"/>
       <c r="D1" s="424"/>
       <c r="E1" s="424"/>
       <c r="F1" s="424"/>
       <c r="G1" s="424"/>
       <c r="H1" s="424"/>
       <c r="I1" s="424"/>
       <c r="J1" s="424"/>
       <c r="K1" s="424"/>
       <c r="L1" s="424"/>
       <c r="M1" s="424"/>
     </row>
     <row r="2" spans="1:27" ht="36" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="240"/>
       <c r="C2" s="241" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="240"/>
       <c r="E2" s="240"/>
       <c r="F2" s="242"/>
       <c r="G2" s="243"/>
       <c r="H2" s="244"/>
       <c r="I2" s="135"/>
@@ -11814,2087 +11814,2087 @@
       <c r="F4" s="426"/>
       <c r="G4" s="427"/>
       <c r="H4" s="428" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="429"/>
       <c r="J4" s="429"/>
       <c r="K4" s="429"/>
       <c r="L4" s="429"/>
       <c r="M4" s="429"/>
       <c r="P4" s="235"/>
       <c r="Q4" s="235"/>
       <c r="R4" s="235"/>
       <c r="S4" s="235"/>
       <c r="T4" s="235"/>
       <c r="U4" s="248"/>
       <c r="V4" s="235"/>
       <c r="W4" s="235"/>
       <c r="X4" s="235"/>
       <c r="Y4" s="235"/>
       <c r="Z4" s="235"/>
       <c r="AA4" s="248"/>
     </row>
     <row r="5" spans="1:27" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="249" t="s">
+        <v>111</v>
+      </c>
+      <c r="B5" s="250" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C5" s="251"/>
       <c r="D5" s="250" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E5" s="251"/>
       <c r="F5" s="430" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="431"/>
       <c r="H5" s="252" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="I5" s="253"/>
       <c r="J5" s="252" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="K5" s="253"/>
       <c r="L5" s="254" t="s">
         <v>6</v>
       </c>
       <c r="M5" s="255"/>
       <c r="P5" s="235"/>
       <c r="Q5" s="235"/>
       <c r="R5" s="235"/>
       <c r="S5" s="235"/>
       <c r="T5" s="235"/>
       <c r="U5" s="248"/>
       <c r="V5" s="235"/>
       <c r="W5" s="235"/>
       <c r="X5" s="235"/>
       <c r="Y5" s="235"/>
       <c r="Z5" s="235"/>
       <c r="AA5" s="248"/>
     </row>
     <row r="6" spans="1:27" s="54" customFormat="1" ht="39.75" x14ac:dyDescent="0.25">
       <c r="A6" s="256"/>
       <c r="B6" s="257" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="258" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="257" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="258" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="49" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="259" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H6" s="48" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="47" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="48" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="47" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="259" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="P6" s="235"/>
       <c r="Q6" s="235"/>
       <c r="R6" s="235"/>
       <c r="S6" s="235"/>
       <c r="T6" s="235"/>
       <c r="U6" s="248"/>
       <c r="V6" s="235"/>
       <c r="W6" s="235"/>
       <c r="X6" s="235"/>
       <c r="Y6" s="235"/>
       <c r="Z6" s="235"/>
       <c r="AA6" s="248"/>
     </row>
     <row r="7" spans="1:27" s="265" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="260" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B7" s="261">
-        <v>78478.618000000002</v>
+        <v>75297.967000000004</v>
       </c>
       <c r="C7" s="262">
         <v>100</v>
       </c>
       <c r="D7" s="261">
-        <v>51738.057999999997</v>
+        <v>56675.608</v>
       </c>
       <c r="E7" s="262">
         <v>100</v>
       </c>
       <c r="F7" s="263">
-        <v>26740.560000000001</v>
+        <v>18622.359</v>
       </c>
       <c r="G7" s="264">
-        <v>51.68450659667203</v>
+        <v>32.857801896011416</v>
       </c>
       <c r="H7" s="261">
-        <v>341825.53700000001</v>
+        <v>491934.315</v>
       </c>
       <c r="I7" s="262">
         <v>100</v>
       </c>
       <c r="J7" s="261">
-        <v>229922.421</v>
+        <v>339924.06599999999</v>
       </c>
       <c r="K7" s="262">
         <v>100</v>
       </c>
       <c r="L7" s="263">
-        <v>111903.11599999999</v>
+        <v>152010.24900000001</v>
       </c>
       <c r="M7" s="264">
-        <v>48.669945068123653</v>
+        <v>44.718884069832235</v>
       </c>
       <c r="P7" s="266"/>
       <c r="Q7" s="266"/>
       <c r="R7" s="266"/>
       <c r="S7" s="266"/>
       <c r="T7" s="266"/>
       <c r="U7" s="267"/>
       <c r="V7" s="266"/>
       <c r="W7" s="266"/>
       <c r="X7" s="266"/>
       <c r="Y7" s="266"/>
       <c r="Z7" s="266"/>
       <c r="AA7" s="267"/>
     </row>
     <row r="8" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="268" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B8" s="269">
-        <v>121.265</v>
+        <v>139.50399999999999</v>
       </c>
       <c r="C8" s="270">
-        <v>0.15451979544288102</v>
+        <v>0.18526927825289094</v>
       </c>
       <c r="D8" s="269">
-        <v>137.44900000000001</v>
+        <v>152.941</v>
       </c>
       <c r="E8" s="270">
-        <v>0.2656632376885889</v>
+        <v>0.26985330267652358</v>
       </c>
       <c r="F8" s="271">
-        <v>-16.184000000000001</v>
+        <v>-13.436999999999999</v>
       </c>
       <c r="G8" s="272">
-        <v>-11.774549105486399</v>
+        <v>-8.7857409066241239</v>
       </c>
       <c r="H8" s="269">
-        <v>536.53899999999999</v>
+        <v>799.28499999999997</v>
       </c>
       <c r="I8" s="270">
-        <v>0.1569628193109516</v>
+        <v>0.16247799261574181</v>
       </c>
       <c r="J8" s="269">
-        <v>602.71299999999997</v>
+        <v>899.30200000000002</v>
       </c>
       <c r="K8" s="270">
-        <v>0.2621375494302054</v>
+        <v>0.26455967374784228</v>
       </c>
       <c r="L8" s="271">
-        <v>-66.174000000000007</v>
+        <v>-100.017</v>
       </c>
       <c r="M8" s="272">
-        <v>-10.979355016400842</v>
+        <v>-11.121625438395556</v>
       </c>
       <c r="P8" s="227"/>
       <c r="Q8" s="227"/>
       <c r="R8" s="227"/>
       <c r="S8" s="227"/>
       <c r="T8" s="227"/>
       <c r="U8" s="274"/>
       <c r="V8" s="227"/>
       <c r="W8" s="227"/>
       <c r="X8" s="227"/>
       <c r="Y8" s="227"/>
       <c r="Z8" s="227"/>
       <c r="AA8" s="274"/>
     </row>
     <row r="9" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="275" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B9" s="261">
-        <v>92.753</v>
+        <v>121.96</v>
       </c>
       <c r="C9" s="262">
-        <v>0.11818888044129422</v>
+        <v>0.16196984441824305</v>
       </c>
       <c r="D9" s="261">
-        <v>115.187</v>
+        <v>136.096</v>
       </c>
       <c r="E9" s="262">
-        <v>0.22263495085184681</v>
+        <v>0.24013152183563696</v>
       </c>
       <c r="F9" s="263">
-        <v>-22.434000000000001</v>
+        <v>-14.135999999999999</v>
       </c>
       <c r="G9" s="264">
-        <v>-19.476156163455947</v>
+        <v>-10.386785798260052</v>
       </c>
       <c r="H9" s="261">
-        <v>444.15300000000002</v>
+        <v>672.19399999999996</v>
       </c>
       <c r="I9" s="262">
-        <v>0.12993558172922581</v>
+        <v>0.13664303942692024</v>
       </c>
       <c r="J9" s="261">
-        <v>527.41999999999996</v>
+        <v>787.28700000000003</v>
       </c>
       <c r="K9" s="262">
-        <v>0.2293904168658697</v>
+        <v>0.23160672595626108</v>
       </c>
       <c r="L9" s="263">
-        <v>-83.266999999999996</v>
+        <v>-115.093</v>
       </c>
       <c r="M9" s="264">
-        <v>-15.787607599256759</v>
+        <v>-14.618938201697729</v>
       </c>
       <c r="P9" s="227"/>
       <c r="Q9" s="227"/>
       <c r="R9" s="227"/>
       <c r="S9" s="227"/>
       <c r="T9" s="227"/>
       <c r="U9" s="274"/>
       <c r="V9" s="227"/>
       <c r="W9" s="227"/>
       <c r="X9" s="227"/>
       <c r="Y9" s="227"/>
       <c r="Z9" s="227"/>
       <c r="AA9" s="274"/>
     </row>
     <row r="10" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="276" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B10" s="277">
-        <v>61.195999999999998</v>
+        <v>43.701000000000001</v>
       </c>
       <c r="C10" s="278">
-        <v>7.7977927694904109E-2</v>
+        <v>5.8037423507064936E-2</v>
       </c>
       <c r="D10" s="277">
-        <v>67.087999999999994</v>
+        <v>50.710999999999999</v>
       </c>
       <c r="E10" s="278">
-        <v>0.1296685700881931</v>
+        <v>8.9475881758515938E-2</v>
       </c>
       <c r="F10" s="279">
-        <v>-5.8920000000000003</v>
+        <v>-7.01</v>
       </c>
       <c r="G10" s="280">
-        <v>-8.7824946339136645</v>
+        <v>-13.823430813827375</v>
       </c>
       <c r="H10" s="277">
-        <v>265.18400000000003</v>
+        <v>362.05799999999999</v>
       </c>
       <c r="I10" s="278">
-        <v>7.7578756206269042E-2</v>
+        <v>7.3598850285530495E-2</v>
       </c>
       <c r="J10" s="277">
-        <v>286.04700000000003</v>
+        <v>399.26900000000001</v>
       </c>
       <c r="K10" s="278">
-        <v>0.12441022443826824</v>
+        <v>0.11745829140558703</v>
       </c>
       <c r="L10" s="279">
-        <v>-20.863</v>
+        <v>-37.210999999999999</v>
       </c>
       <c r="M10" s="280">
-        <v>-7.2935566532772587</v>
+        <v>-9.3197819014248537</v>
       </c>
       <c r="P10" s="227"/>
       <c r="Q10" s="227"/>
       <c r="R10" s="227"/>
       <c r="S10" s="227"/>
       <c r="T10" s="227"/>
       <c r="U10" s="274"/>
       <c r="V10" s="227"/>
       <c r="W10" s="227"/>
       <c r="X10" s="227"/>
       <c r="Y10" s="227"/>
       <c r="Z10" s="227"/>
       <c r="AA10" s="274"/>
     </row>
     <row r="11" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="281" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B11" s="277">
-        <v>13.09</v>
+        <v>8.2430000000000003</v>
       </c>
       <c r="C11" s="278">
-        <v>1.6679702489154433E-2</v>
+        <v>1.094717470924547E-2</v>
       </c>
       <c r="D11" s="277">
-        <v>9.9359999999999999</v>
+        <v>9.5229999999999997</v>
       </c>
       <c r="E11" s="278">
-        <v>1.9204431677740975E-2</v>
+        <v>1.6802642858282174E-2</v>
       </c>
       <c r="F11" s="279">
-        <v>3.1539999999999999</v>
+        <v>-1.28</v>
       </c>
       <c r="G11" s="280">
-        <v>31.743156199677941</v>
+        <v>-13.441142497112255</v>
       </c>
       <c r="H11" s="277">
-        <v>64.168999999999997</v>
+        <v>81.521000000000001</v>
       </c>
       <c r="I11" s="278">
-        <v>1.8772441802673158E-2</v>
+        <v>1.6571521342234479E-2</v>
       </c>
       <c r="J11" s="277">
-        <v>44.462000000000003</v>
+        <v>66.338999999999999</v>
       </c>
       <c r="K11" s="278">
-        <v>1.9337826996872132E-2</v>
+        <v>1.951582916168107E-2</v>
       </c>
       <c r="L11" s="279">
-        <v>19.707000000000001</v>
+        <v>15.182</v>
       </c>
       <c r="M11" s="280">
-        <v>44.323242319283885</v>
+        <v>22.885482144741403</v>
       </c>
       <c r="P11" s="227"/>
       <c r="Q11" s="227"/>
       <c r="R11" s="227"/>
       <c r="S11" s="227"/>
       <c r="T11" s="227"/>
       <c r="U11" s="274"/>
       <c r="V11" s="227"/>
       <c r="W11" s="227"/>
       <c r="X11" s="227"/>
       <c r="Y11" s="227"/>
       <c r="Z11" s="227"/>
       <c r="AA11" s="274"/>
     </row>
     <row r="12" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="282" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B12" s="277">
-        <v>217.16300000000001</v>
+        <v>185.25800000000001</v>
       </c>
       <c r="C12" s="278">
-        <v>0.27671613687182922</v>
+        <v>0.24603320299471035</v>
       </c>
       <c r="D12" s="277">
-        <v>219.667</v>
+        <v>184.178</v>
       </c>
       <c r="E12" s="278">
-        <v>0.42457527107028259</v>
+        <v>0.32496872375855235</v>
       </c>
       <c r="F12" s="279">
-        <v>-2.504</v>
+        <v>1.08</v>
       </c>
       <c r="G12" s="280">
-        <v>-1.1399072232060345</v>
+        <v>0.58638925387396978</v>
       </c>
       <c r="H12" s="277">
-        <v>920.46900000000005</v>
+        <v>1299.8530000000001</v>
       </c>
       <c r="I12" s="278">
-        <v>0.26928034929116484</v>
+        <v>0.26423304094978617</v>
       </c>
       <c r="J12" s="277">
-        <v>931.28800000000001</v>
+        <v>1328.633</v>
       </c>
       <c r="K12" s="278">
-        <v>0.40504444757912494</v>
+        <v>0.39086170497854661</v>
       </c>
       <c r="L12" s="279">
-        <v>-10.819000000000001</v>
+        <v>-28.78</v>
       </c>
       <c r="M12" s="280">
-        <v>-1.161724407487265</v>
+        <v>-2.1661361715387168</v>
       </c>
       <c r="P12" s="227"/>
       <c r="Q12" s="227"/>
       <c r="R12" s="227"/>
       <c r="S12" s="227"/>
       <c r="T12" s="227"/>
       <c r="U12" s="274"/>
       <c r="V12" s="227"/>
       <c r="W12" s="227"/>
       <c r="X12" s="227"/>
       <c r="Y12" s="227"/>
       <c r="Z12" s="227"/>
       <c r="AA12" s="274"/>
     </row>
     <row r="13" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="275" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B13" s="261">
-        <v>1575.9659999999999</v>
+        <v>1651.6980000000001</v>
       </c>
       <c r="C13" s="262">
-        <v>2.0081469834241985</v>
+        <v>2.1935492627576521</v>
       </c>
       <c r="D13" s="261">
-        <v>913.92100000000005</v>
+        <v>1086.1369999999999</v>
       </c>
       <c r="E13" s="262">
-        <v>1.7664385470363035</v>
+        <v>1.9164099659945422</v>
       </c>
       <c r="F13" s="263">
-        <v>662.04499999999996</v>
+        <v>565.56100000000004</v>
       </c>
       <c r="G13" s="264">
-        <v>72.440068671143337</v>
+        <v>52.070871354166179</v>
       </c>
       <c r="H13" s="261">
-        <v>6501.8890000000001</v>
+        <v>9764.6039999999994</v>
       </c>
       <c r="I13" s="262">
-        <v>1.9021074484554967</v>
+        <v>1.98494061143102</v>
       </c>
       <c r="J13" s="261">
-        <v>5667.0349999999999</v>
+        <v>8097.7740000000003</v>
       </c>
       <c r="K13" s="262">
-        <v>2.4647596242908385</v>
+        <v>2.382230271392435</v>
       </c>
       <c r="L13" s="263">
-        <v>834.85400000000004</v>
+        <v>1666.83</v>
       </c>
       <c r="M13" s="264">
-        <v>14.73176008265345</v>
+        <v>20.583804882675164</v>
       </c>
       <c r="P13" s="227"/>
       <c r="Q13" s="227"/>
       <c r="R13" s="227"/>
       <c r="S13" s="227"/>
       <c r="T13" s="227"/>
       <c r="U13" s="274"/>
       <c r="V13" s="227"/>
       <c r="W13" s="227"/>
       <c r="X13" s="227"/>
       <c r="Y13" s="227"/>
       <c r="Z13" s="227"/>
       <c r="AA13" s="274"/>
     </row>
     <row r="14" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="275" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B14" s="261">
-        <v>1441.556</v>
+        <v>1475.2270000000001</v>
       </c>
       <c r="C14" s="262">
-        <v>1.8368774027085952</v>
+        <v>1.9591856975368274</v>
       </c>
       <c r="D14" s="261">
-        <v>692.16800000000001</v>
+        <v>995.17</v>
       </c>
       <c r="E14" s="262">
-        <v>1.3378314276890717</v>
+        <v>1.7559052917438485</v>
       </c>
       <c r="F14" s="263">
-        <v>749.38800000000003</v>
+        <v>480.05700000000002</v>
       </c>
       <c r="G14" s="264">
-        <v>108.26677916344009</v>
+        <v>48.238692886642482</v>
       </c>
       <c r="H14" s="261">
-        <v>5620.7659999999996</v>
+        <v>8463.7049999999999</v>
       </c>
       <c r="I14" s="262">
-        <v>1.644337649354735</v>
+        <v>1.7204949404678143</v>
       </c>
       <c r="J14" s="261">
-        <v>4815.4170000000004</v>
+        <v>6988.6090000000004</v>
       </c>
       <c r="K14" s="262">
-        <v>2.0943659948674602</v>
+        <v>2.055932397560813</v>
       </c>
       <c r="L14" s="263">
-        <v>805.34900000000005</v>
+        <v>1475.096</v>
       </c>
       <c r="M14" s="264">
-        <v>16.724387524486456</v>
+        <v>21.107147359367222</v>
       </c>
       <c r="P14" s="227"/>
       <c r="Q14" s="227"/>
       <c r="R14" s="227"/>
       <c r="S14" s="227"/>
       <c r="T14" s="227"/>
       <c r="U14" s="274"/>
       <c r="V14" s="227"/>
       <c r="W14" s="227"/>
       <c r="X14" s="227"/>
       <c r="Y14" s="227"/>
       <c r="Z14" s="227"/>
       <c r="AA14" s="274"/>
     </row>
     <row r="15" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="268" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B15" s="269">
-        <v>1705.865</v>
+        <v>1678.6089999999999</v>
       </c>
       <c r="C15" s="270">
-        <v>2.1736685016548076</v>
+        <v>2.2292886074865739</v>
       </c>
       <c r="D15" s="269">
-        <v>1551.6610000000001</v>
+        <v>1576.489</v>
       </c>
       <c r="E15" s="270">
-        <v>2.9990708193956563</v>
+        <v>2.7816005079292663</v>
       </c>
       <c r="F15" s="271">
-        <v>154.20400000000001</v>
+        <v>102.12</v>
       </c>
       <c r="G15" s="272">
-        <v>9.9379954771048578</v>
+        <v>6.47768554046365</v>
       </c>
       <c r="H15" s="269">
-        <v>7843.2659999999996</v>
+        <v>11113.323</v>
       </c>
       <c r="I15" s="270">
-        <v>2.2945231268663231</v>
+        <v>2.2591070923767536</v>
       </c>
       <c r="J15" s="269">
-        <v>7663.1319999999996</v>
+        <v>10761.811</v>
       </c>
       <c r="K15" s="270">
-        <v>3.3329207158966021</v>
+        <v>3.165945596802787</v>
       </c>
       <c r="L15" s="271">
-        <v>180.13399999999999</v>
+        <v>351.512</v>
       </c>
       <c r="M15" s="272">
-        <v>2.3506576684311322</v>
+        <v>3.2662904040964849</v>
       </c>
       <c r="P15" s="227"/>
       <c r="Q15" s="227"/>
       <c r="R15" s="227"/>
       <c r="S15" s="227"/>
       <c r="T15" s="227"/>
       <c r="U15" s="274"/>
       <c r="V15" s="227"/>
       <c r="W15" s="227"/>
       <c r="X15" s="227"/>
       <c r="Y15" s="227"/>
       <c r="Z15" s="227"/>
       <c r="AA15" s="274"/>
     </row>
     <row r="16" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="283" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B16" s="261">
-        <v>543.31200000000001</v>
+        <v>597.25099999999998</v>
       </c>
       <c r="C16" s="262">
-        <v>0.69230576919690412</v>
+        <v>0.79318343349163734</v>
       </c>
       <c r="D16" s="261">
-        <v>634.82399999999996</v>
+        <v>555.07299999999998</v>
       </c>
       <c r="E16" s="262">
-        <v>1.2269961891495813</v>
+        <v>0.97938605263837664</v>
       </c>
       <c r="F16" s="263">
-        <v>-91.512</v>
+        <v>42.177999999999997</v>
       </c>
       <c r="G16" s="264">
-        <v>-14.415334013836906</v>
+        <v>7.5986401788593572</v>
       </c>
       <c r="H16" s="261">
-        <v>2703.953</v>
+        <v>3803.7420000000002</v>
       </c>
       <c r="I16" s="262">
-        <v>0.79103305848094074</v>
+        <v>0.77322152247094211</v>
       </c>
       <c r="J16" s="261">
-        <v>3001.9760000000001</v>
+        <v>4126.3069999999998</v>
       </c>
       <c r="K16" s="262">
-        <v>1.3056473513733573</v>
+        <v>1.2138908105435524</v>
       </c>
       <c r="L16" s="263">
-        <v>-298.02300000000002</v>
+        <v>-322.565</v>
       </c>
       <c r="M16" s="264">
-        <v>-9.9275610464574005</v>
+        <v>-7.8172806822177794</v>
       </c>
       <c r="P16" s="227"/>
       <c r="Q16" s="227"/>
       <c r="R16" s="227"/>
       <c r="S16" s="227"/>
       <c r="T16" s="227"/>
       <c r="U16" s="274"/>
       <c r="V16" s="227"/>
       <c r="W16" s="227"/>
       <c r="X16" s="227"/>
       <c r="Y16" s="227"/>
       <c r="Z16" s="227"/>
       <c r="AA16" s="274"/>
     </row>
     <row r="17" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="284" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B17" s="269">
-        <v>1768.2809999999999</v>
+        <v>1546.981</v>
       </c>
       <c r="C17" s="270">
-        <v>2.2532009929124897</v>
+        <v>2.0544791069857173</v>
       </c>
       <c r="D17" s="269">
-        <v>1669.068</v>
+        <v>1489.7560000000001</v>
       </c>
       <c r="E17" s="270">
-        <v>3.2259966154895103</v>
+        <v>2.6285664196138843</v>
       </c>
       <c r="F17" s="271">
-        <v>99.212999999999994</v>
+        <v>57.225000000000001</v>
       </c>
       <c r="G17" s="272">
-        <v>5.9442155742006921</v>
+        <v>3.8412330609844836</v>
       </c>
       <c r="H17" s="269">
-        <v>7810.39</v>
+        <v>10902.460999999999</v>
       </c>
       <c r="I17" s="270">
-        <v>2.2849053550963925</v>
+        <v>2.2162432397097569</v>
       </c>
       <c r="J17" s="269">
-        <v>7667.9070000000002</v>
+        <v>10708.977999999999</v>
       </c>
       <c r="K17" s="270">
-        <v>3.3349975033535331</v>
+        <v>3.1504030079470753</v>
       </c>
       <c r="L17" s="271">
-        <v>142.483</v>
+        <v>193.483</v>
       </c>
       <c r="M17" s="272">
-        <v>1.8581732929207408</v>
+        <v>1.8067363664394493</v>
       </c>
       <c r="P17" s="227"/>
       <c r="Q17" s="227"/>
       <c r="R17" s="227"/>
       <c r="S17" s="227"/>
       <c r="T17" s="227"/>
       <c r="U17" s="274"/>
       <c r="V17" s="227"/>
       <c r="W17" s="227"/>
       <c r="X17" s="227"/>
       <c r="Y17" s="227"/>
       <c r="Z17" s="227"/>
       <c r="AA17" s="274"/>
     </row>
     <row r="18" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="283" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B18" s="261">
-        <v>889.09299999999996</v>
+        <v>753.11199999999997</v>
       </c>
       <c r="C18" s="262">
-        <v>1.1329111325584249</v>
+        <v>1.000175741796588</v>
       </c>
       <c r="D18" s="261">
-        <v>845.15499999999997</v>
+        <v>748.67</v>
       </c>
       <c r="E18" s="262">
-        <v>1.633526716445368</v>
+        <v>1.3209739187976597</v>
       </c>
       <c r="F18" s="263">
-        <v>43.938000000000002</v>
+        <v>4.4420000000000002</v>
       </c>
       <c r="G18" s="264">
-        <v>5.1988096857972792</v>
+        <v>0.59331881870517045</v>
       </c>
       <c r="H18" s="261">
-        <v>4047.0419999999999</v>
+        <v>5567.4989999999998</v>
       </c>
       <c r="I18" s="262">
-        <v>1.1839495771786062</v>
+        <v>1.1317565842098249</v>
       </c>
       <c r="J18" s="261">
-        <v>4048.9490000000001</v>
+        <v>5585.3559999999998</v>
       </c>
       <c r="K18" s="262">
-        <v>1.7610065962205574</v>
+        <v>1.6431187311109652</v>
       </c>
       <c r="L18" s="263">
-        <v>-1.907</v>
+        <v>-17.856999999999999</v>
       </c>
       <c r="M18" s="264">
-        <v>-4.709864214145449E-2</v>
+        <v>-0.31971104438105646</v>
       </c>
       <c r="P18" s="227"/>
       <c r="Q18" s="227"/>
       <c r="R18" s="227"/>
       <c r="S18" s="227"/>
       <c r="T18" s="227"/>
       <c r="U18" s="274"/>
       <c r="V18" s="227"/>
       <c r="W18" s="227"/>
       <c r="X18" s="227"/>
       <c r="Y18" s="227"/>
       <c r="Z18" s="227"/>
       <c r="AA18" s="274"/>
     </row>
     <row r="19" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="283" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B19" s="261">
-        <v>617.04100000000005</v>
+        <v>569.98199999999997</v>
       </c>
       <c r="C19" s="262">
-        <v>0.78625365191828422</v>
+        <v>0.75696864431944089</v>
       </c>
       <c r="D19" s="261">
-        <v>591.22199999999998</v>
+        <v>545.51099999999997</v>
       </c>
       <c r="E19" s="262">
-        <v>1.1427216692207502</v>
+        <v>0.96251459710851273</v>
       </c>
       <c r="F19" s="263">
-        <v>25.818999999999999</v>
+        <v>24.471</v>
       </c>
       <c r="G19" s="264">
-        <v>4.367056706279536</v>
+        <v>4.4858857108289287</v>
       </c>
       <c r="H19" s="261">
-        <v>2691.5729999999999</v>
+        <v>3823.78</v>
       </c>
       <c r="I19" s="262">
-        <v>0.78741132790204615</v>
+        <v>0.77729483051004489</v>
       </c>
       <c r="J19" s="261">
-        <v>2612.3530000000001</v>
+        <v>3714.1109999999999</v>
       </c>
       <c r="K19" s="262">
-        <v>1.1361888886860669</v>
+        <v>1.0926296109908262</v>
       </c>
       <c r="L19" s="263">
-        <v>79.22</v>
+        <v>109.669</v>
       </c>
       <c r="M19" s="264">
-        <v>3.0325151309949305</v>
+        <v>2.9527658166382214</v>
       </c>
       <c r="P19" s="227"/>
       <c r="Q19" s="227"/>
       <c r="R19" s="227"/>
       <c r="S19" s="227"/>
       <c r="T19" s="227"/>
       <c r="U19" s="274"/>
       <c r="V19" s="227"/>
       <c r="W19" s="227"/>
       <c r="X19" s="227"/>
       <c r="Y19" s="227"/>
       <c r="Z19" s="227"/>
       <c r="AA19" s="274"/>
     </row>
     <row r="20" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="283" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B20" s="261">
-        <v>262.14699999999999</v>
+        <v>223.887</v>
       </c>
       <c r="C20" s="262">
-        <v>0.33403620843578052</v>
+        <v>0.29733472086968832</v>
       </c>
       <c r="D20" s="261">
-        <v>232.691</v>
+        <v>195.57499999999999</v>
       </c>
       <c r="E20" s="262">
-        <v>0.44974822982339224</v>
+        <v>0.34507790370771146</v>
       </c>
       <c r="F20" s="263">
-        <v>29.456</v>
+        <v>28.312000000000001</v>
       </c>
       <c r="G20" s="264">
-        <v>12.658848000137521</v>
+        <v>14.476287869103924</v>
       </c>
       <c r="H20" s="261">
-        <v>1071.7750000000001</v>
+        <v>1511.182</v>
       </c>
       <c r="I20" s="262">
-        <v>0.31354445001574005</v>
+        <v>0.30719182498988712</v>
       </c>
       <c r="J20" s="261">
-        <v>1006.605</v>
+        <v>1409.511</v>
       </c>
       <c r="K20" s="262">
-        <v>0.43780201844690908</v>
+        <v>0.41465466584528321</v>
       </c>
       <c r="L20" s="263">
-        <v>65.17</v>
+        <v>101.67100000000001</v>
       </c>
       <c r="M20" s="264">
-        <v>6.4742376602540217</v>
+        <v>7.2132108227605167</v>
       </c>
       <c r="P20" s="227"/>
       <c r="Q20" s="227"/>
       <c r="R20" s="227"/>
       <c r="S20" s="227"/>
       <c r="T20" s="227"/>
       <c r="U20" s="274"/>
       <c r="V20" s="227"/>
       <c r="W20" s="227"/>
       <c r="X20" s="227"/>
       <c r="Y20" s="227"/>
       <c r="Z20" s="227"/>
       <c r="AA20" s="274"/>
     </row>
     <row r="21" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="276" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B21" s="277">
-        <v>34.533000000000001</v>
+        <v>29.286000000000001</v>
       </c>
       <c r="C21" s="278">
-        <v>4.4003068453626434E-2</v>
+        <v>3.8893480351202575E-2</v>
       </c>
       <c r="D21" s="277">
-        <v>35.479999999999997</v>
+        <v>35.807000000000002</v>
       </c>
       <c r="E21" s="278">
-        <v>6.8576211345234492E-2</v>
+        <v>6.3178854649428726E-2</v>
       </c>
       <c r="F21" s="279">
-        <v>-0.94699999999999995</v>
+        <v>-6.5209999999999999</v>
       </c>
       <c r="G21" s="280">
-        <v>-2.6691093573844418</v>
+        <v>-18.211522886586419</v>
       </c>
       <c r="H21" s="277">
-        <v>155.94800000000001</v>
+        <v>213.417</v>
       </c>
       <c r="I21" s="278">
-        <v>4.5622103418212427E-2</v>
+        <v>4.3383230950254002E-2</v>
       </c>
       <c r="J21" s="277">
-        <v>162.965</v>
+        <v>235.19300000000001</v>
       </c>
       <c r="K21" s="278">
-        <v>7.0878255061519208E-2</v>
+        <v>6.9189864303400045E-2</v>
       </c>
       <c r="L21" s="279">
-        <v>-7.0170000000000003</v>
+        <v>-21.776</v>
       </c>
       <c r="M21" s="280">
-        <v>-4.3058325407296048</v>
+        <v>-9.2587789602581712</v>
       </c>
       <c r="P21" s="227"/>
       <c r="Q21" s="227"/>
       <c r="R21" s="227"/>
       <c r="S21" s="227"/>
       <c r="T21" s="227"/>
       <c r="U21" s="274"/>
       <c r="V21" s="227"/>
       <c r="W21" s="227"/>
       <c r="X21" s="227"/>
       <c r="Y21" s="227"/>
       <c r="Z21" s="227"/>
       <c r="AA21" s="274"/>
     </row>
     <row r="22" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="276" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B22" s="277">
-        <v>9.9019999999999992</v>
+        <v>11.909000000000001</v>
       </c>
       <c r="C22" s="278">
-        <v>1.2617449507074652E-2</v>
+        <v>1.5815832052942413E-2</v>
       </c>
       <c r="D22" s="277">
-        <v>14.176</v>
+        <v>11.779</v>
       </c>
       <c r="E22" s="278">
-        <v>2.7399559527340588E-2</v>
+        <v>2.078319124516494E-2</v>
       </c>
       <c r="F22" s="279">
-        <v>-4.274</v>
+        <v>0.13</v>
       </c>
       <c r="G22" s="280">
-        <v>-30.14954853273138</v>
+        <v>1.1036590542490874</v>
       </c>
       <c r="H22" s="277">
-        <v>47.374000000000002</v>
+        <v>69.206999999999994</v>
       </c>
       <c r="I22" s="278">
-        <v>1.3859116675650832E-2</v>
+        <v>1.4068341624023524E-2</v>
       </c>
       <c r="J22" s="277">
-        <v>56.872999999999998</v>
+        <v>81.382000000000005</v>
       </c>
       <c r="K22" s="278">
-        <v>2.4735734667651221E-2</v>
+        <v>2.3941229274422719E-2</v>
       </c>
       <c r="L22" s="279">
-        <v>-9.4990000000000006</v>
+        <v>-12.175000000000001</v>
       </c>
       <c r="M22" s="280">
-        <v>-16.702125789038735</v>
+        <v>-14.960310633801086</v>
       </c>
       <c r="P22" s="227"/>
       <c r="Q22" s="227"/>
       <c r="R22" s="227"/>
       <c r="S22" s="227"/>
       <c r="T22" s="227"/>
       <c r="U22" s="274"/>
       <c r="V22" s="227"/>
       <c r="W22" s="227"/>
       <c r="X22" s="227"/>
       <c r="Y22" s="227"/>
       <c r="Z22" s="227"/>
       <c r="AA22" s="274"/>
     </row>
     <row r="23" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="276" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B23" s="277">
-        <v>137.56899999999999</v>
+        <v>139.07300000000001</v>
       </c>
       <c r="C23" s="278">
-        <v>0.1752948809572564</v>
+        <v>0.18469688564101605</v>
       </c>
       <c r="D23" s="277">
-        <v>153.77699999999999</v>
+        <v>130.02199999999999</v>
       </c>
       <c r="E23" s="278">
-        <v>0.29722221116223574</v>
+        <v>0.22941438934364852</v>
       </c>
       <c r="F23" s="279">
-        <v>-16.207999999999998</v>
+        <v>9.0510000000000002</v>
       </c>
       <c r="G23" s="280">
-        <v>-10.539937701997047</v>
+        <v>6.9611296549814643</v>
       </c>
       <c r="H23" s="277">
-        <v>657.15800000000002</v>
+        <v>929.46699999999998</v>
       </c>
       <c r="I23" s="278">
-        <v>0.19224953342207432</v>
+        <v>0.18894128172376021</v>
       </c>
       <c r="J23" s="277">
-        <v>693.49599999999998</v>
+        <v>968.298</v>
       </c>
       <c r="K23" s="278">
-        <v>0.3016217370118941</v>
+        <v>0.2848571480667097</v>
       </c>
       <c r="L23" s="279">
-        <v>-36.338000000000001</v>
+        <v>-38.831000000000003</v>
       </c>
       <c r="M23" s="280">
-        <v>-5.239828347964516</v>
+        <v>-4.0102323871370178</v>
       </c>
       <c r="P23" s="227"/>
       <c r="Q23" s="227"/>
       <c r="R23" s="227"/>
       <c r="S23" s="227"/>
       <c r="T23" s="227"/>
       <c r="U23" s="274"/>
       <c r="V23" s="227"/>
       <c r="W23" s="227"/>
       <c r="X23" s="227"/>
       <c r="Y23" s="227"/>
       <c r="Z23" s="227"/>
       <c r="AA23" s="274"/>
     </row>
     <row r="24" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="275" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B24" s="261">
-        <v>519.55999999999995</v>
+        <v>453.25</v>
       </c>
       <c r="C24" s="262">
-        <v>0.66204020055500978</v>
+        <v>0.60194188244152724</v>
       </c>
       <c r="D24" s="261">
-        <v>552.44899999999996</v>
+        <v>498.63200000000001</v>
       </c>
       <c r="E24" s="262">
-        <v>1.0677807040998717</v>
+        <v>0.87980000143977277</v>
       </c>
       <c r="F24" s="263">
-        <v>-32.889000000000003</v>
+        <v>-45.381999999999998</v>
       </c>
       <c r="G24" s="264">
-        <v>-5.9533097172770697</v>
+        <v>-9.101301159973687</v>
       </c>
       <c r="H24" s="261">
-        <v>2445.8420000000001</v>
+        <v>3392.0639999999999</v>
       </c>
       <c r="I24" s="262">
-        <v>0.71552348647374464</v>
+        <v>0.68953595969413106</v>
       </c>
       <c r="J24" s="261">
-        <v>2652.9949999999999</v>
+        <v>3649.386</v>
       </c>
       <c r="K24" s="262">
-        <v>1.1538652857173943</v>
+        <v>1.0735885937537593</v>
       </c>
       <c r="L24" s="263">
-        <v>-207.15299999999999</v>
+        <v>-257.322</v>
       </c>
       <c r="M24" s="264">
-        <v>-7.8082695218046023</v>
+        <v>-7.0511039391283905</v>
       </c>
       <c r="P24" s="227"/>
       <c r="Q24" s="227"/>
       <c r="R24" s="227"/>
       <c r="S24" s="227"/>
       <c r="T24" s="227"/>
       <c r="U24" s="274"/>
       <c r="V24" s="227"/>
       <c r="W24" s="227"/>
       <c r="X24" s="227"/>
       <c r="Y24" s="227"/>
       <c r="Z24" s="227"/>
       <c r="AA24" s="274"/>
     </row>
     <row r="25" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="275" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B25" s="261">
-        <v>399.40300000000002</v>
+        <v>348.13</v>
       </c>
       <c r="C25" s="262">
-        <v>0.50893225464291436</v>
+        <v>0.46233651965663303</v>
       </c>
       <c r="D25" s="261">
-        <v>439.63499999999999</v>
+        <v>393.60199999999998</v>
       </c>
       <c r="E25" s="262">
-        <v>0.84973231890535983</v>
+        <v>0.69448218358769087</v>
       </c>
       <c r="F25" s="263">
-        <v>-40.231999999999999</v>
+        <v>-45.472000000000001</v>
       </c>
       <c r="G25" s="264">
-        <v>-9.1512277229974863</v>
+        <v>-11.552786825270196</v>
       </c>
       <c r="H25" s="261">
-        <v>1911.854</v>
+        <v>2649.2350000000001</v>
       </c>
       <c r="I25" s="262">
-        <v>0.55930695429581079</v>
+        <v>0.53853429598624369</v>
       </c>
       <c r="J25" s="261">
-        <v>2099.2710000000002</v>
+        <v>2877.8420000000001</v>
       </c>
       <c r="K25" s="262">
-        <v>0.9130344882720246</v>
+        <v>0.84661319625424813</v>
       </c>
       <c r="L25" s="263">
-        <v>-187.417</v>
+        <v>-228.607</v>
       </c>
       <c r="M25" s="264">
-        <v>-8.927718241237077</v>
+        <v>-7.9436953105834167</v>
       </c>
       <c r="P25" s="227"/>
       <c r="Q25" s="227"/>
       <c r="R25" s="227"/>
       <c r="S25" s="227"/>
       <c r="T25" s="227"/>
       <c r="U25" s="274"/>
       <c r="V25" s="227"/>
       <c r="W25" s="227"/>
       <c r="X25" s="227"/>
       <c r="Y25" s="227"/>
       <c r="Z25" s="227"/>
       <c r="AA25" s="274"/>
     </row>
     <row r="26" spans="1:27" s="273" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="282" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B26" s="277">
-        <v>25.795000000000002</v>
+        <v>23.995000000000001</v>
       </c>
       <c r="C26" s="278">
-        <v>3.2868825493333739E-2</v>
+        <v>3.1866730213313724E-2</v>
       </c>
       <c r="D26" s="277">
-        <v>29.442</v>
+        <v>27.006</v>
       </c>
       <c r="E26" s="278">
-        <v>5.6905885412243347E-2</v>
+        <v>4.7650128429147155E-2</v>
       </c>
       <c r="F26" s="279">
-        <v>-3.6469999999999998</v>
+        <v>-3.0110000000000001</v>
       </c>
       <c r="G26" s="280">
-        <v>-12.387066096053259</v>
+        <v>-11.14937421313782</v>
       </c>
       <c r="H26" s="277">
-        <v>117.706</v>
+        <v>168.25899999999999</v>
       </c>
       <c r="I26" s="278">
-        <v>3.4434525001565346E-2</v>
+        <v>3.4203550122336966E-2</v>
       </c>
       <c r="J26" s="277">
-        <v>126.956</v>
+        <v>183.12799999999999</v>
       </c>
       <c r="K26" s="278">
-        <v>5.5216885525052821E-2</v>
+        <v>5.387320825939991E-2</v>
       </c>
       <c r="L26" s="279">
-        <v>-9.25</v>
+        <v>-14.869</v>
       </c>
       <c r="M26" s="280">
-        <v>-7.2859888465295066</v>
+        <v>-8.1194574286837629</v>
       </c>
       <c r="P26" s="227"/>
       <c r="Q26" s="227"/>
       <c r="R26" s="227"/>
       <c r="S26" s="227"/>
       <c r="T26" s="227"/>
       <c r="U26" s="274"/>
       <c r="V26" s="227"/>
       <c r="W26" s="227"/>
       <c r="X26" s="227"/>
       <c r="Y26" s="227"/>
       <c r="Z26" s="227"/>
       <c r="AA26" s="274"/>
     </row>
     <row r="27" spans="1:27" s="273" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="282" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B27" s="277">
-        <v>188.85499999999999</v>
+        <v>177.649</v>
       </c>
       <c r="C27" s="278">
-        <v>0.24064516528565782</v>
+        <v>0.23592801648947573</v>
       </c>
       <c r="D27" s="277">
-        <v>183.822</v>
+        <v>168.27699999999999</v>
       </c>
       <c r="E27" s="278">
-        <v>0.35529358291724056</v>
+        <v>0.2969125624554394</v>
       </c>
       <c r="F27" s="279">
-        <v>5.0330000000000004</v>
+        <v>9.3719999999999999</v>
       </c>
       <c r="G27" s="280">
-        <v>2.7379747799501692</v>
+        <v>5.569388567659276</v>
       </c>
       <c r="H27" s="277">
-        <v>872.11099999999999</v>
+        <v>1235.547</v>
       </c>
       <c r="I27" s="278">
-        <v>0.25513336646934015</v>
+        <v>0.25116097054542735</v>
       </c>
       <c r="J27" s="277">
-        <v>854.53599999999994</v>
+        <v>1204.24</v>
       </c>
       <c r="K27" s="278">
-        <v>0.37166275315098568</v>
+        <v>0.35426735569819878</v>
       </c>
       <c r="L27" s="279">
-        <v>17.574999999999999</v>
+        <v>31.306999999999999</v>
       </c>
       <c r="M27" s="280">
-        <v>2.0566716908357283</v>
+        <v>2.5997309506410682</v>
       </c>
       <c r="P27" s="227"/>
       <c r="Q27" s="227"/>
       <c r="R27" s="227"/>
       <c r="S27" s="227"/>
       <c r="T27" s="227"/>
       <c r="U27" s="274"/>
       <c r="V27" s="227"/>
       <c r="W27" s="227"/>
       <c r="X27" s="227"/>
       <c r="Y27" s="227"/>
       <c r="Z27" s="227"/>
       <c r="AA27" s="274"/>
     </row>
     <row r="28" spans="1:27" s="273" customFormat="1" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="282" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B28" s="277">
-        <v>375.98899999999998</v>
+        <v>452.71800000000002</v>
       </c>
       <c r="C28" s="278">
-        <v>0.47909737656185536</v>
+        <v>0.60123535606213641</v>
       </c>
       <c r="D28" s="277">
-        <v>220.46899999999999</v>
+        <v>277.11399999999998</v>
       </c>
       <c r="E28" s="278">
-        <v>0.426125387234287</v>
+        <v>0.48894755571038606</v>
       </c>
       <c r="F28" s="279">
-        <v>155.52000000000001</v>
+        <v>175.60400000000001</v>
       </c>
       <c r="G28" s="280">
-        <v>70.540529507549806</v>
+        <v>63.368866242773734</v>
       </c>
       <c r="H28" s="277">
-        <v>1685.0029999999999</v>
+        <v>2522.0920000000001</v>
       </c>
       <c r="I28" s="278">
-        <v>0.49294239827377206</v>
+        <v>0.51268877228050247</v>
       </c>
       <c r="J28" s="277">
-        <v>954.35699999999997</v>
+        <v>1498.98</v>
       </c>
       <c r="K28" s="278">
-        <v>0.41507783183963604</v>
+        <v>0.44097495585970076</v>
       </c>
       <c r="L28" s="279">
-        <v>730.64599999999996</v>
+        <v>1023.112</v>
       </c>
       <c r="M28" s="280">
-        <v>76.558981597033394</v>
+        <v>68.253879304593795</v>
       </c>
       <c r="P28" s="227"/>
       <c r="Q28" s="227"/>
       <c r="R28" s="227"/>
       <c r="S28" s="227"/>
       <c r="T28" s="227"/>
       <c r="U28" s="274"/>
       <c r="V28" s="227"/>
       <c r="W28" s="227"/>
       <c r="X28" s="227"/>
       <c r="Y28" s="227"/>
       <c r="Z28" s="227"/>
       <c r="AA28" s="274"/>
     </row>
     <row r="29" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="275" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B29" s="261">
-        <v>2745.652</v>
+        <v>2802.8969999999999</v>
       </c>
       <c r="C29" s="262">
-        <v>3.498598815794641</v>
+        <v>3.7224072729613007</v>
       </c>
       <c r="D29" s="261">
-        <v>2702.73</v>
+        <v>2246.3359999999998</v>
       </c>
       <c r="E29" s="262">
-        <v>5.2238721445632921</v>
+        <v>3.9634969597503038</v>
       </c>
       <c r="F29" s="263">
-        <v>42.921999999999997</v>
+        <v>556.56100000000004</v>
       </c>
       <c r="G29" s="264">
-        <v>1.5880979602106018</v>
+        <v>24.776391421408018</v>
       </c>
       <c r="H29" s="261">
-        <v>12148.172</v>
+        <v>17432.436000000002</v>
       </c>
       <c r="I29" s="262">
-        <v>3.5539100169686852</v>
+        <v>3.5436511478163504</v>
       </c>
       <c r="J29" s="261">
-        <v>11937.233</v>
+        <v>16704.648000000001</v>
       </c>
       <c r="K29" s="262">
-        <v>5.191852516201541</v>
+        <v>4.914229285548732</v>
       </c>
       <c r="L29" s="263">
-        <v>210.93899999999999</v>
+        <v>727.78800000000001</v>
       </c>
       <c r="M29" s="264">
-        <v>1.7670677953592764</v>
+        <v>4.356799377035661</v>
       </c>
       <c r="P29" s="227"/>
       <c r="Q29" s="227"/>
       <c r="R29" s="227"/>
       <c r="S29" s="227"/>
       <c r="T29" s="227"/>
       <c r="U29" s="274"/>
       <c r="V29" s="227"/>
       <c r="W29" s="227"/>
       <c r="X29" s="227"/>
       <c r="Y29" s="227"/>
       <c r="Z29" s="227"/>
       <c r="AA29" s="274"/>
     </row>
     <row r="30" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="275" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B30" s="261">
-        <v>1319.0060000000001</v>
+        <v>1312.0809999999999</v>
       </c>
       <c r="C30" s="262">
-        <v>1.6807202185950827</v>
+        <v>1.7425184932283764</v>
       </c>
       <c r="D30" s="261">
-        <v>1385.914</v>
+        <v>1208.962</v>
       </c>
       <c r="E30" s="262">
-        <v>2.6787128345636781</v>
+        <v>2.133125770790143</v>
       </c>
       <c r="F30" s="263">
-        <v>-66.908000000000001</v>
+        <v>103.119</v>
       </c>
       <c r="G30" s="264">
-        <v>-4.8277165827028226</v>
+        <v>8.5295484887035329</v>
       </c>
       <c r="H30" s="261">
-        <v>5858.049</v>
+        <v>8227.3289999999997</v>
       </c>
       <c r="I30" s="262">
-        <v>1.7137540546012513</v>
+        <v>1.6724446230184205</v>
       </c>
       <c r="J30" s="261">
-        <v>6333.7349999999997</v>
+        <v>8731.9860000000008</v>
       </c>
       <c r="K30" s="262">
-        <v>2.7547269955025393</v>
+        <v>2.5688048812642763</v>
       </c>
       <c r="L30" s="263">
-        <v>-475.68599999999998</v>
+        <v>-504.65699999999998</v>
       </c>
       <c r="M30" s="264">
-        <v>-7.510355264310868</v>
+        <v>-5.7794068840696724</v>
       </c>
       <c r="P30" s="227"/>
       <c r="Q30" s="227"/>
       <c r="R30" s="227"/>
       <c r="S30" s="227"/>
       <c r="T30" s="227"/>
       <c r="U30" s="274"/>
       <c r="V30" s="227"/>
       <c r="W30" s="227"/>
       <c r="X30" s="227"/>
       <c r="Y30" s="227"/>
       <c r="Z30" s="227"/>
       <c r="AA30" s="274"/>
     </row>
     <row r="31" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="285" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B31" s="261">
-        <v>1426.646</v>
+        <v>1490.816</v>
       </c>
       <c r="C31" s="262">
-        <v>1.8178785971995581</v>
+        <v>1.9798887797329241</v>
       </c>
       <c r="D31" s="261">
-        <v>1316.816</v>
+        <v>1037.374</v>
       </c>
       <c r="E31" s="262">
-        <v>2.5451593099996139</v>
+        <v>1.8303711889601608</v>
       </c>
       <c r="F31" s="263">
-        <v>109.83</v>
+        <v>453.44200000000001</v>
       </c>
       <c r="G31" s="264">
-        <v>8.3405730185538456</v>
+        <v>43.710561475417734</v>
       </c>
       <c r="H31" s="261">
-        <v>6290.1229999999996</v>
+        <v>9205.107</v>
       </c>
       <c r="I31" s="262">
-        <v>1.8401559623674342</v>
+        <v>1.8712065247979297</v>
       </c>
       <c r="J31" s="261">
-        <v>5603.4979999999996</v>
+        <v>7972.6620000000003</v>
       </c>
       <c r="K31" s="262">
-        <v>2.4371255206990012</v>
+        <v>2.3454244042844556</v>
       </c>
       <c r="L31" s="263">
-        <v>686.625</v>
+        <v>1232.4449999999999</v>
       </c>
       <c r="M31" s="264">
-        <v>12.253506648882537</v>
+        <v>15.458387675283362</v>
       </c>
       <c r="P31" s="227"/>
       <c r="Q31" s="227"/>
       <c r="R31" s="227"/>
       <c r="S31" s="227"/>
       <c r="T31" s="227"/>
       <c r="U31" s="274"/>
       <c r="V31" s="227"/>
       <c r="W31" s="227"/>
       <c r="X31" s="227"/>
       <c r="Y31" s="227"/>
       <c r="Z31" s="227"/>
       <c r="AA31" s="274"/>
     </row>
     <row r="32" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="268" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B32" s="269">
-        <v>66339.407999999996</v>
+        <v>63382.59</v>
       </c>
       <c r="C32" s="270">
-        <v>84.531824961545581</v>
+        <v>84.17569892690463</v>
       </c>
       <c r="D32" s="269">
-        <v>40781.927000000003</v>
+        <v>46243.303999999996</v>
       </c>
       <c r="E32" s="270">
-        <v>78.823845688216593</v>
+        <v>81.592956179667269</v>
       </c>
       <c r="F32" s="271">
-        <v>25557.481</v>
+        <v>17139.286</v>
       </c>
       <c r="G32" s="272">
-        <v>62.668644863201294</v>
+        <v>37.063281637488529</v>
       </c>
       <c r="H32" s="269">
-        <v>287786.90100000001</v>
+        <v>414583.58899999998</v>
       </c>
       <c r="I32" s="270">
-        <v>84.191164746126034</v>
+        <v>84.276208501535407</v>
       </c>
       <c r="J32" s="269">
-        <v>177826.913</v>
+        <v>266366.462</v>
       </c>
       <c r="K32" s="270">
-        <v>77.342136633121143</v>
+        <v>78.360577741500663</v>
       </c>
       <c r="L32" s="271">
-        <v>109959.988</v>
+        <v>148217.12700000001</v>
       </c>
       <c r="M32" s="272">
-        <v>61.835402833540719</v>
+        <v>55.644064904837755</v>
       </c>
       <c r="P32" s="227"/>
       <c r="Q32" s="227"/>
       <c r="R32" s="227"/>
       <c r="S32" s="227"/>
       <c r="T32" s="227"/>
       <c r="U32" s="274"/>
       <c r="V32" s="227"/>
       <c r="W32" s="227"/>
       <c r="X32" s="227"/>
       <c r="Y32" s="227"/>
       <c r="Z32" s="227"/>
       <c r="AA32" s="274"/>
     </row>
     <row r="33" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="275" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B33" s="261">
-        <v>26841.088</v>
+        <v>27732.803</v>
       </c>
       <c r="C33" s="262">
-        <v>34.201784746005593</v>
+        <v>36.830746041257662</v>
       </c>
       <c r="D33" s="261">
-        <v>17205.580999999998</v>
+        <v>18423.882000000001</v>
       </c>
       <c r="E33" s="262">
-        <v>33.255173590009889</v>
+        <v>32.507603623767032</v>
       </c>
       <c r="F33" s="263">
-        <v>9635.5069999999996</v>
+        <v>9308.9210000000003</v>
       </c>
       <c r="G33" s="264">
-        <v>56.00221811748176</v>
+        <v>50.526382007874346</v>
       </c>
       <c r="H33" s="261">
-        <v>115122.902</v>
+        <v>168228.11799999999</v>
       </c>
       <c r="I33" s="262">
-        <v>33.678847698263105</v>
+        <v>34.197272454961798</v>
       </c>
       <c r="J33" s="261">
-        <v>79563.528999999995</v>
+        <v>117103.664</v>
       </c>
       <c r="K33" s="262">
-        <v>34.604510797144052</v>
+        <v>34.449948006917516</v>
       </c>
       <c r="L33" s="263">
-        <v>35559.373</v>
+        <v>51124.453999999998</v>
       </c>
       <c r="M33" s="264">
-        <v>44.693056538505225</v>
+        <v>43.657433297731828</v>
       </c>
       <c r="P33" s="227"/>
       <c r="Q33" s="227"/>
       <c r="R33" s="227"/>
       <c r="S33" s="227"/>
       <c r="T33" s="227"/>
       <c r="U33" s="274"/>
       <c r="V33" s="227"/>
       <c r="W33" s="227"/>
       <c r="X33" s="227"/>
       <c r="Y33" s="227"/>
       <c r="Z33" s="227"/>
       <c r="AA33" s="274"/>
     </row>
     <row r="34" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="275" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B34" s="261">
-        <v>2803.5940000000001</v>
+        <v>2546.732</v>
       </c>
       <c r="C34" s="262">
-        <v>3.5724303911671842</v>
+        <v>3.3822055248848883</v>
       </c>
       <c r="D34" s="261">
-        <v>2285.1590000000001</v>
+        <v>2298.0059999999999</v>
       </c>
       <c r="E34" s="262">
-        <v>4.4167854154866033</v>
+        <v>4.0546649274587407</v>
       </c>
       <c r="F34" s="263">
-        <v>518.43499999999995</v>
+        <v>248.726</v>
       </c>
       <c r="G34" s="264">
-        <v>22.687042783456207</v>
+        <v>10.82355746677772</v>
       </c>
       <c r="H34" s="261">
-        <v>11718.35</v>
+        <v>16786.991000000002</v>
       </c>
       <c r="I34" s="262">
-        <v>3.428166924813461</v>
+        <v>3.4124456229486655</v>
       </c>
       <c r="J34" s="261">
-        <v>9889.0879999999997</v>
+        <v>14383.528</v>
       </c>
       <c r="K34" s="262">
-        <v>4.3010542238505742</v>
+        <v>4.2313944314845893</v>
       </c>
       <c r="L34" s="263">
-        <v>1829.2619999999999</v>
+        <v>2403.4630000000002</v>
       </c>
       <c r="M34" s="264">
-        <v>18.497782606444598</v>
+        <v>16.70982946603921</v>
       </c>
       <c r="P34" s="227"/>
       <c r="Q34" s="227"/>
       <c r="R34" s="227"/>
       <c r="S34" s="227"/>
       <c r="T34" s="227"/>
       <c r="U34" s="274"/>
       <c r="V34" s="227"/>
       <c r="W34" s="227"/>
       <c r="X34" s="227"/>
       <c r="Y34" s="227"/>
       <c r="Z34" s="227"/>
       <c r="AA34" s="274"/>
     </row>
     <row r="35" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="275" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B35" s="261">
-        <v>1814.838</v>
+        <v>1689.7829999999999</v>
       </c>
       <c r="C35" s="262">
-        <v>2.3125254320864825</v>
+        <v>2.2441283175679896</v>
       </c>
       <c r="D35" s="261">
-        <v>1360.2829999999999</v>
+        <v>1258.1279999999999</v>
       </c>
       <c r="E35" s="262">
-        <v>2.6291729001502144</v>
+        <v>2.2198756120975358</v>
       </c>
       <c r="F35" s="263">
-        <v>454.55500000000001</v>
+        <v>431.65499999999997</v>
       </c>
       <c r="G35" s="264">
-        <v>33.416208244901981</v>
+        <v>34.309307161115562</v>
       </c>
       <c r="H35" s="261">
-        <v>7311.54</v>
+        <v>10549.401</v>
       </c>
       <c r="I35" s="262">
-        <v>2.1389683357683134</v>
+        <v>2.1444734954096463</v>
       </c>
       <c r="J35" s="261">
-        <v>5953.2340000000004</v>
+        <v>8471.0419999999995</v>
       </c>
       <c r="K35" s="262">
-        <v>2.5892359579842803</v>
+        <v>2.4920395015515027</v>
       </c>
       <c r="L35" s="263">
-        <v>1358.306</v>
+        <v>2078.3589999999999</v>
       </c>
       <c r="M35" s="264">
-        <v>22.816270954576957</v>
+        <v>24.534868319623492</v>
       </c>
       <c r="P35" s="227"/>
       <c r="Q35" s="227"/>
       <c r="R35" s="227"/>
       <c r="S35" s="227"/>
       <c r="T35" s="227"/>
       <c r="U35" s="274"/>
       <c r="V35" s="227"/>
       <c r="W35" s="227"/>
       <c r="X35" s="227"/>
       <c r="Y35" s="227"/>
       <c r="Z35" s="227"/>
       <c r="AA35" s="274"/>
     </row>
     <row r="36" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="275" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B36" s="261">
-        <v>34836.498</v>
+        <v>31373.891</v>
       </c>
       <c r="C36" s="262">
-        <v>44.389795447213402</v>
+        <v>41.666318826376816</v>
       </c>
       <c r="D36" s="261">
-        <v>19887.133999999998</v>
+        <v>24222.507000000001</v>
       </c>
       <c r="E36" s="262">
-        <v>38.438114550028146</v>
+        <v>42.738856899426651</v>
       </c>
       <c r="F36" s="263">
-        <v>14949.364</v>
+        <v>7151.384</v>
       </c>
       <c r="G36" s="264">
-        <v>75.171032688772556</v>
+        <v>29.523715278521749</v>
       </c>
       <c r="H36" s="261">
-        <v>153441.48300000001</v>
+        <v>218742.94899999999</v>
       </c>
       <c r="I36" s="262">
-        <v>44.888829648792452</v>
+        <v>44.465885450580942</v>
       </c>
       <c r="J36" s="261">
-        <v>82230.432000000001</v>
+        <v>126133.61199999999</v>
       </c>
       <c r="K36" s="262">
-        <v>35.764425079709824</v>
+        <v>37.106408347092433</v>
       </c>
       <c r="L36" s="263">
-        <v>71211.051000000007</v>
+        <v>92609.337</v>
       </c>
       <c r="M36" s="264">
-        <v>86.599388168117613</v>
+        <v>73.421616594948532</v>
       </c>
       <c r="P36" s="227"/>
       <c r="Q36" s="227"/>
       <c r="R36" s="227"/>
       <c r="S36" s="227"/>
       <c r="T36" s="227"/>
       <c r="U36" s="274"/>
       <c r="V36" s="227"/>
       <c r="W36" s="227"/>
       <c r="X36" s="227"/>
       <c r="Y36" s="227"/>
       <c r="Z36" s="227"/>
       <c r="AA36" s="274"/>
     </row>
     <row r="37" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="275" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B37" s="261">
-        <v>43.39</v>
+        <v>39.381</v>
       </c>
       <c r="C37" s="262">
-        <v>5.5288945072911447E-2</v>
+        <v>5.2300216817274758E-2</v>
       </c>
       <c r="D37" s="261">
-        <v>43.77</v>
+        <v>40.780999999999999</v>
       </c>
       <c r="E37" s="262">
-        <v>8.45992325417394E-2</v>
+        <v>7.1955116917316528E-2</v>
       </c>
       <c r="F37" s="263">
-        <v>-0.38</v>
+        <v>-1.4</v>
       </c>
       <c r="G37" s="264">
-        <v>-0.86817454877770162</v>
+        <v>-3.4329712366052818</v>
       </c>
       <c r="H37" s="261">
-        <v>192.626</v>
+        <v>276.13</v>
       </c>
       <c r="I37" s="262">
-        <v>5.6352138488705135E-2</v>
+        <v>5.613147763436669E-2</v>
       </c>
       <c r="J37" s="261">
-        <v>190.63</v>
+        <v>274.61599999999999</v>
       </c>
       <c r="K37" s="262">
-        <v>8.2910574432408221E-2</v>
+        <v>8.0787454454607527E-2</v>
       </c>
       <c r="L37" s="263">
-        <v>1.996</v>
+        <v>1.514</v>
       </c>
       <c r="M37" s="264">
-        <v>1.0470545034884331</v>
+        <v>0.55131529117021583</v>
       </c>
       <c r="P37" s="227"/>
       <c r="Q37" s="227"/>
       <c r="R37" s="227"/>
       <c r="S37" s="227"/>
       <c r="T37" s="227"/>
       <c r="U37" s="274"/>
       <c r="V37" s="227"/>
       <c r="W37" s="227"/>
       <c r="X37" s="227"/>
       <c r="Y37" s="227"/>
       <c r="Z37" s="227"/>
       <c r="AA37" s="274"/>
     </row>
     <row r="38" spans="1:27" s="273" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="282" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B38" s="277">
-        <v>911.68799999999999</v>
+        <v>863.32</v>
       </c>
       <c r="C38" s="278">
-        <v>1.1617024142805368</v>
+        <v>1.1465382591272353</v>
       </c>
       <c r="D38" s="277">
-        <v>941.72900000000004</v>
+        <v>869.38400000000001</v>
       </c>
       <c r="E38" s="278">
-        <v>1.8201862157253759</v>
+        <v>1.533965017190464</v>
       </c>
       <c r="F38" s="279">
-        <v>-30.041</v>
+        <v>-6.0640000000000001</v>
       </c>
       <c r="G38" s="280">
-        <v>-3.1899835302937469</v>
+        <v>-0.69750536011704845</v>
       </c>
       <c r="H38" s="277">
-        <v>4199.9160000000002</v>
+        <v>5941.2349999999997</v>
       </c>
       <c r="I38" s="278">
-        <v>1.228672391436922</v>
+        <v>1.2077293286604738</v>
       </c>
       <c r="J38" s="277">
-        <v>4386.46</v>
+        <v>6133.665</v>
       </c>
       <c r="K38" s="278">
-        <v>1.9078000226867828</v>
+        <v>1.8044221087894379</v>
       </c>
       <c r="L38" s="279">
-        <v>-186.54400000000001</v>
+        <v>-192.43</v>
       </c>
       <c r="M38" s="280">
-        <v>-4.2527231526105336</v>
+        <v>-3.1372760005641003</v>
       </c>
       <c r="P38" s="227"/>
       <c r="Q38" s="227"/>
       <c r="R38" s="227"/>
       <c r="S38" s="227"/>
       <c r="T38" s="227"/>
       <c r="U38" s="274"/>
       <c r="V38" s="227"/>
       <c r="W38" s="227"/>
       <c r="X38" s="227"/>
       <c r="Y38" s="227"/>
       <c r="Z38" s="227"/>
       <c r="AA38" s="274"/>
     </row>
     <row r="39" spans="1:27" s="273" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="285" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B39" s="261">
-        <v>1201.117</v>
+        <v>1222.586</v>
       </c>
       <c r="C39" s="262">
-        <v>1.530502231830841</v>
+        <v>1.6236640226953272</v>
       </c>
       <c r="D39" s="261">
-        <v>1003.678</v>
+        <v>1095.8520000000001</v>
       </c>
       <c r="E39" s="262">
-        <v>1.9399220589222734</v>
+        <v>1.9335513789283036</v>
       </c>
       <c r="F39" s="263">
-        <v>197.43899999999999</v>
+        <v>126.73399999999999</v>
       </c>
       <c r="G39" s="264">
-        <v>19.671548046285761</v>
+        <v>11.564882849143862</v>
       </c>
       <c r="H39" s="261">
-        <v>5413.8280000000004</v>
+        <v>7783.1030000000001</v>
       </c>
       <c r="I39" s="262">
-        <v>1.583798579683062</v>
+        <v>1.5821427297666761</v>
       </c>
       <c r="J39" s="261">
-        <v>4940.5450000000001</v>
+        <v>7112.1949999999997</v>
       </c>
       <c r="K39" s="262">
-        <v>2.1487878296131897</v>
+        <v>2.0922893408788541</v>
       </c>
       <c r="L39" s="263">
-        <v>473.28300000000002</v>
+        <v>670.90800000000002</v>
       </c>
       <c r="M39" s="264">
-        <v>9.5795706748951783</v>
+        <v>9.4332059230659446</v>
       </c>
       <c r="P39" s="227"/>
       <c r="Q39" s="227"/>
       <c r="R39" s="227"/>
       <c r="S39" s="227"/>
       <c r="T39" s="227"/>
       <c r="U39" s="274"/>
       <c r="V39" s="227"/>
       <c r="W39" s="227"/>
       <c r="X39" s="227"/>
       <c r="Y39" s="227"/>
       <c r="Z39" s="227"/>
       <c r="AA39" s="274"/>
     </row>
     <row r="40" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="285" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B40" s="261">
-        <v>1178.01</v>
+        <v>1204.6379999999999</v>
       </c>
       <c r="C40" s="262">
-        <v>1.5010585431053336</v>
+        <v>1.5998280537906158</v>
       </c>
       <c r="D40" s="261">
-        <v>980.69899999999996</v>
+        <v>1076.2180000000001</v>
       </c>
       <c r="E40" s="262">
-        <v>1.8955079450411534</v>
+        <v>1.8989086098555836</v>
       </c>
       <c r="F40" s="263">
-        <v>197.31100000000001</v>
+        <v>128.41999999999999</v>
       </c>
       <c r="G40" s="264">
-        <v>20.119425022356502</v>
+        <v>11.932526681397263</v>
       </c>
       <c r="H40" s="261">
-        <v>5316.5309999999999</v>
+        <v>7647.3419999999996</v>
       </c>
       <c r="I40" s="262">
-        <v>1.5553346442925358</v>
+        <v>1.5545453461606964</v>
       </c>
       <c r="J40" s="261">
-        <v>4838.8500000000004</v>
+        <v>6967.4880000000003</v>
       </c>
       <c r="K40" s="262">
-        <v>2.1045576933969397</v>
+        <v>2.0497189510553806</v>
       </c>
       <c r="L40" s="263">
-        <v>477.68099999999998</v>
+        <v>679.85400000000004</v>
       </c>
       <c r="M40" s="264">
-        <v>9.871787718156174</v>
+        <v>9.7575194962660863</v>
       </c>
       <c r="P40" s="227"/>
       <c r="Q40" s="227"/>
       <c r="R40" s="227"/>
       <c r="S40" s="227"/>
       <c r="T40" s="227"/>
       <c r="U40" s="274"/>
       <c r="V40" s="227"/>
       <c r="W40" s="227"/>
       <c r="X40" s="227"/>
       <c r="Y40" s="227"/>
       <c r="Z40" s="227"/>
       <c r="AA40" s="274"/>
     </row>
     <row r="41" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="268" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B41" s="269">
-        <v>525.72400000000005</v>
+        <v>484.7</v>
       </c>
       <c r="C41" s="270">
-        <v>0.66989456924432589</v>
+        <v>0.64370927836604142</v>
       </c>
       <c r="D41" s="269">
-        <v>549.58900000000006</v>
+        <v>522.36</v>
       </c>
       <c r="E41" s="270">
-        <v>1.0622528584277362</v>
+        <v>0.92166633660110009</v>
       </c>
       <c r="F41" s="271">
-        <v>-23.864999999999998</v>
+        <v>-37.659999999999997</v>
       </c>
       <c r="G41" s="272">
-        <v>-4.3423358182205245</v>
+        <v>-7.2095872578298499</v>
       </c>
       <c r="H41" s="269">
-        <v>2353.672</v>
+        <v>3340.7939999999999</v>
       </c>
       <c r="I41" s="270">
-        <v>0.68855943902166683</v>
+        <v>0.67911383656982738</v>
       </c>
       <c r="J41" s="269">
-        <v>2466.5079999999998</v>
+        <v>3524.3829999999998</v>
       </c>
       <c r="K41" s="270">
-        <v>1.0727566234177743</v>
+        <v>1.0368147926307754</v>
       </c>
       <c r="L41" s="271">
-        <v>-112.836</v>
+        <v>-183.589</v>
       </c>
       <c r="M41" s="272">
-        <v>-4.5747266986362911</v>
+        <v>-5.2091103605936135</v>
       </c>
       <c r="P41" s="227"/>
       <c r="Q41" s="227"/>
       <c r="R41" s="227"/>
       <c r="S41" s="227"/>
       <c r="T41" s="227"/>
       <c r="U41" s="274"/>
       <c r="V41" s="227"/>
       <c r="W41" s="227"/>
       <c r="X41" s="227"/>
       <c r="Y41" s="227"/>
       <c r="Z41" s="227"/>
       <c r="AA41" s="274"/>
     </row>
     <row r="42" spans="1:27" s="273" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="275" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B42" s="261">
-        <v>120.164</v>
+        <v>101.28100000000001</v>
       </c>
       <c r="C42" s="262">
-        <v>0.15311686553909498</v>
+        <v>0.13450695156218495</v>
       </c>
       <c r="D42" s="261">
-        <v>123.41</v>
+        <v>110.923</v>
       </c>
       <c r="E42" s="262">
-        <v>0.23852847356582269</v>
+        <v>0.19571558897083205</v>
       </c>
       <c r="F42" s="263">
-        <v>-3.246</v>
+        <v>-9.6419999999999995</v>
       </c>
       <c r="G42" s="264">
-        <v>-2.6302568673527267</v>
+        <v>-8.692516430316525</v>
       </c>
       <c r="H42" s="261">
-        <v>501.99700000000001</v>
+        <v>698.875</v>
       </c>
       <c r="I42" s="262">
-        <v>0.14685766441142167</v>
+        <v>0.14206673100249165</v>
       </c>
       <c r="J42" s="261">
-        <v>563.47400000000005</v>
+        <v>796.65899999999999</v>
       </c>
       <c r="K42" s="262">
-        <v>0.24507135822130197</v>
+        <v>0.23436381229918565</v>
       </c>
       <c r="L42" s="263">
-        <v>-61.476999999999997</v>
+        <v>-97.784000000000006</v>
       </c>
       <c r="M42" s="264">
-        <v>-10.91035256285117</v>
+        <v>-12.274260379911606</v>
       </c>
       <c r="P42" s="227"/>
       <c r="Q42" s="227"/>
       <c r="R42" s="227"/>
       <c r="S42" s="227"/>
       <c r="T42" s="227"/>
       <c r="U42" s="274"/>
       <c r="V42" s="227"/>
       <c r="W42" s="227"/>
       <c r="X42" s="227"/>
       <c r="Y42" s="227"/>
       <c r="Z42" s="227"/>
       <c r="AA42" s="274"/>
     </row>
     <row r="43" spans="1:27" s="185" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="286" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B43" s="287">
-        <v>194.584</v>
+        <v>176.15</v>
       </c>
       <c r="C43" s="288">
-        <v>0.24794524286857345</v>
+        <v>0.23393725889040273</v>
       </c>
       <c r="D43" s="287">
-        <v>203.14699999999999</v>
+        <v>175.40700000000001</v>
       </c>
       <c r="E43" s="288">
-        <v>0.3926451974675973</v>
+        <v>0.30949293036256442</v>
       </c>
       <c r="F43" s="75">
-        <v>-8.5630000000000006</v>
+        <v>0.74299999999999999</v>
       </c>
       <c r="G43" s="289">
-        <v>-4.2151742334368709</v>
+        <v>0.42358628789044905</v>
       </c>
       <c r="H43" s="287">
-        <v>846.70500000000004</v>
+        <v>1191.357</v>
       </c>
       <c r="I43" s="288">
-        <v>0.24770092001640004</v>
+        <v>0.24217806395555064</v>
       </c>
       <c r="J43" s="287">
-        <v>868.66600000000005</v>
+        <v>1232.2660000000001</v>
       </c>
       <c r="K43" s="288">
-        <v>0.37780830430625989</v>
+        <v>0.36251213822560008</v>
       </c>
       <c r="L43" s="75">
-        <v>-21.960999999999999</v>
+        <v>-40.908999999999999</v>
       </c>
       <c r="M43" s="289">
-        <v>-2.5281293385489936</v>
+        <v>-3.319818935197433</v>
       </c>
       <c r="P43" s="290"/>
       <c r="Q43" s="290"/>
       <c r="R43" s="290"/>
       <c r="S43" s="290"/>
       <c r="T43" s="290"/>
       <c r="U43" s="291"/>
       <c r="V43" s="290"/>
       <c r="W43" s="290"/>
       <c r="X43" s="290"/>
       <c r="Y43" s="290"/>
       <c r="Z43" s="290"/>
       <c r="AA43" s="291"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.39370078740157483" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
@@ -13916,51 +13916,51 @@
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="49" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.125" style="231" customWidth="1"/>
     <col min="3" max="3" width="7.625" style="231" customWidth="1"/>
     <col min="4" max="4" width="8.125" style="231" customWidth="1"/>
     <col min="5" max="5" width="7.625" style="231" customWidth="1"/>
     <col min="6" max="6" width="8.75" style="132" customWidth="1"/>
     <col min="7" max="7" width="8.125" style="12" customWidth="1"/>
     <col min="8" max="8" width="8.125" style="1" customWidth="1"/>
     <col min="9" max="9" width="7.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.75" style="132" customWidth="1"/>
     <col min="13" max="13" width="8.125" style="192" customWidth="1"/>
     <col min="14" max="15" width="9" style="1"/>
     <col min="16" max="20" width="9" style="231"/>
     <col min="21" max="21" width="9" style="239"/>
     <col min="22" max="26" width="9" style="231"/>
     <col min="27" max="27" width="9" style="239"/>
     <col min="28" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="424" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B1" s="424"/>
       <c r="C1" s="424"/>
       <c r="D1" s="424"/>
       <c r="E1" s="424"/>
       <c r="F1" s="424"/>
       <c r="G1" s="424"/>
       <c r="H1" s="424"/>
       <c r="I1" s="424"/>
       <c r="J1" s="424"/>
       <c r="K1" s="424"/>
       <c r="L1" s="424"/>
       <c r="M1" s="424"/>
     </row>
     <row r="2" spans="1:27" ht="36" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="240"/>
       <c r="C2" s="241" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="292"/>
       <c r="E2" s="240"/>
       <c r="F2" s="242"/>
       <c r="G2" s="243"/>
       <c r="H2" s="244"/>
       <c r="I2" s="293"/>
@@ -13983,3098 +13983,3098 @@
       <c r="F4" s="298"/>
       <c r="G4" s="299"/>
       <c r="H4" s="152" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="253"/>
       <c r="J4" s="253"/>
       <c r="K4" s="253"/>
       <c r="L4" s="298"/>
       <c r="M4" s="255"/>
       <c r="P4" s="235"/>
       <c r="Q4" s="235"/>
       <c r="R4" s="235"/>
       <c r="S4" s="235"/>
       <c r="T4" s="235"/>
       <c r="U4" s="248"/>
       <c r="V4" s="235"/>
       <c r="W4" s="235"/>
       <c r="X4" s="235"/>
       <c r="Y4" s="235"/>
       <c r="Z4" s="235"/>
       <c r="AA4" s="248"/>
     </row>
     <row r="5" spans="1:27" s="54" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="249" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B5" s="250" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C5" s="251"/>
       <c r="D5" s="250" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E5" s="251"/>
       <c r="F5" s="430" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="431"/>
       <c r="H5" s="252" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="I5" s="253"/>
       <c r="J5" s="252" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="K5" s="253"/>
       <c r="L5" s="254" t="s">
         <v>6</v>
       </c>
       <c r="M5" s="255"/>
       <c r="P5" s="235"/>
       <c r="Q5" s="235"/>
       <c r="R5" s="235"/>
       <c r="S5" s="235"/>
       <c r="T5" s="235"/>
       <c r="U5" s="248"/>
       <c r="V5" s="235"/>
       <c r="W5" s="235"/>
       <c r="X5" s="235"/>
       <c r="Y5" s="235"/>
       <c r="Z5" s="235"/>
       <c r="AA5" s="248"/>
     </row>
     <row r="6" spans="1:27" s="54" customFormat="1" ht="39.75" x14ac:dyDescent="0.25">
       <c r="A6" s="256"/>
       <c r="B6" s="257" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="258" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="257" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="258" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="49" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="259" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H6" s="48" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="47" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="48" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="47" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="49" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="259" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="P6" s="235"/>
       <c r="Q6" s="235"/>
       <c r="R6" s="235"/>
       <c r="S6" s="235"/>
       <c r="T6" s="235"/>
       <c r="U6" s="248"/>
       <c r="V6" s="235"/>
       <c r="W6" s="235"/>
       <c r="X6" s="235"/>
       <c r="Y6" s="235"/>
       <c r="Z6" s="235"/>
       <c r="AA6" s="248"/>
     </row>
     <row r="7" spans="1:27" s="54" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="300" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B7" s="301">
-        <v>60573.031000000003</v>
+        <v>58125.955999999998</v>
       </c>
       <c r="C7" s="302">
         <v>100</v>
       </c>
       <c r="D7" s="301">
-        <v>39110.697999999997</v>
+        <v>42319.446000000004</v>
       </c>
       <c r="E7" s="302">
         <v>100</v>
       </c>
       <c r="F7" s="303">
-        <v>21462.332999999999</v>
+        <v>15806.51</v>
       </c>
       <c r="G7" s="304">
-        <v>54.875862864937872</v>
+        <v>37.350465315637635</v>
       </c>
       <c r="H7" s="301">
-        <v>256619.41399999999</v>
+        <v>377327.37400000001</v>
       </c>
       <c r="I7" s="302">
         <v>100</v>
       </c>
       <c r="J7" s="301">
-        <v>186261.641</v>
+        <v>269843.53700000001</v>
       </c>
       <c r="K7" s="302">
         <v>100</v>
       </c>
       <c r="L7" s="303">
-        <v>70357.773000000001</v>
+        <v>107483.837</v>
       </c>
       <c r="M7" s="304">
-        <v>37.773624575765439</v>
+        <v>39.831910815785079</v>
       </c>
       <c r="P7" s="235"/>
       <c r="Q7" s="235"/>
       <c r="R7" s="235"/>
       <c r="S7" s="235"/>
       <c r="T7" s="235"/>
       <c r="U7" s="248"/>
       <c r="V7" s="235"/>
       <c r="W7" s="235"/>
       <c r="X7" s="235"/>
       <c r="Y7" s="235"/>
       <c r="Z7" s="235"/>
       <c r="AA7" s="248"/>
     </row>
     <row r="8" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="276" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B8" s="277">
-        <v>399.25200000000001</v>
+        <v>417.04500000000002</v>
       </c>
       <c r="C8" s="278">
-        <v>0.65912501555353897</v>
+        <v>0.7174849734944575</v>
       </c>
       <c r="D8" s="277">
-        <v>374.36200000000002</v>
+        <v>395.01</v>
       </c>
       <c r="E8" s="278">
-        <v>0.95718567845554692</v>
+        <v>0.93340068771221618</v>
       </c>
       <c r="F8" s="279">
-        <v>24.89</v>
+        <v>22.035</v>
       </c>
       <c r="G8" s="280">
-        <v>6.6486448945138665</v>
+        <v>5.5783397888661046</v>
       </c>
       <c r="H8" s="277">
-        <v>2047.087</v>
+        <v>2865.4380000000001</v>
       </c>
       <c r="I8" s="278">
-        <v>0.79771322367683373</v>
+        <v>0.75940368959289983</v>
       </c>
       <c r="J8" s="277">
-        <v>1945.4649999999999</v>
+        <v>2776.8739999999998</v>
       </c>
       <c r="K8" s="278">
-        <v>1.0444796843597013</v>
+        <v>1.0290681892447919</v>
       </c>
       <c r="L8" s="279">
-        <v>101.622</v>
+        <v>88.563999999999993</v>
       </c>
       <c r="M8" s="280">
-        <v>5.2235326772776691</v>
+        <v>3.1893416842103748</v>
       </c>
       <c r="P8" s="306"/>
       <c r="Q8" s="306"/>
       <c r="R8" s="306"/>
       <c r="S8" s="306"/>
       <c r="T8" s="306"/>
       <c r="U8" s="307"/>
       <c r="V8" s="306"/>
       <c r="W8" s="306"/>
       <c r="X8" s="306"/>
       <c r="Y8" s="306"/>
       <c r="Z8" s="306"/>
       <c r="AA8" s="307"/>
     </row>
     <row r="9" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="275" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B9" s="261">
-        <v>608.13800000000003</v>
+        <v>500.27199999999999</v>
       </c>
       <c r="C9" s="262">
-        <v>1.0039748547501279</v>
+        <v>0.86066885506364843</v>
       </c>
       <c r="D9" s="261">
-        <v>525.78700000000003</v>
+        <v>459.959</v>
       </c>
       <c r="E9" s="262">
-        <v>1.3443559611234759</v>
+        <v>1.0868738688119879</v>
       </c>
       <c r="F9" s="263">
-        <v>82.350999999999999</v>
+        <v>40.313000000000002</v>
       </c>
       <c r="G9" s="264">
-        <v>15.662426039441826</v>
+        <v>8.7644768338047516</v>
       </c>
       <c r="H9" s="261">
-        <v>2450.308</v>
+        <v>3420.9380000000001</v>
       </c>
       <c r="I9" s="262">
-        <v>0.95484124205817111</v>
+        <v>0.90662332916243704</v>
       </c>
       <c r="J9" s="261">
-        <v>2374.1970000000001</v>
+        <v>3378.4110000000001</v>
       </c>
       <c r="K9" s="262">
-        <v>1.2746569756678994</v>
+        <v>1.2519888515988433</v>
       </c>
       <c r="L9" s="263">
-        <v>76.111000000000004</v>
+        <v>42.527000000000001</v>
       </c>
       <c r="M9" s="264">
-        <v>3.2057575677165793</v>
+        <v>1.258787045152292</v>
       </c>
       <c r="P9" s="306"/>
       <c r="Q9" s="306"/>
       <c r="R9" s="306"/>
       <c r="S9" s="306"/>
       <c r="T9" s="306"/>
       <c r="U9" s="307"/>
       <c r="V9" s="306"/>
       <c r="W9" s="306"/>
       <c r="X9" s="306"/>
       <c r="Y9" s="306"/>
       <c r="Z9" s="306"/>
       <c r="AA9" s="307"/>
     </row>
     <row r="10" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="275" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B10" s="261">
-        <v>33.447000000000003</v>
+        <v>36.433</v>
       </c>
       <c r="C10" s="262">
-        <v>5.5217642980421436E-2</v>
+        <v>6.2679399199903049E-2</v>
       </c>
       <c r="D10" s="261">
-        <v>38.582999999999998</v>
+        <v>27.398</v>
       </c>
       <c r="E10" s="262">
-        <v>9.8650757907721306E-2</v>
+        <v>6.4740923120779975E-2</v>
       </c>
       <c r="F10" s="263">
-        <v>-5.1360000000000001</v>
+        <v>9.0350000000000001</v>
       </c>
       <c r="G10" s="264">
-        <v>-13.311562086929477</v>
+        <v>32.97685962479013</v>
       </c>
       <c r="H10" s="261">
-        <v>158.006</v>
+        <v>233.024</v>
       </c>
       <c r="I10" s="262">
-        <v>6.157211472706426E-2</v>
+        <v>6.1756452369130257E-2</v>
       </c>
       <c r="J10" s="261">
-        <v>160.679</v>
+        <v>227.44</v>
       </c>
       <c r="K10" s="262">
-        <v>8.6265212277389952E-2</v>
+        <v>8.4285880080203657E-2</v>
       </c>
       <c r="L10" s="263">
-        <v>-2.673</v>
+        <v>5.5839999999999996</v>
       </c>
       <c r="M10" s="264">
-        <v>-1.6635652449915672</v>
+        <v>2.4551530073865635</v>
       </c>
       <c r="P10" s="306"/>
       <c r="Q10" s="306"/>
       <c r="R10" s="306"/>
       <c r="S10" s="306"/>
       <c r="T10" s="306"/>
       <c r="U10" s="307"/>
       <c r="V10" s="306"/>
       <c r="W10" s="306"/>
       <c r="X10" s="306"/>
       <c r="Y10" s="306"/>
       <c r="Z10" s="306"/>
       <c r="AA10" s="307"/>
     </row>
     <row r="11" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="275" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B11" s="261">
-        <v>121.904</v>
+        <v>97.971999999999994</v>
       </c>
       <c r="C11" s="262">
-        <v>0.20125127963301026</v>
+        <v>0.16855120628037498</v>
       </c>
       <c r="D11" s="261">
-        <v>107.93300000000001</v>
+        <v>69.816000000000003</v>
       </c>
       <c r="E11" s="262">
-        <v>0.27596797172988319</v>
+        <v>0.16497380424119917</v>
       </c>
       <c r="F11" s="263">
-        <v>13.971</v>
+        <v>28.155999999999999</v>
       </c>
       <c r="G11" s="264">
-        <v>12.944141272826663</v>
+        <v>40.328864443680537</v>
       </c>
       <c r="H11" s="261">
-        <v>454.51100000000002</v>
+        <v>635.6</v>
       </c>
       <c r="I11" s="262">
-        <v>0.1771148148596427</v>
+        <v>0.16844789002771901</v>
       </c>
       <c r="J11" s="261">
-        <v>453.661</v>
+        <v>611.96</v>
       </c>
       <c r="K11" s="262">
-        <v>0.24356115277648607</v>
+        <v>0.22678327107756524</v>
       </c>
       <c r="L11" s="263">
-        <v>0.85</v>
+        <v>23.64</v>
       </c>
       <c r="M11" s="264">
-        <v>0.18736457398806597</v>
+        <v>3.8629975815412769</v>
       </c>
       <c r="P11" s="306"/>
       <c r="Q11" s="306"/>
       <c r="R11" s="306"/>
       <c r="S11" s="306"/>
       <c r="T11" s="306"/>
       <c r="U11" s="307"/>
       <c r="V11" s="306"/>
       <c r="W11" s="306"/>
       <c r="X11" s="306"/>
       <c r="Y11" s="306"/>
       <c r="Z11" s="306"/>
       <c r="AA11" s="307"/>
     </row>
     <row r="12" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="275" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B12" s="261">
-        <v>177.07</v>
+        <v>96.17</v>
       </c>
       <c r="C12" s="262">
-        <v>0.29232481366171026</v>
+        <v>0.16545104221597662</v>
       </c>
       <c r="D12" s="261">
-        <v>96.647000000000006</v>
+        <v>84.879000000000005</v>
       </c>
       <c r="E12" s="262">
-        <v>0.24711141693252317</v>
+        <v>0.2005673703762568</v>
       </c>
       <c r="F12" s="263">
-        <v>80.423000000000002</v>
+        <v>11.291</v>
       </c>
       <c r="G12" s="264">
-        <v>83.213136465694745</v>
+        <v>13.302465863169925</v>
       </c>
       <c r="H12" s="261">
-        <v>566.495</v>
+        <v>749.827</v>
       </c>
       <c r="I12" s="262">
-        <v>0.22075297857238502</v>
+        <v>0.19872054127724115</v>
       </c>
       <c r="J12" s="261">
-        <v>480.572</v>
+        <v>698.17899999999997</v>
       </c>
       <c r="K12" s="262">
-        <v>0.25800910881054678</v>
+        <v>0.25873474968570398</v>
       </c>
       <c r="L12" s="263">
-        <v>85.923000000000002</v>
+        <v>51.648000000000003</v>
       </c>
       <c r="M12" s="264">
-        <v>17.879318811749332</v>
+        <v>7.3975298598210486</v>
       </c>
       <c r="P12" s="306"/>
       <c r="Q12" s="306"/>
       <c r="R12" s="306"/>
       <c r="S12" s="306"/>
       <c r="T12" s="306"/>
       <c r="U12" s="307"/>
       <c r="V12" s="306"/>
       <c r="W12" s="306"/>
       <c r="X12" s="306"/>
       <c r="Y12" s="306"/>
       <c r="Z12" s="306"/>
       <c r="AA12" s="307"/>
     </row>
     <row r="13" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="281" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B13" s="277">
-        <v>53.704000000000001</v>
+        <v>51.746000000000002</v>
       </c>
       <c r="C13" s="278">
-        <v>8.8659918636067592E-2</v>
+        <v>8.9023912140042918E-2</v>
       </c>
       <c r="D13" s="277">
-        <v>42.927</v>
+        <v>50.366</v>
       </c>
       <c r="E13" s="278">
-        <v>0.1097576934065457</v>
+        <v>0.11901384531357051</v>
       </c>
       <c r="F13" s="279">
-        <v>10.776999999999999</v>
+        <v>1.38</v>
       </c>
       <c r="G13" s="280">
-        <v>25.105411512567848</v>
+        <v>2.7399436127546362</v>
       </c>
       <c r="H13" s="277">
-        <v>232.31100000000001</v>
+        <v>339.13200000000001</v>
       </c>
       <c r="I13" s="278">
-        <v>9.0527445441053039E-2</v>
+        <v>8.9877391190812464E-2</v>
       </c>
       <c r="J13" s="277">
-        <v>214.72900000000001</v>
+        <v>323.50799999999998</v>
       </c>
       <c r="K13" s="278">
-        <v>0.11528353280211892</v>
+        <v>0.11988725155199845</v>
       </c>
       <c r="L13" s="279">
-        <v>17.582000000000001</v>
+        <v>15.624000000000001</v>
       </c>
       <c r="M13" s="280">
-        <v>8.1879951008014746</v>
+        <v>4.8295559924329536</v>
       </c>
       <c r="P13" s="306"/>
       <c r="Q13" s="306"/>
       <c r="R13" s="306"/>
       <c r="S13" s="306"/>
       <c r="T13" s="306"/>
       <c r="U13" s="307"/>
       <c r="V13" s="306"/>
       <c r="W13" s="306"/>
       <c r="X13" s="306"/>
       <c r="Y13" s="306"/>
       <c r="Z13" s="306"/>
       <c r="AA13" s="307"/>
     </row>
     <row r="14" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="285" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B14" s="261">
-        <v>476.31</v>
+        <v>485.625</v>
       </c>
       <c r="C14" s="262">
-        <v>0.78634004628231335</v>
+        <v>0.83547012972999524</v>
       </c>
       <c r="D14" s="261">
-        <v>443.57</v>
+        <v>533.57100000000003</v>
       </c>
       <c r="E14" s="262">
-        <v>1.1341398202609425</v>
+        <v>1.2608175447287282</v>
       </c>
       <c r="F14" s="263">
-        <v>32.74</v>
+        <v>-47.945999999999998</v>
       </c>
       <c r="G14" s="264">
-        <v>7.3810221611019671</v>
+        <v>-8.9858706713820649</v>
       </c>
       <c r="H14" s="261">
-        <v>2247.9369999999999</v>
+        <v>3209.9740000000002</v>
       </c>
       <c r="I14" s="262">
-        <v>0.87598087960718363</v>
+        <v>0.85071325887954263</v>
       </c>
       <c r="J14" s="261">
-        <v>2211.422</v>
+        <v>3282.1179999999999</v>
       </c>
       <c r="K14" s="262">
-        <v>1.1872664645964328</v>
+        <v>1.2163040984746654</v>
       </c>
       <c r="L14" s="263">
-        <v>36.515000000000001</v>
+        <v>-72.144000000000005</v>
       </c>
       <c r="M14" s="264">
-        <v>1.6511999971059348</v>
+        <v>-2.1980928168944569</v>
       </c>
       <c r="P14" s="306"/>
       <c r="Q14" s="306"/>
       <c r="R14" s="306"/>
       <c r="S14" s="306"/>
       <c r="T14" s="306"/>
       <c r="U14" s="307"/>
       <c r="V14" s="306"/>
       <c r="W14" s="306"/>
       <c r="X14" s="306"/>
       <c r="Y14" s="306"/>
       <c r="Z14" s="306"/>
       <c r="AA14" s="307"/>
     </row>
     <row r="15" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="275" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B15" s="261">
-        <v>256.779</v>
+        <v>269.07100000000003</v>
       </c>
       <c r="C15" s="262">
-        <v>0.42391637955181738</v>
+        <v>0.46291023583336854</v>
       </c>
       <c r="D15" s="261">
-        <v>247.99600000000001</v>
+        <v>314.56299999999999</v>
       </c>
       <c r="E15" s="262">
-        <v>0.63408737936612636</v>
+        <v>0.74330604422373581</v>
       </c>
       <c r="F15" s="263">
-        <v>8.7829999999999995</v>
+        <v>-45.491999999999997</v>
       </c>
       <c r="G15" s="264">
-        <v>3.5415893804738787</v>
+        <v>-14.461967872890327</v>
       </c>
       <c r="H15" s="261">
-        <v>1247.1489999999999</v>
+        <v>1789.213</v>
       </c>
       <c r="I15" s="262">
-        <v>0.48599167949156019</v>
+        <v>0.4741805454061756</v>
       </c>
       <c r="J15" s="261">
-        <v>1252.854</v>
+        <v>1862.768</v>
       </c>
       <c r="K15" s="262">
-        <v>0.6726312477833265</v>
+        <v>0.6903141059850546</v>
       </c>
       <c r="L15" s="263">
-        <v>-5.7050000000000001</v>
+        <v>-73.555000000000007</v>
       </c>
       <c r="M15" s="264">
-        <v>-0.45536032131437498</v>
+        <v>-3.948693557115003</v>
       </c>
       <c r="P15" s="306"/>
       <c r="Q15" s="306"/>
       <c r="R15" s="306"/>
       <c r="S15" s="306"/>
       <c r="T15" s="306"/>
       <c r="U15" s="307"/>
       <c r="V15" s="306"/>
       <c r="W15" s="306"/>
       <c r="X15" s="306"/>
       <c r="Y15" s="306"/>
       <c r="Z15" s="306"/>
       <c r="AA15" s="307"/>
     </row>
     <row r="16" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="268" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B16" s="269">
-        <v>7501.8919999999998</v>
+        <v>5719.9809999999998</v>
       </c>
       <c r="C16" s="270">
-        <v>12.384871412493787</v>
+        <v>9.8406656743847805</v>
       </c>
       <c r="D16" s="269">
-        <v>4408.8019999999997</v>
+        <v>4545.0119999999997</v>
       </c>
       <c r="E16" s="270">
-        <v>11.272624180729272</v>
+        <v>10.73977197149509</v>
       </c>
       <c r="F16" s="271">
-        <v>3093.09</v>
+        <v>1174.9690000000001</v>
       </c>
       <c r="G16" s="272">
-        <v>70.157153802779078</v>
+        <v>25.851834934649236</v>
       </c>
       <c r="H16" s="269">
-        <v>24643.249</v>
+        <v>37000.942999999999</v>
       </c>
       <c r="I16" s="270">
-        <v>9.6030337751453221</v>
+        <v>9.8060584917965699</v>
       </c>
       <c r="J16" s="269">
-        <v>22044.685000000001</v>
+        <v>30784.596000000001</v>
       </c>
       <c r="K16" s="270">
-        <v>11.835332751095004</v>
+        <v>11.408313255247613</v>
       </c>
       <c r="L16" s="271">
-        <v>2598.5639999999999</v>
+        <v>6216.3469999999998</v>
       </c>
       <c r="M16" s="272">
-        <v>11.787712094774772</v>
+        <v>20.193043949642867</v>
       </c>
       <c r="P16" s="306"/>
       <c r="Q16" s="306"/>
       <c r="R16" s="306"/>
       <c r="S16" s="306"/>
       <c r="T16" s="306"/>
       <c r="U16" s="307"/>
       <c r="V16" s="306"/>
       <c r="W16" s="306"/>
       <c r="X16" s="306"/>
       <c r="Y16" s="306"/>
       <c r="Z16" s="306"/>
       <c r="AA16" s="307"/>
     </row>
     <row r="17" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="275" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B17" s="261">
-        <v>3510.5970000000002</v>
+        <v>2166.663</v>
       </c>
       <c r="C17" s="262">
-        <v>5.7956436091170671</v>
+        <v>3.7275309502006295</v>
       </c>
       <c r="D17" s="261">
-        <v>1990.077</v>
+        <v>1876.4880000000001</v>
       </c>
       <c r="E17" s="262">
-        <v>5.0883188021855297</v>
+        <v>4.4341034143027303</v>
       </c>
       <c r="F17" s="263">
-        <v>1520.52</v>
+        <v>290.17500000000001</v>
       </c>
       <c r="G17" s="264">
-        <v>76.405083823389759</v>
+        <v>15.463727985470729</v>
       </c>
       <c r="H17" s="261">
-        <v>9954.2559999999994</v>
+        <v>15464.905000000001</v>
       </c>
       <c r="I17" s="262">
-        <v>3.8789956865851156</v>
+        <v>4.0985377859174354</v>
       </c>
       <c r="J17" s="261">
-        <v>9531.9210000000003</v>
+        <v>13402.526</v>
       </c>
       <c r="K17" s="262">
-        <v>5.1174900794522689</v>
+        <v>4.9667767288419435</v>
       </c>
       <c r="L17" s="263">
-        <v>422.33499999999998</v>
+        <v>2062.3789999999999</v>
       </c>
       <c r="M17" s="264">
-        <v>4.4307438133404586</v>
+        <v>15.387987309257973</v>
       </c>
       <c r="P17" s="306"/>
       <c r="Q17" s="306"/>
       <c r="R17" s="306"/>
       <c r="S17" s="306"/>
       <c r="T17" s="306"/>
       <c r="U17" s="307"/>
       <c r="V17" s="306"/>
       <c r="W17" s="306"/>
       <c r="X17" s="306"/>
       <c r="Y17" s="306"/>
       <c r="Z17" s="306"/>
       <c r="AA17" s="307"/>
     </row>
     <row r="18" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="268" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B18" s="269">
-        <v>3041.0650000000001</v>
+        <v>2640.703</v>
       </c>
       <c r="C18" s="270">
-        <v>5.0204933611461504</v>
+        <v>4.5430702249439134</v>
       </c>
       <c r="D18" s="269">
-        <v>2287.7600000000002</v>
+        <v>2487.2020000000002</v>
       </c>
       <c r="E18" s="270">
-        <v>5.8494481484324314</v>
+        <v>5.8772083169519753</v>
       </c>
       <c r="F18" s="271">
-        <v>753.30499999999995</v>
+        <v>153.501</v>
       </c>
       <c r="G18" s="272">
-        <v>32.927623526943385</v>
+        <v>6.1716338278917435</v>
       </c>
       <c r="H18" s="269">
-        <v>13119.137000000001</v>
+        <v>18608.694</v>
       </c>
       <c r="I18" s="270">
-        <v>5.1122932577501716</v>
+        <v>4.9317105734290028</v>
       </c>
       <c r="J18" s="269">
-        <v>11580.454</v>
+        <v>16605.157999999999</v>
       </c>
       <c r="K18" s="270">
-        <v>6.2173048287489321</v>
+        <v>6.1536244983328983</v>
       </c>
       <c r="L18" s="271">
-        <v>1538.683</v>
+        <v>2003.5360000000001</v>
       </c>
       <c r="M18" s="272">
-        <v>13.286897042205773</v>
+        <v>12.065744872767848</v>
       </c>
       <c r="P18" s="306"/>
       <c r="Q18" s="306"/>
       <c r="R18" s="306"/>
       <c r="S18" s="306"/>
       <c r="T18" s="306"/>
       <c r="U18" s="307"/>
       <c r="V18" s="306"/>
       <c r="W18" s="306"/>
       <c r="X18" s="306"/>
       <c r="Y18" s="306"/>
       <c r="Z18" s="306"/>
       <c r="AA18" s="307"/>
     </row>
     <row r="19" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="275" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B19" s="261">
-        <v>806.73699999999997</v>
+        <v>516.64400000000001</v>
       </c>
       <c r="C19" s="262">
-        <v>1.3318418885130578</v>
+        <v>0.88883527352221092</v>
       </c>
       <c r="D19" s="261">
-        <v>492.18099999999998</v>
+        <v>469.05700000000002</v>
       </c>
       <c r="E19" s="262">
-        <v>1.2584306217188965</v>
+        <v>1.1083722598826082</v>
       </c>
       <c r="F19" s="263">
-        <v>314.55599999999998</v>
+        <v>47.587000000000003</v>
       </c>
       <c r="G19" s="264">
-        <v>63.910634502347719</v>
+        <v>10.145248871672313</v>
       </c>
       <c r="H19" s="261">
-        <v>2943.0250000000001</v>
+        <v>4122.9449999999997</v>
       </c>
       <c r="I19" s="262">
-        <v>1.1468442523993916</v>
+        <v>1.0926705254095876</v>
       </c>
       <c r="J19" s="261">
-        <v>2605.3829999999998</v>
+        <v>3531.5390000000002</v>
       </c>
       <c r="K19" s="262">
-        <v>1.3987759293927835</v>
+        <v>1.3087358101150297</v>
       </c>
       <c r="L19" s="263">
-        <v>337.642</v>
+        <v>591.40599999999995</v>
       </c>
       <c r="M19" s="264">
-        <v>12.959399827203907</v>
+        <v>16.746409992923763</v>
       </c>
       <c r="P19" s="306"/>
       <c r="Q19" s="306"/>
       <c r="R19" s="306"/>
       <c r="S19" s="306"/>
       <c r="T19" s="306"/>
       <c r="U19" s="307"/>
       <c r="V19" s="306"/>
       <c r="W19" s="306"/>
       <c r="X19" s="306"/>
       <c r="Y19" s="306"/>
       <c r="Z19" s="306"/>
       <c r="AA19" s="307"/>
     </row>
     <row r="20" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="284" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B20" s="269">
-        <v>1029.452</v>
+        <v>914.67399999999998</v>
       </c>
       <c r="C20" s="270">
-        <v>1.6995220199563728</v>
+        <v>1.5736068065702009</v>
       </c>
       <c r="D20" s="269">
-        <v>793.72199999999998</v>
+        <v>911.13099999999997</v>
       </c>
       <c r="E20" s="270">
-        <v>2.0294242767030135</v>
+        <v>2.1529842333002187</v>
       </c>
       <c r="F20" s="271">
-        <v>235.73</v>
+        <v>3.5430000000000001</v>
       </c>
       <c r="G20" s="272">
-        <v>29.699315377424341</v>
+        <v>0.38885736518678432</v>
       </c>
       <c r="H20" s="269">
-        <v>4463.7430000000004</v>
+        <v>6435.0209999999997</v>
       </c>
       <c r="I20" s="270">
-        <v>1.7394408826761643</v>
+        <v>1.7054211921555418</v>
       </c>
       <c r="J20" s="269">
-        <v>3989.9670000000001</v>
+        <v>5803.4380000000001</v>
       </c>
       <c r="K20" s="270">
-        <v>2.1421302736187102</v>
+        <v>2.1506677775276861</v>
       </c>
       <c r="L20" s="271">
-        <v>473.77600000000001</v>
+        <v>631.58299999999997</v>
       </c>
       <c r="M20" s="272">
-        <v>11.874183420564631</v>
+        <v>10.882911129575263</v>
       </c>
       <c r="P20" s="306"/>
       <c r="Q20" s="306"/>
       <c r="R20" s="306"/>
       <c r="S20" s="306"/>
       <c r="T20" s="306"/>
       <c r="U20" s="307"/>
       <c r="V20" s="306"/>
       <c r="W20" s="306"/>
       <c r="X20" s="306"/>
       <c r="Y20" s="306"/>
       <c r="Z20" s="306"/>
       <c r="AA20" s="307"/>
     </row>
     <row r="21" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="308" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B21" s="261">
-        <v>379.423</v>
+        <v>309.3</v>
       </c>
       <c r="C21" s="262">
-        <v>0.62638932497863609</v>
+        <v>0.53212028030988434</v>
       </c>
       <c r="D21" s="261">
-        <v>280.98599999999999</v>
+        <v>332.17500000000001</v>
       </c>
       <c r="E21" s="262">
-        <v>0.71843770213459246</v>
+        <v>0.78492284610720087</v>
       </c>
       <c r="F21" s="263">
-        <v>98.436999999999998</v>
+        <v>-22.875</v>
       </c>
       <c r="G21" s="264">
-        <v>35.032706255827698</v>
+        <v>-6.8864303454504405</v>
       </c>
       <c r="H21" s="261">
-        <v>1605.0029999999999</v>
+        <v>2295.4830000000002</v>
       </c>
       <c r="I21" s="262">
-        <v>0.62544098865411646</v>
+        <v>0.60835315913231358</v>
       </c>
       <c r="J21" s="261">
-        <v>1490.7339999999999</v>
+        <v>2160.92</v>
       </c>
       <c r="K21" s="262">
-        <v>0.80034407084387282</v>
+        <v>0.80080480119114361</v>
       </c>
       <c r="L21" s="263">
-        <v>114.26900000000001</v>
+        <v>134.56299999999999</v>
       </c>
       <c r="M21" s="264">
-        <v>7.6652843498571848</v>
+        <v>6.2271162282731423</v>
       </c>
       <c r="P21" s="306"/>
       <c r="Q21" s="306"/>
       <c r="R21" s="306"/>
       <c r="S21" s="306"/>
       <c r="T21" s="306"/>
       <c r="U21" s="307"/>
       <c r="V21" s="306"/>
       <c r="W21" s="306"/>
       <c r="X21" s="306"/>
       <c r="Y21" s="306"/>
       <c r="Z21" s="306"/>
       <c r="AA21" s="307"/>
     </row>
     <row r="22" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="308" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B22" s="261">
-        <v>504.56099999999998</v>
+        <v>481.60399999999998</v>
       </c>
       <c r="C22" s="262">
-        <v>0.83297961431053369</v>
+        <v>0.82855239404578573</v>
       </c>
       <c r="D22" s="261">
-        <v>399.767</v>
+        <v>450.08</v>
       </c>
       <c r="E22" s="262">
-        <v>1.0221423304692747</v>
+        <v>1.0635299904445819</v>
       </c>
       <c r="F22" s="263">
-        <v>104.794</v>
+        <v>31.524000000000001</v>
       </c>
       <c r="G22" s="264">
-        <v>26.213769520745835</v>
+        <v>7.0040881621045141</v>
       </c>
       <c r="H22" s="261">
-        <v>2219.0059999999999</v>
+        <v>3229.6239999999998</v>
       </c>
       <c r="I22" s="262">
-        <v>0.86470698588688999</v>
+        <v>0.85592093829905902</v>
       </c>
       <c r="J22" s="261">
-        <v>1930.0940000000001</v>
+        <v>2820.078</v>
       </c>
       <c r="K22" s="262">
-        <v>1.0362273142434089</v>
+        <v>1.0450789488428622</v>
       </c>
       <c r="L22" s="263">
-        <v>288.91199999999998</v>
+        <v>409.54599999999999</v>
       </c>
       <c r="M22" s="264">
-        <v>14.968804628168369</v>
+        <v>14.522506115079088</v>
       </c>
       <c r="P22" s="306"/>
       <c r="Q22" s="306"/>
       <c r="R22" s="306"/>
       <c r="S22" s="306"/>
       <c r="T22" s="306"/>
       <c r="U22" s="307"/>
       <c r="V22" s="306"/>
       <c r="W22" s="306"/>
       <c r="X22" s="306"/>
       <c r="Y22" s="306"/>
       <c r="Z22" s="306"/>
       <c r="AA22" s="307"/>
     </row>
     <row r="23" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="308" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B23" s="261">
-        <v>145.46799999999999</v>
+        <v>123.77</v>
       </c>
       <c r="C23" s="262">
-        <v>0.2401530806672032</v>
+        <v>0.21293413221453081</v>
       </c>
       <c r="D23" s="261">
-        <v>112.96899999999999</v>
+        <v>128.876</v>
       </c>
       <c r="E23" s="262">
-        <v>0.2888442440991465</v>
+        <v>0.30453139674843571</v>
       </c>
       <c r="F23" s="263">
-        <v>32.499000000000002</v>
+        <v>-5.1059999999999999</v>
       </c>
       <c r="G23" s="264">
-        <v>28.768069116306243</v>
+        <v>-3.9619479189298241</v>
       </c>
       <c r="H23" s="261">
-        <v>639.73400000000004</v>
+        <v>909.91399999999999</v>
       </c>
       <c r="I23" s="262">
-        <v>0.2492929081351577</v>
+        <v>0.24114709472416915</v>
       </c>
       <c r="J23" s="261">
-        <v>569.13900000000001</v>
+        <v>822.44</v>
       </c>
       <c r="K23" s="262">
-        <v>0.30555888853142876</v>
+        <v>0.30478402749368055</v>
       </c>
       <c r="L23" s="263">
-        <v>70.594999999999999</v>
+        <v>87.474000000000004</v>
       </c>
       <c r="M23" s="264">
-        <v>12.403824021899746</v>
+        <v>10.635912650162929</v>
       </c>
       <c r="P23" s="306"/>
       <c r="Q23" s="306"/>
       <c r="R23" s="306"/>
       <c r="S23" s="306"/>
       <c r="T23" s="306"/>
       <c r="U23" s="307"/>
       <c r="V23" s="306"/>
       <c r="W23" s="306"/>
       <c r="X23" s="306"/>
       <c r="Y23" s="306"/>
       <c r="Z23" s="306"/>
       <c r="AA23" s="307"/>
     </row>
     <row r="24" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="276" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B24" s="277">
-        <v>102.544</v>
+        <v>109.63</v>
       </c>
       <c r="C24" s="278">
-        <v>0.16928986102742655</v>
+        <v>0.18860765059932949</v>
       </c>
       <c r="D24" s="277">
-        <v>90.013000000000005</v>
+        <v>100.815</v>
       </c>
       <c r="E24" s="278">
-        <v>0.23014930595204411</v>
+        <v>0.23822381795829747</v>
       </c>
       <c r="F24" s="279">
-        <v>12.531000000000001</v>
+        <v>8.8149999999999995</v>
       </c>
       <c r="G24" s="280">
-        <v>13.921322475642405</v>
+        <v>8.743738530972573</v>
       </c>
       <c r="H24" s="277">
-        <v>487.96800000000002</v>
+        <v>703.01800000000003</v>
       </c>
       <c r="I24" s="278">
-        <v>0.19015240990301691</v>
+        <v>0.18631513334094865</v>
       </c>
       <c r="J24" s="277">
-        <v>450.58699999999999</v>
+        <v>658.22799999999995</v>
       </c>
       <c r="K24" s="278">
-        <v>0.24191078612906669</v>
+        <v>0.24392950348853451</v>
       </c>
       <c r="L24" s="279">
-        <v>37.381</v>
+        <v>44.79</v>
       </c>
       <c r="M24" s="280">
-        <v>8.2960671302101474</v>
+        <v>6.8046330450846817</v>
       </c>
       <c r="P24" s="306"/>
       <c r="Q24" s="306"/>
       <c r="R24" s="306"/>
       <c r="S24" s="306"/>
       <c r="T24" s="306"/>
       <c r="U24" s="307"/>
       <c r="V24" s="306"/>
       <c r="W24" s="306"/>
       <c r="X24" s="306"/>
       <c r="Y24" s="306"/>
       <c r="Z24" s="306"/>
       <c r="AA24" s="307"/>
     </row>
     <row r="25" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="276" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B25" s="277">
-        <v>109.273</v>
+        <v>93.908000000000001</v>
       </c>
       <c r="C25" s="278">
-        <v>0.18039876525247678</v>
+        <v>0.16155949331826902</v>
       </c>
       <c r="D25" s="277">
-        <v>95.64</v>
+        <v>97.762</v>
       </c>
       <c r="E25" s="278">
-        <v>0.24453667382770822</v>
+        <v>0.23100964034359051</v>
       </c>
       <c r="F25" s="279">
-        <v>13.632999999999999</v>
+        <v>-3.8540000000000001</v>
       </c>
       <c r="G25" s="280">
-        <v>14.254496026767043</v>
+        <v>-3.9422270411816451</v>
       </c>
       <c r="H25" s="277">
-        <v>463.98500000000001</v>
+        <v>667.83900000000006</v>
       </c>
       <c r="I25" s="278">
-        <v>0.18080666336491594</v>
+        <v>0.1769919295598204</v>
       </c>
       <c r="J25" s="277">
-        <v>460.03699999999998</v>
+        <v>658.72500000000002</v>
       </c>
       <c r="K25" s="278">
-        <v>0.24698429452793236</v>
+        <v>0.24411368429402111</v>
       </c>
       <c r="L25" s="279">
-        <v>3.948</v>
+        <v>9.1140000000000008</v>
       </c>
       <c r="M25" s="280">
-        <v>0.85819184109104263</v>
+        <v>1.3835819196174428</v>
       </c>
       <c r="P25" s="306"/>
       <c r="Q25" s="306"/>
       <c r="R25" s="306"/>
       <c r="S25" s="306"/>
       <c r="T25" s="306"/>
       <c r="U25" s="307"/>
       <c r="V25" s="306"/>
       <c r="W25" s="306"/>
       <c r="X25" s="306"/>
       <c r="Y25" s="306"/>
       <c r="Z25" s="306"/>
       <c r="AA25" s="307"/>
     </row>
     <row r="26" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="276" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B26" s="277">
-        <v>206.08600000000001</v>
+        <v>189.83799999999999</v>
       </c>
       <c r="C26" s="278">
-        <v>0.34022731997677319</v>
+        <v>0.32659763909947565</v>
       </c>
       <c r="D26" s="277">
-        <v>189.083</v>
+        <v>208.57400000000001</v>
       </c>
       <c r="E26" s="278">
-        <v>0.48345595877629188</v>
+        <v>0.49285616829672113</v>
       </c>
       <c r="F26" s="279">
-        <v>17.003</v>
+        <v>-18.736000000000001</v>
       </c>
       <c r="G26" s="280">
-        <v>8.9923472760639509</v>
+        <v>-8.9829029505115692</v>
       </c>
       <c r="H26" s="277">
-        <v>939.87699999999995</v>
+        <v>1338.9469999999999</v>
       </c>
       <c r="I26" s="278">
-        <v>0.36625327185884693</v>
+        <v>0.35485021555843971</v>
       </c>
       <c r="J26" s="277">
-        <v>953.87</v>
+        <v>1377.78</v>
       </c>
       <c r="K26" s="278">
-        <v>0.51211295835195614</v>
+        <v>0.51058476898040361</v>
       </c>
       <c r="L26" s="279">
-        <v>-13.993</v>
+        <v>-38.832999999999998</v>
       </c>
       <c r="M26" s="280">
-        <v>-1.4669713902313732</v>
+        <v>-2.8185196475489556</v>
       </c>
       <c r="P26" s="306"/>
       <c r="Q26" s="306"/>
       <c r="R26" s="306"/>
       <c r="S26" s="306"/>
       <c r="T26" s="306"/>
       <c r="U26" s="307"/>
       <c r="V26" s="306"/>
       <c r="W26" s="306"/>
       <c r="X26" s="306"/>
       <c r="Y26" s="306"/>
       <c r="Z26" s="306"/>
       <c r="AA26" s="307"/>
     </row>
     <row r="27" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="276" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B27" s="277">
-        <v>309.20800000000003</v>
+        <v>298.91500000000002</v>
       </c>
       <c r="C27" s="278">
-        <v>0.51047140104314737</v>
+        <v>0.51425390749702249</v>
       </c>
       <c r="D27" s="277">
-        <v>254.97800000000001</v>
+        <v>308.26600000000002</v>
       </c>
       <c r="E27" s="278">
-        <v>0.65193927247220185</v>
+        <v>0.72842635983467274</v>
       </c>
       <c r="F27" s="279">
-        <v>54.23</v>
+        <v>-9.3510000000000009</v>
       </c>
       <c r="G27" s="280">
-        <v>21.268501596216144</v>
+        <v>-3.0334191899203935</v>
       </c>
       <c r="H27" s="277">
-        <v>1500.8610000000001</v>
+        <v>2098.4360000000001</v>
       </c>
       <c r="I27" s="278">
-        <v>0.58485871220951346</v>
+        <v>0.55613139798333322</v>
       </c>
       <c r="J27" s="277">
-        <v>1423.1610000000001</v>
+        <v>2045.915</v>
       </c>
       <c r="K27" s="278">
-        <v>0.76406553295640722</v>
+        <v>0.75818565926965298</v>
       </c>
       <c r="L27" s="279">
-        <v>77.7</v>
+        <v>52.521000000000001</v>
       </c>
       <c r="M27" s="280">
-        <v>5.4596774363547063</v>
+        <v>2.5671154471226809</v>
       </c>
       <c r="P27" s="306"/>
       <c r="Q27" s="306"/>
       <c r="R27" s="306"/>
       <c r="S27" s="306"/>
       <c r="T27" s="306"/>
       <c r="U27" s="307"/>
       <c r="V27" s="306"/>
       <c r="W27" s="306"/>
       <c r="X27" s="306"/>
       <c r="Y27" s="306"/>
       <c r="Z27" s="306"/>
       <c r="AA27" s="307"/>
     </row>
     <row r="28" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="285" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B28" s="261">
-        <v>75.977000000000004</v>
+        <v>72.715000000000003</v>
       </c>
       <c r="C28" s="262">
-        <v>0.12543040812998113</v>
+        <v>0.12509901772626331</v>
       </c>
       <c r="D28" s="261">
-        <v>62.533000000000001</v>
+        <v>94.129000000000005</v>
       </c>
       <c r="E28" s="262">
-        <v>0.15988720017218819</v>
+        <v>0.22242493439068178</v>
       </c>
       <c r="F28" s="263">
-        <v>13.444000000000001</v>
+        <v>-21.414000000000001</v>
       </c>
       <c r="G28" s="264">
-        <v>21.499048502390739</v>
+        <v>-22.74963082578164</v>
       </c>
       <c r="H28" s="261">
-        <v>349.49200000000002</v>
+        <v>506.74799999999999</v>
       </c>
       <c r="I28" s="262">
-        <v>0.13619078718650648</v>
+        <v>0.13429929417206821</v>
       </c>
       <c r="J28" s="261">
-        <v>355.21100000000001</v>
+        <v>556.99</v>
       </c>
       <c r="K28" s="262">
-        <v>0.1907053959650232</v>
+        <v>0.20641220693753359</v>
       </c>
       <c r="L28" s="263">
-        <v>-5.7190000000000003</v>
+        <v>-50.241999999999997</v>
       </c>
       <c r="M28" s="264">
-        <v>-1.6100289686974782</v>
+        <v>-9.0202696637282536</v>
       </c>
       <c r="P28" s="306"/>
       <c r="Q28" s="306"/>
       <c r="R28" s="306"/>
       <c r="S28" s="306"/>
       <c r="T28" s="306"/>
       <c r="U28" s="307"/>
       <c r="V28" s="306"/>
       <c r="W28" s="306"/>
       <c r="X28" s="306"/>
       <c r="Y28" s="306"/>
       <c r="Z28" s="306"/>
       <c r="AA28" s="307"/>
     </row>
     <row r="29" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="282" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B29" s="277">
-        <v>325.20299999999997</v>
+        <v>334.27199999999999</v>
       </c>
       <c r="C29" s="278">
-        <v>0.53687754208634531</v>
+        <v>0.57508215434770649</v>
       </c>
       <c r="D29" s="277">
-        <v>247.93100000000001</v>
+        <v>272.22300000000001</v>
       </c>
       <c r="E29" s="278">
-        <v>0.63392118442887413</v>
+        <v>0.6432574755350059</v>
       </c>
       <c r="F29" s="279">
-        <v>77.272000000000006</v>
+        <v>62.048999999999999</v>
       </c>
       <c r="G29" s="280">
-        <v>31.166735906361044</v>
+        <v>22.793445079952832</v>
       </c>
       <c r="H29" s="277">
-        <v>1442.479</v>
+        <v>2123.7420000000002</v>
       </c>
       <c r="I29" s="278">
-        <v>0.56210829006101626</v>
+        <v>0.56283804100573953</v>
       </c>
       <c r="J29" s="277">
-        <v>1273.098</v>
+        <v>1855.5930000000001</v>
       </c>
       <c r="K29" s="278">
-        <v>0.6834998302200076</v>
+        <v>0.68765515773683328</v>
       </c>
       <c r="L29" s="279">
-        <v>169.381</v>
+        <v>268.149</v>
       </c>
       <c r="M29" s="280">
-        <v>13.304631693710933</v>
+        <v>14.450852099571405</v>
       </c>
       <c r="P29" s="306"/>
       <c r="Q29" s="306"/>
       <c r="R29" s="306"/>
       <c r="S29" s="306"/>
       <c r="T29" s="306"/>
       <c r="U29" s="307"/>
       <c r="V29" s="306"/>
       <c r="W29" s="306"/>
       <c r="X29" s="306"/>
       <c r="Y29" s="306"/>
       <c r="Z29" s="306"/>
       <c r="AA29" s="307"/>
     </row>
     <row r="30" spans="1:27" s="305" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="285" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B30" s="261">
-        <v>978.70500000000004</v>
+        <v>732.95500000000004</v>
       </c>
       <c r="C30" s="262">
-        <v>1.6157438117963754</v>
+        <v>1.2609771097786331</v>
       </c>
       <c r="D30" s="261">
-        <v>589.5</v>
+        <v>448.12099999999998</v>
       </c>
       <c r="E30" s="262">
-        <v>1.5072602386180884</v>
+        <v>1.0589009128333109</v>
       </c>
       <c r="F30" s="263">
-        <v>389.20499999999998</v>
+        <v>284.834</v>
       </c>
       <c r="G30" s="264">
-        <v>66.022900763358777</v>
+        <v>63.561850482347403</v>
       </c>
       <c r="H30" s="261">
-        <v>4684.5169999999998</v>
+        <v>6257.9849999999997</v>
       </c>
       <c r="I30" s="262">
-        <v>1.8254725653765229</v>
+        <v>1.6585027833151591</v>
       </c>
       <c r="J30" s="261">
-        <v>2314.3029999999999</v>
+        <v>3610.1680000000001</v>
       </c>
       <c r="K30" s="262">
-        <v>1.2425011331238083</v>
+        <v>1.3378745476494402</v>
       </c>
       <c r="L30" s="263">
-        <v>2370.2139999999999</v>
+        <v>2647.817</v>
       </c>
       <c r="M30" s="264">
-        <v>102.41588936280168</v>
+        <v>73.343318094891984</v>
       </c>
       <c r="P30" s="306"/>
       <c r="Q30" s="306"/>
       <c r="R30" s="306"/>
       <c r="S30" s="306"/>
       <c r="T30" s="306"/>
       <c r="U30" s="307"/>
       <c r="V30" s="306"/>
       <c r="W30" s="306"/>
       <c r="X30" s="306"/>
       <c r="Y30" s="306"/>
       <c r="Z30" s="306"/>
       <c r="AA30" s="307"/>
     </row>
     <row r="31" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="308" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B31" s="261">
-        <v>500.87799999999999</v>
+        <v>274.846</v>
       </c>
       <c r="C31" s="262">
-        <v>0.82689935063675457</v>
+        <v>0.47284555629502251</v>
       </c>
       <c r="D31" s="261">
-        <v>398.22699999999998</v>
+        <v>207.678</v>
       </c>
       <c r="E31" s="262">
-        <v>1.0182047888789916</v>
+        <v>0.49073893831218862</v>
       </c>
       <c r="F31" s="263">
-        <v>102.651</v>
+        <v>67.168000000000006</v>
       </c>
       <c r="G31" s="264">
-        <v>25.777006581673266</v>
+        <v>32.342376178507109</v>
       </c>
       <c r="H31" s="261">
-        <v>2637.277</v>
+        <v>3318.7040000000002</v>
       </c>
       <c r="I31" s="262">
-        <v>1.0276997203337079</v>
+        <v>0.87952908500086724</v>
       </c>
       <c r="J31" s="261">
-        <v>1334.6289999999999</v>
+        <v>2148.4279999999999</v>
       </c>
       <c r="K31" s="262">
-        <v>0.71653454400737293</v>
+        <v>0.79617545185082572</v>
       </c>
       <c r="L31" s="263">
-        <v>1302.6479999999999</v>
+        <v>1170.2760000000001</v>
       </c>
       <c r="M31" s="264">
-        <v>97.603753552485372</v>
+        <v>54.471269225685013</v>
       </c>
       <c r="P31" s="306"/>
       <c r="Q31" s="306"/>
       <c r="R31" s="306"/>
       <c r="S31" s="306"/>
       <c r="T31" s="306"/>
       <c r="U31" s="307"/>
       <c r="V31" s="306"/>
       <c r="W31" s="306"/>
       <c r="X31" s="306"/>
       <c r="Y31" s="306"/>
       <c r="Z31" s="306"/>
       <c r="AA31" s="307"/>
     </row>
     <row r="32" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="268" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B32" s="269">
-        <v>2584.3240000000001</v>
+        <v>2358.1320000000001</v>
       </c>
       <c r="C32" s="270">
-        <v>4.2664597715111867</v>
+        <v>4.0569345646547301</v>
       </c>
       <c r="D32" s="269">
-        <v>2187.846</v>
+        <v>2291.5709999999999</v>
       </c>
       <c r="E32" s="270">
-        <v>5.5939835182690931</v>
+        <v>5.4149361974161954</v>
       </c>
       <c r="F32" s="271">
-        <v>396.47800000000001</v>
+        <v>66.561000000000007</v>
       </c>
       <c r="G32" s="272">
-        <v>18.121842213757276</v>
+        <v>2.9046012538996173</v>
       </c>
       <c r="H32" s="269">
-        <v>11379.82</v>
+        <v>16264.192999999999</v>
       </c>
       <c r="I32" s="270">
-        <v>4.4345125034070882</v>
+        <v>4.3103665730862133</v>
       </c>
       <c r="J32" s="269">
-        <v>10789.186</v>
+        <v>15262.425999999999</v>
       </c>
       <c r="K32" s="270">
-        <v>5.7924895013675952</v>
+        <v>5.6560279966979525</v>
       </c>
       <c r="L32" s="271">
-        <v>590.63400000000001</v>
+        <v>1001.7670000000001</v>
       </c>
       <c r="M32" s="272">
-        <v>5.4743147444116724</v>
+        <v>6.5636157711755656</v>
       </c>
       <c r="P32" s="306"/>
       <c r="Q32" s="306"/>
       <c r="R32" s="306"/>
       <c r="S32" s="306"/>
       <c r="T32" s="306"/>
       <c r="U32" s="307"/>
       <c r="V32" s="306"/>
       <c r="W32" s="306"/>
       <c r="X32" s="306"/>
       <c r="Y32" s="306"/>
       <c r="Z32" s="306"/>
       <c r="AA32" s="307"/>
     </row>
     <row r="33" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="275" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B33" s="261">
-        <v>1101.395</v>
+        <v>942.01199999999994</v>
       </c>
       <c r="C33" s="262">
-        <v>1.8182926986103767</v>
+        <v>1.6206391512941307</v>
       </c>
       <c r="D33" s="261">
-        <v>1047.99</v>
+        <v>844.12400000000002</v>
       </c>
       <c r="E33" s="262">
-        <v>2.6795481890913835</v>
+        <v>1.9946480395797241</v>
       </c>
       <c r="F33" s="263">
-        <v>53.405000000000001</v>
+        <v>97.888000000000005</v>
       </c>
       <c r="G33" s="264">
-        <v>5.0959455719997324</v>
+        <v>11.596400528832257</v>
       </c>
       <c r="H33" s="261">
-        <v>4190.8159999999998</v>
+        <v>6281.759</v>
       </c>
       <c r="I33" s="262">
-        <v>1.633086107818795</v>
+        <v>1.6648034128581406</v>
       </c>
       <c r="J33" s="261">
-        <v>5118.6769999999997</v>
+        <v>6904.027</v>
       </c>
       <c r="K33" s="262">
-        <v>2.7481111905376157</v>
+        <v>2.5585296860380242</v>
       </c>
       <c r="L33" s="263">
-        <v>-927.86099999999999</v>
+        <v>-622.26800000000003</v>
       </c>
       <c r="M33" s="264">
-        <v>-18.126969136751548</v>
+        <v>-9.0131165477771162</v>
       </c>
       <c r="P33" s="306"/>
       <c r="Q33" s="306"/>
       <c r="R33" s="306"/>
       <c r="S33" s="306"/>
       <c r="T33" s="306"/>
       <c r="U33" s="307"/>
       <c r="V33" s="306"/>
       <c r="W33" s="306"/>
       <c r="X33" s="306"/>
       <c r="Y33" s="306"/>
       <c r="Z33" s="306"/>
       <c r="AA33" s="307"/>
     </row>
     <row r="34" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="285" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B34" s="261">
-        <v>778.64700000000005</v>
+        <v>694.05499999999995</v>
       </c>
       <c r="C34" s="262">
-        <v>1.285468115339977</v>
+        <v>1.1940534793096564</v>
       </c>
       <c r="D34" s="261">
-        <v>520.59100000000001</v>
+        <v>831.28300000000002</v>
       </c>
       <c r="E34" s="262">
-        <v>1.3310705935240532</v>
+        <v>1.9643050147679155</v>
       </c>
       <c r="F34" s="263">
-        <v>258.05599999999998</v>
+        <v>-137.22800000000001</v>
       </c>
       <c r="G34" s="264">
-        <v>49.569815843915862</v>
+        <v>-16.50797622470326</v>
       </c>
       <c r="H34" s="261">
-        <v>4183.9719999999998</v>
+        <v>5562.1120000000001</v>
       </c>
       <c r="I34" s="262">
-        <v>1.6304191233169909</v>
+        <v>1.4740812311168285</v>
       </c>
       <c r="J34" s="261">
-        <v>2695.422</v>
+        <v>4163.6000000000004</v>
       </c>
       <c r="K34" s="262">
-        <v>1.4471159952896582</v>
+        <v>1.5429682127239535</v>
       </c>
       <c r="L34" s="263">
-        <v>1488.55</v>
+        <v>1398.5119999999999</v>
       </c>
       <c r="M34" s="264">
-        <v>55.225118738364529</v>
+        <v>33.589009511000093</v>
       </c>
       <c r="P34" s="306"/>
       <c r="Q34" s="306"/>
       <c r="R34" s="306"/>
       <c r="S34" s="306"/>
       <c r="T34" s="306"/>
       <c r="U34" s="307"/>
       <c r="V34" s="306"/>
       <c r="W34" s="306"/>
       <c r="X34" s="306"/>
       <c r="Y34" s="306"/>
       <c r="Z34" s="306"/>
       <c r="AA34" s="307"/>
     </row>
     <row r="35" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="268" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B35" s="269">
-        <v>38252.737000000001</v>
+        <v>38770.050000000003</v>
       </c>
       <c r="C35" s="270">
-        <v>63.151432854664314</v>
+        <v>66.700064253566865</v>
       </c>
       <c r="D35" s="269">
-        <v>22621.080999999998</v>
+        <v>24879.745999999999</v>
       </c>
       <c r="E35" s="270">
-        <v>57.838602113416634</v>
+        <v>58.790339552176562</v>
       </c>
       <c r="F35" s="271">
-        <v>15631.656000000001</v>
+        <v>13890.304</v>
       </c>
       <c r="G35" s="272">
-        <v>69.102161828605801</v>
+        <v>55.829766107740809</v>
       </c>
       <c r="H35" s="269">
-        <v>166008.99900000001</v>
+        <v>245303.03599999999</v>
       </c>
       <c r="I35" s="270">
-        <v>64.690740428547628</v>
+        <v>65.010665247944615</v>
       </c>
       <c r="J35" s="269">
-        <v>104641.245</v>
+        <v>152925.82199999999</v>
       </c>
       <c r="K35" s="270">
-        <v>56.179707447117352</v>
+        <v>56.672034357450627</v>
       </c>
       <c r="L35" s="271">
-        <v>61367.754000000001</v>
+        <v>92377.214000000007</v>
       </c>
       <c r="M35" s="272">
-        <v>58.645856134452536</v>
+        <v>60.406550569334193</v>
       </c>
       <c r="P35" s="306"/>
       <c r="Q35" s="306"/>
       <c r="R35" s="306"/>
       <c r="S35" s="306"/>
       <c r="T35" s="306"/>
       <c r="U35" s="307"/>
       <c r="V35" s="306"/>
       <c r="W35" s="306"/>
       <c r="X35" s="306"/>
       <c r="Y35" s="306"/>
       <c r="Z35" s="306"/>
       <c r="AA35" s="307"/>
     </row>
     <row r="36" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="275" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B36" s="261">
-        <v>19444.042000000001</v>
+        <v>21151.141</v>
       </c>
       <c r="C36" s="262">
-        <v>32.1001635199665</v>
+        <v>36.388461292576416</v>
       </c>
       <c r="D36" s="261">
-        <v>11649.045</v>
+        <v>13100.304</v>
       </c>
       <c r="E36" s="262">
-        <v>29.784804658817393</v>
+        <v>30.955754950100246</v>
       </c>
       <c r="F36" s="263">
-        <v>7794.9970000000003</v>
+        <v>8050.8370000000004</v>
       </c>
       <c r="G36" s="264">
-        <v>66.91533082754853</v>
+        <v>61.455344853066009</v>
       </c>
       <c r="H36" s="261">
-        <v>81960.846000000005</v>
+        <v>124469.577</v>
       </c>
       <c r="I36" s="262">
-        <v>31.938677094789096</v>
+        <v>32.987157989761961</v>
       </c>
       <c r="J36" s="261">
-        <v>52504.557999999997</v>
+        <v>78166.634000000005</v>
       </c>
       <c r="K36" s="262">
-        <v>28.188604866849637</v>
+        <v>28.967391574029065</v>
       </c>
       <c r="L36" s="263">
-        <v>29456.288</v>
+        <v>46302.942999999999</v>
       </c>
       <c r="M36" s="264">
-        <v>56.102344485977774</v>
+        <v>59.236199169072577</v>
       </c>
       <c r="P36" s="306"/>
       <c r="Q36" s="306"/>
       <c r="R36" s="306"/>
       <c r="S36" s="306"/>
       <c r="T36" s="306"/>
       <c r="U36" s="307"/>
       <c r="V36" s="306"/>
       <c r="W36" s="306"/>
       <c r="X36" s="306"/>
       <c r="Y36" s="306"/>
       <c r="Z36" s="306"/>
       <c r="AA36" s="307"/>
     </row>
     <row r="37" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="275" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B37" s="261">
-        <v>5071.1840000000002</v>
+        <v>5573.99</v>
       </c>
       <c r="C37" s="262">
-        <v>8.3720162525794688</v>
+        <v>9.5895024935159778</v>
       </c>
       <c r="D37" s="261">
-        <v>4064.0079999999998</v>
+        <v>4165.8280000000004</v>
       </c>
       <c r="E37" s="262">
-        <v>10.39103930080716</v>
+        <v>9.8437678035766343</v>
       </c>
       <c r="F37" s="263">
-        <v>1007.176</v>
+        <v>1408.162</v>
       </c>
       <c r="G37" s="264">
-        <v>24.782825230658993</v>
+        <v>33.802691805806674</v>
       </c>
       <c r="H37" s="261">
-        <v>24321.535</v>
+        <v>36635.317000000003</v>
       </c>
       <c r="I37" s="262">
-        <v>9.4776675781825297</v>
+        <v>9.709159611621498</v>
       </c>
       <c r="J37" s="261">
-        <v>19234.069</v>
+        <v>28027.558000000001</v>
       </c>
       <c r="K37" s="262">
-        <v>10.326371493741968</v>
+        <v>10.386595992476929</v>
       </c>
       <c r="L37" s="263">
-        <v>5087.4660000000003</v>
+        <v>8607.759</v>
       </c>
       <c r="M37" s="264">
-        <v>26.450284648557727</v>
+        <v>30.711769466323108</v>
       </c>
       <c r="P37" s="306"/>
       <c r="Q37" s="306"/>
       <c r="R37" s="306"/>
       <c r="S37" s="306"/>
       <c r="T37" s="306"/>
       <c r="U37" s="307"/>
       <c r="V37" s="306"/>
       <c r="W37" s="306"/>
       <c r="X37" s="306"/>
       <c r="Y37" s="306"/>
       <c r="Z37" s="306"/>
       <c r="AA37" s="307"/>
     </row>
     <row r="38" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="275" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B38" s="261">
-        <v>1802.9259999999999</v>
+        <v>1952.923</v>
       </c>
       <c r="C38" s="262">
-        <v>2.9764500310377402</v>
+        <v>3.3598122670016815</v>
       </c>
       <c r="D38" s="261">
-        <v>1339.06</v>
+        <v>1560.848</v>
       </c>
       <c r="E38" s="262">
-        <v>3.4237691181067649</v>
+        <v>3.6882524407337467</v>
       </c>
       <c r="F38" s="263">
-        <v>463.86599999999999</v>
+        <v>392.07499999999999</v>
       </c>
       <c r="G38" s="264">
-        <v>34.641166191208761</v>
+        <v>25.119358195032444</v>
       </c>
       <c r="H38" s="261">
-        <v>8171.0889999999999</v>
+        <v>11982.628000000001</v>
       </c>
       <c r="I38" s="262">
-        <v>3.1841273708153666</v>
+        <v>3.1756582812886505</v>
       </c>
       <c r="J38" s="261">
-        <v>7035.3760000000002</v>
+        <v>10336.465</v>
       </c>
       <c r="K38" s="262">
-        <v>3.7771470079553309</v>
+        <v>3.8305401400071335</v>
       </c>
       <c r="L38" s="263">
-        <v>1135.713</v>
+        <v>1646.163</v>
       </c>
       <c r="M38" s="264">
-        <v>16.142889875395429</v>
+        <v>15.925783137658764</v>
       </c>
       <c r="P38" s="306"/>
       <c r="Q38" s="306"/>
       <c r="R38" s="306"/>
       <c r="S38" s="306"/>
       <c r="T38" s="306"/>
       <c r="U38" s="307"/>
       <c r="V38" s="306"/>
       <c r="W38" s="306"/>
       <c r="X38" s="306"/>
       <c r="Y38" s="306"/>
       <c r="Z38" s="306"/>
       <c r="AA38" s="307"/>
     </row>
     <row r="39" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="309" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B39" s="310">
-        <v>11744.156000000001</v>
+        <v>9932.6910000000007</v>
       </c>
       <c r="C39" s="311">
-        <v>19.388423868041208</v>
+        <v>17.088219589885114</v>
       </c>
       <c r="D39" s="310">
-        <v>5388.049</v>
+        <v>5890.5050000000001</v>
       </c>
       <c r="E39" s="311">
-        <v>13.776407161027912</v>
+        <v>13.919144877274622</v>
       </c>
       <c r="F39" s="312">
-        <v>6356.107</v>
+        <v>4042.1860000000001</v>
       </c>
       <c r="G39" s="313">
-        <v>117.96676310850181</v>
+        <v>68.622062115217631</v>
       </c>
       <c r="H39" s="310">
-        <v>50712.025999999998</v>
+        <v>71030.813999999998</v>
       </c>
       <c r="I39" s="311">
-        <v>19.761570338555913</v>
+        <v>18.824717975537073</v>
       </c>
       <c r="J39" s="310">
-        <v>24991.072</v>
+        <v>35159.438999999998</v>
       </c>
       <c r="K39" s="311">
-        <v>13.417186633720252</v>
+        <v>13.029564980835543</v>
       </c>
       <c r="L39" s="312">
-        <v>25720.954000000002</v>
+        <v>35871.375</v>
       </c>
       <c r="M39" s="264">
-        <v>102.92057099431349</v>
+        <v>102.02487872460082</v>
       </c>
       <c r="P39" s="306"/>
       <c r="Q39" s="306"/>
       <c r="R39" s="306"/>
       <c r="S39" s="306"/>
       <c r="T39" s="306"/>
       <c r="U39" s="307"/>
       <c r="V39" s="306"/>
       <c r="W39" s="306"/>
       <c r="X39" s="306"/>
       <c r="Y39" s="306"/>
       <c r="Z39" s="306"/>
       <c r="AA39" s="307"/>
     </row>
     <row r="40" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="309" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B40" s="310">
-        <v>190.429</v>
+        <v>159.30500000000001</v>
       </c>
       <c r="C40" s="311">
-        <v>0.31437918303939588</v>
+        <v>0.27406861058766929</v>
       </c>
       <c r="D40" s="310">
-        <v>180.91900000000001</v>
+        <v>162.261</v>
       </c>
       <c r="E40" s="311">
-        <v>0.46258187465741474</v>
+        <v>0.38341948049130886</v>
       </c>
       <c r="F40" s="312">
-        <v>9.51</v>
+        <v>-2.956</v>
       </c>
       <c r="G40" s="313">
-        <v>5.2564960009728106</v>
+        <v>-1.8217563061980389</v>
       </c>
       <c r="H40" s="310">
-        <v>843.50300000000004</v>
+        <v>1184.7</v>
       </c>
       <c r="I40" s="311">
-        <v>0.32869804620471932</v>
+        <v>0.31397138973542904</v>
       </c>
       <c r="J40" s="310">
-        <v>876.17</v>
+        <v>1235.7260000000001</v>
       </c>
       <c r="K40" s="311">
-        <v>0.47039744485017182</v>
+        <v>0.45794167010195985</v>
       </c>
       <c r="L40" s="312">
-        <v>-32.667000000000002</v>
+        <v>-51.026000000000003</v>
       </c>
       <c r="M40" s="264">
-        <v>-3.7283860438042846</v>
+        <v>-4.1292325321309091</v>
       </c>
       <c r="P40" s="306"/>
       <c r="Q40" s="306"/>
       <c r="R40" s="306"/>
       <c r="S40" s="306"/>
       <c r="T40" s="306"/>
       <c r="U40" s="307"/>
       <c r="V40" s="306"/>
       <c r="W40" s="306"/>
       <c r="X40" s="306"/>
       <c r="Y40" s="306"/>
       <c r="Z40" s="306"/>
       <c r="AA40" s="307"/>
     </row>
     <row r="41" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="314" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B41" s="315">
-        <v>1365.5170000000001</v>
+        <v>1294.143</v>
       </c>
       <c r="C41" s="316">
-        <v>2.2543316348161611</v>
+        <v>2.226445961594163</v>
       </c>
       <c r="D41" s="315">
-        <v>1094.4590000000001</v>
+        <v>1022.136</v>
       </c>
       <c r="E41" s="316">
-        <v>2.7983622281555802</v>
+        <v>2.415286816372785</v>
       </c>
       <c r="F41" s="317">
-        <v>271.05799999999999</v>
+        <v>272.00700000000001</v>
       </c>
       <c r="G41" s="318">
-        <v>24.76639143174847</v>
+        <v>26.611625067505695</v>
       </c>
       <c r="H41" s="315">
-        <v>5668.27</v>
+        <v>8382.0300000000007</v>
       </c>
       <c r="I41" s="316">
-        <v>2.2088235303974311</v>
+        <v>2.2214211259424821</v>
       </c>
       <c r="J41" s="315">
-        <v>5982.4319999999998</v>
+        <v>8374.9150000000009</v>
       </c>
       <c r="K41" s="316">
-        <v>3.2118432801738281</v>
+        <v>3.1036188945299812</v>
       </c>
       <c r="L41" s="317">
-        <v>-314.16199999999998</v>
+        <v>7.1150000000000002</v>
       </c>
       <c r="M41" s="280">
-        <v>-5.2514094602328951</v>
+        <v>8.4956086121471083E-2</v>
       </c>
       <c r="P41" s="306"/>
       <c r="Q41" s="306"/>
       <c r="R41" s="306"/>
       <c r="S41" s="306"/>
       <c r="T41" s="306"/>
       <c r="U41" s="307"/>
       <c r="V41" s="306"/>
       <c r="W41" s="306"/>
       <c r="X41" s="306"/>
       <c r="Y41" s="306"/>
       <c r="Z41" s="306"/>
       <c r="AA41" s="307"/>
     </row>
     <row r="42" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="319" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B42" s="310">
-        <v>2391.1750000000002</v>
+        <v>2449.0219999999999</v>
       </c>
       <c r="C42" s="311">
-        <v>3.9475901412296834</v>
+        <v>4.213301885305766</v>
       </c>
       <c r="D42" s="310">
-        <v>1973.895</v>
+        <v>2035.4280000000001</v>
       </c>
       <c r="E42" s="311">
-        <v>5.0469439333452959</v>
+        <v>4.8096754385678873</v>
       </c>
       <c r="F42" s="312">
-        <v>417.28</v>
+        <v>413.59399999999999</v>
       </c>
       <c r="G42" s="313">
-        <v>21.13992892225777</v>
+        <v>20.319755844962337</v>
       </c>
       <c r="H42" s="310">
-        <v>10556.447</v>
+        <v>16016.579</v>
       </c>
       <c r="I42" s="311">
-        <v>4.1136587584912805</v>
+        <v>4.2447434518758236</v>
       </c>
       <c r="J42" s="310">
-        <v>9539.4709999999995</v>
+        <v>13688.23</v>
       </c>
       <c r="K42" s="311">
-        <v>5.1215435173794051</v>
+        <v>5.0726543804530699</v>
       </c>
       <c r="L42" s="312">
-        <v>1016.976</v>
+        <v>2328.3490000000002</v>
       </c>
       <c r="M42" s="264">
-        <v>10.66071693073966</v>
+        <v>17.009861757144641</v>
       </c>
       <c r="P42" s="306"/>
       <c r="Q42" s="306"/>
       <c r="R42" s="306"/>
       <c r="S42" s="306"/>
       <c r="T42" s="306"/>
       <c r="U42" s="307"/>
       <c r="V42" s="306"/>
       <c r="W42" s="306"/>
       <c r="X42" s="306"/>
       <c r="Y42" s="306"/>
       <c r="Z42" s="306"/>
       <c r="AA42" s="307"/>
     </row>
     <row r="43" spans="1:27" s="305" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="319" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B43" s="310">
-        <v>2045.703</v>
+        <v>2127.3130000000001</v>
       </c>
       <c r="C43" s="311">
-        <v>3.3772505126910359</v>
+        <v>3.6598331389164596</v>
       </c>
       <c r="D43" s="310">
-        <v>1668.25</v>
+        <v>1731.8789999999999</v>
       </c>
       <c r="E43" s="311">
-        <v>4.2654569857075932</v>
+        <v>4.0923952548906239</v>
       </c>
       <c r="F43" s="312">
-        <v>377.45299999999997</v>
+        <v>395.43400000000003</v>
       </c>
       <c r="G43" s="313">
-        <v>22.625685598681251</v>
+        <v>22.832657477803011</v>
       </c>
       <c r="H43" s="310">
-        <v>9035.7039999999997</v>
+        <v>13794.477999999999</v>
       </c>
       <c r="I43" s="311">
-        <v>3.5210523861612435</v>
+        <v>3.65583812639048</v>
       </c>
       <c r="J43" s="310">
-        <v>7923.9089999999997</v>
+        <v>11448.382</v>
       </c>
       <c r="K43" s="311">
-        <v>4.2541818903012887</v>
+        <v>4.2426000367761265</v>
       </c>
       <c r="L43" s="312">
-        <v>1111.7950000000001</v>
+        <v>2346.096</v>
       </c>
       <c r="M43" s="264">
-        <v>14.030890561716447</v>
+        <v>20.492817238278739</v>
       </c>
       <c r="P43" s="306"/>
       <c r="Q43" s="306"/>
       <c r="R43" s="306"/>
       <c r="S43" s="306"/>
       <c r="T43" s="306"/>
       <c r="U43" s="307"/>
       <c r="V43" s="306"/>
       <c r="W43" s="306"/>
       <c r="X43" s="306"/>
       <c r="Y43" s="306"/>
       <c r="Z43" s="306"/>
       <c r="AA43" s="307"/>
     </row>
     <row r="44" spans="1:27" s="305" customFormat="1" ht="21.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="320" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B44" s="321">
-        <v>762.46900000000005</v>
+        <v>692.33</v>
       </c>
       <c r="C44" s="322">
-        <v>1.2587598596477698</v>
+        <v>1.1910857861847468</v>
       </c>
       <c r="D44" s="321">
-        <v>826.80899999999997</v>
+        <v>1178.424</v>
       </c>
       <c r="E44" s="322">
-        <v>2.1140226134547637</v>
+        <v>2.7845922179605092</v>
       </c>
       <c r="F44" s="323">
-        <v>-64.34</v>
+        <v>-486.09399999999999</v>
       </c>
       <c r="G44" s="324">
-        <v>-7.7817246788556975</v>
+        <v>-41.24949933131029</v>
       </c>
       <c r="H44" s="321">
-        <v>3932.9270000000001</v>
+        <v>5784.6809999999996</v>
       </c>
       <c r="I44" s="322">
-        <v>1.5325913728413392</v>
+        <v>1.5330668800085518</v>
       </c>
       <c r="J44" s="321">
-        <v>3718.1210000000001</v>
+        <v>5874.6419999999998</v>
       </c>
       <c r="K44" s="322">
-        <v>1.9961818117988126</v>
+        <v>2.1770549205334495</v>
       </c>
       <c r="L44" s="323">
-        <v>214.80600000000001</v>
+        <v>-89.960999999999999</v>
       </c>
       <c r="M44" s="325">
-        <v>5.7772729827781291</v>
+        <v>-1.5313443780914651</v>
       </c>
       <c r="P44" s="306"/>
       <c r="Q44" s="306"/>
       <c r="R44" s="306"/>
       <c r="S44" s="306"/>
       <c r="T44" s="306"/>
       <c r="U44" s="307"/>
       <c r="V44" s="306"/>
       <c r="W44" s="306"/>
       <c r="X44" s="306"/>
       <c r="Y44" s="306"/>
       <c r="Z44" s="306"/>
       <c r="AA44" s="307"/>
     </row>
     <row r="45" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A45" s="54"/>
     </row>
     <row r="46" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A46" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.98425196850393704" header="0.39370078740157483" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P358"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="8" topLeftCell="D318" activePane="bottomRight" state="frozen"/>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <pane xSplit="3" ySplit="8" topLeftCell="D315" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.875" style="185" customWidth="1"/>
     <col min="2" max="2" width="2.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.75" style="345" customWidth="1"/>
     <col min="4" max="4" width="10.375" style="345" customWidth="1"/>
     <col min="5" max="5" width="9" style="345"/>
     <col min="6" max="6" width="9.875" style="345" customWidth="1"/>
     <col min="7" max="7" width="10.375" style="345" customWidth="1"/>
     <col min="8" max="8" width="9" style="345"/>
     <col min="9" max="9" width="9.625" style="345" customWidth="1"/>
     <col min="10" max="10" width="9.25" style="12" customWidth="1"/>
     <col min="11" max="11" width="9.375" style="12" customWidth="1"/>
     <col min="12" max="12" width="9" style="1"/>
     <col min="13" max="16" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="25.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="432" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B1" s="432"/>
       <c r="C1" s="432"/>
       <c r="D1" s="432"/>
       <c r="E1" s="432"/>
       <c r="F1" s="432"/>
       <c r="G1" s="432"/>
       <c r="H1" s="432"/>
       <c r="I1" s="432"/>
       <c r="J1" s="432"/>
       <c r="K1" s="432"/>
       <c r="M1" s="1" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:16" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A4" s="326" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B4" s="326"/>
       <c r="C4" s="327" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D4" s="327"/>
       <c r="E4" s="327"/>
       <c r="F4" s="327"/>
       <c r="G4" s="328"/>
       <c r="H4" s="328"/>
       <c r="I4" s="328"/>
       <c r="J4" s="329" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="K4" s="299"/>
       <c r="M4" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="24" x14ac:dyDescent="0.25">
       <c r="A5" s="330" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B5" s="330"/>
       <c r="C5" s="331" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="332" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="331" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F5" s="331" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="332" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="331" t="s">
+        <v>176</v>
+      </c>
+      <c r="I5" s="333" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="J5" s="334" t="s">
         <v>14</v>
       </c>
       <c r="K5" s="334" t="s">
         <v>17</v>
       </c>
       <c r="M5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="N5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="O5" s="1" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="335" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A6" s="377">
         <v>2001</v>
       </c>
       <c r="C6" s="336">
         <v>126608.5920076</v>
       </c>
       <c r="D6" s="337">
         <v>122685.69191959999</v>
       </c>
       <c r="E6" s="338">
         <v>3922.9000880000003</v>
       </c>
       <c r="F6" s="336">
         <v>109585.6385865</v>
       </c>
       <c r="G6" s="337">
         <v>108851.3750895</v>
       </c>
       <c r="H6" s="338">
         <v>734.26349700000014</v>
       </c>
       <c r="I6" s="339">
         <v>17022.953421099999</v>
       </c>
       <c r="J6" s="340" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K6" s="341" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C7" s="342">
         <v>10064.662714800001</v>
       </c>
       <c r="D7" s="343">
         <v>9811.4883695999997</v>
       </c>
       <c r="E7" s="344">
         <v>253.1743452</v>
       </c>
       <c r="F7" s="342">
         <v>9485.7627826000007</v>
       </c>
       <c r="G7" s="343">
         <v>9429.6088225999993</v>
       </c>
       <c r="H7" s="344">
         <v>56.153959999999998</v>
       </c>
       <c r="I7" s="345">
         <v>578.89993219999974</v>
       </c>
       <c r="J7" s="346" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K7" s="12" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A8" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C8" s="342">
         <v>10389.157025</v>
       </c>
       <c r="D8" s="343">
         <v>10108.031120400001</v>
       </c>
       <c r="E8" s="344">
         <v>281.12590460000001</v>
       </c>
       <c r="F8" s="342">
         <v>9270.2659618999987</v>
       </c>
       <c r="G8" s="343">
         <v>9205.8947019000007</v>
       </c>
       <c r="H8" s="344">
         <v>64.371260000000007</v>
       </c>
       <c r="I8" s="345">
         <v>1118.8910631000008</v>
       </c>
       <c r="J8" s="346" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K8" s="12" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C9" s="342">
         <v>12003.9172313</v>
       </c>
       <c r="D9" s="343">
         <v>11700.484145300001</v>
       </c>
       <c r="E9" s="344">
         <v>303.433086</v>
       </c>
       <c r="F9" s="342">
         <v>10209.772625799998</v>
       </c>
       <c r="G9" s="343">
         <v>10142.8463228</v>
       </c>
       <c r="H9" s="344">
         <v>66.926303000000004</v>
       </c>
       <c r="I9" s="345">
         <v>1794.1446055000015</v>
       </c>
       <c r="J9" s="346" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K9" s="12" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C10" s="342">
         <v>11152.057002799998</v>
       </c>
       <c r="D10" s="343">
         <v>10824.542493699999</v>
       </c>
       <c r="E10" s="344">
         <v>327.5145091</v>
       </c>
       <c r="F10" s="342">
         <v>10720.891702700001</v>
       </c>
       <c r="G10" s="343">
         <v>10643.590154699999</v>
       </c>
       <c r="H10" s="344">
         <v>77.301547999999997</v>
       </c>
       <c r="I10" s="345">
         <v>431.16530009999872</v>
       </c>
       <c r="J10" s="346" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K10" s="12" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C11" s="342">
         <v>10406.649028099999</v>
       </c>
       <c r="D11" s="343">
         <v>10134.219958599999</v>
       </c>
       <c r="E11" s="344">
         <v>272.42906949999997</v>
       </c>
       <c r="F11" s="342">
         <v>9132.0277308000004</v>
       </c>
       <c r="G11" s="343">
         <v>9075.2280708000017</v>
       </c>
       <c r="H11" s="344">
         <v>56.799660000000003</v>
       </c>
       <c r="I11" s="345">
         <v>1274.6212972999979</v>
       </c>
       <c r="J11" s="346" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K11" s="12" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C12" s="342">
         <v>10609.009002800001</v>
       </c>
       <c r="D12" s="343">
         <v>10308.537696200001</v>
       </c>
       <c r="E12" s="344">
         <v>300.47130659999999</v>
       </c>
       <c r="F12" s="342">
         <v>8840.6289837999993</v>
       </c>
       <c r="G12" s="343">
         <v>8775.4996857999995</v>
       </c>
       <c r="H12" s="344">
         <v>65.129298000000006</v>
       </c>
       <c r="I12" s="345">
         <v>1768.3800190000013</v>
       </c>
       <c r="J12" s="346" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K12" s="12" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C13" s="342">
         <v>10023.782692000001</v>
       </c>
       <c r="D13" s="343">
         <v>9692.8831305999993</v>
       </c>
       <c r="E13" s="344">
         <v>330.89956139999998</v>
       </c>
       <c r="F13" s="342">
         <v>9384.077597200001</v>
       </c>
       <c r="G13" s="343">
         <v>9314.8302851999997</v>
       </c>
       <c r="H13" s="344">
         <v>69.247312000000008</v>
       </c>
       <c r="I13" s="345">
         <v>639.70509479999919</v>
       </c>
       <c r="J13" s="346" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K13" s="12" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C14" s="342">
         <v>9773.2242081000004</v>
       </c>
       <c r="D14" s="343">
         <v>9432.4899799000013</v>
       </c>
       <c r="E14" s="344">
         <v>340.73422820000002</v>
       </c>
       <c r="F14" s="342">
         <v>7862.1266035999997</v>
       </c>
       <c r="G14" s="343">
         <v>7803.6418925999997</v>
       </c>
       <c r="H14" s="344">
         <v>58.484711000000004</v>
       </c>
       <c r="I14" s="345">
         <v>1911.0976045000004</v>
       </c>
       <c r="J14" s="346" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K14" s="12" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A15" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C15" s="342">
         <v>9138.4926699000007</v>
       </c>
       <c r="D15" s="343">
         <v>8842.3275150000009</v>
       </c>
       <c r="E15" s="344">
         <v>296.1651549</v>
       </c>
       <c r="F15" s="342">
         <v>7926.817016</v>
       </c>
       <c r="G15" s="343">
         <v>7886.338557</v>
       </c>
       <c r="H15" s="344">
         <v>40.478459000000001</v>
       </c>
       <c r="I15" s="345">
         <v>1211.6756539000003</v>
       </c>
       <c r="J15" s="346" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K15" s="12" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C16" s="342">
         <v>11862.544791799999</v>
       </c>
       <c r="D16" s="343">
         <v>11418.697800399999</v>
       </c>
       <c r="E16" s="344">
         <v>443.84699139999998</v>
       </c>
       <c r="F16" s="342">
         <v>9918.3260143000007</v>
       </c>
       <c r="G16" s="343">
         <v>9844.6207322999999</v>
       </c>
       <c r="H16" s="344">
         <v>73.705282000000011</v>
       </c>
       <c r="I16" s="345">
         <v>1944.2187774999998</v>
       </c>
       <c r="J16" s="346" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K16" s="12" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C17" s="342">
         <v>10515.619254000001</v>
       </c>
       <c r="D17" s="343">
         <v>10157.9399945</v>
       </c>
       <c r="E17" s="344">
         <v>357.6792595</v>
       </c>
       <c r="F17" s="342">
         <v>8136.9853824000002</v>
       </c>
       <c r="G17" s="343">
         <v>8089.5351254000007</v>
       </c>
       <c r="H17" s="344">
         <v>47.450257000000001</v>
       </c>
       <c r="I17" s="345">
         <v>2378.6338716</v>
       </c>
       <c r="J17" s="346" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K17" s="12" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C18" s="342">
         <v>10669.476386999999</v>
       </c>
       <c r="D18" s="343">
         <v>10254.049715399999</v>
       </c>
       <c r="E18" s="344">
         <v>415.42667160000002</v>
       </c>
       <c r="F18" s="342">
         <v>8697.9561854000003</v>
       </c>
       <c r="G18" s="343">
         <v>8639.7407383999998</v>
       </c>
       <c r="H18" s="344">
         <v>58.215446999999998</v>
       </c>
       <c r="I18" s="345">
         <v>1971.5202015999985</v>
       </c>
       <c r="J18" s="346" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="K18" s="12" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="19" spans="1:11" s="354" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A19" s="377">
         <v>2002</v>
       </c>
       <c r="B19" s="347"/>
       <c r="C19" s="348">
         <v>135769.77521369999</v>
       </c>
       <c r="D19" s="349">
         <v>130409.79617349997</v>
       </c>
       <c r="E19" s="350">
         <v>5359.9790402000008</v>
       </c>
       <c r="F19" s="348">
         <v>115112.83484360001</v>
       </c>
       <c r="G19" s="349">
         <v>114396.7737226</v>
       </c>
       <c r="H19" s="350">
         <v>716.06112100000007</v>
       </c>
       <c r="I19" s="351">
         <v>20656.94037009999</v>
       </c>
       <c r="J19" s="352">
         <v>7.2358305710800916</v>
       </c>
       <c r="K19" s="353">
         <v>5.0437231816075787</v>
       </c>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B20" s="185"/>
       <c r="C20" s="342">
         <v>10051.536525699999</v>
       </c>
       <c r="D20" s="343">
         <v>9668.4150394999997</v>
       </c>
       <c r="E20" s="344">
         <v>383.12148619999999</v>
       </c>
       <c r="F20" s="342">
         <v>7560.3179708999996</v>
       </c>
       <c r="G20" s="343">
         <v>7496.6434358999995</v>
       </c>
       <c r="H20" s="344">
         <v>63.674535000000006</v>
       </c>
       <c r="I20" s="355">
         <v>2491.2185547999993</v>
       </c>
       <c r="J20" s="346">
         <v>-0.13041856912600816</v>
       </c>
       <c r="K20" s="192">
         <v>-20.298260201403071</v>
       </c>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B21" s="185"/>
       <c r="C21" s="342">
         <v>8303.3839403999991</v>
       </c>
       <c r="D21" s="343">
         <v>8030.9374826999992</v>
       </c>
       <c r="E21" s="344">
         <v>272.44645770000005</v>
       </c>
       <c r="F21" s="342">
         <v>6699.7393546000003</v>
       </c>
       <c r="G21" s="343">
         <v>6664.2752196000001</v>
       </c>
       <c r="H21" s="344">
         <v>35.464134999999999</v>
       </c>
       <c r="I21" s="355">
         <v>1603.6445857999995</v>
       </c>
       <c r="J21" s="346">
         <v>-20.076442001799471</v>
       </c>
       <c r="K21" s="192">
         <v>-27.72872556046012</v>
       </c>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B22" s="185"/>
       <c r="C22" s="342">
         <v>11925.1071863</v>
       </c>
       <c r="D22" s="343">
         <v>11430.649636</v>
       </c>
       <c r="E22" s="344">
         <v>494.45755029999998</v>
       </c>
       <c r="F22" s="342">
         <v>10394.695806600001</v>
       </c>
       <c r="G22" s="343">
         <v>10331.9656786</v>
       </c>
       <c r="H22" s="344">
         <v>62.730127999999993</v>
       </c>
       <c r="I22" s="355">
         <v>1530.4113796999995</v>
       </c>
       <c r="J22" s="346">
         <v>-0.65653605803365711</v>
       </c>
       <c r="K22" s="192">
         <v>1.811237013571712</v>
       </c>
     </row>
     <row r="23" spans="1:11" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C23" s="342">
         <v>11288.025392199999</v>
       </c>
       <c r="D23" s="343">
         <v>10842.909018999999</v>
       </c>
       <c r="E23" s="344">
         <v>445.1163732</v>
       </c>
       <c r="F23" s="342">
         <v>9958.5194339999998</v>
       </c>
       <c r="G23" s="343">
         <v>9894.1991249999992</v>
       </c>
       <c r="H23" s="344">
         <v>64.320308999999995</v>
       </c>
       <c r="I23" s="355">
         <v>1329.5059581999983</v>
       </c>
       <c r="J23" s="346">
         <v>1.2192225108413768</v>
       </c>
       <c r="K23" s="192">
         <v>-7.1110901018429313</v>
       </c>
     </row>
     <row r="24" spans="1:11" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C24" s="342">
         <v>11422.7998302</v>
       </c>
       <c r="D24" s="343">
         <v>11024.220940700001</v>
       </c>
       <c r="E24" s="344">
         <v>398.5788895</v>
       </c>
       <c r="F24" s="342">
         <v>9661.6512256999995</v>
       </c>
       <c r="G24" s="343">
         <v>9599.4511157000015</v>
       </c>
       <c r="H24" s="344">
         <v>62.200110000000002</v>
       </c>
       <c r="I24" s="355">
         <v>1761.1486044999995</v>
       </c>
       <c r="J24" s="346">
         <v>9.7644380948775531</v>
       </c>
       <c r="K24" s="192">
         <v>5.7996264412745298</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B25" s="185"/>
       <c r="C25" s="342">
         <v>11652.0510827</v>
       </c>
       <c r="D25" s="343">
         <v>11209.099753799999</v>
       </c>
       <c r="E25" s="344">
         <v>442.95132890000002</v>
       </c>
       <c r="F25" s="342">
         <v>9842.7417048999996</v>
       </c>
       <c r="G25" s="343">
         <v>9772.7718679000009</v>
       </c>
       <c r="H25" s="344">
         <v>69.969836999999998</v>
       </c>
       <c r="I25" s="355">
         <v>1809.3093777999989</v>
       </c>
       <c r="J25" s="346">
         <v>9.8316636325288425</v>
       </c>
       <c r="K25" s="192">
         <v>11.335310224377936</v>
       </c>
     </row>
     <row r="26" spans="1:11" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C26" s="342">
         <v>11581.454457100001</v>
       </c>
       <c r="D26" s="343">
         <v>11125.326112799999</v>
       </c>
       <c r="E26" s="344">
         <v>456.12834429999998</v>
       </c>
       <c r="F26" s="342">
         <v>10862.458360100001</v>
       </c>
       <c r="G26" s="343">
         <v>10794.592903100001</v>
       </c>
       <c r="H26" s="344">
         <v>67.865456999999992</v>
       </c>
       <c r="I26" s="355">
         <v>718.99609699999917</v>
       </c>
       <c r="J26" s="346">
         <v>15.53975991861018</v>
       </c>
       <c r="K26" s="192">
         <v>15.75414043188556</v>
       </c>
     </row>
     <row r="27" spans="1:11" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C27" s="342">
         <v>11305.2736823</v>
       </c>
       <c r="D27" s="343">
         <v>10871.958332</v>
       </c>
       <c r="E27" s="344">
         <v>433.31535029999998</v>
       </c>
       <c r="F27" s="342">
         <v>9304.5430442000015</v>
       </c>
       <c r="G27" s="343">
         <v>9240.2913681999999</v>
       </c>
       <c r="H27" s="344">
         <v>64.251676000000003</v>
       </c>
       <c r="I27" s="355">
         <v>2000.7306380999983</v>
       </c>
       <c r="J27" s="346">
         <v>15.675988205921277</v>
       </c>
       <c r="K27" s="192">
         <v>18.346390402051416</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B28" s="185"/>
       <c r="C28" s="342">
         <v>11762.8754219</v>
       </c>
       <c r="D28" s="343">
         <v>11235.4243114</v>
       </c>
       <c r="E28" s="344">
         <v>527.45111049999991</v>
       </c>
       <c r="F28" s="342">
         <v>10755.3652585</v>
       </c>
       <c r="G28" s="343">
         <v>10695.942504499999</v>
       </c>
       <c r="H28" s="344">
         <v>59.422753999999998</v>
       </c>
       <c r="I28" s="355">
         <v>1007.5101634</v>
       </c>
       <c r="J28" s="346">
         <v>28.717895245942326</v>
       </c>
       <c r="K28" s="192">
         <v>35.683279137019007</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B29" s="185"/>
       <c r="C29" s="342">
         <v>11921.9568179</v>
       </c>
       <c r="D29" s="343">
         <v>11467.1433731</v>
       </c>
       <c r="E29" s="344">
         <v>454.81344480000001</v>
       </c>
       <c r="F29" s="342">
         <v>10408.9946612</v>
       </c>
       <c r="G29" s="343">
         <v>10347.218162200001</v>
       </c>
       <c r="H29" s="344">
         <v>61.776499000000001</v>
       </c>
       <c r="I29" s="355">
         <v>1512.9621567000002</v>
       </c>
       <c r="J29" s="346">
         <v>0.50083710656307923</v>
       </c>
       <c r="K29" s="192">
         <v>4.947091335700863</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B30" s="185"/>
       <c r="C30" s="342">
         <v>12356.7300559</v>
       </c>
       <c r="D30" s="343">
         <v>11884.665145700001</v>
       </c>
       <c r="E30" s="344">
         <v>472.06491019999999</v>
       </c>
       <c r="F30" s="342">
         <v>9565.5277703999982</v>
       </c>
       <c r="G30" s="343">
         <v>9514.1603773999996</v>
       </c>
       <c r="H30" s="344">
         <v>51.367393</v>
       </c>
       <c r="I30" s="355">
         <v>2791.2022855000014</v>
       </c>
       <c r="J30" s="346">
         <v>17.508344087293437</v>
       </c>
       <c r="K30" s="192">
         <v>17.556162643352941</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B31" s="356"/>
       <c r="C31" s="357">
         <v>12198.580821099999</v>
       </c>
       <c r="D31" s="358">
         <v>11619.047026799999</v>
       </c>
       <c r="E31" s="359">
         <v>579.53379429999995</v>
       </c>
       <c r="F31" s="357">
         <v>10098.280252500001</v>
       </c>
       <c r="G31" s="358">
         <v>10045.261964500001</v>
       </c>
       <c r="H31" s="359">
         <v>53.018287999999998</v>
       </c>
       <c r="I31" s="360">
         <v>2100.300568599997</v>
       </c>
       <c r="J31" s="361">
         <v>14.331578970108652</v>
@@ -17096,414 +17096,414 @@
       </c>
       <c r="E32" s="350">
         <v>7362.6294443999996</v>
       </c>
       <c r="F32" s="348">
         <v>130244.10787990001</v>
       </c>
       <c r="G32" s="349">
         <v>129481.36067490003</v>
       </c>
       <c r="H32" s="350">
         <v>762.74720500000001</v>
       </c>
       <c r="I32" s="351">
         <v>21090.341730099997</v>
       </c>
       <c r="J32" s="352">
         <v>11.464020156033532</v>
       </c>
       <c r="K32" s="353">
         <v>13.144731477474568</v>
       </c>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A33" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B33" s="185"/>
       <c r="C33" s="342">
         <v>10519.125795399999</v>
       </c>
       <c r="D33" s="343">
         <v>10044.7478914</v>
       </c>
       <c r="E33" s="344">
         <v>474.377904</v>
       </c>
       <c r="F33" s="342">
         <v>9722.9060215999998</v>
       </c>
       <c r="G33" s="343">
         <v>9667.7426075999992</v>
       </c>
       <c r="H33" s="344">
         <v>55.163413999999996</v>
       </c>
       <c r="I33" s="355">
         <v>796.21977379999873</v>
       </c>
       <c r="J33" s="346">
         <v>4.6519183261629413</v>
       </c>
       <c r="K33" s="192">
         <v>28.604458952968621</v>
       </c>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A34" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B34" s="185"/>
       <c r="C34" s="342">
         <v>10210.171863199999</v>
       </c>
       <c r="D34" s="343">
         <v>9810.6691899999987</v>
       </c>
       <c r="E34" s="344">
         <v>399.5026732</v>
       </c>
       <c r="F34" s="342">
         <v>8645.3892226999997</v>
       </c>
       <c r="G34" s="343">
         <v>8582.9554177000009</v>
       </c>
       <c r="H34" s="344">
         <v>62.433805</v>
       </c>
       <c r="I34" s="355">
         <v>1564.7826404999998</v>
       </c>
       <c r="J34" s="346">
         <v>22.963985966282369</v>
       </c>
       <c r="K34" s="192">
         <v>29.040680019352223</v>
       </c>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A35" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B35" s="185"/>
       <c r="C35" s="342">
         <v>13244.7043806</v>
       </c>
       <c r="D35" s="343">
         <v>12594.324960999998</v>
       </c>
       <c r="E35" s="344">
         <v>650.37941960000001</v>
       </c>
       <c r="F35" s="342">
         <v>11189.5976883</v>
       </c>
       <c r="G35" s="343">
         <v>11122.041643300001</v>
       </c>
       <c r="H35" s="344">
         <v>67.556044999999997</v>
       </c>
       <c r="I35" s="355">
         <v>2055.1066922999994</v>
       </c>
       <c r="J35" s="346">
         <v>11.065705101720186</v>
       </c>
       <c r="K35" s="192">
         <v>7.6471875318879974</v>
       </c>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A36" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B36" s="185"/>
       <c r="C36" s="342">
         <v>12093.751800700002</v>
       </c>
       <c r="D36" s="343">
         <v>11440.704974400001</v>
       </c>
       <c r="E36" s="344">
         <v>653.04682629999991</v>
       </c>
       <c r="F36" s="342">
         <v>10680.542528599999</v>
       </c>
       <c r="G36" s="343">
         <v>10610.9595066</v>
       </c>
       <c r="H36" s="344">
         <v>69.583022</v>
       </c>
       <c r="I36" s="355">
         <v>1413.2092721000015</v>
       </c>
       <c r="J36" s="346">
         <v>7.137886215748221</v>
       </c>
       <c r="K36" s="192">
         <v>7.2503056240960433</v>
       </c>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A37" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B37" s="185"/>
       <c r="C37" s="342">
         <v>11745.5973916</v>
       </c>
       <c r="D37" s="343">
         <v>11244.256689899999</v>
       </c>
       <c r="E37" s="344">
         <v>501.34070169999995</v>
       </c>
       <c r="F37" s="342">
         <v>9755.7831427000001</v>
       </c>
       <c r="G37" s="343">
         <v>9699.7977996999998</v>
       </c>
       <c r="H37" s="344">
         <v>55.985343</v>
       </c>
       <c r="I37" s="355">
         <v>1989.8142488999999</v>
       </c>
       <c r="J37" s="346">
         <v>2.8259057866581578</v>
       </c>
       <c r="K37" s="192">
         <v>0.97428394796128071</v>
       </c>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A38" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B38" s="185"/>
       <c r="C38" s="342">
         <v>12153.952274399999</v>
       </c>
       <c r="D38" s="343">
         <v>11579.8667126</v>
       </c>
       <c r="E38" s="344">
         <v>574.08556180000005</v>
       </c>
       <c r="F38" s="342">
         <v>10548.032837799999</v>
       </c>
       <c r="G38" s="343">
         <v>10476.331671800001</v>
       </c>
       <c r="H38" s="344">
         <v>71.701166000000001</v>
       </c>
       <c r="I38" s="355">
         <v>1605.9194365999997</v>
       </c>
       <c r="J38" s="346">
         <v>4.3074063796817859</v>
       </c>
       <c r="K38" s="192">
         <v>7.165596274347882</v>
       </c>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A39" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B39" s="185"/>
       <c r="C39" s="342">
         <v>12216.065555900001</v>
       </c>
       <c r="D39" s="343">
         <v>11612.670992699999</v>
       </c>
       <c r="E39" s="344">
         <v>603.39456319999999</v>
       </c>
       <c r="F39" s="342">
         <v>10603.3418664</v>
       </c>
       <c r="G39" s="343">
         <v>10547.1754234</v>
       </c>
       <c r="H39" s="344">
         <v>56.166443000000001</v>
       </c>
       <c r="I39" s="355">
         <v>1612.7236895000003</v>
       </c>
       <c r="J39" s="346">
         <v>5.4795457785611035</v>
       </c>
       <c r="K39" s="192">
         <v>-2.385431410736528</v>
       </c>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A40" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B40" s="185"/>
       <c r="C40" s="342">
         <v>12960.901881900001</v>
       </c>
       <c r="D40" s="343">
         <v>12272.854289000001</v>
       </c>
       <c r="E40" s="344">
         <v>688.04759290000004</v>
       </c>
       <c r="F40" s="342">
         <v>10624.2587002</v>
       </c>
       <c r="G40" s="343">
         <v>10563.843813200001</v>
       </c>
       <c r="H40" s="344">
         <v>60.414887</v>
       </c>
       <c r="I40" s="355">
         <v>2336.6431817000007</v>
       </c>
       <c r="J40" s="346">
         <v>14.644742322267893</v>
       </c>
       <c r="K40" s="192">
         <v>14.183562263411162</v>
       </c>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A41" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B41" s="185"/>
       <c r="C41" s="342">
         <v>13242.063582800001</v>
       </c>
       <c r="D41" s="343">
         <v>12529.468112600001</v>
       </c>
       <c r="E41" s="344">
         <v>712.59547020000002</v>
       </c>
       <c r="F41" s="342">
         <v>11214.218701400001</v>
       </c>
       <c r="G41" s="343">
         <v>11153.037992399999</v>
       </c>
       <c r="H41" s="344">
         <v>61.180709</v>
       </c>
       <c r="I41" s="355">
         <v>2027.8448814000003</v>
       </c>
       <c r="J41" s="346">
         <v>12.575055909765592</v>
       </c>
       <c r="K41" s="192">
         <v>4.2662748486144322</v>
       </c>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A42" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B42" s="185"/>
       <c r="C42" s="342">
         <v>13714.891907200001</v>
       </c>
       <c r="D42" s="343">
         <v>13071.861390900001</v>
       </c>
       <c r="E42" s="344">
         <v>643.03051630000004</v>
       </c>
       <c r="F42" s="342">
         <v>11137.7563802</v>
       </c>
       <c r="G42" s="343">
         <v>11077.9075742</v>
       </c>
       <c r="H42" s="344">
         <v>59.848805999999996</v>
       </c>
       <c r="I42" s="355">
         <v>2577.1355270000008</v>
       </c>
       <c r="J42" s="346">
         <v>15.038932925910553</v>
       </c>
       <c r="K42" s="192">
         <v>7.0012690247262102</v>
       </c>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A43" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B43" s="185"/>
       <c r="C43" s="342">
         <v>14501.4310124</v>
       </c>
       <c r="D43" s="343">
         <v>13775.4550242</v>
       </c>
       <c r="E43" s="344">
         <v>725.97598820000007</v>
       </c>
       <c r="F43" s="342">
         <v>12665.025294500001</v>
       </c>
       <c r="G43" s="343">
         <v>12591.067800499999</v>
       </c>
       <c r="H43" s="344">
         <v>73.957494000000011</v>
       </c>
       <c r="I43" s="355">
         <v>1836.4057178999988</v>
       </c>
       <c r="J43" s="346">
         <v>17.356541308240068</v>
       </c>
       <c r="K43" s="192">
         <v>32.402786322896127</v>
       </c>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A44" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B44" s="356"/>
       <c r="C44" s="357">
         <v>14731.7921639</v>
       </c>
       <c r="D44" s="358">
         <v>13994.939936899998</v>
       </c>
       <c r="E44" s="359">
         <v>736.85222699999997</v>
       </c>
       <c r="F44" s="357">
         <v>13457.2554955</v>
       </c>
       <c r="G44" s="358">
         <v>13388.4994245</v>
       </c>
       <c r="H44" s="359">
         <v>68.756070999999991</v>
       </c>
       <c r="I44" s="360">
         <v>1274.5366683999989</v>
       </c>
       <c r="J44" s="361">
         <v>20.766443080151433</v>
@@ -17525,414 +17525,414 @@
       </c>
       <c r="E45" s="350">
         <v>9874.5551458000009</v>
       </c>
       <c r="F45" s="348">
         <v>171547.03929870002</v>
       </c>
       <c r="G45" s="349">
         <v>170677.95742770005</v>
       </c>
       <c r="H45" s="350">
         <v>869.08187100000021</v>
       </c>
       <c r="I45" s="351">
         <v>12084.146402799997</v>
       </c>
       <c r="J45" s="352">
         <v>21.341298147732441</v>
       </c>
       <c r="K45" s="353">
         <v>31.711938521538389</v>
       </c>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A46" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B46" s="185"/>
       <c r="C46" s="342">
         <v>12448.0664526</v>
       </c>
       <c r="D46" s="343">
         <v>11789.027747300001</v>
       </c>
       <c r="E46" s="344">
         <v>659.03870530000006</v>
       </c>
       <c r="F46" s="342">
         <v>10831.161707700001</v>
       </c>
       <c r="G46" s="343">
         <v>10781.6840357</v>
       </c>
       <c r="H46" s="344">
         <v>49.477671999999998</v>
       </c>
       <c r="I46" s="355">
         <v>1616.9047448999993</v>
       </c>
       <c r="J46" s="346">
         <v>18.337461636246662</v>
       </c>
       <c r="K46" s="192">
         <v>11.398399651687944</v>
       </c>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A47" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B47" s="185"/>
       <c r="C47" s="342">
         <v>13894.179213500001</v>
       </c>
       <c r="D47" s="343">
         <v>13171.827120400001</v>
       </c>
       <c r="E47" s="344">
         <v>722.35209310000005</v>
       </c>
       <c r="F47" s="342">
         <v>13439.584211099998</v>
       </c>
       <c r="G47" s="343">
         <v>13374.2267381</v>
       </c>
       <c r="H47" s="344">
         <v>65.357472999999999</v>
       </c>
       <c r="I47" s="355">
         <v>454.59500240000153</v>
       </c>
       <c r="J47" s="346">
         <v>36.081736915497778</v>
       </c>
       <c r="K47" s="192">
         <v>55.453778481274064</v>
       </c>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A48" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B48" s="185"/>
       <c r="C48" s="342">
         <v>15529.974165600001</v>
       </c>
       <c r="D48" s="343">
         <v>14730.238606499999</v>
       </c>
       <c r="E48" s="344">
         <v>799.73555909999993</v>
       </c>
       <c r="F48" s="342">
         <v>14411.815873799998</v>
       </c>
       <c r="G48" s="343">
         <v>14339.853105799999</v>
       </c>
       <c r="H48" s="344">
         <v>71.962767999999997</v>
       </c>
       <c r="I48" s="355">
         <v>1118.1582918000017</v>
       </c>
       <c r="J48" s="346">
         <v>17.254215113682097</v>
       </c>
       <c r="K48" s="192">
         <v>28.796550825676192</v>
       </c>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A49" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B49" s="185"/>
       <c r="C49" s="342">
         <v>14824.710776599999</v>
       </c>
       <c r="D49" s="343">
         <v>14043.720019099999</v>
       </c>
       <c r="E49" s="344">
         <v>780.99075749999997</v>
       </c>
       <c r="F49" s="342">
         <v>13410.514400600001</v>
       </c>
       <c r="G49" s="343">
         <v>13345.530590600001</v>
       </c>
       <c r="H49" s="344">
         <v>64.983809999999991</v>
       </c>
       <c r="I49" s="355">
         <v>1414.1963759999983</v>
       </c>
       <c r="J49" s="346">
         <v>22.581569565053641</v>
       </c>
       <c r="K49" s="192">
         <v>25.560235958892292</v>
       </c>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A50" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B50" s="185"/>
       <c r="C50" s="342">
         <v>16536.549004600001</v>
       </c>
       <c r="D50" s="343">
         <v>15668.636105699999</v>
       </c>
       <c r="E50" s="344">
         <v>867.91289890000007</v>
       </c>
       <c r="F50" s="342">
         <v>14837.113199499998</v>
       </c>
       <c r="G50" s="343">
         <v>14745.959318499999</v>
       </c>
       <c r="H50" s="344">
         <v>91.153880999999998</v>
       </c>
       <c r="I50" s="355">
         <v>1699.4358051000013</v>
       </c>
       <c r="J50" s="346">
         <v>40.789339641645682</v>
       </c>
       <c r="K50" s="192">
         <v>52.085311681023029</v>
       </c>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A51" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B51" s="185"/>
       <c r="C51" s="342">
         <v>15299.782425699999</v>
       </c>
       <c r="D51" s="343">
         <v>14406.022858999999</v>
       </c>
       <c r="E51" s="344">
         <v>893.75956669999994</v>
       </c>
       <c r="F51" s="342">
         <v>14949.5622344</v>
       </c>
       <c r="G51" s="343">
         <v>14866.990821400001</v>
       </c>
       <c r="H51" s="344">
         <v>82.571413000000007</v>
       </c>
       <c r="I51" s="355">
         <v>350.22019129999916</v>
       </c>
       <c r="J51" s="346">
         <v>25.883186639839749</v>
       </c>
       <c r="K51" s="192">
         <v>41.728438508710845</v>
       </c>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A52" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B52" s="185"/>
       <c r="C52" s="342">
         <v>15456.056836400001</v>
       </c>
       <c r="D52" s="343">
         <v>14629.9914572</v>
       </c>
       <c r="E52" s="344">
         <v>826.06537919999994</v>
       </c>
       <c r="F52" s="342">
         <v>14066.224417699999</v>
       </c>
       <c r="G52" s="343">
         <v>14000.8127647</v>
       </c>
       <c r="H52" s="344">
         <v>65.411653000000001</v>
       </c>
       <c r="I52" s="355">
         <v>1389.8324187000003</v>
       </c>
       <c r="J52" s="346">
         <v>26.522379612928486</v>
       </c>
       <c r="K52" s="192">
         <v>32.658407084593065</v>
       </c>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A53" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B53" s="185"/>
       <c r="C53" s="342">
         <v>15542.448177499999</v>
       </c>
       <c r="D53" s="343">
         <v>14711.9678097</v>
       </c>
       <c r="E53" s="344">
         <v>830.48036779999995</v>
       </c>
       <c r="F53" s="342">
         <v>14177.4961681</v>
       </c>
       <c r="G53" s="343">
         <v>14101.007470100001</v>
       </c>
       <c r="H53" s="344">
         <v>76.488697999999999</v>
       </c>
       <c r="I53" s="355">
         <v>1364.952009399997</v>
       </c>
       <c r="J53" s="346">
         <v>19.917952617210581</v>
       </c>
       <c r="K53" s="192">
         <v>33.444568399234399</v>
       </c>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A54" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B54" s="185"/>
       <c r="C54" s="342">
         <v>15767.655573399999</v>
       </c>
       <c r="D54" s="343">
         <v>14915.549673599999</v>
       </c>
       <c r="E54" s="344">
         <v>852.10589979999997</v>
       </c>
       <c r="F54" s="342">
         <v>14494.2584661</v>
       </c>
       <c r="G54" s="343">
         <v>14428.0793541</v>
       </c>
       <c r="H54" s="344">
         <v>66.179111999999989</v>
       </c>
       <c r="I54" s="355">
         <v>1273.3971073000002</v>
       </c>
       <c r="J54" s="346">
         <v>19.072495572974503</v>
       </c>
       <c r="K54" s="192">
         <v>29.248937015028197</v>
       </c>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A55" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B55" s="185"/>
       <c r="C55" s="342">
         <v>16230.5358223</v>
       </c>
       <c r="D55" s="343">
         <v>15352.4455579</v>
       </c>
       <c r="E55" s="344">
         <v>878.09026440000002</v>
       </c>
       <c r="F55" s="342">
         <v>15352.555757799999</v>
       </c>
       <c r="G55" s="343">
         <v>15278.2253158</v>
       </c>
       <c r="H55" s="344">
         <v>74.330441999999991</v>
       </c>
       <c r="I55" s="355">
         <v>877.98006450000037</v>
       </c>
       <c r="J55" s="346">
         <v>18.342426116966653</v>
       </c>
       <c r="K55" s="192">
         <v>37.842445405726451</v>
       </c>
     </row>
     <row r="56" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A56" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B56" s="185"/>
       <c r="C56" s="342">
         <v>16393.760863399999</v>
       </c>
       <c r="D56" s="343">
         <v>15481.0504872</v>
       </c>
       <c r="E56" s="344">
         <v>912.71037620000004</v>
       </c>
       <c r="F56" s="342">
         <v>15273.857184099999</v>
       </c>
       <c r="G56" s="343">
         <v>15193.0154121</v>
       </c>
       <c r="H56" s="344">
         <v>80.841771999999992</v>
       </c>
       <c r="I56" s="355">
         <v>1119.9036792999991</v>
       </c>
       <c r="J56" s="346">
         <v>13.049262858140628</v>
       </c>
       <c r="K56" s="192">
         <v>20.598710456053556</v>
       </c>
     </row>
     <row r="57" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A57" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B57" s="356"/>
       <c r="C57" s="357">
         <v>15707.466389899999</v>
       </c>
       <c r="D57" s="358">
         <v>14856.153112099999</v>
       </c>
       <c r="E57" s="359">
         <v>851.31327780000004</v>
       </c>
       <c r="F57" s="357">
         <v>16302.895677799999</v>
       </c>
       <c r="G57" s="358">
         <v>16222.572500800001</v>
       </c>
       <c r="H57" s="359">
         <v>80.323177000000001</v>
       </c>
       <c r="I57" s="360">
         <v>-595.42928790000076</v>
       </c>
       <c r="J57" s="361">
         <v>6.6229160386261254</v>
@@ -17954,414 +17954,414 @@
       </c>
       <c r="E58" s="350">
         <v>10644.072976899999</v>
       </c>
       <c r="F58" s="348">
         <v>185430.19104199999</v>
       </c>
       <c r="G58" s="349">
         <v>184418.51859300002</v>
       </c>
       <c r="H58" s="350">
         <v>1011.672449</v>
       </c>
       <c r="I58" s="351">
         <v>14322.377535100002</v>
       </c>
       <c r="J58" s="352">
         <v>8.7792184176199655</v>
       </c>
       <c r="K58" s="353">
         <v>8.092912474651591</v>
       </c>
     </row>
     <row r="59" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A59" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B59" s="185"/>
       <c r="C59" s="342">
         <v>16210.366535199999</v>
       </c>
       <c r="D59" s="343">
         <v>15276.912858600001</v>
       </c>
       <c r="E59" s="344">
         <v>933.45367659999999</v>
       </c>
       <c r="F59" s="342">
         <v>15824.083283499998</v>
       </c>
       <c r="G59" s="343">
         <v>15727.6190955</v>
       </c>
       <c r="H59" s="344">
         <v>96.464187999999993</v>
       </c>
       <c r="I59" s="355">
         <v>386.28325170000085</v>
       </c>
       <c r="J59" s="346">
         <v>30.223971706177515</v>
       </c>
       <c r="K59" s="192">
         <v>46.097747504318683</v>
       </c>
     </row>
     <row r="60" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A60" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B60" s="185"/>
       <c r="C60" s="342">
         <v>12301.241037199999</v>
       </c>
       <c r="D60" s="343">
         <v>11750.743950600001</v>
       </c>
       <c r="E60" s="344">
         <v>550.49708659999999</v>
       </c>
       <c r="F60" s="342">
         <v>11147.5557006</v>
       </c>
       <c r="G60" s="343">
         <v>11088.4541076</v>
       </c>
       <c r="H60" s="344">
         <v>59.101593000000001</v>
       </c>
       <c r="I60" s="355">
         <v>1153.6853366</v>
       </c>
       <c r="J60" s="346">
         <v>-11.464787892992296</v>
       </c>
       <c r="K60" s="192">
         <v>-17.05431116393445</v>
       </c>
     </row>
     <row r="61" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A61" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B61" s="185"/>
       <c r="C61" s="342">
         <v>16615.113081700001</v>
       </c>
       <c r="D61" s="343">
         <v>15743.856166200001</v>
       </c>
       <c r="E61" s="344">
         <v>871.25691549999999</v>
       </c>
       <c r="F61" s="342">
         <v>16508.565967900002</v>
       </c>
       <c r="G61" s="343">
         <v>16428.0493499</v>
       </c>
       <c r="H61" s="344">
         <v>80.516618000000008</v>
       </c>
       <c r="I61" s="355">
         <v>106.5471138000004</v>
       </c>
       <c r="J61" s="346">
         <v>6.9873839101655495</v>
       </c>
       <c r="K61" s="192">
         <v>14.548826549413493</v>
       </c>
     </row>
     <row r="62" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A62" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B62" s="185"/>
       <c r="C62" s="342">
         <v>16474.639021000003</v>
       </c>
       <c r="D62" s="343">
         <v>15617.190088400001</v>
       </c>
       <c r="E62" s="344">
         <v>857.44893259999992</v>
       </c>
       <c r="F62" s="342">
         <v>15876.274635200001</v>
       </c>
       <c r="G62" s="343">
         <v>15799.4501652</v>
       </c>
       <c r="H62" s="344">
         <v>76.824470000000005</v>
       </c>
       <c r="I62" s="355">
         <v>598.36438580000026</v>
       </c>
       <c r="J62" s="346">
         <v>11.129581340664831</v>
       </c>
       <c r="K62" s="192">
         <v>18.386768478393932</v>
       </c>
     </row>
     <row r="63" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A63" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B63" s="185"/>
       <c r="C63" s="342">
         <v>17234.7951818</v>
       </c>
       <c r="D63" s="343">
         <v>16291.049843299999</v>
       </c>
       <c r="E63" s="344">
         <v>943.7453385</v>
       </c>
       <c r="F63" s="342">
         <v>16464.224221</v>
       </c>
       <c r="G63" s="343">
         <v>16383.571604000001</v>
       </c>
       <c r="H63" s="344">
         <v>80.652616999999992</v>
       </c>
       <c r="I63" s="355">
         <v>770.57096079999951</v>
       </c>
       <c r="J63" s="346">
         <v>4.2224419194462426</v>
       </c>
       <c r="K63" s="192">
         <v>10.966493276837944</v>
       </c>
     </row>
     <row r="64" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A64" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B64" s="185"/>
       <c r="C64" s="342">
         <v>15652.409492600002</v>
       </c>
       <c r="D64" s="343">
         <v>14846.4652836</v>
       </c>
       <c r="E64" s="344">
         <v>805.944209</v>
       </c>
       <c r="F64" s="342">
         <v>15304.962223999999</v>
       </c>
       <c r="G64" s="343">
         <v>15228.488893</v>
       </c>
       <c r="H64" s="344">
         <v>76.473331000000002</v>
       </c>
       <c r="I64" s="355">
         <v>347.44726860000191</v>
       </c>
       <c r="J64" s="346">
         <v>2.3047848465326681</v>
       </c>
       <c r="K64" s="192">
         <v>2.3773270683618986</v>
       </c>
     </row>
     <row r="65" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A65" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B65" s="185"/>
       <c r="C65" s="342">
         <v>16277.176528599999</v>
       </c>
       <c r="D65" s="343">
         <v>15401.061138000001</v>
       </c>
       <c r="E65" s="344">
         <v>876.11539060000007</v>
       </c>
       <c r="F65" s="342">
         <v>15364.404845600002</v>
       </c>
       <c r="G65" s="343">
         <v>15281.3823746</v>
       </c>
       <c r="H65" s="344">
         <v>83.02247100000001</v>
       </c>
       <c r="I65" s="355">
         <v>912.77168299999835</v>
       </c>
       <c r="J65" s="346">
         <v>5.3126078720557635</v>
       </c>
       <c r="K65" s="192">
         <v>9.2290609715174003</v>
       </c>
     </row>
     <row r="66" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A66" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B66" s="185"/>
       <c r="C66" s="342">
         <v>16700.8938413</v>
       </c>
       <c r="D66" s="343">
         <v>15825.604920900001</v>
       </c>
       <c r="E66" s="344">
         <v>875.28892039999994</v>
       </c>
       <c r="F66" s="342">
         <v>15733.260344100001</v>
       </c>
       <c r="G66" s="343">
         <v>15643.9155121</v>
       </c>
       <c r="H66" s="344">
         <v>89.344831999999997</v>
       </c>
       <c r="I66" s="355">
         <v>967.63349719999917</v>
       </c>
       <c r="J66" s="346">
         <v>7.4534310847954002</v>
       </c>
       <c r="K66" s="192">
         <v>10.973476258103585</v>
       </c>
     </row>
     <row r="67" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A67" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B67" s="185"/>
       <c r="C67" s="342">
         <v>17129.826285700001</v>
       </c>
       <c r="D67" s="343">
         <v>16170.488256500001</v>
       </c>
       <c r="E67" s="344">
         <v>959.33802919999994</v>
       </c>
       <c r="F67" s="342">
         <v>15795.634313</v>
       </c>
       <c r="G67" s="343">
         <v>15708.558808</v>
       </c>
       <c r="H67" s="344">
         <v>87.075505000000007</v>
       </c>
       <c r="I67" s="355">
         <v>1334.1919726999997</v>
       </c>
       <c r="J67" s="346">
         <v>8.6390186921509091</v>
       </c>
       <c r="K67" s="192">
         <v>8.9785610622560199</v>
       </c>
     </row>
     <row r="68" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A68" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B68" s="185"/>
       <c r="C68" s="342">
         <v>18901.5491158</v>
       </c>
       <c r="D68" s="343">
         <v>17889.851237899999</v>
       </c>
       <c r="E68" s="344">
         <v>1011.6978779</v>
       </c>
       <c r="F68" s="342">
         <v>16714.1142984</v>
       </c>
       <c r="G68" s="343">
         <v>16627.5547854</v>
       </c>
       <c r="H68" s="344">
         <v>86.55951300000001</v>
       </c>
       <c r="I68" s="355">
         <v>2187.4348174000011</v>
       </c>
       <c r="J68" s="346">
         <v>16.456716665078627</v>
       </c>
       <c r="K68" s="192">
         <v>8.8686115984841685</v>
       </c>
     </row>
     <row r="69" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A69" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B69" s="185"/>
       <c r="C69" s="342">
         <v>18157.037619300001</v>
       </c>
       <c r="D69" s="343">
         <v>17139.753681000002</v>
       </c>
       <c r="E69" s="344">
         <v>1017.2839383</v>
       </c>
       <c r="F69" s="342">
         <v>16128.7986217</v>
       </c>
       <c r="G69" s="343">
         <v>16017.568113700001</v>
       </c>
       <c r="H69" s="344">
         <v>111.230508</v>
       </c>
       <c r="I69" s="355">
         <v>2028.2389976000004</v>
       </c>
       <c r="J69" s="346">
         <v>10.755779412621642</v>
       </c>
       <c r="K69" s="192">
         <v>5.5974167317080132</v>
       </c>
     </row>
     <row r="70" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A70" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B70" s="356"/>
       <c r="C70" s="357">
         <v>18097.520836899999</v>
       </c>
       <c r="D70" s="358">
         <v>17155.518175199999</v>
       </c>
       <c r="E70" s="359">
         <v>942.00266170000009</v>
       </c>
       <c r="F70" s="357">
         <v>14568.312586999999</v>
       </c>
       <c r="G70" s="358">
         <v>14483.905784</v>
       </c>
       <c r="H70" s="359">
         <v>84.406802999999996</v>
       </c>
       <c r="I70" s="360">
         <v>3529.2082499000003</v>
       </c>
       <c r="J70" s="361">
         <v>15.216040497382957</v>
@@ -18383,414 +18383,414 @@
       </c>
       <c r="E71" s="350">
         <v>13059.463523</v>
       </c>
       <c r="F71" s="348">
         <v>206442.26925139994</v>
       </c>
       <c r="G71" s="349">
         <v>205339.15147939997</v>
       </c>
       <c r="H71" s="350">
         <v>1103.1177719999998</v>
       </c>
       <c r="I71" s="351">
         <v>19461.928358599998</v>
       </c>
       <c r="J71" s="352">
         <v>13.092011391486109</v>
       </c>
       <c r="K71" s="353">
         <v>11.331530260161731</v>
       </c>
     </row>
     <row r="72" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A72" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B72" s="185"/>
       <c r="C72" s="342">
         <v>16970.894719</v>
       </c>
       <c r="D72" s="343">
         <v>16050.077474</v>
       </c>
       <c r="E72" s="344">
         <v>920.81724499999996</v>
       </c>
       <c r="F72" s="342">
         <v>14795.112000899999</v>
       </c>
       <c r="G72" s="343">
         <v>14722.8086539</v>
       </c>
       <c r="H72" s="344">
         <v>72.303346999999988</v>
       </c>
       <c r="I72" s="355">
         <v>2175.7827181000021</v>
       </c>
       <c r="J72" s="346">
         <v>4.6916162083599513</v>
       </c>
       <c r="K72" s="192">
         <v>-6.5025648826869089</v>
       </c>
     </row>
     <row r="73" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A73" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B73" s="185"/>
       <c r="C73" s="342">
         <v>15552.209449000002</v>
       </c>
       <c r="D73" s="343">
         <v>14784.196685000001</v>
       </c>
       <c r="E73" s="344">
         <v>768.01276399999995</v>
       </c>
       <c r="F73" s="342">
         <v>16399.648840500002</v>
       </c>
       <c r="G73" s="343">
         <v>16324.7326345</v>
       </c>
       <c r="H73" s="344">
         <v>74.916206000000003</v>
       </c>
       <c r="I73" s="355">
         <v>-847.43939149999994</v>
       </c>
       <c r="J73" s="346">
         <v>26.4279709825114</v>
       </c>
       <c r="K73" s="192">
         <v>47.114302731111849</v>
       </c>
     </row>
     <row r="74" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A74" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B74" s="185"/>
       <c r="C74" s="342">
         <v>18055.404284</v>
       </c>
       <c r="D74" s="343">
         <v>16996.175528</v>
       </c>
       <c r="E74" s="344">
         <v>1059.228756</v>
       </c>
       <c r="F74" s="342">
         <v>16610.2533836</v>
       </c>
       <c r="G74" s="343">
         <v>16522.976855599998</v>
       </c>
       <c r="H74" s="344">
         <v>87.276527999999999</v>
       </c>
       <c r="I74" s="355">
         <v>1445.1509004000015</v>
       </c>
       <c r="J74" s="346">
         <v>8.6685609373694081</v>
       </c>
       <c r="K74" s="192">
         <v>0.61596758857023304</v>
       </c>
     </row>
     <row r="75" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A75" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B75" s="185"/>
       <c r="C75" s="342">
         <v>18963.730390999997</v>
       </c>
       <c r="D75" s="343">
         <v>17871.328244</v>
       </c>
       <c r="E75" s="344">
         <v>1092.402147</v>
       </c>
       <c r="F75" s="342">
         <v>16786.747910100003</v>
       </c>
       <c r="G75" s="343">
         <v>16698.673662100002</v>
       </c>
       <c r="H75" s="344">
         <v>88.074248000000011</v>
       </c>
       <c r="I75" s="355">
         <v>2176.982480899997</v>
       </c>
       <c r="J75" s="346">
         <v>15.1086246370994</v>
       </c>
       <c r="K75" s="192">
         <v>5.7348042649838611</v>
       </c>
     </row>
     <row r="76" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A76" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B76" s="185"/>
       <c r="C76" s="342">
         <v>19077.425502000002</v>
       </c>
       <c r="D76" s="343">
         <v>18035.836483999999</v>
       </c>
       <c r="E76" s="344">
         <v>1041.5890180000001</v>
       </c>
       <c r="F76" s="342">
         <v>18476.646046500002</v>
       </c>
       <c r="G76" s="343">
         <v>18395.910948500001</v>
       </c>
       <c r="H76" s="344">
         <v>80.735097999999994</v>
       </c>
       <c r="I76" s="355">
         <v>600.77945549999924</v>
       </c>
       <c r="J76" s="346">
         <v>10.691338659747018</v>
       </c>
       <c r="K76" s="192">
         <v>12.222998171594204</v>
       </c>
     </row>
     <row r="77" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A77" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B77" s="185"/>
       <c r="C77" s="342">
         <v>18262.544231</v>
       </c>
       <c r="D77" s="343">
         <v>17244.492105999998</v>
       </c>
       <c r="E77" s="344">
         <v>1018.052125</v>
       </c>
       <c r="F77" s="342">
         <v>17157.279539899999</v>
       </c>
       <c r="G77" s="343">
         <v>17077.218251899998</v>
       </c>
       <c r="H77" s="344">
         <v>80.061288000000005</v>
       </c>
       <c r="I77" s="355">
         <v>1105.2646911000013</v>
       </c>
       <c r="J77" s="346">
         <v>16.675609845461761</v>
       </c>
       <c r="K77" s="192">
         <v>12.102723866873347</v>
       </c>
     </row>
     <row r="78" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A78" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B78" s="185"/>
       <c r="C78" s="342">
         <v>19736.565918</v>
       </c>
       <c r="D78" s="343">
         <v>18574.354341999999</v>
       </c>
       <c r="E78" s="344">
         <v>1162.2115759999999</v>
       </c>
       <c r="F78" s="342">
         <v>18234.338907500001</v>
       </c>
       <c r="G78" s="343">
         <v>18083.5148515</v>
       </c>
       <c r="H78" s="344">
         <v>150.82405600000001</v>
       </c>
       <c r="I78" s="355">
         <v>1502.2270104999989</v>
       </c>
       <c r="J78" s="346">
         <v>21.253006523100872</v>
       </c>
       <c r="K78" s="192">
         <v>18.679109869471329</v>
       </c>
     </row>
     <row r="79" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A79" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B79" s="185"/>
       <c r="C79" s="342">
         <v>19502.036112000005</v>
       </c>
       <c r="D79" s="343">
         <v>18366.162475000001</v>
       </c>
       <c r="E79" s="344">
         <v>1135.8736370000001</v>
       </c>
       <c r="F79" s="342">
         <v>18387.926824300001</v>
       </c>
       <c r="G79" s="343">
         <v>18286.690086300001</v>
       </c>
       <c r="H79" s="344">
         <v>101.236738</v>
       </c>
       <c r="I79" s="355">
         <v>1114.1092877000012</v>
       </c>
       <c r="J79" s="346">
         <v>16.772409293285843</v>
       </c>
       <c r="K79" s="192">
         <v>16.872958446883558</v>
       </c>
     </row>
     <row r="80" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A80" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B80" s="185"/>
       <c r="C80" s="342">
         <v>20266.443675000002</v>
       </c>
       <c r="D80" s="343">
         <v>18962.563813000001</v>
       </c>
       <c r="E80" s="344">
         <v>1303.879862</v>
       </c>
       <c r="F80" s="342">
         <v>17425.746991</v>
       </c>
       <c r="G80" s="343">
         <v>17325.799359000001</v>
       </c>
       <c r="H80" s="344">
         <v>99.947631999999999</v>
       </c>
       <c r="I80" s="355">
         <v>2840.6966840000005</v>
       </c>
       <c r="J80" s="346">
         <v>18.310853461009419</v>
       </c>
       <c r="K80" s="192">
         <v>10.320020365743696</v>
       </c>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A81" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B81" s="185"/>
       <c r="C81" s="342">
         <v>20002.071910999999</v>
       </c>
       <c r="D81" s="343">
         <v>18829.504059999999</v>
       </c>
       <c r="E81" s="344">
         <v>1172.567851</v>
       </c>
       <c r="F81" s="342">
         <v>17804.801352700004</v>
       </c>
       <c r="G81" s="343">
         <v>17717.5250137</v>
       </c>
       <c r="H81" s="344">
         <v>87.276339000000007</v>
       </c>
       <c r="I81" s="355">
         <v>2197.2705582999961</v>
       </c>
       <c r="J81" s="346">
         <v>5.8223947066860218</v>
       </c>
       <c r="K81" s="192">
         <v>6.5255450263638046</v>
       </c>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A82" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B82" s="185"/>
       <c r="C82" s="342">
         <v>19696.989613000002</v>
       </c>
       <c r="D82" s="343">
         <v>18514.467545000003</v>
       </c>
       <c r="E82" s="344">
         <v>1182.522068</v>
       </c>
       <c r="F82" s="342">
         <v>17431.723003000003</v>
       </c>
       <c r="G82" s="343">
         <v>17344.647427</v>
       </c>
       <c r="H82" s="344">
         <v>87.075575999999998</v>
       </c>
       <c r="I82" s="355">
         <v>2265.2666099999992</v>
       </c>
       <c r="J82" s="346">
         <v>8.4812953852290924</v>
       </c>
       <c r="K82" s="192">
         <v>8.0782481811572904</v>
       </c>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A83" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B83" s="356"/>
       <c r="C83" s="357">
         <v>19817.881805000001</v>
       </c>
       <c r="D83" s="358">
         <v>18615.575331</v>
       </c>
       <c r="E83" s="359">
         <v>1202.306474</v>
       </c>
       <c r="F83" s="357">
         <v>16932.044451399997</v>
       </c>
       <c r="G83" s="358">
         <v>16838.653735399999</v>
       </c>
       <c r="H83" s="359">
         <v>93.390715999999998</v>
       </c>
       <c r="I83" s="360">
         <v>2885.8373536000026</v>
       </c>
       <c r="J83" s="361">
         <v>9.5060587779087644</v>
@@ -18812,425 +18812,425 @@
       </c>
       <c r="E84" s="350">
         <v>13962.025143000001</v>
       </c>
       <c r="F84" s="348">
         <v>222981.66584580002</v>
       </c>
       <c r="G84" s="349">
         <v>221958.80006380001</v>
       </c>
       <c r="H84" s="350">
         <v>1022.8657820000001</v>
       </c>
       <c r="I84" s="351">
         <v>25688.306742200006</v>
       </c>
       <c r="J84" s="352">
         <v>10.077623709012549</v>
       </c>
       <c r="K84" s="353">
         <v>8.0116328184025321</v>
       </c>
     </row>
     <row r="85" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A85" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B85" s="363"/>
       <c r="C85" s="364">
         <v>20007.771051999996</v>
       </c>
       <c r="D85" s="365">
         <v>18828.601684999998</v>
       </c>
       <c r="E85" s="366">
         <v>1179.1693670000002</v>
       </c>
       <c r="F85" s="364">
         <v>18328.949179200001</v>
       </c>
       <c r="G85" s="365">
         <v>18231.017785200002</v>
       </c>
       <c r="H85" s="366">
         <v>97.931393999999997</v>
       </c>
       <c r="I85" s="367">
         <v>1678.8218727999963</v>
       </c>
       <c r="J85" s="368">
         <v>17.894615359318795</v>
       </c>
       <c r="K85" s="369">
         <v>23.885166790795747</v>
       </c>
       <c r="L85" s="185"/>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A86" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B86" s="363"/>
       <c r="C86" s="364">
         <v>15029.079906999999</v>
       </c>
       <c r="D86" s="365">
         <v>14218.798081000001</v>
       </c>
       <c r="E86" s="366">
         <v>810.28182600000002</v>
       </c>
       <c r="F86" s="364">
         <v>12979.821591100001</v>
       </c>
       <c r="G86" s="365">
         <v>12910.962275100001</v>
       </c>
       <c r="H86" s="366">
         <v>68.859316000000007</v>
       </c>
       <c r="I86" s="367">
         <v>2049.2583158999996</v>
       </c>
       <c r="J86" s="368">
         <v>-3.3636991818782267</v>
       </c>
       <c r="K86" s="369">
         <v>-20.853051688244172</v>
       </c>
       <c r="L86" s="185"/>
     </row>
     <row r="87" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A87" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B87" s="363"/>
       <c r="C87" s="364">
         <v>19927.904711000003</v>
       </c>
       <c r="D87" s="365">
         <v>18705.426611000003</v>
       </c>
       <c r="E87" s="366">
         <v>1222.4781</v>
       </c>
       <c r="F87" s="364">
         <v>17992.455626499999</v>
       </c>
       <c r="G87" s="365">
         <v>17900.907972500001</v>
       </c>
       <c r="H87" s="366">
         <v>91.547653999999994</v>
       </c>
       <c r="I87" s="367">
         <v>1935.4490845000037</v>
       </c>
       <c r="J87" s="368">
         <v>10.370858483957283</v>
       </c>
       <c r="K87" s="369">
         <v>8.3213796381017602</v>
       </c>
       <c r="L87" s="185"/>
     </row>
     <row r="88" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A88" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B88" s="363"/>
       <c r="C88" s="364">
         <v>19986.48085</v>
       </c>
       <c r="D88" s="365">
         <v>18805.202133999999</v>
       </c>
       <c r="E88" s="366">
         <v>1181.278716</v>
       </c>
       <c r="F88" s="364">
         <v>18663.517540299999</v>
       </c>
       <c r="G88" s="365">
         <v>18575.717423300001</v>
       </c>
       <c r="H88" s="366">
         <v>87.800117</v>
       </c>
       <c r="I88" s="367">
         <v>1322.963309700001</v>
       </c>
       <c r="J88" s="368">
         <v>5.3931923620122229</v>
       </c>
       <c r="K88" s="369">
         <v>11.180066801806273</v>
       </c>
       <c r="L88" s="185"/>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A89" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B89" s="363"/>
       <c r="C89" s="364">
         <v>19726.076412000002</v>
       </c>
       <c r="D89" s="365">
         <v>18699.077131999999</v>
       </c>
       <c r="E89" s="366">
         <v>1026.99928</v>
       </c>
       <c r="F89" s="364">
         <v>18473.556041299998</v>
       </c>
       <c r="G89" s="365">
         <v>18391.414041299999</v>
       </c>
       <c r="H89" s="366">
         <v>82.141999999999996</v>
       </c>
       <c r="I89" s="367">
         <v>1252.5203707000016</v>
       </c>
       <c r="J89" s="368">
         <v>3.4000966741135916</v>
       </c>
       <c r="K89" s="369">
         <v>-1.6723842586071926E-2</v>
       </c>
       <c r="L89" s="185"/>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A90" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B90" s="363"/>
       <c r="C90" s="364">
         <v>20262.365876000003</v>
       </c>
       <c r="D90" s="365">
         <v>19175.981188000002</v>
       </c>
       <c r="E90" s="366">
         <v>1086.3846880000001</v>
       </c>
       <c r="F90" s="364">
         <v>18963.604489099998</v>
       </c>
       <c r="G90" s="365">
         <v>18884.556506099998</v>
       </c>
       <c r="H90" s="366">
         <v>79.047982999999988</v>
       </c>
       <c r="I90" s="367">
         <v>1298.761386900004</v>
       </c>
       <c r="J90" s="368">
         <v>10.950400008370025</v>
       </c>
       <c r="K90" s="369">
         <v>10.528038230066215</v>
       </c>
       <c r="L90" s="185"/>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A91" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B91" s="363"/>
       <c r="C91" s="364">
         <v>21407.194931999999</v>
       </c>
       <c r="D91" s="365">
         <v>20075.188440000002</v>
       </c>
       <c r="E91" s="366">
         <v>1332.006492</v>
       </c>
       <c r="F91" s="364">
         <v>21159.992026399999</v>
       </c>
       <c r="G91" s="365">
         <v>21066.486157400002</v>
       </c>
       <c r="H91" s="366">
         <v>93.505869000000004</v>
       </c>
       <c r="I91" s="367">
         <v>247.20290560000018</v>
       </c>
       <c r="J91" s="368">
         <v>8.4646387874212881</v>
       </c>
       <c r="K91" s="369">
         <v>16.044744664127315</v>
       </c>
       <c r="L91" s="185"/>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A92" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B92" s="363"/>
       <c r="C92" s="364">
         <v>21428.157380000004</v>
       </c>
       <c r="D92" s="365">
         <v>20293.121929000001</v>
       </c>
       <c r="E92" s="366">
         <v>1135.035451</v>
       </c>
       <c r="F92" s="364">
         <v>18302.997058299999</v>
       </c>
       <c r="G92" s="365">
         <v>18213.469847299999</v>
       </c>
       <c r="H92" s="366">
         <v>89.527210999999994</v>
       </c>
       <c r="I92" s="367">
         <v>3125.1603217000029</v>
       </c>
       <c r="J92" s="368">
         <v>9.8765136980482637</v>
       </c>
       <c r="K92" s="369">
         <v>-0.4618778767803573</v>
       </c>
       <c r="L92" s="185"/>
     </row>
     <row r="93" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A93" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B93" s="363"/>
       <c r="C93" s="364">
         <v>22342.659989</v>
       </c>
       <c r="D93" s="365">
         <v>21104.848812</v>
       </c>
       <c r="E93" s="366">
         <v>1237.8111769999998</v>
       </c>
       <c r="F93" s="364">
         <v>19271.1458743</v>
       </c>
       <c r="G93" s="365">
         <v>19194.2141123</v>
       </c>
       <c r="H93" s="366">
         <v>76.931762000000006</v>
       </c>
       <c r="I93" s="367">
         <v>3071.5141147000008</v>
       </c>
       <c r="J93" s="368">
         <v>10.244601111546519</v>
       </c>
       <c r="K93" s="369">
         <v>10.590070452951631</v>
       </c>
       <c r="L93" s="185"/>
     </row>
     <row r="94" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A94" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B94" s="363"/>
       <c r="C94" s="364">
         <v>22876.554470999996</v>
       </c>
       <c r="D94" s="365">
         <v>21633.711205</v>
       </c>
       <c r="E94" s="366">
         <v>1242.8432660000001</v>
       </c>
       <c r="F94" s="364">
         <v>19513.473472400001</v>
       </c>
       <c r="G94" s="365">
         <v>19430.4511484</v>
       </c>
       <c r="H94" s="366">
         <v>83.022323999999998</v>
       </c>
       <c r="I94" s="367">
         <v>3363.0809985999949</v>
       </c>
       <c r="J94" s="368">
         <v>14.370924036220453</v>
       </c>
       <c r="K94" s="369">
         <v>9.5966929697920413</v>
       </c>
       <c r="L94" s="185"/>
     </row>
     <row r="95" spans="1:12" s="54" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B95" s="363"/>
       <c r="C95" s="364">
         <v>22035.976566000001</v>
       </c>
       <c r="D95" s="365">
         <v>20871.815793999998</v>
       </c>
       <c r="E95" s="366">
         <v>1164.1607720000002</v>
       </c>
       <c r="F95" s="364">
         <v>17852.464885099998</v>
       </c>
       <c r="G95" s="365">
         <v>17763.0146571</v>
       </c>
       <c r="H95" s="366">
         <v>89.45022800000001</v>
       </c>
       <c r="I95" s="367">
         <v>4183.5116809000001</v>
       </c>
       <c r="J95" s="368">
         <v>11.874844831396306</v>
       </c>
       <c r="K95" s="369">
         <v>2.4136563094054875</v>
       </c>
       <c r="L95" s="273"/>
     </row>
     <row r="96" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A96" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B96" s="370"/>
       <c r="C96" s="371">
         <v>23639.750442</v>
       </c>
       <c r="D96" s="372">
         <v>22296.174434</v>
       </c>
       <c r="E96" s="373">
         <v>1343.576008</v>
       </c>
       <c r="F96" s="371">
         <v>21479.6880618</v>
       </c>
       <c r="G96" s="372">
         <v>21396.588137800001</v>
       </c>
       <c r="H96" s="373">
         <v>83.099924000000001</v>
       </c>
       <c r="I96" s="374">
         <v>2160.0623802000023</v>
       </c>
       <c r="J96" s="375">
         <v>19.284950201064145</v>
@@ -19254,425 +19254,425 @@
       <c r="E97" s="381">
         <v>14329.434800000001</v>
       </c>
       <c r="F97" s="379">
         <v>244197.19736389999</v>
       </c>
       <c r="G97" s="380">
         <v>243200.63235490004</v>
       </c>
       <c r="H97" s="381">
         <v>996.56500900000003</v>
       </c>
       <c r="I97" s="382">
         <v>13557.632540100005</v>
       </c>
       <c r="J97" s="383">
         <v>3.6533793048877552</v>
       </c>
       <c r="K97" s="384">
         <v>9.5144735050868761</v>
       </c>
       <c r="L97" s="354"/>
     </row>
     <row r="98" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A98" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B98" s="363"/>
       <c r="C98" s="364">
         <v>22292.684998000001</v>
       </c>
       <c r="D98" s="365">
         <v>21065.093504</v>
       </c>
       <c r="E98" s="366">
         <v>1227.591494</v>
       </c>
       <c r="F98" s="364">
         <v>20943.192799800003</v>
       </c>
       <c r="G98" s="365">
         <v>20862.586085799998</v>
       </c>
       <c r="H98" s="366">
         <v>80.606714000000011</v>
       </c>
       <c r="I98" s="367">
         <v>1349.4921981999985</v>
       </c>
       <c r="J98" s="368">
         <v>11.420132407860596</v>
       </c>
       <c r="K98" s="369">
         <v>14.262921431233424</v>
       </c>
       <c r="L98" s="185"/>
     </row>
     <row r="99" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A99" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B99" s="363"/>
       <c r="C99" s="364">
         <v>17784.443454</v>
       </c>
       <c r="D99" s="365">
         <v>16860.338495</v>
       </c>
       <c r="E99" s="366">
         <v>924.10495900000001</v>
       </c>
       <c r="F99" s="364">
         <v>16313.032572399999</v>
       </c>
       <c r="G99" s="365">
         <v>16259.3537184</v>
       </c>
       <c r="H99" s="366">
         <v>53.678854000000001</v>
       </c>
       <c r="I99" s="367">
         <v>1471.4108816</v>
       </c>
       <c r="J99" s="368">
         <v>18.333547789021015</v>
       </c>
       <c r="K99" s="369">
         <v>25.679944503902234</v>
       </c>
       <c r="L99" s="185"/>
     </row>
     <row r="100" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A100" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B100" s="363"/>
       <c r="C100" s="364">
         <v>24441.808587</v>
       </c>
       <c r="D100" s="365">
         <v>23026.298499</v>
       </c>
       <c r="E100" s="366">
         <v>1415.510088</v>
       </c>
       <c r="F100" s="364">
         <v>24618.206838300001</v>
       </c>
       <c r="G100" s="365">
         <v>24526.268366300003</v>
       </c>
       <c r="H100" s="366">
         <v>91.93847199999999</v>
       </c>
       <c r="I100" s="367">
         <v>-176.39825129999966</v>
       </c>
       <c r="J100" s="368">
         <v>22.651171517838346</v>
       </c>
       <c r="K100" s="369">
         <v>36.82516355378047</v>
       </c>
       <c r="L100" s="185"/>
     </row>
     <row r="101" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A101" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B101" s="363"/>
       <c r="C101" s="364">
         <v>22796.363665000004</v>
       </c>
       <c r="D101" s="365">
         <v>21616.636159000001</v>
       </c>
       <c r="E101" s="366">
         <v>1179.7275059999999</v>
       </c>
       <c r="F101" s="364">
         <v>21981.165203</v>
       </c>
       <c r="G101" s="365">
         <v>21899.457163999999</v>
       </c>
       <c r="H101" s="366">
         <v>81.708038999999999</v>
       </c>
       <c r="I101" s="367">
         <v>815.1984620000012</v>
       </c>
       <c r="J101" s="368">
         <v>14.058917305594601</v>
       </c>
       <c r="K101" s="369">
         <v>17.776111365589195</v>
       </c>
       <c r="L101" s="185"/>
     </row>
     <row r="102" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A102" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B102" s="363"/>
       <c r="C102" s="364">
         <v>23765.866076000002</v>
       </c>
       <c r="D102" s="365">
         <v>22612.978767000001</v>
       </c>
       <c r="E102" s="366">
         <v>1152.887309</v>
       </c>
       <c r="F102" s="364">
         <v>21638.106042199997</v>
       </c>
       <c r="G102" s="365">
         <v>21544.196154199999</v>
       </c>
       <c r="H102" s="366">
         <v>93.909888000000009</v>
       </c>
       <c r="I102" s="367">
         <v>2127.760033800002</v>
       </c>
       <c r="J102" s="368">
         <v>20.479438382092386</v>
       </c>
       <c r="K102" s="369">
         <v>17.130161587867782</v>
       </c>
       <c r="L102" s="185"/>
     </row>
     <row r="103" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A103" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B103" s="363"/>
       <c r="C103" s="364">
         <v>24523.637067000003</v>
       </c>
       <c r="D103" s="365">
         <v>23245.861249000001</v>
       </c>
       <c r="E103" s="366">
         <v>1277.7758180000001</v>
       </c>
       <c r="F103" s="364">
         <v>23131.5653327</v>
       </c>
       <c r="G103" s="365">
         <v>23063.630038700001</v>
       </c>
       <c r="H103" s="366">
         <v>67.935293999999999</v>
       </c>
       <c r="I103" s="367">
         <v>1392.0717343000024</v>
       </c>
       <c r="J103" s="368">
         <v>21.030472043974452</v>
       </c>
       <c r="K103" s="369">
         <v>21.978737459936397</v>
       </c>
       <c r="L103" s="185"/>
     </row>
     <row r="104" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A104" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B104" s="363"/>
       <c r="C104" s="364">
         <v>23081.494127999998</v>
       </c>
       <c r="D104" s="365">
         <v>21679.835008999999</v>
       </c>
       <c r="E104" s="366">
         <v>1401.6591189999999</v>
       </c>
       <c r="F104" s="364">
         <v>23631.521593699999</v>
       </c>
       <c r="G104" s="365">
         <v>23552.5514597</v>
       </c>
       <c r="H104" s="366">
         <v>78.970134000000002</v>
       </c>
       <c r="I104" s="367">
         <v>-550.02746570000056</v>
       </c>
       <c r="J104" s="368">
         <v>7.8211984396760688</v>
       </c>
       <c r="K104" s="369">
         <v>11.68020084419893</v>
       </c>
       <c r="L104" s="185"/>
     </row>
     <row r="105" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A105" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B105" s="363"/>
       <c r="C105" s="364">
         <v>25412.536995000002</v>
       </c>
       <c r="D105" s="365">
         <v>23942.858168000002</v>
       </c>
       <c r="E105" s="366">
         <v>1469.678827</v>
       </c>
       <c r="F105" s="364">
         <v>25451.770433000002</v>
       </c>
       <c r="G105" s="365">
         <v>25359.353870000003</v>
       </c>
       <c r="H105" s="366">
         <v>92.416562999999996</v>
       </c>
       <c r="I105" s="367">
         <v>-39.233438000001016</v>
       </c>
       <c r="J105" s="368">
         <v>18.594130817420744</v>
       </c>
       <c r="K105" s="369">
         <v>39.057938718611076</v>
       </c>
       <c r="L105" s="185"/>
     </row>
     <row r="106" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A106" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B106" s="363"/>
       <c r="C106" s="364">
         <v>22036.356889999999</v>
       </c>
       <c r="D106" s="365">
         <v>20750.359692999999</v>
       </c>
       <c r="E106" s="366">
         <v>1285.9971969999999</v>
       </c>
       <c r="F106" s="364">
         <v>21159.533958299999</v>
       </c>
       <c r="G106" s="365">
         <v>21082.941457299999</v>
       </c>
       <c r="H106" s="366">
         <v>76.592500999999999</v>
       </c>
       <c r="I106" s="367">
         <v>876.82293170000241</v>
       </c>
       <c r="J106" s="368">
         <v>-1.3709338957438468</v>
       </c>
       <c r="K106" s="369">
         <v>9.7990441062373623</v>
       </c>
       <c r="L106" s="185"/>
     </row>
     <row r="107" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A107" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B107" s="363"/>
       <c r="C107" s="364">
         <v>20963.642199000002</v>
       </c>
       <c r="D107" s="365">
         <v>19877.431971000002</v>
       </c>
       <c r="E107" s="366">
         <v>1086.2102279999999</v>
       </c>
       <c r="F107" s="364">
         <v>17989.372271900003</v>
       </c>
       <c r="G107" s="365">
         <v>17894.140050900001</v>
       </c>
       <c r="H107" s="366">
         <v>95.23222100000001</v>
       </c>
       <c r="I107" s="367">
         <v>2974.2699270999992</v>
       </c>
       <c r="J107" s="368">
         <v>-8.3618897873145386</v>
       </c>
       <c r="K107" s="369">
         <v>-7.8105069436033512</v>
       </c>
       <c r="L107" s="185"/>
     </row>
     <row r="108" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A108" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B108" s="363"/>
       <c r="C108" s="364">
         <v>16911.856135999999</v>
       </c>
       <c r="D108" s="365">
         <v>15868.062188</v>
       </c>
       <c r="E108" s="366">
         <v>1043.793948</v>
       </c>
       <c r="F108" s="364">
         <v>15399.2377172</v>
       </c>
       <c r="G108" s="365">
         <v>15306.9538342</v>
       </c>
       <c r="H108" s="366">
         <v>92.283883000000003</v>
       </c>
       <c r="I108" s="367">
         <v>1512.6184188000002</v>
       </c>
       <c r="J108" s="368">
         <v>-23.253430201528559</v>
       </c>
       <c r="K108" s="369">
         <v>-13.741671997055763</v>
       </c>
       <c r="L108" s="185"/>
     </row>
     <row r="109" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A109" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B109" s="370"/>
       <c r="C109" s="371">
         <v>13744.139709000001</v>
       </c>
       <c r="D109" s="372">
         <v>12879.641402000001</v>
       </c>
       <c r="E109" s="373">
         <v>864.49830700000007</v>
       </c>
       <c r="F109" s="371">
         <v>11940.492601400001</v>
       </c>
       <c r="G109" s="372">
         <v>11849.2001554</v>
       </c>
       <c r="H109" s="373">
         <v>91.292445999999998</v>
       </c>
       <c r="I109" s="374">
         <v>1803.6471075999998</v>
       </c>
       <c r="J109" s="375">
         <v>-41.860047369276707</v>
@@ -19696,425 +19696,425 @@
       <c r="E110" s="381">
         <v>11686.535391000003</v>
       </c>
       <c r="F110" s="379">
         <v>177132.53553920001</v>
       </c>
       <c r="G110" s="380">
         <v>176306.52569219997</v>
       </c>
       <c r="H110" s="381">
         <v>826.00984699999992</v>
       </c>
       <c r="I110" s="382">
         <v>28069.216068800004</v>
       </c>
       <c r="J110" s="383">
         <v>-20.388785077499136</v>
       </c>
       <c r="K110" s="384">
         <v>-27.463321671444479</v>
       </c>
       <c r="L110" s="354"/>
     </row>
     <row r="111" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A111" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B111" s="363"/>
       <c r="C111" s="364">
         <v>12475.206960000001</v>
       </c>
       <c r="D111" s="365">
         <v>11688.571749999999</v>
       </c>
       <c r="E111" s="366">
         <v>786.63520999999992</v>
       </c>
       <c r="F111" s="364">
         <v>9099.3335549000003</v>
       </c>
       <c r="G111" s="365">
         <v>9022.3780578999995</v>
       </c>
       <c r="H111" s="366">
         <v>76.955497000000008</v>
       </c>
       <c r="I111" s="367">
         <v>3375.873405100001</v>
       </c>
       <c r="J111" s="368">
         <v>-44.039011177347092</v>
       </c>
       <c r="K111" s="369">
         <v>-56.552309660316482</v>
       </c>
       <c r="L111" s="185"/>
     </row>
     <row r="112" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A112" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B112" s="363"/>
       <c r="C112" s="364">
         <v>12728.106571999999</v>
       </c>
       <c r="D112" s="365">
         <v>11936.826722</v>
       </c>
       <c r="E112" s="366">
         <v>791.27985000000001</v>
       </c>
       <c r="F112" s="364">
         <v>11028.611556600001</v>
       </c>
       <c r="G112" s="365">
         <v>10945.091462599999</v>
       </c>
       <c r="H112" s="366">
         <v>83.520094</v>
       </c>
       <c r="I112" s="367">
         <v>1699.495015399998</v>
       </c>
       <c r="J112" s="368">
         <v>-28.431234832163117</v>
       </c>
       <c r="K112" s="369">
         <v>-32.39386050599019</v>
       </c>
       <c r="L112" s="185"/>
     </row>
     <row r="113" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A113" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B113" s="363"/>
       <c r="C113" s="364">
         <v>15677.209436000001</v>
       </c>
       <c r="D113" s="365">
         <v>14693.629521999999</v>
       </c>
       <c r="E113" s="366">
         <v>983.57991400000003</v>
       </c>
       <c r="F113" s="364">
         <v>12422.040529399999</v>
       </c>
       <c r="G113" s="365">
         <v>12340.766784399999</v>
       </c>
       <c r="H113" s="366">
         <v>81.273744999999991</v>
       </c>
       <c r="I113" s="367">
         <v>3255.1689066000022</v>
       </c>
       <c r="J113" s="368">
         <v>-35.859045044897684</v>
       </c>
       <c r="K113" s="369">
         <v>-49.54124558709006</v>
       </c>
       <c r="L113" s="185"/>
     </row>
     <row r="114" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A114" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B114" s="363"/>
       <c r="C114" s="364">
         <v>14952.217882999999</v>
       </c>
       <c r="D114" s="365">
         <v>14101.359221999999</v>
       </c>
       <c r="E114" s="366">
         <v>850.85866099999998</v>
       </c>
       <c r="F114" s="364">
         <v>12927.9188098</v>
       </c>
       <c r="G114" s="365">
         <v>12856.2097548</v>
       </c>
       <c r="H114" s="366">
         <v>71.709054999999992</v>
       </c>
       <c r="I114" s="367">
         <v>2024.2990732000005</v>
       </c>
       <c r="J114" s="368">
         <v>-34.409636103688655</v>
       </c>
       <c r="K114" s="369">
         <v>-41.186380747297285</v>
       </c>
       <c r="L114" s="185"/>
     </row>
     <row r="115" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A115" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B115" s="363"/>
       <c r="C115" s="364">
         <v>16300.369757999999</v>
       </c>
       <c r="D115" s="365">
         <v>15355.738341</v>
       </c>
       <c r="E115" s="366">
         <v>944.63141700000006</v>
       </c>
       <c r="F115" s="364">
         <v>13194.4598871</v>
       </c>
       <c r="G115" s="365">
         <v>13127.104652100001</v>
       </c>
       <c r="H115" s="366">
         <v>67.355235000000008</v>
       </c>
       <c r="I115" s="367">
         <v>3105.9098708999995</v>
       </c>
       <c r="J115" s="368">
         <v>-31.412683611556009</v>
       </c>
       <c r="K115" s="369">
         <v>-39.022112834795557</v>
       </c>
       <c r="L115" s="185"/>
     </row>
     <row r="116" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A116" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B116" s="363"/>
       <c r="C116" s="364">
         <v>17063.819578999999</v>
       </c>
       <c r="D116" s="365">
         <v>16103.963134</v>
       </c>
       <c r="E116" s="366">
         <v>959.85644499999989</v>
       </c>
       <c r="F116" s="364">
         <v>15406.180218700001</v>
       </c>
       <c r="G116" s="365">
         <v>15333.3274177</v>
       </c>
       <c r="H116" s="366">
         <v>72.852801000000014</v>
       </c>
       <c r="I116" s="367">
         <v>1657.639360299999</v>
       </c>
       <c r="J116" s="368">
         <v>-30.418887164327813</v>
       </c>
       <c r="K116" s="369">
         <v>-33.397588978031621</v>
       </c>
       <c r="L116" s="185"/>
     </row>
     <row r="117" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A117" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B117" s="363"/>
       <c r="C117" s="364">
         <v>17372.173089</v>
       </c>
       <c r="D117" s="365">
         <v>16464.237214000001</v>
       </c>
       <c r="E117" s="366">
         <v>907.93587500000001</v>
       </c>
       <c r="F117" s="364">
         <v>15555.088508500001</v>
       </c>
       <c r="G117" s="365">
         <v>15499.763640499999</v>
       </c>
       <c r="H117" s="366">
         <v>55.324868000000002</v>
       </c>
       <c r="I117" s="367">
         <v>1817.084580500001</v>
       </c>
       <c r="J117" s="368">
         <v>-24.735491590529488</v>
       </c>
       <c r="K117" s="369">
         <v>-34.17652584568706</v>
       </c>
       <c r="L117" s="185"/>
     </row>
     <row r="118" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A118" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B118" s="363"/>
       <c r="C118" s="364">
         <v>19127.882676000001</v>
       </c>
       <c r="D118" s="365">
         <v>18017.396374</v>
       </c>
       <c r="E118" s="366">
         <v>1110.4863019999998</v>
       </c>
       <c r="F118" s="364">
         <v>17255.410238200002</v>
       </c>
       <c r="G118" s="365">
         <v>17199.486704200001</v>
       </c>
       <c r="H118" s="366">
         <v>55.923533999999997</v>
       </c>
       <c r="I118" s="367">
         <v>1872.4724378000014</v>
       </c>
       <c r="J118" s="368">
         <v>-24.730526984521557</v>
       </c>
       <c r="K118" s="369">
         <v>-32.203497263093517</v>
       </c>
       <c r="L118" s="185"/>
     </row>
     <row r="119" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A119" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B119" s="363"/>
       <c r="C119" s="364">
         <v>19219.311805999998</v>
       </c>
       <c r="D119" s="365">
         <v>18106.451241999999</v>
       </c>
       <c r="E119" s="366">
         <v>1112.8605640000001</v>
       </c>
       <c r="F119" s="364">
         <v>16692.4118705</v>
       </c>
       <c r="G119" s="365">
         <v>16624.8133495</v>
       </c>
       <c r="H119" s="366">
         <v>67.598520999999991</v>
       </c>
       <c r="I119" s="367">
         <v>2526.8999354999978</v>
       </c>
       <c r="J119" s="368">
         <v>-12.783624344359593</v>
       </c>
       <c r="K119" s="369">
         <v>-21.111627962144851</v>
       </c>
       <c r="L119" s="185"/>
     </row>
     <row r="120" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A120" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B120" s="363"/>
       <c r="C120" s="364">
         <v>19975.727436000001</v>
       </c>
       <c r="D120" s="365">
         <v>18912.659724000001</v>
       </c>
       <c r="E120" s="366">
         <v>1063.067712</v>
       </c>
       <c r="F120" s="364">
         <v>16836.409195</v>
       </c>
       <c r="G120" s="365">
         <v>16776.261935999999</v>
       </c>
       <c r="H120" s="366">
         <v>60.147258999999998</v>
       </c>
       <c r="I120" s="367">
         <v>3139.3182410000004</v>
       </c>
       <c r="J120" s="368">
         <v>-4.7125149037657463</v>
       </c>
       <c r="K120" s="369">
         <v>-6.4091345683082475</v>
       </c>
       <c r="L120" s="185"/>
     </row>
     <row r="121" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A121" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B121" s="363"/>
       <c r="C121" s="364">
         <v>20153.381195000002</v>
       </c>
       <c r="D121" s="365">
         <v>19024.519473</v>
       </c>
       <c r="E121" s="366">
         <v>1128.8617220000001</v>
       </c>
       <c r="F121" s="364">
         <v>18154.4049075</v>
       </c>
       <c r="G121" s="365">
         <v>18094.065952500001</v>
       </c>
       <c r="H121" s="366">
         <v>60.338954999999999</v>
       </c>
       <c r="I121" s="367">
         <v>1998.9762875000015</v>
       </c>
       <c r="J121" s="368">
         <v>19.167174986191004</v>
       </c>
       <c r="K121" s="369">
         <v>17.891581654218164</v>
       </c>
       <c r="L121" s="185"/>
     </row>
     <row r="122" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A122" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B122" s="370"/>
       <c r="C122" s="371">
         <v>20156.345218000002</v>
       </c>
       <c r="D122" s="372">
         <v>19109.863499000003</v>
       </c>
       <c r="E122" s="373">
         <v>1046.4817190000001</v>
       </c>
       <c r="F122" s="371">
         <v>18560.266263000001</v>
       </c>
       <c r="G122" s="372">
         <v>18487.255980000002</v>
       </c>
       <c r="H122" s="373">
         <v>73.010283000000001</v>
       </c>
       <c r="I122" s="374">
         <v>1596.078955000002</v>
       </c>
       <c r="J122" s="375">
         <v>46.654106002728795</v>
@@ -20138,425 +20138,425 @@
       <c r="E123" s="381">
         <v>16275.845192000002</v>
       </c>
       <c r="F123" s="379">
         <v>255745.76381540002</v>
       </c>
       <c r="G123" s="380">
         <v>254983.83275540001</v>
       </c>
       <c r="H123" s="381">
         <v>761.93105999999989</v>
       </c>
       <c r="I123" s="382">
         <v>21606.308897599996</v>
       </c>
       <c r="J123" s="383">
         <v>35.160675062282088</v>
       </c>
       <c r="K123" s="384">
         <v>44.381021271387283</v>
       </c>
       <c r="L123" s="354"/>
     </row>
     <row r="124" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A124" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B124" s="363"/>
       <c r="C124" s="364">
         <v>21895.905342999999</v>
       </c>
       <c r="D124" s="365">
         <v>20729.562717999997</v>
       </c>
       <c r="E124" s="366">
         <v>1166.342625</v>
       </c>
       <c r="F124" s="364">
         <v>19539.178112200003</v>
       </c>
       <c r="G124" s="365">
         <v>19471.600762200003</v>
       </c>
       <c r="H124" s="366">
         <v>67.57735000000001</v>
       </c>
       <c r="I124" s="367">
         <v>2356.7272307999951</v>
       </c>
       <c r="J124" s="368">
         <v>75.515367506175608</v>
       </c>
       <c r="K124" s="369">
         <v>114.73196904270134</v>
       </c>
       <c r="L124" s="185"/>
     </row>
     <row r="125" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A125" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B125" s="363"/>
       <c r="C125" s="364">
         <v>16805.586955999999</v>
       </c>
       <c r="D125" s="365">
         <v>15823.237895</v>
       </c>
       <c r="E125" s="366">
         <v>982.34906100000001</v>
       </c>
       <c r="F125" s="364">
         <v>16024.693152399999</v>
       </c>
       <c r="G125" s="365">
         <v>15979.3845224</v>
       </c>
       <c r="H125" s="366">
         <v>45.308630000000001</v>
       </c>
       <c r="I125" s="367">
         <v>780.89380360000018</v>
       </c>
       <c r="J125" s="368">
         <v>32.035247041141773</v>
       </c>
       <c r="K125" s="369">
         <v>45.301093162630494</v>
       </c>
       <c r="L125" s="185"/>
     </row>
     <row r="126" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A126" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B126" s="363"/>
       <c r="C126" s="364">
         <v>23567.397192</v>
       </c>
       <c r="D126" s="365">
         <v>22215.668824</v>
       </c>
       <c r="E126" s="366">
         <v>1351.728368</v>
       </c>
       <c r="F126" s="364">
         <v>22399.137284299999</v>
       </c>
       <c r="G126" s="365">
         <v>22338.838214299998</v>
       </c>
       <c r="H126" s="366">
         <v>60.29907</v>
       </c>
       <c r="I126" s="367">
         <v>1168.2599077000023</v>
       </c>
       <c r="J126" s="368">
         <v>50.329032014342737</v>
       </c>
       <c r="K126" s="369">
         <v>80.317696044273873</v>
       </c>
       <c r="L126" s="185"/>
     </row>
     <row r="127" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A127" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B127" s="363"/>
       <c r="C127" s="364">
         <v>22093.560916999999</v>
       </c>
       <c r="D127" s="365">
         <v>20941.183311999997</v>
       </c>
       <c r="E127" s="366">
         <v>1152.3776049999999</v>
       </c>
       <c r="F127" s="364">
         <v>19983.0871205</v>
       </c>
       <c r="G127" s="365">
         <v>19928.783132500001</v>
       </c>
       <c r="H127" s="366">
         <v>54.303987999999997</v>
       </c>
       <c r="I127" s="367">
         <v>2110.4737964999972</v>
       </c>
       <c r="J127" s="368">
         <v>47.761095309608791</v>
       </c>
       <c r="K127" s="369">
         <v>54.573117409678019</v>
       </c>
       <c r="L127" s="185"/>
     </row>
     <row r="128" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A128" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B128" s="363"/>
       <c r="C128" s="364">
         <v>25708.45393</v>
       </c>
       <c r="D128" s="365">
         <v>24317.965530999998</v>
       </c>
       <c r="E128" s="366">
         <v>1390.4883990000001</v>
       </c>
       <c r="F128" s="364">
         <v>22699.3327532</v>
       </c>
       <c r="G128" s="365">
         <v>22640.942357200001</v>
       </c>
       <c r="H128" s="366">
         <v>58.390396000000003</v>
       </c>
       <c r="I128" s="367">
         <v>3009.1211767999976</v>
       </c>
       <c r="J128" s="368">
         <v>57.716998520126459</v>
       </c>
       <c r="K128" s="369">
         <v>72.036846884446973</v>
       </c>
       <c r="L128" s="185"/>
     </row>
     <row r="129" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A129" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B129" s="363"/>
       <c r="C129" s="364">
         <v>22981.616252</v>
       </c>
       <c r="D129" s="365">
         <v>21652.364063999998</v>
       </c>
       <c r="E129" s="366">
         <v>1329.2521880000002</v>
       </c>
       <c r="F129" s="364">
         <v>21580.885755800002</v>
       </c>
       <c r="G129" s="365">
         <v>21512.180835799998</v>
       </c>
       <c r="H129" s="366">
         <v>68.704920000000001</v>
       </c>
       <c r="I129" s="367">
         <v>1400.7304961999989</v>
       </c>
       <c r="J129" s="368">
         <v>34.68037531458009</v>
       </c>
       <c r="K129" s="369">
         <v>40.079406117845821</v>
       </c>
       <c r="L129" s="185"/>
     </row>
     <row r="130" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A130" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B130" s="363"/>
       <c r="C130" s="364">
         <v>24140.11793</v>
       </c>
       <c r="D130" s="365">
         <v>22750.823478999999</v>
       </c>
       <c r="E130" s="366">
         <v>1389.294451</v>
       </c>
       <c r="F130" s="364">
         <v>22172.763921400001</v>
       </c>
       <c r="G130" s="365">
         <v>22116.906429400002</v>
       </c>
       <c r="H130" s="366">
         <v>55.857492000000001</v>
       </c>
       <c r="I130" s="367">
         <v>1967.3540086000003</v>
       </c>
       <c r="J130" s="368">
         <v>38.95853907468512</v>
       </c>
       <c r="K130" s="369">
         <v>42.54347642756133</v>
       </c>
       <c r="L130" s="185"/>
     </row>
     <row r="131" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A131" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B131" s="363"/>
       <c r="C131" s="364">
         <v>24321.275435000003</v>
       </c>
       <c r="D131" s="365">
         <v>22851.357159000003</v>
       </c>
       <c r="E131" s="366">
         <v>1469.9182760000001</v>
       </c>
       <c r="F131" s="364">
         <v>22117.3412761</v>
       </c>
       <c r="G131" s="365">
         <v>22052.121749099999</v>
       </c>
       <c r="H131" s="366">
         <v>65.219526999999999</v>
       </c>
       <c r="I131" s="367">
         <v>2203.9341589000037</v>
       </c>
       <c r="J131" s="368">
         <v>27.150902412822802</v>
       </c>
       <c r="K131" s="369">
         <v>28.176270345266332</v>
       </c>
       <c r="L131" s="185"/>
     </row>
     <row r="132" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A132" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B132" s="363"/>
       <c r="C132" s="364">
         <v>22671.113820999999</v>
       </c>
       <c r="D132" s="365">
         <v>21255.964480999999</v>
       </c>
       <c r="E132" s="366">
         <v>1415.1493400000002</v>
       </c>
       <c r="F132" s="364">
         <v>20885.611624600002</v>
       </c>
       <c r="G132" s="365">
         <v>20813.766037599999</v>
       </c>
       <c r="H132" s="366">
         <v>71.845586999999995</v>
       </c>
       <c r="I132" s="367">
         <v>1785.502196399998</v>
       </c>
       <c r="J132" s="368">
         <v>17.960070838344986</v>
       </c>
       <c r="K132" s="369">
         <v>25.120394743617108</v>
       </c>
       <c r="L132" s="185"/>
     </row>
     <row r="133" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A133" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B133" s="363"/>
       <c r="C133" s="364">
         <v>24468.760346999999</v>
       </c>
       <c r="D133" s="365">
         <v>22847.274552999999</v>
       </c>
       <c r="E133" s="366">
         <v>1621.4857939999999</v>
       </c>
       <c r="F133" s="364">
         <v>21520.987899799999</v>
       </c>
       <c r="G133" s="365">
         <v>21451.5536828</v>
       </c>
       <c r="H133" s="366">
         <v>69.434217000000004</v>
       </c>
       <c r="I133" s="367">
         <v>2947.7724472000004</v>
       </c>
       <c r="J133" s="368">
         <v>22.492462041220644</v>
       </c>
       <c r="K133" s="369">
         <v>27.824096281713107</v>
       </c>
       <c r="L133" s="185"/>
     </row>
     <row r="134" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A134" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B134" s="363"/>
       <c r="C134" s="364">
         <v>24645.272462000001</v>
       </c>
       <c r="D134" s="365">
         <v>23027.297904999999</v>
       </c>
       <c r="E134" s="366">
         <v>1617.974557</v>
       </c>
       <c r="F134" s="364">
         <v>24232.6167905</v>
       </c>
       <c r="G134" s="365">
         <v>24161.584953499998</v>
       </c>
       <c r="H134" s="366">
         <v>71.031836999999996</v>
       </c>
       <c r="I134" s="367">
         <v>412.65567150000112</v>
       </c>
       <c r="J134" s="368">
         <v>22.288524310324796</v>
       </c>
       <c r="K134" s="369">
         <v>33.480645132515214</v>
       </c>
       <c r="L134" s="185"/>
     </row>
     <row r="135" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A135" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B135" s="370"/>
       <c r="C135" s="371">
         <v>24053.012128000002</v>
       </c>
       <c r="D135" s="372">
         <v>22663.527600000001</v>
       </c>
       <c r="E135" s="373">
         <v>1389.484528</v>
       </c>
       <c r="F135" s="371">
         <v>22590.1281246</v>
       </c>
       <c r="G135" s="372">
         <v>22516.1700786</v>
       </c>
       <c r="H135" s="373">
         <v>73.958045999999996</v>
       </c>
       <c r="I135" s="374">
         <v>1462.8840034000016</v>
       </c>
       <c r="J135" s="375">
         <v>19.332209623598835</v>
@@ -20580,425 +20580,425 @@
       <c r="E136" s="381">
         <v>20854.527433999996</v>
       </c>
       <c r="F136" s="379">
         <v>287315.9016403</v>
       </c>
       <c r="G136" s="380">
         <v>286362.15056830004</v>
       </c>
       <c r="H136" s="381">
         <v>953.75107199999991</v>
       </c>
       <c r="I136" s="382">
         <v>24866.498848700005</v>
       </c>
       <c r="J136" s="383">
         <v>12.558163865622843</v>
       </c>
       <c r="K136" s="384">
         <v>12.344344380885868</v>
       </c>
       <c r="L136" s="354"/>
     </row>
     <row r="137" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A137" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B137" s="363"/>
       <c r="C137" s="364">
         <v>25608.802104999999</v>
       </c>
       <c r="D137" s="365">
         <v>23942.104166000001</v>
       </c>
       <c r="E137" s="366">
         <v>1666.6979389999999</v>
       </c>
       <c r="F137" s="364">
         <v>24092.369591999999</v>
       </c>
       <c r="G137" s="365">
         <v>24011.299207</v>
       </c>
       <c r="H137" s="366">
         <v>81.070385000000002</v>
       </c>
       <c r="I137" s="367">
         <v>1516.4325130000002</v>
       </c>
       <c r="J137" s="368">
         <v>16.957036961191445</v>
       </c>
       <c r="K137" s="369">
         <v>23.302881286276033</v>
       </c>
       <c r="L137" s="185"/>
     </row>
     <row r="138" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A138" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B138" s="363"/>
       <c r="C138" s="364">
         <v>21496.231456999998</v>
       </c>
       <c r="D138" s="365">
         <v>20195.805984999999</v>
       </c>
       <c r="E138" s="366">
         <v>1300.4254720000001</v>
       </c>
       <c r="F138" s="364">
         <v>20853.208995999998</v>
       </c>
       <c r="G138" s="365">
         <v>20798.900987000001</v>
       </c>
       <c r="H138" s="366">
         <v>54.308008999999998</v>
       </c>
       <c r="I138" s="367">
         <v>643.02246099999923</v>
       </c>
       <c r="J138" s="368">
         <v>27.911220912907925</v>
       </c>
       <c r="K138" s="369">
         <v>30.131721073715774</v>
       </c>
       <c r="L138" s="185"/>
     </row>
     <row r="139" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A139" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B139" s="363"/>
       <c r="C139" s="364">
         <v>27550.790298</v>
       </c>
       <c r="D139" s="365">
         <v>25818.499669000001</v>
       </c>
       <c r="E139" s="366">
         <v>1732.2906289999999</v>
       </c>
       <c r="F139" s="364">
         <v>26197.9976742</v>
       </c>
       <c r="G139" s="365">
         <v>26124.4502302</v>
       </c>
       <c r="H139" s="366">
         <v>73.547443999999999</v>
       </c>
       <c r="I139" s="367">
         <v>1352.792623800002</v>
       </c>
       <c r="J139" s="368">
         <v>16.902134221899434</v>
       </c>
       <c r="K139" s="369">
         <v>16.959851362501784</v>
       </c>
       <c r="L139" s="185"/>
     </row>
     <row r="140" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A140" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B140" s="363"/>
       <c r="C140" s="364">
         <v>27610.139148999999</v>
       </c>
       <c r="D140" s="365">
         <v>25854.268856999999</v>
       </c>
       <c r="E140" s="366">
         <v>1755.8702919999998</v>
       </c>
       <c r="F140" s="364">
         <v>24926.392885199999</v>
       </c>
       <c r="G140" s="365">
         <v>24860.738044199999</v>
       </c>
       <c r="H140" s="366">
         <v>65.654841000000005</v>
       </c>
       <c r="I140" s="367">
         <v>2683.7462638000025</v>
       </c>
       <c r="J140" s="368">
         <v>24.969167499636704</v>
       </c>
       <c r="K140" s="369">
         <v>24.737447897271178</v>
       </c>
       <c r="L140" s="185"/>
     </row>
     <row r="141" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A141" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B141" s="363"/>
       <c r="C141" s="364">
         <v>28178.984957000001</v>
       </c>
       <c r="D141" s="365">
         <v>26322.819461999999</v>
       </c>
       <c r="E141" s="366">
         <v>1856.1654950000002</v>
       </c>
       <c r="F141" s="364">
         <v>27075.886680899999</v>
       </c>
       <c r="G141" s="365">
         <v>26997.380479899999</v>
       </c>
       <c r="H141" s="366">
         <v>78.506201000000004</v>
       </c>
       <c r="I141" s="367">
         <v>1103.0982761000023</v>
       </c>
       <c r="J141" s="368">
         <v>9.6098000825987544</v>
       </c>
       <c r="K141" s="369">
         <v>19.280539984520122</v>
       </c>
       <c r="L141" s="185"/>
     </row>
     <row r="142" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A142" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B142" s="363"/>
       <c r="C142" s="364">
         <v>25453.532184</v>
       </c>
       <c r="D142" s="365">
         <v>23893.590869</v>
       </c>
       <c r="E142" s="366">
         <v>1559.941315</v>
       </c>
       <c r="F142" s="364">
         <v>24215.757741499998</v>
       </c>
       <c r="G142" s="365">
         <v>24140.389758499998</v>
       </c>
       <c r="H142" s="366">
         <v>75.367982999999995</v>
       </c>
       <c r="I142" s="367">
         <v>1237.7744425000026</v>
       </c>
       <c r="J142" s="368">
         <v>10.756057819844933</v>
       </c>
       <c r="K142" s="369">
         <v>12.209285640613048</v>
       </c>
       <c r="L142" s="185"/>
     </row>
     <row r="143" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A143" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B143" s="363"/>
       <c r="C143" s="364">
         <v>28476.916794000001</v>
       </c>
       <c r="D143" s="365">
         <v>26666.07444</v>
       </c>
       <c r="E143" s="366">
         <v>1810.8423540000001</v>
       </c>
       <c r="F143" s="364">
         <v>25399.9814573</v>
       </c>
       <c r="G143" s="365">
         <v>25317.1645193</v>
       </c>
       <c r="H143" s="366">
         <v>82.816937999999993</v>
       </c>
       <c r="I143" s="367">
         <v>3076.9353366999999</v>
       </c>
       <c r="J143" s="368">
         <v>17.965110512614636</v>
       </c>
       <c r="K143" s="369">
         <v>14.554872578538836</v>
       </c>
       <c r="L143" s="185"/>
     </row>
     <row r="144" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A144" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B144" s="363"/>
       <c r="C144" s="364">
         <v>26149.329596</v>
       </c>
       <c r="D144" s="365">
         <v>24306.972304000003</v>
       </c>
       <c r="E144" s="366">
         <v>1842.3572919999999</v>
       </c>
       <c r="F144" s="364">
         <v>23542.3137971</v>
       </c>
       <c r="G144" s="365">
         <v>23445.494204100003</v>
       </c>
       <c r="H144" s="366">
         <v>96.819592999999998</v>
       </c>
       <c r="I144" s="367">
         <v>2607.0157989000008</v>
       </c>
       <c r="J144" s="368">
         <v>7.5162758872805728</v>
       </c>
       <c r="K144" s="369">
         <v>6.4427839820866124</v>
       </c>
       <c r="L144" s="185"/>
     </row>
     <row r="145" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A145" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B145" s="363"/>
       <c r="C145" s="364">
         <v>24982.937593000002</v>
       </c>
       <c r="D145" s="365">
         <v>23245.085161999999</v>
       </c>
       <c r="E145" s="366">
         <v>1737.852431</v>
       </c>
       <c r="F145" s="364">
         <v>23142.9108677</v>
       </c>
       <c r="G145" s="365">
         <v>23069.1060827</v>
       </c>
       <c r="H145" s="366">
         <v>73.80478500000001</v>
       </c>
       <c r="I145" s="367">
         <v>1840.0267253000029</v>
       </c>
       <c r="J145" s="368">
         <v>10.197221849147029</v>
       </c>
       <c r="K145" s="369">
         <v>10.807915438019787</v>
       </c>
       <c r="L145" s="185"/>
     </row>
     <row r="146" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A146" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B146" s="363"/>
       <c r="C146" s="364">
         <v>27437.274400000002</v>
       </c>
       <c r="D146" s="365">
         <v>25524.860155000002</v>
       </c>
       <c r="E146" s="366">
         <v>1912.4142450000002</v>
       </c>
       <c r="F146" s="364">
         <v>24091.998342800001</v>
       </c>
       <c r="G146" s="365">
         <v>24004.510325800002</v>
       </c>
       <c r="H146" s="366">
         <v>87.488017000000013</v>
       </c>
       <c r="I146" s="367">
         <v>3345.2760571999997</v>
       </c>
       <c r="J146" s="368">
         <v>12.131853068575902</v>
       </c>
       <c r="K146" s="369">
         <v>11.94652613054021</v>
       </c>
       <c r="L146" s="185"/>
     </row>
     <row r="147" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A147" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B147" s="363"/>
       <c r="C147" s="364">
         <v>24943.842479999996</v>
       </c>
       <c r="D147" s="365">
         <v>23107.227819</v>
       </c>
       <c r="E147" s="366">
         <v>1836.6146610000001</v>
       </c>
       <c r="F147" s="364">
         <v>21817.034712600002</v>
       </c>
       <c r="G147" s="365">
         <v>21723.211188599998</v>
       </c>
       <c r="H147" s="366">
         <v>93.823524000000006</v>
       </c>
       <c r="I147" s="367">
         <v>3126.8077673999965</v>
       </c>
       <c r="J147" s="368">
         <v>1.2114697391167168</v>
       </c>
       <c r="K147" s="369">
         <v>-9.9683088243568854</v>
       </c>
       <c r="L147" s="185"/>
     </row>
     <row r="148" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A148" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B148" s="370"/>
       <c r="C148" s="371">
         <v>24293.619476</v>
       </c>
       <c r="D148" s="372">
         <v>22450.564167</v>
       </c>
       <c r="E148" s="373">
         <v>1843.0553089999999</v>
       </c>
       <c r="F148" s="371">
         <v>21960.048893000003</v>
       </c>
       <c r="G148" s="372">
         <v>21869.505541000002</v>
       </c>
       <c r="H148" s="373">
         <v>90.543351999999999</v>
       </c>
       <c r="I148" s="374">
         <v>2333.570582999997</v>
       </c>
       <c r="J148" s="375">
         <v>1.0003210688107853</v>
@@ -21022,425 +21022,425 @@
       <c r="E149" s="381">
         <v>21622.579170000001</v>
       </c>
       <c r="F149" s="379">
         <v>276466.44202240004</v>
       </c>
       <c r="G149" s="380">
         <v>275502.6965964</v>
       </c>
       <c r="H149" s="381">
         <v>963.74542599999984</v>
       </c>
       <c r="I149" s="382">
         <v>28848.220634600006</v>
       </c>
       <c r="J149" s="383">
         <v>-2.1999119172773507</v>
       </c>
       <c r="K149" s="384">
         <v>-3.7761431079727505</v>
       </c>
       <c r="L149" s="354"/>
     </row>
     <row r="150" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A150" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B150" s="363"/>
       <c r="C150" s="364">
         <v>21372.578129999998</v>
       </c>
       <c r="D150" s="365">
         <v>19919.073616999998</v>
       </c>
       <c r="E150" s="366">
         <v>1453.5045130000001</v>
       </c>
       <c r="F150" s="364">
         <v>21107.8237596</v>
       </c>
       <c r="G150" s="365">
         <v>21045.860627599999</v>
       </c>
       <c r="H150" s="366">
         <v>61.963131999999995</v>
       </c>
       <c r="I150" s="367">
         <v>264.75437040000037</v>
       </c>
       <c r="J150" s="368">
         <v>-16.542062208262752</v>
       </c>
       <c r="K150" s="369">
         <v>-12.387929800774083</v>
       </c>
       <c r="L150" s="185"/>
     </row>
     <row r="151" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A151" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B151" s="363"/>
       <c r="C151" s="364">
         <v>23768.102087000003</v>
       </c>
       <c r="D151" s="365">
         <v>22105.717442000001</v>
       </c>
       <c r="E151" s="366">
         <v>1662.3846450000001</v>
       </c>
       <c r="F151" s="364">
         <v>21040.679973299997</v>
       </c>
       <c r="G151" s="365">
         <v>20966.1196853</v>
       </c>
       <c r="H151" s="366">
         <v>74.560288</v>
       </c>
       <c r="I151" s="367">
         <v>2727.4221137000022</v>
       </c>
       <c r="J151" s="368">
         <v>10.568692631285352</v>
       </c>
       <c r="K151" s="369">
         <v>0.89900301356956414</v>
       </c>
       <c r="L151" s="185"/>
     </row>
     <row r="152" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A152" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B152" s="363"/>
       <c r="C152" s="364">
         <v>26738.112153999999</v>
       </c>
       <c r="D152" s="365">
         <v>24807.551237</v>
       </c>
       <c r="E152" s="366">
         <v>1930.5609169999998</v>
       </c>
       <c r="F152" s="364">
         <v>24704.6995561</v>
       </c>
       <c r="G152" s="365">
         <v>24625.605701099998</v>
       </c>
       <c r="H152" s="366">
         <v>79.093854999999991</v>
       </c>
       <c r="I152" s="367">
         <v>2033.4125978999996</v>
       </c>
       <c r="J152" s="368">
         <v>-2.9497453075202569</v>
       </c>
       <c r="K152" s="369">
         <v>-5.7000467618584869</v>
       </c>
       <c r="L152" s="185"/>
     </row>
     <row r="153" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A153" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B153" s="363"/>
       <c r="C153" s="364">
         <v>25877.141339000002</v>
       </c>
       <c r="D153" s="365">
         <v>24023.913947000001</v>
       </c>
       <c r="E153" s="366">
         <v>1853.227392</v>
       </c>
       <c r="F153" s="364">
         <v>25311.178531099999</v>
       </c>
       <c r="G153" s="365">
         <v>25227.405949100001</v>
       </c>
       <c r="H153" s="366">
         <v>83.772582</v>
       </c>
       <c r="I153" s="367">
         <v>565.96280790000412</v>
       </c>
       <c r="J153" s="368">
         <v>-6.2766717713654314</v>
       </c>
       <c r="K153" s="369">
         <v>1.5436876393313437</v>
       </c>
       <c r="L153" s="185"/>
     </row>
     <row r="154" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A154" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B154" s="363"/>
       <c r="C154" s="364">
         <v>26439.606671000001</v>
       </c>
       <c r="D154" s="365">
         <v>24461.465747999999</v>
       </c>
       <c r="E154" s="366">
         <v>1978.1409229999999</v>
       </c>
       <c r="F154" s="364">
         <v>24188.696786500001</v>
       </c>
       <c r="G154" s="365">
         <v>24098.273206500002</v>
       </c>
       <c r="H154" s="366">
         <v>90.423580000000001</v>
       </c>
       <c r="I154" s="367">
         <v>2250.9098845000008</v>
       </c>
       <c r="J154" s="368">
         <v>-6.172608022092434</v>
       </c>
       <c r="K154" s="369">
         <v>-10.663325372966256</v>
       </c>
       <c r="L154" s="185"/>
     </row>
     <row r="155" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A155" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B155" s="363"/>
       <c r="C155" s="364">
         <v>24749.637351000001</v>
       </c>
       <c r="D155" s="365">
         <v>23009.650300000001</v>
       </c>
       <c r="E155" s="366">
         <v>1739.9870510000001</v>
       </c>
       <c r="F155" s="364">
         <v>22217.781872299998</v>
       </c>
       <c r="G155" s="365">
         <v>22137.705240299998</v>
       </c>
       <c r="H155" s="366">
         <v>80.076632000000004</v>
       </c>
       <c r="I155" s="367">
         <v>2531.8554787000007</v>
       </c>
       <c r="J155" s="368">
         <v>-2.7654112125250196</v>
       </c>
       <c r="K155" s="369">
         <v>-8.2507262028639623</v>
       </c>
       <c r="L155" s="185"/>
     </row>
     <row r="156" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A156" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B156" s="363"/>
       <c r="C156" s="364">
         <v>25223.405799999997</v>
       </c>
       <c r="D156" s="365">
         <v>23477.642090999998</v>
       </c>
       <c r="E156" s="366">
         <v>1745.7637090000001</v>
       </c>
       <c r="F156" s="364">
         <v>24752.830805999998</v>
       </c>
       <c r="G156" s="365">
         <v>24669.565050999998</v>
       </c>
       <c r="H156" s="366">
         <v>83.265754999999999</v>
       </c>
       <c r="I156" s="367">
         <v>470.57499399999904</v>
       </c>
       <c r="J156" s="368">
         <v>-11.425081646077317</v>
       </c>
       <c r="K156" s="369">
         <v>-2.5478390698352644</v>
       </c>
       <c r="L156" s="185"/>
     </row>
     <row r="157" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A157" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B157" s="363"/>
       <c r="C157" s="364">
         <v>25045.063678999999</v>
       </c>
       <c r="D157" s="365">
         <v>23383.823517999997</v>
       </c>
       <c r="E157" s="366">
         <v>1661.2401610000002</v>
       </c>
       <c r="F157" s="364">
         <v>21704.354862300002</v>
       </c>
       <c r="G157" s="365">
         <v>21612.800176299999</v>
       </c>
       <c r="H157" s="366">
         <v>91.554686000000004</v>
       </c>
       <c r="I157" s="367">
         <v>3340.7088166999965</v>
       </c>
       <c r="J157" s="368">
         <v>-4.2229224766394013</v>
       </c>
       <c r="K157" s="369">
         <v>-7.8070445863583862</v>
       </c>
       <c r="L157" s="185"/>
     </row>
     <row r="158" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A158" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B158" s="363"/>
       <c r="C158" s="364">
         <v>27511.424185999997</v>
       </c>
       <c r="D158" s="365">
         <v>25580.895002999998</v>
       </c>
       <c r="E158" s="366">
         <v>1930.5291829999999</v>
       </c>
       <c r="F158" s="364">
         <v>23433.662587499999</v>
       </c>
       <c r="G158" s="365">
         <v>23356.6727145</v>
       </c>
       <c r="H158" s="366">
         <v>76.989873000000003</v>
       </c>
       <c r="I158" s="367">
         <v>4077.7615984999984</v>
       </c>
       <c r="J158" s="368">
         <v>10.12085381708056</v>
       </c>
       <c r="K158" s="369">
         <v>1.2563316752249791</v>
       </c>
       <c r="L158" s="185"/>
     </row>
     <row r="159" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A159" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B159" s="363"/>
       <c r="C159" s="364">
         <v>26883.812637999999</v>
       </c>
       <c r="D159" s="365">
         <v>25043.246603</v>
       </c>
       <c r="E159" s="366">
         <v>1840.5660349999998</v>
       </c>
       <c r="F159" s="364">
         <v>23838.911949900001</v>
       </c>
       <c r="G159" s="365">
         <v>23764.268428899999</v>
       </c>
       <c r="H159" s="366">
         <v>74.643520999999993</v>
       </c>
       <c r="I159" s="367">
         <v>3044.9006880999991</v>
       </c>
       <c r="J159" s="368">
         <v>-2.0171892948667014</v>
       </c>
       <c r="K159" s="369">
         <v>-1.0504997937443294</v>
       </c>
       <c r="L159" s="185"/>
     </row>
     <row r="160" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A160" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B160" s="363"/>
       <c r="C160" s="364">
         <v>25234.233255000003</v>
       </c>
       <c r="D160" s="365">
         <v>23411.60428</v>
       </c>
       <c r="E160" s="366">
         <v>1822.6289750000001</v>
       </c>
       <c r="F160" s="364">
         <v>21890.058721099998</v>
       </c>
       <c r="G160" s="365">
         <v>21813.533738099999</v>
       </c>
       <c r="H160" s="366">
         <v>76.524982999999992</v>
       </c>
       <c r="I160" s="367">
         <v>3344.174533900004</v>
       </c>
       <c r="J160" s="368">
         <v>1.1641781944094685</v>
       </c>
       <c r="K160" s="369">
         <v>0.3347109699459983</v>
       </c>
       <c r="L160" s="185"/>
     </row>
     <row r="161" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A161" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B161" s="370"/>
       <c r="C161" s="371">
         <v>26471.545367000002</v>
       </c>
       <c r="D161" s="372">
         <v>24467.499701000001</v>
       </c>
       <c r="E161" s="373">
         <v>2004.045666</v>
       </c>
       <c r="F161" s="371">
         <v>22275.762616700002</v>
       </c>
       <c r="G161" s="372">
         <v>22184.886077700001</v>
       </c>
       <c r="H161" s="373">
         <v>90.876539000000008</v>
       </c>
       <c r="I161" s="374">
         <v>4195.7827503000017</v>
       </c>
       <c r="J161" s="375">
         <v>8.9650119577760137</v>
@@ -21464,425 +21464,425 @@
       <c r="E162" s="381">
         <v>23376.434346000002</v>
       </c>
       <c r="F162" s="379">
         <v>277384.28772299999</v>
       </c>
       <c r="G162" s="380">
         <v>276550.49091099994</v>
       </c>
       <c r="H162" s="381">
         <v>833.79681200000005</v>
       </c>
       <c r="I162" s="382">
         <v>33481.347876999986</v>
       </c>
       <c r="J162" s="383">
         <v>1.8181154140101532</v>
       </c>
       <c r="K162" s="384">
         <v>0.3319917216302159</v>
       </c>
       <c r="L162" s="354"/>
     </row>
     <row r="163" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A163" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B163" s="363"/>
       <c r="C163" s="364">
         <v>26025.285734000001</v>
       </c>
       <c r="D163" s="365">
         <v>24022.293416</v>
       </c>
       <c r="E163" s="366">
         <v>2002.9923180000001</v>
       </c>
       <c r="F163" s="364">
         <v>25733.162942899999</v>
       </c>
       <c r="G163" s="365">
         <v>25653.716316900001</v>
       </c>
       <c r="H163" s="366">
         <v>79.446626000000009</v>
       </c>
       <c r="I163" s="367">
         <v>292.12279110000281</v>
       </c>
       <c r="J163" s="368">
         <v>21.769519688732107</v>
       </c>
       <c r="K163" s="369">
         <v>21.912913600088025</v>
       </c>
       <c r="L163" s="185"/>
     </row>
     <row r="164" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A164" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B164" s="363"/>
       <c r="C164" s="364">
         <v>19930.798224000002</v>
       </c>
       <c r="D164" s="365">
         <v>18695.210817000003</v>
       </c>
       <c r="E164" s="366">
         <v>1235.587407</v>
       </c>
       <c r="F164" s="364">
         <v>19239.677466900001</v>
       </c>
       <c r="G164" s="365">
         <v>19195.6981079</v>
       </c>
       <c r="H164" s="366">
         <v>43.979358999999995</v>
       </c>
       <c r="I164" s="367">
         <v>691.12075710000101</v>
       </c>
       <c r="J164" s="368">
         <v>-16.144763468930137</v>
       </c>
       <c r="K164" s="369">
         <v>-8.5596212132184686</v>
       </c>
       <c r="L164" s="185"/>
     </row>
     <row r="165" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A165" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B165" s="363"/>
       <c r="C165" s="364">
         <v>27723.477496999996</v>
       </c>
       <c r="D165" s="365">
         <v>25692.143119</v>
       </c>
       <c r="E165" s="366">
         <v>2031.334378</v>
       </c>
       <c r="F165" s="364">
         <v>24851.592581800003</v>
       </c>
       <c r="G165" s="365">
         <v>24774.7835848</v>
       </c>
       <c r="H165" s="366">
         <v>76.808997000000005</v>
       </c>
       <c r="I165" s="367">
         <v>2871.8849151999952</v>
       </c>
       <c r="J165" s="368">
         <v>3.6852465025380954</v>
       </c>
       <c r="K165" s="369">
         <v>0.59459547510964406</v>
       </c>
       <c r="L165" s="185"/>
     </row>
     <row r="166" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A166" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B166" s="363"/>
       <c r="C166" s="364">
         <v>25491.564127999998</v>
       </c>
       <c r="D166" s="365">
         <v>23330.476912000002</v>
       </c>
       <c r="E166" s="366">
         <v>2161.0872159999999</v>
       </c>
       <c r="F166" s="364">
         <v>23553.0657789</v>
       </c>
       <c r="G166" s="365">
         <v>23485.5937839</v>
       </c>
       <c r="H166" s="366">
         <v>67.471994999999993</v>
       </c>
       <c r="I166" s="367">
         <v>1938.4983490999975</v>
       </c>
       <c r="J166" s="368">
         <v>-1.4900301619440905</v>
       </c>
       <c r="K166" s="369">
         <v>-6.9459932497405941</v>
       </c>
       <c r="L166" s="185"/>
     </row>
     <row r="167" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A167" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B167" s="363"/>
       <c r="C167" s="364">
         <v>27104.462767000001</v>
       </c>
       <c r="D167" s="365">
         <v>24903.183220999999</v>
       </c>
       <c r="E167" s="366">
         <v>2201.2795460000002</v>
       </c>
       <c r="F167" s="364">
         <v>22664.586750099999</v>
       </c>
       <c r="G167" s="365">
         <v>22601.3388261</v>
       </c>
       <c r="H167" s="366">
         <v>63.247923999999998</v>
       </c>
       <c r="I167" s="367">
         <v>4439.8760169000034</v>
       </c>
       <c r="J167" s="368">
         <v>2.5146217350095497</v>
       </c>
       <c r="K167" s="369">
         <v>-6.3009183580763448</v>
       </c>
       <c r="L167" s="185"/>
     </row>
     <row r="168" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A168" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B168" s="363"/>
       <c r="C168" s="364">
         <v>26958.428011</v>
       </c>
       <c r="D168" s="365">
         <v>25148.221473000001</v>
       </c>
       <c r="E168" s="366">
         <v>1810.2065379999999</v>
       </c>
       <c r="F168" s="364">
         <v>23821.1997195</v>
       </c>
       <c r="G168" s="365">
         <v>23750.5873125</v>
       </c>
       <c r="H168" s="366">
         <v>70.612407000000005</v>
       </c>
       <c r="I168" s="367">
         <v>3137.2282914999982</v>
       </c>
       <c r="J168" s="368">
         <v>8.9245374737208216</v>
       </c>
       <c r="K168" s="369">
         <v>7.2168223471446646</v>
       </c>
       <c r="L168" s="185"/>
     </row>
     <row r="169" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A169" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B169" s="363"/>
       <c r="C169" s="364">
         <v>25802.958478999997</v>
       </c>
       <c r="D169" s="365">
         <v>23865.007390999999</v>
       </c>
       <c r="E169" s="366">
         <v>1937.951088</v>
       </c>
       <c r="F169" s="364">
         <v>22932.027296800003</v>
       </c>
       <c r="G169" s="365">
         <v>22854.7441158</v>
       </c>
       <c r="H169" s="366">
         <v>77.283180999999999</v>
       </c>
       <c r="I169" s="367">
         <v>2870.9311821999959</v>
       </c>
       <c r="J169" s="368">
         <v>2.2976781311586456</v>
       </c>
       <c r="K169" s="369">
         <v>-7.3559405123014825</v>
       </c>
       <c r="L169" s="185"/>
     </row>
     <row r="170" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A170" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B170" s="363"/>
       <c r="C170" s="364">
         <v>25997.276255000001</v>
       </c>
       <c r="D170" s="365">
         <v>24252.595932</v>
       </c>
       <c r="E170" s="366">
         <v>1744.680323</v>
       </c>
       <c r="F170" s="364">
         <v>21483.957897699998</v>
       </c>
       <c r="G170" s="365">
         <v>21418.414394699998</v>
       </c>
       <c r="H170" s="366">
         <v>65.543503000000001</v>
       </c>
       <c r="I170" s="367">
         <v>4513.3183573000024</v>
       </c>
       <c r="J170" s="368">
         <v>3.8019970250601545</v>
       </c>
       <c r="K170" s="369">
         <v>-1.0154504291801323</v>
       </c>
       <c r="L170" s="185"/>
     </row>
     <row r="171" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A171" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B171" s="363"/>
       <c r="C171" s="364">
         <v>25673.98489</v>
       </c>
       <c r="D171" s="365">
         <v>23646.316749000001</v>
       </c>
       <c r="E171" s="366">
         <v>2027.6681410000001</v>
       </c>
       <c r="F171" s="364">
         <v>23366.938763400001</v>
       </c>
       <c r="G171" s="365">
         <v>23292.3891444</v>
       </c>
       <c r="H171" s="366">
         <v>74.549619000000007</v>
       </c>
       <c r="I171" s="367">
         <v>2307.0461266000011</v>
       </c>
       <c r="J171" s="368">
         <v>-6.6788228903650575</v>
       </c>
       <c r="K171" s="369">
         <v>-0.2847349356971231</v>
       </c>
       <c r="L171" s="185"/>
     </row>
     <row r="172" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A172" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B172" s="363"/>
       <c r="C172" s="364">
         <v>27141.511092999997</v>
       </c>
       <c r="D172" s="365">
         <v>25149.898923999997</v>
       </c>
       <c r="E172" s="366">
         <v>1991.612169</v>
       </c>
       <c r="F172" s="364">
         <v>23206.576251999999</v>
       </c>
       <c r="G172" s="365">
         <v>23139.406447999998</v>
       </c>
       <c r="H172" s="366">
         <v>67.169803999999999</v>
       </c>
       <c r="I172" s="367">
         <v>3934.934840999998</v>
       </c>
       <c r="J172" s="368">
         <v>0.95856364746324718</v>
       </c>
       <c r="K172" s="369">
         <v>-2.6525359010886129</v>
       </c>
       <c r="L172" s="185"/>
     </row>
     <row r="173" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A173" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B173" s="363"/>
       <c r="C173" s="364">
         <v>26237.906336</v>
       </c>
       <c r="D173" s="365">
         <v>24064.517522999999</v>
       </c>
       <c r="E173" s="366">
         <v>2173.388813</v>
       </c>
       <c r="F173" s="364">
         <v>21839.824688000001</v>
       </c>
       <c r="G173" s="365">
         <v>21760.455074999998</v>
       </c>
       <c r="H173" s="366">
         <v>79.369613000000001</v>
       </c>
       <c r="I173" s="367">
         <v>4398.0816479999985</v>
       </c>
       <c r="J173" s="368">
         <v>3.9774265017587767</v>
       </c>
       <c r="K173" s="369">
         <v>-0.2294833181583785</v>
       </c>
       <c r="L173" s="185"/>
     </row>
     <row r="174" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A174" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B174" s="370"/>
       <c r="C174" s="371">
         <v>26777.982185999997</v>
       </c>
       <c r="D174" s="372">
         <v>24719.335777</v>
       </c>
       <c r="E174" s="373">
         <v>2058.6464089999999</v>
       </c>
       <c r="F174" s="371">
         <v>24691.677585000001</v>
       </c>
       <c r="G174" s="372">
         <v>24623.363801</v>
       </c>
       <c r="H174" s="373">
         <v>68.313783999999998</v>
       </c>
       <c r="I174" s="374">
         <v>2086.3046009999962</v>
       </c>
       <c r="J174" s="375">
         <v>1.157608347950873</v>
@@ -21906,425 +21906,425 @@
       <c r="E175" s="381">
         <v>23379.5</v>
       </c>
       <c r="F175" s="379">
         <v>281095.61499999999</v>
       </c>
       <c r="G175" s="380">
         <v>280286.45799999998</v>
       </c>
       <c r="H175" s="381">
         <v>809.15700000000004</v>
       </c>
       <c r="I175" s="382">
         <v>38317.659</v>
       </c>
       <c r="J175" s="383">
         <v>2.7496247320815073</v>
       </c>
       <c r="K175" s="384">
         <v>1.3379731445734213</v>
       </c>
       <c r="L175" s="354"/>
     </row>
     <row r="176" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A176" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B176" s="363"/>
       <c r="C176" s="364">
         <v>24745.870999999999</v>
       </c>
       <c r="D176" s="365">
         <v>23022.063999999998</v>
       </c>
       <c r="E176" s="366">
         <v>1723.807</v>
       </c>
       <c r="F176" s="364">
         <v>21812.816999999999</v>
       </c>
       <c r="G176" s="365">
         <v>21739.532999999999</v>
       </c>
       <c r="H176" s="366">
         <v>73.284000000000006</v>
       </c>
       <c r="I176" s="367">
         <v>2933.0540000000001</v>
       </c>
       <c r="J176" s="368">
         <v>-4.9160449075436885</v>
       </c>
       <c r="K176" s="369">
         <v>-15.234605833721096</v>
       </c>
       <c r="L176" s="185"/>
     </row>
     <row r="177" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A177" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B177" s="363"/>
       <c r="C177" s="364">
         <v>21591.877</v>
       </c>
       <c r="D177" s="365">
         <v>20111.428</v>
       </c>
       <c r="E177" s="366">
         <v>1480.4490000000001</v>
       </c>
       <c r="F177" s="364">
         <v>20268.636999999999</v>
       </c>
       <c r="G177" s="365">
         <v>20217.091</v>
       </c>
       <c r="H177" s="366">
         <v>51.545999999999999</v>
       </c>
       <c r="I177" s="367">
         <v>1323.24</v>
       </c>
       <c r="J177" s="368">
         <v>8.3342310595457292</v>
       </c>
       <c r="K177" s="369">
         <v>5.3481121753221839</v>
       </c>
       <c r="L177" s="185"/>
     </row>
     <row r="178" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A178" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B178" s="363"/>
       <c r="C178" s="364">
         <v>28255.041000000001</v>
       </c>
       <c r="D178" s="365">
         <v>26005.420999999998</v>
       </c>
       <c r="E178" s="366">
         <v>2249.62</v>
       </c>
       <c r="F178" s="364">
         <v>26570.86</v>
       </c>
       <c r="G178" s="365">
         <v>26498.352999999999</v>
       </c>
       <c r="H178" s="366">
         <v>72.507000000000005</v>
       </c>
       <c r="I178" s="367">
         <v>1684.181</v>
       </c>
       <c r="J178" s="368">
         <v>1.9173767181895693</v>
       </c>
       <c r="K178" s="369">
         <v>6.9181377915357363</v>
       </c>
       <c r="L178" s="185"/>
     </row>
     <row r="179" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A179" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B179" s="363"/>
       <c r="C179" s="364">
         <v>27105.699000000001</v>
       </c>
       <c r="D179" s="365">
         <v>25202.63</v>
       </c>
       <c r="E179" s="366">
         <v>1903.069</v>
       </c>
       <c r="F179" s="364">
         <v>24736.181</v>
       </c>
       <c r="G179" s="365">
         <v>24660.878000000001</v>
       </c>
       <c r="H179" s="366">
         <v>75.302999999999997</v>
       </c>
       <c r="I179" s="367">
         <v>2369.518</v>
       </c>
       <c r="J179" s="368">
         <v>6.3320354290344687</v>
       </c>
       <c r="K179" s="369">
         <v>5.0231898989552857</v>
       </c>
       <c r="L179" s="185"/>
     </row>
     <row r="180" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A180" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B180" s="363"/>
       <c r="C180" s="364">
         <v>27151.225999999999</v>
       </c>
       <c r="D180" s="365">
         <v>25302.648000000001</v>
       </c>
       <c r="E180" s="366">
         <v>1848.578</v>
       </c>
       <c r="F180" s="364">
         <v>21938.258999999998</v>
       </c>
       <c r="G180" s="365">
         <v>21880.544999999998</v>
       </c>
       <c r="H180" s="366">
         <v>57.713999999999999</v>
       </c>
       <c r="I180" s="367">
         <v>5212.9669999999996</v>
       </c>
       <c r="J180" s="368">
         <v>0.17252964355719996</v>
       </c>
       <c r="K180" s="369">
         <v>-3.2046811976256016</v>
       </c>
       <c r="L180" s="185"/>
     </row>
     <row r="181" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A181" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B181" s="363"/>
       <c r="C181" s="364">
         <v>27335.947</v>
       </c>
       <c r="D181" s="365">
         <v>25251.624</v>
       </c>
       <c r="E181" s="366">
         <v>2084.3229999999999</v>
       </c>
       <c r="F181" s="364">
         <v>25548.969000000001</v>
       </c>
       <c r="G181" s="365">
         <v>25484.548999999999</v>
       </c>
       <c r="H181" s="366">
         <v>64.42</v>
       </c>
       <c r="I181" s="367">
         <v>1786.9780000000001</v>
       </c>
       <c r="J181" s="368">
         <v>1.4003746392258438</v>
       </c>
       <c r="K181" s="369">
         <v>7.2530741559823655</v>
       </c>
       <c r="L181" s="185"/>
     </row>
     <row r="182" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A182" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B182" s="363"/>
       <c r="C182" s="364">
         <v>27269.258000000002</v>
       </c>
       <c r="D182" s="365">
         <v>25309.420999999998</v>
       </c>
       <c r="E182" s="366">
         <v>1959.837</v>
       </c>
       <c r="F182" s="364">
         <v>24893.535</v>
       </c>
       <c r="G182" s="365">
         <v>24833.017</v>
       </c>
       <c r="H182" s="366">
         <v>60.518000000000001</v>
       </c>
       <c r="I182" s="367">
         <v>2375.723</v>
       </c>
       <c r="J182" s="368">
         <v>5.682679845388134</v>
       </c>
       <c r="K182" s="369">
         <v>8.5535730348346117</v>
       </c>
       <c r="L182" s="185"/>
     </row>
     <row r="183" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A183" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B183" s="363"/>
       <c r="C183" s="364">
         <v>28551.577000000001</v>
       </c>
       <c r="D183" s="365">
         <v>26409.623</v>
       </c>
       <c r="E183" s="366">
         <v>2141.9540000000002</v>
       </c>
       <c r="F183" s="364">
         <v>24467.859</v>
       </c>
       <c r="G183" s="365">
         <v>24395.599999999999</v>
       </c>
       <c r="H183" s="366">
         <v>72.259</v>
       </c>
       <c r="I183" s="367">
         <v>4083.7179999999998</v>
       </c>
       <c r="J183" s="368">
         <v>9.8252629234908344</v>
       </c>
       <c r="K183" s="369">
         <v>13.888972956046661</v>
       </c>
       <c r="L183" s="185"/>
     </row>
     <row r="184" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A184" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B184" s="363"/>
       <c r="C184" s="364">
         <v>26833.365000000002</v>
       </c>
       <c r="D184" s="365">
         <v>24839.477999999999</v>
       </c>
       <c r="E184" s="366">
         <v>1993.8869999999999</v>
       </c>
       <c r="F184" s="364">
         <v>23330.367999999999</v>
       </c>
       <c r="G184" s="365">
         <v>23263.734</v>
       </c>
       <c r="H184" s="366">
         <v>66.634</v>
       </c>
       <c r="I184" s="367">
         <v>3502.9969999999998</v>
       </c>
       <c r="J184" s="368">
         <v>4.5157777998520876</v>
       </c>
       <c r="K184" s="369">
         <v>-0.15650643745119469</v>
       </c>
       <c r="L184" s="185"/>
     </row>
     <row r="185" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A185" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B185" s="363"/>
       <c r="C185" s="364">
         <v>27303.835999999999</v>
       </c>
       <c r="D185" s="365">
         <v>25482.789000000001</v>
       </c>
       <c r="E185" s="366">
         <v>1821.047</v>
       </c>
       <c r="F185" s="364">
         <v>22971.446</v>
       </c>
       <c r="G185" s="365">
         <v>22900.925999999999</v>
       </c>
       <c r="H185" s="366">
         <v>70.52</v>
       </c>
       <c r="I185" s="367">
         <v>4332.3900000000003</v>
       </c>
       <c r="J185" s="368">
         <v>0.59806879006772151</v>
       </c>
       <c r="K185" s="369">
         <v>-1.0132052632267814</v>
       </c>
       <c r="L185" s="185"/>
     </row>
     <row r="186" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A186" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B186" s="363"/>
       <c r="C186" s="364">
         <v>27205.131000000001</v>
       </c>
       <c r="D186" s="365">
         <v>25014.376</v>
       </c>
       <c r="E186" s="366">
         <v>2190.7550000000001</v>
       </c>
       <c r="F186" s="364">
         <v>22998.817999999999</v>
       </c>
       <c r="G186" s="365">
         <v>22919.847000000002</v>
       </c>
       <c r="H186" s="366">
         <v>78.971000000000004</v>
       </c>
       <c r="I186" s="367">
         <v>4206.3130000000001</v>
       </c>
       <c r="J186" s="368">
         <v>3.6863637350245053</v>
       </c>
       <c r="K186" s="369">
         <v>5.3067885322212023</v>
       </c>
       <c r="L186" s="185"/>
     </row>
     <row r="187" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A187" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B187" s="370"/>
       <c r="C187" s="371">
         <v>26064.446</v>
       </c>
       <c r="D187" s="372">
         <v>24082.272000000001</v>
       </c>
       <c r="E187" s="373">
         <v>1982.174</v>
       </c>
       <c r="F187" s="371">
         <v>21557.866000000002</v>
       </c>
       <c r="G187" s="372">
         <v>21492.384999999998</v>
       </c>
       <c r="H187" s="373">
         <v>65.480999999999995</v>
       </c>
       <c r="I187" s="374">
         <v>4506.58</v>
       </c>
       <c r="J187" s="375">
         <v>-2.6646376154998199</v>
@@ -22348,425 +22348,425 @@
       <c r="E188" s="381">
         <v>21248.653999999999</v>
       </c>
       <c r="F188" s="379">
         <v>236380.48300000001</v>
       </c>
       <c r="G188" s="380">
         <v>235578.908</v>
       </c>
       <c r="H188" s="381">
         <v>801.57500000000005</v>
       </c>
       <c r="I188" s="382">
         <v>48053.495000000003</v>
       </c>
       <c r="J188" s="383">
         <v>-10.951109063801775</v>
       </c>
       <c r="K188" s="384">
         <v>-15.907445585730679</v>
       </c>
       <c r="L188" s="354"/>
     </row>
     <row r="189" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A189" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B189" s="363"/>
       <c r="C189" s="364">
         <v>25433.463</v>
       </c>
       <c r="D189" s="365">
         <v>23454.151999999998</v>
       </c>
       <c r="E189" s="366">
         <v>1979.3109999999999</v>
       </c>
       <c r="F189" s="364">
         <v>21044.82</v>
       </c>
       <c r="G189" s="365">
         <v>20980.056</v>
       </c>
       <c r="H189" s="366">
         <v>64.763999999999996</v>
       </c>
       <c r="I189" s="367">
         <v>4388.643</v>
       </c>
       <c r="J189" s="368">
         <v>2.7786130461926355</v>
       </c>
       <c r="K189" s="369">
         <v>-3.5208519834920913</v>
       </c>
       <c r="L189" s="185"/>
     </row>
     <row r="190" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A190" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B190" s="363"/>
       <c r="C190" s="364">
         <v>20091.715</v>
       </c>
       <c r="D190" s="365">
         <v>18593.873</v>
       </c>
       <c r="E190" s="366">
         <v>1497.8420000000001</v>
       </c>
       <c r="F190" s="364">
         <v>15665.496999999999</v>
       </c>
       <c r="G190" s="365">
         <v>15612.946</v>
       </c>
       <c r="H190" s="366">
         <v>52.551000000000002</v>
       </c>
       <c r="I190" s="367">
         <v>4426.2179999999998</v>
       </c>
       <c r="J190" s="368">
         <v>-6.9478072702989184</v>
       </c>
       <c r="K190" s="369">
         <v>-22.710653903368048</v>
       </c>
       <c r="L190" s="185"/>
     </row>
     <row r="191" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A191" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B191" s="363"/>
       <c r="C191" s="364">
         <v>25559.210999999999</v>
       </c>
       <c r="D191" s="365">
         <v>23781.350999999999</v>
       </c>
       <c r="E191" s="366">
         <v>1777.86</v>
       </c>
       <c r="F191" s="364">
         <v>21885.23</v>
       </c>
       <c r="G191" s="365">
         <v>21813.312000000002</v>
       </c>
       <c r="H191" s="366">
         <v>71.918000000000006</v>
       </c>
       <c r="I191" s="367">
         <v>3673.9810000000002</v>
       </c>
       <c r="J191" s="368">
         <v>-9.5410585318209229</v>
       </c>
       <c r="K191" s="369">
         <v>-17.634468737556858</v>
       </c>
       <c r="L191" s="185"/>
     </row>
     <row r="192" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A192" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B192" s="363"/>
       <c r="C192" s="364">
         <v>23786.263999999999</v>
       </c>
       <c r="D192" s="365">
         <v>22102.06</v>
       </c>
       <c r="E192" s="366">
         <v>1684.204</v>
       </c>
       <c r="F192" s="364">
         <v>19282.039000000001</v>
       </c>
       <c r="G192" s="365">
         <v>19218.382000000001</v>
       </c>
       <c r="H192" s="366">
         <v>63.656999999999996</v>
       </c>
       <c r="I192" s="367">
         <v>4504.2250000000004</v>
       </c>
       <c r="J192" s="368">
         <v>-12.246262308158885</v>
       </c>
       <c r="K192" s="369">
         <v>-22.049248426828701</v>
       </c>
       <c r="L192" s="185"/>
     </row>
     <row r="193" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A193" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B193" s="363"/>
       <c r="C193" s="364">
         <v>25931.328000000001</v>
       </c>
       <c r="D193" s="365">
         <v>24100.199000000001</v>
       </c>
       <c r="E193" s="366">
         <v>1831.1289999999999</v>
       </c>
       <c r="F193" s="364">
         <v>20654.032999999999</v>
       </c>
       <c r="G193" s="365">
         <v>20588.637999999999</v>
       </c>
       <c r="H193" s="366">
         <v>65.394999999999996</v>
       </c>
       <c r="I193" s="367">
         <v>5277.2950000000001</v>
       </c>
       <c r="J193" s="368">
         <v>-4.4929757499716585</v>
       </c>
       <c r="K193" s="369">
         <v>-5.8538191202866194</v>
       </c>
       <c r="L193" s="185"/>
     </row>
     <row r="194" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A194" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B194" s="363"/>
       <c r="C194" s="364">
         <v>23382.857</v>
       </c>
       <c r="D194" s="365">
         <v>21708.831999999999</v>
       </c>
       <c r="E194" s="366">
         <v>1674.0250000000001</v>
       </c>
       <c r="F194" s="364">
         <v>21360.436000000002</v>
       </c>
       <c r="G194" s="365">
         <v>21293.89</v>
       </c>
       <c r="H194" s="366">
         <v>66.546000000000006</v>
       </c>
       <c r="I194" s="367">
         <v>2022.421</v>
       </c>
       <c r="J194" s="368">
         <v>-14.461141587668427</v>
       </c>
       <c r="K194" s="369">
         <v>-16.394137078486416</v>
       </c>
       <c r="L194" s="185"/>
     </row>
     <row r="195" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A195" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B195" s="363"/>
       <c r="C195" s="364">
         <v>23802.534</v>
       </c>
       <c r="D195" s="365">
         <v>22198.577000000001</v>
       </c>
       <c r="E195" s="366">
         <v>1603.9570000000001</v>
       </c>
       <c r="F195" s="364">
         <v>20476.366000000002</v>
       </c>
       <c r="G195" s="365">
         <v>20408.974999999999</v>
       </c>
       <c r="H195" s="366">
         <v>67.391000000000005</v>
       </c>
       <c r="I195" s="367">
         <v>3326.1680000000001</v>
       </c>
       <c r="J195" s="368">
         <v>-12.712938503863949</v>
       </c>
       <c r="K195" s="369">
         <v>-17.744241627394423</v>
       </c>
       <c r="L195" s="185"/>
     </row>
     <row r="196" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A196" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B196" s="363"/>
       <c r="C196" s="364">
         <v>24234.476999999999</v>
       </c>
       <c r="D196" s="365">
         <v>22388.116000000002</v>
       </c>
       <c r="E196" s="366">
         <v>1846.3610000000001</v>
       </c>
       <c r="F196" s="364">
         <v>20749.705000000002</v>
       </c>
       <c r="G196" s="365">
         <v>20679.184000000001</v>
       </c>
       <c r="H196" s="366">
         <v>70.521000000000001</v>
       </c>
       <c r="I196" s="367">
         <v>3484.7719999999999</v>
       </c>
       <c r="J196" s="368">
         <v>-15.120355698741264</v>
       </c>
       <c r="K196" s="369">
         <v>-15.196074164069689</v>
       </c>
       <c r="L196" s="185"/>
     </row>
     <row r="197" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A197" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B197" s="363"/>
       <c r="C197" s="364">
         <v>22910.031999999999</v>
       </c>
       <c r="D197" s="365">
         <v>21105.627</v>
       </c>
       <c r="E197" s="366">
         <v>1804.405</v>
       </c>
       <c r="F197" s="364">
         <v>17986.907999999999</v>
       </c>
       <c r="G197" s="365">
         <v>17915.792000000001</v>
       </c>
       <c r="H197" s="366">
         <v>71.116</v>
       </c>
       <c r="I197" s="367">
         <v>4923.1239999999998</v>
       </c>
       <c r="J197" s="368">
         <v>-14.621099515472622</v>
       </c>
       <c r="K197" s="369">
         <v>-22.903453558897997</v>
       </c>
       <c r="L197" s="185"/>
     </row>
     <row r="198" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A198" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B198" s="363"/>
       <c r="C198" s="364">
         <v>24342.207999999999</v>
       </c>
       <c r="D198" s="365">
         <v>22412.641</v>
       </c>
       <c r="E198" s="366">
         <v>1929.567</v>
       </c>
       <c r="F198" s="364">
         <v>18606.647000000001</v>
       </c>
       <c r="G198" s="365">
         <v>18538.726999999999</v>
       </c>
       <c r="H198" s="366">
         <v>67.92</v>
       </c>
       <c r="I198" s="367">
         <v>5735.5609999999997</v>
       </c>
       <c r="J198" s="368">
         <v>-10.846930079714806</v>
       </c>
       <c r="K198" s="369">
         <v>-19.000976255478214</v>
       </c>
       <c r="L198" s="185"/>
     </row>
     <row r="199" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A199" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B199" s="363"/>
       <c r="C199" s="364">
         <v>22524.853999999999</v>
       </c>
       <c r="D199" s="365">
         <v>20654.234</v>
       </c>
       <c r="E199" s="366">
         <v>1870.62</v>
       </c>
       <c r="F199" s="364">
         <v>20375.875</v>
       </c>
       <c r="G199" s="365">
         <v>20304.413</v>
       </c>
       <c r="H199" s="366">
         <v>71.462000000000003</v>
       </c>
       <c r="I199" s="367">
         <v>2148.9789999999998</v>
       </c>
       <c r="J199" s="368">
         <v>-17.203655442791288</v>
       </c>
       <c r="K199" s="369">
         <v>-11.404686101694443</v>
       </c>
       <c r="L199" s="185"/>
     </row>
     <row r="200" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A200" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B200" s="370"/>
       <c r="C200" s="371">
         <v>22435.035</v>
       </c>
       <c r="D200" s="372">
         <v>20685.662</v>
       </c>
       <c r="E200" s="373">
         <v>1749.373</v>
       </c>
       <c r="F200" s="371">
         <v>18292.927</v>
       </c>
       <c r="G200" s="372">
         <v>18224.593000000001</v>
       </c>
       <c r="H200" s="373">
         <v>68.334000000000003</v>
       </c>
       <c r="I200" s="374">
         <v>4142.1080000000002</v>
       </c>
       <c r="J200" s="375">
         <v>-13.924757886662928</v>
@@ -22790,425 +22790,425 @@
       <c r="E201" s="381">
         <v>22312.463</v>
       </c>
       <c r="F201" s="379">
         <v>229199.459</v>
       </c>
       <c r="G201" s="380">
         <v>228460.96400000001</v>
       </c>
       <c r="H201" s="381">
         <v>738.495</v>
       </c>
       <c r="I201" s="382">
         <v>49975.197</v>
       </c>
       <c r="J201" s="383">
         <v>-1.8490484283843189</v>
       </c>
       <c r="K201" s="384">
         <v>-3.0379090138334308</v>
       </c>
       <c r="L201" s="354"/>
     </row>
     <row r="202" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A202" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B202" s="363"/>
       <c r="C202" s="364">
         <v>22073.597000000002</v>
       </c>
       <c r="D202" s="365">
         <v>20214.939999999999</v>
       </c>
       <c r="E202" s="366">
         <v>1858.6569999999999</v>
       </c>
       <c r="F202" s="364">
         <v>18568.189999999999</v>
       </c>
       <c r="G202" s="365">
         <v>18504.306</v>
       </c>
       <c r="H202" s="366">
         <v>63.884</v>
       </c>
       <c r="I202" s="367">
         <v>3505.4070000000002</v>
       </c>
       <c r="J202" s="368">
         <v>-13.21041495607578</v>
       </c>
       <c r="K202" s="369">
         <v>-11.768359149662484</v>
       </c>
       <c r="L202" s="185"/>
     </row>
     <row r="203" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A203" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B203" s="363"/>
       <c r="C203" s="364">
         <v>17631.046999999999</v>
       </c>
       <c r="D203" s="365">
         <v>16311.787</v>
       </c>
       <c r="E203" s="366">
         <v>1319.26</v>
       </c>
       <c r="F203" s="364">
         <v>13463.58</v>
       </c>
       <c r="G203" s="365">
         <v>13419.694</v>
       </c>
       <c r="H203" s="366">
         <v>43.886000000000003</v>
       </c>
       <c r="I203" s="367">
         <v>4167.4669999999996</v>
       </c>
       <c r="J203" s="368">
         <v>-12.247177505752994</v>
       </c>
       <c r="K203" s="369">
         <v>-14.055838764643088</v>
       </c>
       <c r="L203" s="185"/>
     </row>
     <row r="204" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A204" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B204" s="363"/>
       <c r="C204" s="364">
         <v>22632.039000000001</v>
       </c>
       <c r="D204" s="365">
         <v>20777.924999999999</v>
       </c>
       <c r="E204" s="366">
         <v>1854.114</v>
       </c>
       <c r="F204" s="364">
         <v>18118.105</v>
       </c>
       <c r="G204" s="365">
         <v>18057.132000000001</v>
       </c>
       <c r="H204" s="366">
         <v>60.972999999999999</v>
       </c>
       <c r="I204" s="367">
         <v>4513.9340000000002</v>
       </c>
       <c r="J204" s="368">
         <v>-11.452513146826011</v>
       </c>
       <c r="K204" s="369">
         <v>-17.213093031236134</v>
       </c>
       <c r="L204" s="185"/>
     </row>
     <row r="205" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A205" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B205" s="363"/>
       <c r="C205" s="364">
         <v>22048.734</v>
       </c>
       <c r="D205" s="365">
         <v>20355.395</v>
       </c>
       <c r="E205" s="366">
         <v>1693.3389999999999</v>
       </c>
       <c r="F205" s="364">
         <v>17298.918000000001</v>
       </c>
       <c r="G205" s="365">
         <v>17246.828000000001</v>
       </c>
       <c r="H205" s="366">
         <v>52.09</v>
       </c>
       <c r="I205" s="367">
         <v>4749.8159999999998</v>
       </c>
       <c r="J205" s="368">
         <v>-7.304762109762172</v>
       </c>
       <c r="K205" s="369">
         <v>-10.284809609606121</v>
       </c>
       <c r="L205" s="185"/>
     </row>
     <row r="206" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A206" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B206" s="363"/>
       <c r="C206" s="364">
         <v>23509.809000000001</v>
       </c>
       <c r="D206" s="365">
         <v>21760.534</v>
       </c>
       <c r="E206" s="366">
         <v>1749.2750000000001</v>
       </c>
       <c r="F206" s="364">
         <v>19977.365000000002</v>
       </c>
       <c r="G206" s="365">
         <v>19911.953000000001</v>
       </c>
       <c r="H206" s="366">
         <v>65.412000000000006</v>
       </c>
       <c r="I206" s="367">
         <v>3532.444</v>
       </c>
       <c r="J206" s="368">
         <v>-9.338198953790565</v>
       </c>
       <c r="K206" s="369">
         <v>-3.276202763886356</v>
       </c>
       <c r="L206" s="185"/>
     </row>
     <row r="207" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A207" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B207" s="363"/>
       <c r="C207" s="364">
         <v>22812.394</v>
       </c>
       <c r="D207" s="365">
         <v>21064.41</v>
       </c>
       <c r="E207" s="366">
         <v>1747.9839999999999</v>
       </c>
       <c r="F207" s="364">
         <v>19178.241999999998</v>
       </c>
       <c r="G207" s="365">
         <v>19122.598999999998</v>
       </c>
       <c r="H207" s="366">
         <v>55.643000000000001</v>
       </c>
       <c r="I207" s="367">
         <v>3634.152</v>
       </c>
       <c r="J207" s="368">
         <v>-2.4396633824515113</v>
       </c>
       <c r="K207" s="369">
         <v>-10.216055514971698</v>
       </c>
       <c r="L207" s="185"/>
     </row>
     <row r="208" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A208" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B208" s="363"/>
       <c r="C208" s="364">
         <v>24044.579000000002</v>
       </c>
       <c r="D208" s="365">
         <v>22177.857</v>
       </c>
       <c r="E208" s="366">
         <v>1866.722</v>
       </c>
       <c r="F208" s="364">
         <v>20289.347000000002</v>
       </c>
       <c r="G208" s="365">
         <v>20221.469000000001</v>
       </c>
       <c r="H208" s="366">
         <v>67.878</v>
       </c>
       <c r="I208" s="367">
         <v>3755.232</v>
       </c>
       <c r="J208" s="368">
         <v>1.0168875297058708</v>
       </c>
       <c r="K208" s="369">
         <v>-0.9133407754090741</v>
       </c>
       <c r="L208" s="185"/>
     </row>
     <row r="209" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A209" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B209" s="363"/>
       <c r="C209" s="364">
         <v>24536.823</v>
       </c>
       <c r="D209" s="365">
         <v>22489.989000000001</v>
       </c>
       <c r="E209" s="366">
         <v>2046.8340000000001</v>
       </c>
       <c r="F209" s="364">
         <v>20467.463</v>
       </c>
       <c r="G209" s="365">
         <v>20399.337</v>
       </c>
       <c r="H209" s="366">
         <v>68.126000000000005</v>
       </c>
       <c r="I209" s="367">
         <v>4069.36</v>
       </c>
       <c r="J209" s="368">
         <v>1.2475862383991205</v>
       </c>
       <c r="K209" s="369">
         <v>-1.3602217477308713</v>
       </c>
       <c r="L209" s="185"/>
     </row>
     <row r="210" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A210" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B210" s="363"/>
       <c r="C210" s="364">
         <v>22491.208999999999</v>
       </c>
       <c r="D210" s="365">
         <v>20802.638999999999</v>
       </c>
       <c r="E210" s="366">
         <v>1688.57</v>
       </c>
       <c r="F210" s="364">
         <v>18062.613000000001</v>
       </c>
       <c r="G210" s="365">
         <v>18011.106</v>
       </c>
       <c r="H210" s="366">
         <v>51.506999999999998</v>
       </c>
       <c r="I210" s="367">
         <v>4428.5959999999995</v>
       </c>
       <c r="J210" s="368">
         <v>-1.8281205368896907</v>
       </c>
       <c r="K210" s="369">
         <v>0.42088946026743446</v>
       </c>
       <c r="L210" s="185"/>
     </row>
     <row r="211" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A211" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B211" s="363"/>
       <c r="C211" s="364">
         <v>26652.649000000001</v>
       </c>
       <c r="D211" s="365">
         <v>24600.876</v>
       </c>
       <c r="E211" s="366">
         <v>2051.7730000000001</v>
       </c>
       <c r="F211" s="364">
         <v>22189.396000000001</v>
       </c>
       <c r="G211" s="365">
         <v>22118.746999999999</v>
       </c>
       <c r="H211" s="366">
         <v>70.649000000000001</v>
       </c>
       <c r="I211" s="367">
         <v>4463.2529999999997</v>
       </c>
       <c r="J211" s="368">
         <v>9.4915013461391826</v>
       </c>
       <c r="K211" s="369">
         <v>19.255210248251604</v>
       </c>
       <c r="L211" s="185"/>
     </row>
     <row r="212" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A212" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B212" s="363"/>
       <c r="C212" s="364">
         <v>25075.618999999999</v>
       </c>
       <c r="D212" s="365">
         <v>23057.922999999999</v>
       </c>
       <c r="E212" s="366">
         <v>2017.6959999999999</v>
       </c>
       <c r="F212" s="364">
         <v>20851.66</v>
       </c>
       <c r="G212" s="365">
         <v>20783.403999999999</v>
       </c>
       <c r="H212" s="366">
         <v>68.256</v>
       </c>
       <c r="I212" s="367">
         <v>4223.9589999999998</v>
       </c>
       <c r="J212" s="368">
         <v>11.324224343474102</v>
       </c>
       <c r="K212" s="369">
         <v>2.335040826467575</v>
       </c>
       <c r="L212" s="185"/>
     </row>
     <row r="213" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A213" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B213" s="370"/>
       <c r="C213" s="371">
         <v>25666.156999999999</v>
       </c>
       <c r="D213" s="372">
         <v>23247.918000000001</v>
       </c>
       <c r="E213" s="373">
         <v>2418.239</v>
       </c>
       <c r="F213" s="371">
         <v>20734.580000000002</v>
       </c>
       <c r="G213" s="372">
         <v>20664.388999999999</v>
       </c>
       <c r="H213" s="373">
         <v>70.191000000000003</v>
       </c>
       <c r="I213" s="374">
         <v>4931.5770000000002</v>
       </c>
       <c r="J213" s="375">
         <v>14.402125960579069</v>
@@ -23232,425 +23232,425 @@
       <c r="E214" s="381">
         <v>24049.205000000002</v>
       </c>
       <c r="F214" s="379">
         <v>257199.59</v>
       </c>
       <c r="G214" s="380">
         <v>256430.52900000001</v>
       </c>
       <c r="H214" s="381">
         <v>769.06100000000004</v>
       </c>
       <c r="I214" s="382">
         <v>58287.067999999999</v>
       </c>
       <c r="J214" s="383">
         <v>13.006912060097603</v>
       </c>
       <c r="K214" s="384">
         <v>12.216490877493738</v>
       </c>
       <c r="L214" s="354"/>
     </row>
     <row r="215" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A215" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B215" s="363"/>
       <c r="C215" s="364">
         <v>23652.348000000002</v>
       </c>
       <c r="D215" s="365">
         <v>21816.521000000001</v>
       </c>
       <c r="E215" s="366">
         <v>1835.827</v>
       </c>
       <c r="F215" s="364">
         <v>20038.778999999999</v>
       </c>
       <c r="G215" s="365">
         <v>19971.205999999998</v>
       </c>
       <c r="H215" s="366">
         <v>67.572999999999993</v>
       </c>
       <c r="I215" s="367">
         <v>3613.569</v>
       </c>
       <c r="J215" s="368">
         <v>7.1522144759642021</v>
       </c>
       <c r="K215" s="369">
         <v>7.9199372690606893</v>
       </c>
       <c r="L215" s="185"/>
     </row>
     <row r="216" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A216" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B216" s="363"/>
       <c r="C216" s="364">
         <v>22541.448</v>
       </c>
       <c r="D216" s="365">
         <v>20888.564999999999</v>
       </c>
       <c r="E216" s="366">
         <v>1652.883</v>
       </c>
       <c r="F216" s="364">
         <v>19091.921999999999</v>
       </c>
       <c r="G216" s="365">
         <v>19034.925999999999</v>
       </c>
       <c r="H216" s="366">
         <v>56.996000000000002</v>
       </c>
       <c r="I216" s="367">
         <v>3449.5259999999998</v>
       </c>
       <c r="J216" s="368">
         <v>27.850875787467416</v>
       </c>
       <c r="K216" s="369">
         <v>41.804200665796174</v>
       </c>
       <c r="L216" s="185"/>
     </row>
     <row r="217" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A217" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B217" s="363"/>
       <c r="C217" s="364">
         <v>25531.473999999998</v>
       </c>
       <c r="D217" s="365">
         <v>23636.296999999999</v>
       </c>
       <c r="E217" s="366">
         <v>1895.1769999999999</v>
       </c>
       <c r="F217" s="364">
         <v>21565.949000000001</v>
       </c>
       <c r="G217" s="365">
         <v>21498.005000000001</v>
       </c>
       <c r="H217" s="366">
         <v>67.944000000000003</v>
       </c>
       <c r="I217" s="367">
         <v>3965.5250000000001</v>
       </c>
       <c r="J217" s="368">
         <v>12.811196551932419</v>
       </c>
       <c r="K217" s="369">
         <v>19.029826794800009</v>
       </c>
       <c r="L217" s="185"/>
     </row>
     <row r="218" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A218" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B218" s="363"/>
       <c r="C218" s="364">
         <v>24125.455999999998</v>
       </c>
       <c r="D218" s="365">
         <v>22245.465</v>
       </c>
       <c r="E218" s="366">
         <v>1879.991</v>
       </c>
       <c r="F218" s="364">
         <v>21370.987000000001</v>
       </c>
       <c r="G218" s="365">
         <v>21313.62</v>
       </c>
       <c r="H218" s="366">
         <v>57.366999999999997</v>
       </c>
       <c r="I218" s="367">
         <v>2754.4690000000001</v>
       </c>
       <c r="J218" s="368">
         <v>9.4187811418106815</v>
       </c>
       <c r="K218" s="369">
         <v>23.539443333970368</v>
       </c>
       <c r="L218" s="185"/>
     </row>
     <row r="219" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A219" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B219" s="363"/>
       <c r="C219" s="364">
         <v>25322.280999999999</v>
       </c>
       <c r="D219" s="365">
         <v>23497.199000000001</v>
       </c>
       <c r="E219" s="366">
         <v>1825.0820000000001</v>
       </c>
       <c r="F219" s="364">
         <v>21914.974999999999</v>
       </c>
       <c r="G219" s="365">
         <v>21861.126</v>
       </c>
       <c r="H219" s="366">
         <v>53.848999999999997</v>
       </c>
       <c r="I219" s="367">
         <v>3407.306</v>
       </c>
       <c r="J219" s="368">
         <v>7.7094288600983525</v>
       </c>
       <c r="K219" s="369">
         <v>9.6990268736642697</v>
       </c>
       <c r="L219" s="185"/>
     </row>
     <row r="220" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A220" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B220" s="363"/>
       <c r="C220" s="364">
         <v>25679.974999999999</v>
       </c>
       <c r="D220" s="365">
         <v>23828.183000000001</v>
       </c>
       <c r="E220" s="366">
         <v>1851.7919999999999</v>
       </c>
       <c r="F220" s="364">
         <v>19784.297999999999</v>
       </c>
       <c r="G220" s="365">
         <v>19721.687000000002</v>
       </c>
       <c r="H220" s="366">
         <v>62.610999999999997</v>
       </c>
       <c r="I220" s="367">
         <v>5895.6769999999997</v>
       </c>
       <c r="J220" s="368">
         <v>12.570276490928572</v>
       </c>
       <c r="K220" s="369">
         <v>3.1601228100052134</v>
       </c>
       <c r="L220" s="185"/>
     </row>
     <row r="221" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A221" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B221" s="363"/>
       <c r="C221" s="364">
         <v>26939.170999999998</v>
       </c>
       <c r="D221" s="365">
         <v>24684.089</v>
       </c>
       <c r="E221" s="366">
         <v>2255.0819999999999</v>
       </c>
       <c r="F221" s="364">
         <v>21508.985000000001</v>
       </c>
       <c r="G221" s="365">
         <v>21441.664000000001</v>
       </c>
       <c r="H221" s="366">
         <v>67.320999999999998</v>
       </c>
       <c r="I221" s="367">
         <v>5430.1859999999997</v>
       </c>
       <c r="J221" s="368">
         <v>12.038439100971575</v>
       </c>
       <c r="K221" s="369">
         <v>6.0112235253308057</v>
       </c>
       <c r="L221" s="185"/>
     </row>
     <row r="222" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A222" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B222" s="363"/>
       <c r="C222" s="364">
         <v>27616.651000000002</v>
       </c>
       <c r="D222" s="365">
         <v>25514.544000000002</v>
       </c>
       <c r="E222" s="366">
         <v>2102.107</v>
       </c>
       <c r="F222" s="364">
         <v>21845.077000000001</v>
       </c>
       <c r="G222" s="365">
         <v>21787.631000000001</v>
       </c>
       <c r="H222" s="366">
         <v>57.445999999999998</v>
       </c>
       <c r="I222" s="367">
         <v>5771.5739999999996</v>
       </c>
       <c r="J222" s="368">
         <v>12.551861339179894</v>
       </c>
       <c r="K222" s="369">
         <v>6.7307511439009318</v>
       </c>
       <c r="L222" s="185"/>
     </row>
     <row r="223" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A223" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B223" s="363"/>
       <c r="C223" s="364">
         <v>28714.835999999999</v>
       </c>
       <c r="D223" s="365">
         <v>26474.3</v>
       </c>
       <c r="E223" s="366">
         <v>2240.5360000000001</v>
       </c>
       <c r="F223" s="364">
         <v>22110.385999999999</v>
       </c>
       <c r="G223" s="365">
         <v>22036.848000000002</v>
       </c>
       <c r="H223" s="366">
         <v>73.537999999999997</v>
       </c>
       <c r="I223" s="367">
         <v>6604.45</v>
       </c>
       <c r="J223" s="368">
         <v>27.671375958491161</v>
       </c>
       <c r="K223" s="369">
         <v>22.409675720783035</v>
       </c>
       <c r="L223" s="185"/>
     </row>
     <row r="224" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A224" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B224" s="363"/>
       <c r="C224" s="364">
         <v>27396.197</v>
       </c>
       <c r="D224" s="365">
         <v>25392.629000000001</v>
       </c>
       <c r="E224" s="366">
         <v>2003.568</v>
       </c>
       <c r="F224" s="364">
         <v>22087.419000000002</v>
       </c>
       <c r="G224" s="365">
         <v>22019.738000000001</v>
       </c>
       <c r="H224" s="366">
         <v>67.680999999999997</v>
       </c>
       <c r="I224" s="367">
         <v>5308.7780000000002</v>
       </c>
       <c r="J224" s="368">
         <v>2.7897714782496852</v>
       </c>
       <c r="K224" s="369">
         <v>-0.45957537555325978</v>
       </c>
       <c r="L224" s="185"/>
     </row>
     <row r="225" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A225" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B225" s="363"/>
       <c r="C225" s="364">
         <v>28589.473999999998</v>
       </c>
       <c r="D225" s="365">
         <v>26445.131000000001</v>
       </c>
       <c r="E225" s="366">
         <v>2144.3429999999998</v>
       </c>
       <c r="F225" s="364">
         <v>22654.77</v>
       </c>
       <c r="G225" s="365">
         <v>22587.164000000001</v>
       </c>
       <c r="H225" s="366">
         <v>67.605999999999995</v>
       </c>
       <c r="I225" s="367">
         <v>5934.7039999999997</v>
       </c>
       <c r="J225" s="368">
         <v>14.013033935473338</v>
       </c>
       <c r="K225" s="369">
         <v>8.6473211245531534</v>
       </c>
       <c r="L225" s="185"/>
     </row>
     <row r="226" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A226" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B226" s="370"/>
       <c r="C226" s="371">
         <v>29377.347000000002</v>
       </c>
       <c r="D226" s="372">
         <v>27014.53</v>
       </c>
       <c r="E226" s="373">
         <v>2362.817</v>
       </c>
       <c r="F226" s="371">
         <v>23226.043000000001</v>
       </c>
       <c r="G226" s="372">
         <v>23156.914000000001</v>
       </c>
       <c r="H226" s="373">
         <v>69.129000000000005</v>
       </c>
       <c r="I226" s="374">
         <v>6151.3040000000001</v>
       </c>
       <c r="J226" s="375">
         <v>14.459468941922236</v>
@@ -23674,425 +23674,425 @@
       <c r="E227" s="381">
         <v>26128.571</v>
       </c>
       <c r="F227" s="379">
         <v>284791.67300000001</v>
       </c>
       <c r="G227" s="380">
         <v>284007.73800000001</v>
       </c>
       <c r="H227" s="381">
         <v>783.93499999999995</v>
       </c>
       <c r="I227" s="382">
         <v>49215.665000000001</v>
       </c>
       <c r="J227" s="383">
         <v>5.8705113291985871</v>
       </c>
       <c r="K227" s="384">
         <v>10.727887629991944</v>
       </c>
       <c r="L227" s="354"/>
     </row>
     <row r="228" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A228" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B228" s="363"/>
       <c r="C228" s="364">
         <v>27261.431</v>
       </c>
       <c r="D228" s="365">
         <v>25305.239000000001</v>
       </c>
       <c r="E228" s="366">
         <v>1956.192</v>
       </c>
       <c r="F228" s="364">
         <v>24562.216</v>
       </c>
       <c r="G228" s="365">
         <v>24489.433000000001</v>
       </c>
       <c r="H228" s="366">
         <v>72.783000000000001</v>
       </c>
       <c r="I228" s="367">
         <v>2699.2150000000001</v>
       </c>
       <c r="J228" s="368">
         <v>15.258878315167696</v>
       </c>
       <c r="K228" s="369">
         <v>22.573416274514528</v>
       </c>
       <c r="L228" s="185"/>
     </row>
     <row r="229" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A229" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B229" s="363"/>
       <c r="C229" s="364">
         <v>22169.527999999998</v>
       </c>
       <c r="D229" s="365">
         <v>20649.741999999998</v>
       </c>
       <c r="E229" s="366">
         <v>1519.7860000000001</v>
       </c>
       <c r="F229" s="364">
         <v>19185.262999999999</v>
       </c>
       <c r="G229" s="365">
         <v>19138.938999999998</v>
       </c>
       <c r="H229" s="366">
         <v>46.323999999999998</v>
       </c>
       <c r="I229" s="367">
         <v>2984.2649999999999</v>
       </c>
       <c r="J229" s="368">
         <v>-1.6499383713060491</v>
       </c>
       <c r="K229" s="369">
         <v>0.48890310781701285</v>
       </c>
       <c r="L229" s="185"/>
     </row>
     <row r="230" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A230" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B230" s="363"/>
       <c r="C230" s="364">
         <v>29792.852999999999</v>
       </c>
       <c r="D230" s="365">
         <v>27439.535</v>
       </c>
       <c r="E230" s="366">
         <v>2353.3180000000002</v>
       </c>
       <c r="F230" s="364">
         <v>23845.592000000001</v>
       </c>
       <c r="G230" s="365">
         <v>23770.835999999999</v>
       </c>
       <c r="H230" s="366">
         <v>74.756</v>
       </c>
       <c r="I230" s="367">
         <v>5947.2610000000004</v>
       </c>
       <c r="J230" s="368">
         <v>16.690689303719793</v>
       </c>
       <c r="K230" s="369">
         <v>10.570566590878983</v>
       </c>
       <c r="L230" s="185"/>
     </row>
     <row r="231" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A231" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B231" s="363"/>
       <c r="C231" s="364">
         <v>26549.309000000001</v>
       </c>
       <c r="D231" s="365">
         <v>24351.919999999998</v>
       </c>
       <c r="E231" s="366">
         <v>2197.3890000000001</v>
       </c>
       <c r="F231" s="364">
         <v>22430.720000000001</v>
       </c>
       <c r="G231" s="365">
         <v>22379.257000000001</v>
       </c>
       <c r="H231" s="366">
         <v>51.463000000000001</v>
       </c>
       <c r="I231" s="367">
         <v>4118.5889999999999</v>
       </c>
       <c r="J231" s="368">
         <v>10.046869165913382</v>
       </c>
       <c r="K231" s="369">
         <v>4.9587461730242035</v>
       </c>
       <c r="L231" s="185"/>
     </row>
     <row r="232" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A232" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B232" s="363"/>
       <c r="C232" s="364">
         <v>28944.221000000001</v>
       </c>
       <c r="D232" s="365">
         <v>26622.621999999999</v>
       </c>
       <c r="E232" s="366">
         <v>2321.5990000000002</v>
       </c>
       <c r="F232" s="364">
         <v>24505.691999999999</v>
       </c>
       <c r="G232" s="365">
         <v>24429.798999999999</v>
       </c>
       <c r="H232" s="366">
         <v>75.893000000000001</v>
       </c>
       <c r="I232" s="367">
         <v>4438.5290000000005</v>
       </c>
       <c r="J232" s="368">
         <v>14.303371801300207</v>
       </c>
       <c r="K232" s="369">
         <v>11.821674448636148</v>
       </c>
       <c r="L232" s="185"/>
     </row>
     <row r="233" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A233" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B233" s="363"/>
       <c r="C233" s="364">
         <v>28110.115000000002</v>
       </c>
       <c r="D233" s="365">
         <v>25693.743999999999</v>
       </c>
       <c r="E233" s="366">
         <v>2416.3710000000001</v>
       </c>
       <c r="F233" s="364">
         <v>22881.814999999999</v>
       </c>
       <c r="G233" s="365">
         <v>22820.985000000001</v>
       </c>
       <c r="H233" s="366">
         <v>60.83</v>
       </c>
       <c r="I233" s="367">
         <v>5228.3</v>
       </c>
       <c r="J233" s="368">
         <v>9.4631712063582611</v>
       </c>
       <c r="K233" s="369">
         <v>15.656441284901796</v>
       </c>
       <c r="L233" s="185"/>
     </row>
     <row r="234" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A234" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B234" s="363"/>
       <c r="C234" s="364">
         <v>28217.572</v>
       </c>
       <c r="D234" s="365">
         <v>25803.525000000001</v>
       </c>
       <c r="E234" s="366">
         <v>2414.047</v>
       </c>
       <c r="F234" s="364">
         <v>25939.812000000002</v>
       </c>
       <c r="G234" s="365">
         <v>25871.826000000001</v>
       </c>
       <c r="H234" s="366">
         <v>67.986000000000004</v>
       </c>
       <c r="I234" s="367">
         <v>2277.7600000000002</v>
       </c>
       <c r="J234" s="368">
         <v>4.7455098005799803</v>
       </c>
       <c r="K234" s="369">
         <v>20.599888837153404</v>
       </c>
       <c r="L234" s="185"/>
     </row>
     <row r="235" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A235" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B235" s="363"/>
       <c r="C235" s="364">
         <v>28021.800999999999</v>
       </c>
       <c r="D235" s="365">
         <v>25854.044999999998</v>
       </c>
       <c r="E235" s="366">
         <v>2167.7559999999999</v>
       </c>
       <c r="F235" s="364">
         <v>23554.321</v>
       </c>
       <c r="G235" s="365">
         <v>23487.646000000001</v>
       </c>
       <c r="H235" s="366">
         <v>66.674999999999997</v>
       </c>
       <c r="I235" s="367">
         <v>4467.4799999999996</v>
       </c>
       <c r="J235" s="368">
         <v>1.4670497157674911</v>
       </c>
       <c r="K235" s="369">
         <v>7.8243899071630647</v>
       </c>
       <c r="L235" s="185"/>
     </row>
     <row r="236" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A236" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B236" s="363"/>
       <c r="C236" s="364">
         <v>29467.165000000001</v>
       </c>
       <c r="D236" s="365">
         <v>27007.014999999999</v>
       </c>
       <c r="E236" s="366">
         <v>2460.15</v>
       </c>
       <c r="F236" s="364">
         <v>25114.097000000002</v>
       </c>
       <c r="G236" s="365">
         <v>25055.917000000001</v>
       </c>
       <c r="H236" s="366">
         <v>58.18</v>
       </c>
       <c r="I236" s="367">
         <v>4353.0680000000002</v>
       </c>
       <c r="J236" s="368">
         <v>2.6200010336120325</v>
       </c>
       <c r="K236" s="369">
         <v>13.585068121379699</v>
       </c>
       <c r="L236" s="185"/>
     </row>
     <row r="237" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A237" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B237" s="363"/>
       <c r="C237" s="364">
         <v>29424.037</v>
       </c>
       <c r="D237" s="365">
         <v>27149.544000000002</v>
       </c>
       <c r="E237" s="366">
         <v>2274.4929999999999</v>
       </c>
       <c r="F237" s="364">
         <v>26098.232</v>
       </c>
       <c r="G237" s="365">
         <v>26022.348999999998</v>
       </c>
       <c r="H237" s="366">
         <v>75.882999999999996</v>
       </c>
       <c r="I237" s="367">
         <v>3325.8049999999998</v>
       </c>
       <c r="J237" s="368">
         <v>7.40190326416473</v>
       </c>
       <c r="K237" s="369">
         <v>18.158812489589664</v>
       </c>
       <c r="L237" s="185"/>
     </row>
     <row r="238" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A238" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B238" s="363"/>
       <c r="C238" s="364">
         <v>27681.837</v>
       </c>
       <c r="D238" s="365">
         <v>25715.217000000001</v>
       </c>
       <c r="E238" s="366">
         <v>1966.62</v>
       </c>
       <c r="F238" s="364">
         <v>22977.563999999998</v>
       </c>
       <c r="G238" s="365">
         <v>22914.101999999999</v>
       </c>
       <c r="H238" s="366">
         <v>63.462000000000003</v>
       </c>
       <c r="I238" s="367">
         <v>4704.2730000000001</v>
       </c>
       <c r="J238" s="368">
         <v>-3.1747243758314685</v>
       </c>
       <c r="K238" s="369">
         <v>1.4248390074143327</v>
       </c>
       <c r="L238" s="185"/>
     </row>
     <row r="239" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A239" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B239" s="370"/>
       <c r="C239" s="371">
         <v>28367.469000000001</v>
       </c>
       <c r="D239" s="372">
         <v>26286.618999999999</v>
       </c>
       <c r="E239" s="373">
         <v>2080.85</v>
       </c>
       <c r="F239" s="371">
         <v>23696.348999999998</v>
       </c>
       <c r="G239" s="372">
         <v>23626.649000000001</v>
       </c>
       <c r="H239" s="373">
         <v>69.7</v>
       </c>
       <c r="I239" s="374">
         <v>4671.12</v>
       </c>
       <c r="J239" s="375">
         <v>-3.4376078956346876</v>
@@ -24116,425 +24116,425 @@
       <c r="E240" s="381">
         <v>24530.931</v>
       </c>
       <c r="F240" s="379">
         <v>285651.45</v>
       </c>
       <c r="G240" s="380">
         <v>284890.777</v>
       </c>
       <c r="H240" s="381">
         <v>760.673</v>
       </c>
       <c r="I240" s="382">
         <v>43505.87</v>
       </c>
       <c r="J240" s="383">
         <v>-1.4520692955554169</v>
       </c>
       <c r="K240" s="384">
         <v>0.30189681845086813</v>
       </c>
       <c r="L240" s="354"/>
     </row>
     <row r="241" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A241" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B241" s="363"/>
       <c r="C241" s="364">
         <v>27115.105</v>
       </c>
       <c r="D241" s="365">
         <v>25104.994999999999</v>
       </c>
       <c r="E241" s="366">
         <v>2010.11</v>
       </c>
       <c r="F241" s="364">
         <v>26225.282999999999</v>
       </c>
       <c r="G241" s="365">
         <v>26154.416000000001</v>
       </c>
       <c r="H241" s="366">
         <v>70.867000000000004</v>
       </c>
       <c r="I241" s="367">
         <v>889.822</v>
       </c>
       <c r="J241" s="368">
         <v>-0.5367509871363686</v>
       </c>
       <c r="K241" s="369">
         <v>6.7708345207940512</v>
       </c>
       <c r="L241" s="185"/>
     </row>
     <row r="242" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A242" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B242" s="363"/>
       <c r="C242" s="364">
         <v>20317.384999999998</v>
       </c>
       <c r="D242" s="365">
         <v>18996.373</v>
       </c>
       <c r="E242" s="366">
         <v>1321.0119999999999</v>
       </c>
       <c r="F242" s="364">
         <v>15247.210999999999</v>
       </c>
       <c r="G242" s="365">
         <v>15204.696</v>
       </c>
       <c r="H242" s="366">
         <v>42.515000000000001</v>
       </c>
       <c r="I242" s="367">
         <v>5070.174</v>
       </c>
       <c r="J242" s="368">
         <v>-8.3544539153021216</v>
       </c>
       <c r="K242" s="369">
         <v>-20.526442613791637</v>
       </c>
       <c r="L242" s="185"/>
     </row>
     <row r="243" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A243" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B243" s="363"/>
       <c r="C243" s="364">
         <v>28449.496999999999</v>
       </c>
       <c r="D243" s="365">
         <v>26199.905999999999</v>
       </c>
       <c r="E243" s="366">
         <v>2249.5909999999999</v>
       </c>
       <c r="F243" s="364">
         <v>25364.698</v>
       </c>
       <c r="G243" s="365">
         <v>25288.761999999999</v>
       </c>
       <c r="H243" s="366">
         <v>75.936000000000007</v>
       </c>
       <c r="I243" s="367">
         <v>3084.799</v>
       </c>
       <c r="J243" s="368">
         <v>-4.5089874407127102</v>
       </c>
       <c r="K243" s="369">
         <v>6.3705946155582964</v>
       </c>
       <c r="L243" s="185"/>
     </row>
     <row r="244" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A244" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B244" s="363"/>
       <c r="C244" s="364">
         <v>25559.377</v>
       </c>
       <c r="D244" s="365">
         <v>23676.194</v>
       </c>
       <c r="E244" s="366">
         <v>1883.183</v>
       </c>
       <c r="F244" s="364">
         <v>22848.882000000001</v>
       </c>
       <c r="G244" s="365">
         <v>22787.793000000001</v>
       </c>
       <c r="H244" s="366">
         <v>61.088999999999999</v>
       </c>
       <c r="I244" s="367">
         <v>2710.4949999999999</v>
       </c>
       <c r="J244" s="368">
         <v>-3.7286544821185368</v>
       </c>
       <c r="K244" s="369">
         <v>1.8642379736361563</v>
       </c>
       <c r="L244" s="185"/>
     </row>
     <row r="245" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A245" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B245" s="363"/>
       <c r="C245" s="364">
         <v>27548.92</v>
       </c>
       <c r="D245" s="365">
         <v>25669.791000000001</v>
       </c>
       <c r="E245" s="366">
         <v>1879.1289999999999</v>
       </c>
       <c r="F245" s="364">
         <v>23080.977999999999</v>
       </c>
       <c r="G245" s="365">
         <v>23020.983</v>
       </c>
       <c r="H245" s="366">
         <v>59.994999999999997</v>
       </c>
       <c r="I245" s="367">
         <v>4467.942</v>
       </c>
       <c r="J245" s="368">
         <v>-4.8206548726946217</v>
       </c>
       <c r="K245" s="369">
         <v>-5.813808481719267</v>
       </c>
       <c r="L245" s="185"/>
     </row>
     <row r="246" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A246" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B246" s="363"/>
       <c r="C246" s="364">
         <v>28210.400000000001</v>
       </c>
       <c r="D246" s="365">
         <v>26049.469000000001</v>
       </c>
       <c r="E246" s="366">
         <v>2160.931</v>
       </c>
       <c r="F246" s="364">
         <v>24383.547999999999</v>
       </c>
       <c r="G246" s="365">
         <v>24310.324000000001</v>
       </c>
       <c r="H246" s="366">
         <v>73.224000000000004</v>
       </c>
       <c r="I246" s="367">
         <v>3826.8519999999999</v>
       </c>
       <c r="J246" s="368">
         <v>0.35675770092011361</v>
       </c>
       <c r="K246" s="369">
         <v>6.5629977342269399</v>
       </c>
       <c r="L246" s="185"/>
     </row>
     <row r="247" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A247" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B247" s="363"/>
       <c r="C247" s="364">
         <v>28094.138999999999</v>
       </c>
       <c r="D247" s="365">
         <v>26062.440999999999</v>
       </c>
       <c r="E247" s="366">
         <v>2031.6980000000001</v>
       </c>
       <c r="F247" s="364">
         <v>24502.991000000002</v>
       </c>
       <c r="G247" s="365">
         <v>24442.083999999999</v>
       </c>
       <c r="H247" s="366">
         <v>60.906999999999996</v>
       </c>
       <c r="I247" s="367">
         <v>3591.1480000000001</v>
       </c>
       <c r="J247" s="368">
         <v>-0.43743310019728132</v>
       </c>
       <c r="K247" s="369">
         <v>-5.5390571065048588</v>
       </c>
       <c r="L247" s="185"/>
     </row>
     <row r="248" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A248" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B248" s="363"/>
       <c r="C248" s="364">
         <v>28776.413</v>
       </c>
       <c r="D248" s="365">
         <v>26707.231</v>
       </c>
       <c r="E248" s="366">
         <v>2069.1819999999998</v>
       </c>
       <c r="F248" s="364">
         <v>22759.954000000002</v>
       </c>
       <c r="G248" s="365">
         <v>22697.397000000001</v>
       </c>
       <c r="H248" s="366">
         <v>62.557000000000002</v>
       </c>
       <c r="I248" s="367">
         <v>6016.4589999999998</v>
       </c>
       <c r="J248" s="368">
         <v>2.6929461100662304</v>
       </c>
       <c r="K248" s="369">
         <v>-3.3724894892958281</v>
       </c>
       <c r="L248" s="185"/>
     </row>
     <row r="249" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A249" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B249" s="363"/>
       <c r="C249" s="364">
         <v>28084.065999999999</v>
       </c>
       <c r="D249" s="365">
         <v>25876.352999999999</v>
       </c>
       <c r="E249" s="366">
         <v>2207.7130000000002</v>
       </c>
       <c r="F249" s="364">
         <v>24932.776999999998</v>
       </c>
       <c r="G249" s="365">
         <v>24873.785</v>
       </c>
       <c r="H249" s="366">
         <v>58.991999999999997</v>
       </c>
       <c r="I249" s="367">
         <v>3151.2890000000002</v>
       </c>
       <c r="J249" s="368">
         <v>-4.6936955082037919</v>
       </c>
       <c r="K249" s="369">
         <v>-0.72198494733854057</v>
       </c>
       <c r="L249" s="185"/>
     </row>
     <row r="250" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A250" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B250" s="363"/>
       <c r="C250" s="364">
         <v>28973.651999999998</v>
       </c>
       <c r="D250" s="365">
         <v>26838.901000000002</v>
       </c>
       <c r="E250" s="366">
         <v>2134.7510000000002</v>
       </c>
       <c r="F250" s="364">
         <v>25022.358</v>
       </c>
       <c r="G250" s="365">
         <v>24964.924999999999</v>
       </c>
       <c r="H250" s="366">
         <v>57.433</v>
       </c>
       <c r="I250" s="367">
         <v>3951.2939999999999</v>
       </c>
       <c r="J250" s="368">
         <v>-1.5306703155654677</v>
       </c>
       <c r="K250" s="369">
         <v>-4.1224018546543686</v>
       </c>
       <c r="L250" s="185"/>
     </row>
     <row r="251" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A251" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B251" s="363"/>
       <c r="C251" s="364">
         <v>28554.232</v>
       </c>
       <c r="D251" s="365">
         <v>26216.942999999999</v>
       </c>
       <c r="E251" s="366">
         <v>2337.2890000000002</v>
       </c>
       <c r="F251" s="364">
         <v>24283.881000000001</v>
       </c>
       <c r="G251" s="365">
         <v>24218.41</v>
       </c>
       <c r="H251" s="366">
         <v>65.471000000000004</v>
       </c>
       <c r="I251" s="367">
         <v>4270.3509999999997</v>
       </c>
       <c r="J251" s="368">
         <v>3.1515068887949886</v>
       </c>
       <c r="K251" s="369">
         <v>5.6851849047183594</v>
       </c>
       <c r="L251" s="185"/>
     </row>
     <row r="252" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A252" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B252" s="370"/>
       <c r="C252" s="371">
         <v>29474.133999999998</v>
       </c>
       <c r="D252" s="372">
         <v>27227.792000000001</v>
       </c>
       <c r="E252" s="373">
         <v>2246.3420000000001</v>
       </c>
       <c r="F252" s="371">
         <v>26998.888999999999</v>
       </c>
       <c r="G252" s="372">
         <v>26927.202000000001</v>
       </c>
       <c r="H252" s="373">
         <v>71.686999999999998</v>
       </c>
       <c r="I252" s="374">
         <v>2475.2449999999999</v>
       </c>
       <c r="J252" s="375">
         <v>3.9011763791827887</v>
@@ -24558,425 +24558,425 @@
       <c r="E253" s="381">
         <v>26310.698</v>
       </c>
       <c r="F253" s="379">
         <v>286147.64299999998</v>
       </c>
       <c r="G253" s="380">
         <v>285446.60399999999</v>
       </c>
       <c r="H253" s="381">
         <v>701.03899999999999</v>
       </c>
       <c r="I253" s="382">
         <v>58978.300999999999</v>
       </c>
       <c r="J253" s="383">
         <v>4.8513652985144002</v>
       </c>
       <c r="K253" s="384">
         <v>0.17370575223756085</v>
       </c>
       <c r="L253" s="354"/>
     </row>
     <row r="254" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A254" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B254" s="363"/>
       <c r="C254" s="364">
         <v>25045.851999999999</v>
       </c>
       <c r="D254" s="365">
         <v>23384.145</v>
       </c>
       <c r="E254" s="366">
         <v>1661.7070000000001</v>
       </c>
       <c r="F254" s="364">
         <v>21621.253000000001</v>
       </c>
       <c r="G254" s="365">
         <v>21567.133999999998</v>
       </c>
       <c r="H254" s="366">
         <v>54.119</v>
       </c>
       <c r="I254" s="367">
         <v>3424.5990000000002</v>
       </c>
       <c r="J254" s="368">
         <v>-7.6313663546573025</v>
       </c>
       <c r="K254" s="369">
         <v>-17.555692344673648</v>
       </c>
       <c r="L254" s="185"/>
     </row>
     <row r="255" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A255" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B255" s="363"/>
       <c r="C255" s="364">
         <v>25339.624</v>
       </c>
       <c r="D255" s="365">
         <v>23502.947</v>
       </c>
       <c r="E255" s="366">
         <v>1836.6769999999999</v>
       </c>
       <c r="F255" s="364">
         <v>22040.469000000001</v>
       </c>
       <c r="G255" s="365">
         <v>21978.656999999999</v>
       </c>
       <c r="H255" s="366">
         <v>61.811999999999998</v>
       </c>
       <c r="I255" s="367">
         <v>3299.1550000000002</v>
       </c>
       <c r="J255" s="368">
         <v>24.71892421194952</v>
       </c>
       <c r="K255" s="369">
         <v>44.554102386331508</v>
       </c>
       <c r="L255" s="185"/>
     </row>
     <row r="256" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A256" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B256" s="363"/>
       <c r="C256" s="364">
         <v>28237.554</v>
       </c>
       <c r="D256" s="365">
         <v>26082.127</v>
       </c>
       <c r="E256" s="366">
         <v>2155.4270000000001</v>
       </c>
       <c r="F256" s="364">
         <v>25402.823</v>
       </c>
       <c r="G256" s="365">
         <v>25336.937999999998</v>
       </c>
       <c r="H256" s="366">
         <v>65.885000000000005</v>
       </c>
       <c r="I256" s="367">
         <v>2834.7310000000002</v>
       </c>
       <c r="J256" s="368">
         <v>-0.74497977943160121</v>
       </c>
       <c r="K256" s="369">
         <v>0.15030732871331645</v>
       </c>
       <c r="L256" s="185"/>
     </row>
     <row r="257" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A257" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B257" s="363"/>
       <c r="C257" s="364">
         <v>25217.32</v>
       </c>
       <c r="D257" s="365">
         <v>23237.974999999999</v>
       </c>
       <c r="E257" s="366">
         <v>1979.345</v>
       </c>
       <c r="F257" s="364">
         <v>22780.431</v>
       </c>
       <c r="G257" s="365">
         <v>22718.050999999999</v>
       </c>
       <c r="H257" s="366">
         <v>62.38</v>
       </c>
       <c r="I257" s="367">
         <v>2436.8890000000001</v>
       </c>
       <c r="J257" s="368">
         <v>-1.3382837930674132</v>
       </c>
       <c r="K257" s="369">
         <v>-0.29958139746181012</v>
       </c>
       <c r="L257" s="185"/>
     </row>
     <row r="258" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A258" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B258" s="363"/>
       <c r="C258" s="364">
         <v>26998.41</v>
       </c>
       <c r="D258" s="365">
         <v>24630.609</v>
       </c>
       <c r="E258" s="366">
         <v>2367.8009999999999</v>
       </c>
       <c r="F258" s="364">
         <v>22198.61</v>
       </c>
       <c r="G258" s="365">
         <v>22146.107</v>
       </c>
       <c r="H258" s="366">
         <v>52.503</v>
       </c>
       <c r="I258" s="367">
         <v>4799.8</v>
       </c>
       <c r="J258" s="368">
         <v>-1.9982997518596008</v>
       </c>
       <c r="K258" s="369">
         <v>-3.8229229281358879</v>
       </c>
       <c r="L258" s="185"/>
     </row>
     <row r="259" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A259" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B259" s="363"/>
       <c r="C259" s="364">
         <v>27121.758999999998</v>
       </c>
       <c r="D259" s="365">
         <v>25037.975999999999</v>
       </c>
       <c r="E259" s="366">
         <v>2083.7829999999999</v>
       </c>
       <c r="F259" s="364">
         <v>22138.404999999999</v>
       </c>
       <c r="G259" s="365">
         <v>22081.875</v>
       </c>
       <c r="H259" s="366">
         <v>56.53</v>
       </c>
       <c r="I259" s="367">
         <v>4983.3540000000003</v>
       </c>
       <c r="J259" s="368">
         <v>-3.8590058985338738</v>
       </c>
       <c r="K259" s="369">
         <v>-9.2076140847099026</v>
       </c>
       <c r="L259" s="185"/>
     </row>
     <row r="260" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A260" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B260" s="363"/>
       <c r="C260" s="364">
         <v>28163.017</v>
       </c>
       <c r="D260" s="365">
         <v>26087.755000000001</v>
       </c>
       <c r="E260" s="366">
         <v>2075.2620000000002</v>
       </c>
       <c r="F260" s="364">
         <v>22759.043000000001</v>
       </c>
       <c r="G260" s="365">
         <v>22706.238000000001</v>
       </c>
       <c r="H260" s="366">
         <v>52.805</v>
       </c>
       <c r="I260" s="367">
         <v>5403.9740000000002</v>
       </c>
       <c r="J260" s="368">
         <v>0.24516857412857535</v>
       </c>
       <c r="K260" s="369">
         <v>-7.117286212119982</v>
       </c>
       <c r="L260" s="185"/>
     </row>
     <row r="261" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A261" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B261" s="363"/>
       <c r="C261" s="364">
         <v>31158.475999999999</v>
       </c>
       <c r="D261" s="365">
         <v>28760.870999999999</v>
       </c>
       <c r="E261" s="366">
         <v>2397.605</v>
       </c>
       <c r="F261" s="364">
         <v>24684.137999999999</v>
       </c>
       <c r="G261" s="365">
         <v>24625.857</v>
       </c>
       <c r="H261" s="366">
         <v>58.280999999999999</v>
       </c>
       <c r="I261" s="367">
         <v>6474.3379999999997</v>
       </c>
       <c r="J261" s="368">
         <v>8.2778315699041425</v>
       </c>
       <c r="K261" s="369">
         <v>8.4542525876809762</v>
       </c>
       <c r="L261" s="185"/>
     </row>
     <row r="262" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A262" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B262" s="363"/>
       <c r="C262" s="364">
         <v>30702.877</v>
       </c>
       <c r="D262" s="365">
         <v>28449.465</v>
       </c>
       <c r="E262" s="366">
         <v>2253.4119999999998</v>
       </c>
       <c r="F262" s="364">
         <v>23650.312000000002</v>
       </c>
       <c r="G262" s="365">
         <v>23596.605</v>
       </c>
       <c r="H262" s="366">
         <v>53.707000000000001</v>
       </c>
       <c r="I262" s="367">
         <v>7052.5649999999996</v>
       </c>
       <c r="J262" s="368">
         <v>9.3248997492029826</v>
       </c>
       <c r="K262" s="369">
         <v>-5.1436909735325509</v>
       </c>
       <c r="L262" s="185"/>
     </row>
     <row r="263" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A263" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B263" s="363"/>
       <c r="C263" s="364">
         <v>32215.149000000001</v>
       </c>
       <c r="D263" s="365">
         <v>29769.465</v>
       </c>
       <c r="E263" s="366">
         <v>2445.6840000000002</v>
       </c>
       <c r="F263" s="364">
         <v>24790.254000000001</v>
       </c>
       <c r="G263" s="365">
         <v>24734.776000000002</v>
       </c>
       <c r="H263" s="366">
         <v>55.478000000000002</v>
       </c>
       <c r="I263" s="367">
         <v>7424.8950000000004</v>
       </c>
       <c r="J263" s="368">
         <v>11.187740502992167</v>
       </c>
       <c r="K263" s="369">
         <v>-0.92758644089417952</v>
       </c>
       <c r="L263" s="185"/>
     </row>
     <row r="264" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A264" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B264" s="363"/>
       <c r="C264" s="364">
         <v>31935.759999999998</v>
       </c>
       <c r="D264" s="365">
         <v>29576.219000000001</v>
       </c>
       <c r="E264" s="366">
         <v>2359.5410000000002</v>
       </c>
       <c r="F264" s="364">
         <v>26795.624</v>
       </c>
       <c r="G264" s="365">
         <v>26723.937999999998</v>
       </c>
       <c r="H264" s="366">
         <v>71.686000000000007</v>
       </c>
       <c r="I264" s="367">
         <v>5140.1360000000004</v>
       </c>
       <c r="J264" s="368">
         <v>11.84247574930399</v>
       </c>
       <c r="K264" s="369">
         <v>10.34325197030903</v>
       </c>
       <c r="L264" s="185"/>
     </row>
     <row r="265" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A265" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B265" s="370"/>
       <c r="C265" s="371">
         <v>32990.146000000001</v>
       </c>
       <c r="D265" s="372">
         <v>30295.691999999999</v>
       </c>
       <c r="E265" s="373">
         <v>2694.4540000000002</v>
       </c>
       <c r="F265" s="371">
         <v>27286.280999999999</v>
       </c>
       <c r="G265" s="372">
         <v>27230.428</v>
       </c>
       <c r="H265" s="373">
         <v>55.853000000000002</v>
       </c>
       <c r="I265" s="374">
         <v>5703.8649999999998</v>
       </c>
       <c r="J265" s="375">
         <v>11.929144381307353</v>
@@ -25000,425 +25000,425 @@
       <c r="E266" s="381">
         <v>34490.665000000001</v>
       </c>
       <c r="F266" s="379">
         <v>381957.53899999999</v>
       </c>
       <c r="G266" s="380">
         <v>381185.98499999999</v>
       </c>
       <c r="H266" s="381">
         <v>771.55399999999997</v>
       </c>
       <c r="I266" s="382">
         <v>64413.652000000002</v>
       </c>
       <c r="J266" s="383">
         <v>29.335739245381099</v>
       </c>
       <c r="K266" s="384">
         <v>33.482678730294488</v>
       </c>
       <c r="L266" s="354"/>
     </row>
     <row r="267" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A267" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B267" s="363"/>
       <c r="C267" s="364">
         <v>34264.483</v>
       </c>
       <c r="D267" s="365">
         <v>31730.58</v>
       </c>
       <c r="E267" s="366">
         <v>2533.9029999999998</v>
       </c>
       <c r="F267" s="364">
         <v>28170.023000000001</v>
       </c>
       <c r="G267" s="365">
         <v>28108.598999999998</v>
       </c>
       <c r="H267" s="366">
         <v>61.423999999999999</v>
       </c>
       <c r="I267" s="367">
         <v>6094.46</v>
       </c>
       <c r="J267" s="368">
         <v>36.807016986285795</v>
       </c>
       <c r="K267" s="369">
         <v>30.288577632387909</v>
       </c>
       <c r="L267" s="185"/>
     </row>
     <row r="268" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A268" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B268" s="363"/>
       <c r="C268" s="364">
         <v>27790.941999999999</v>
       </c>
       <c r="D268" s="365">
         <v>25849.439999999999</v>
       </c>
       <c r="E268" s="366">
         <v>1941.502</v>
       </c>
       <c r="F268" s="364">
         <v>23386.977999999999</v>
       </c>
       <c r="G268" s="365">
         <v>23345.307000000001</v>
       </c>
       <c r="H268" s="366">
         <v>41.670999999999999</v>
       </c>
       <c r="I268" s="367">
         <v>4403.9639999999999</v>
       </c>
       <c r="J268" s="368">
         <v>9.6738530926899315</v>
       </c>
       <c r="K268" s="369">
         <v>6.1092574754194207</v>
       </c>
       <c r="L268" s="185"/>
     </row>
     <row r="269" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A269" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B269" s="363"/>
       <c r="C269" s="364">
         <v>35872.428999999996</v>
       </c>
       <c r="D269" s="365">
         <v>33000.688000000002</v>
       </c>
       <c r="E269" s="366">
         <v>2871.741</v>
       </c>
       <c r="F269" s="364">
         <v>32304.112000000001</v>
       </c>
       <c r="G269" s="365">
         <v>32230.234</v>
       </c>
       <c r="H269" s="366">
         <v>73.878</v>
       </c>
       <c r="I269" s="367">
         <v>3568.317</v>
       </c>
       <c r="J269" s="368">
         <v>27.038018236282081</v>
       </c>
       <c r="K269" s="369">
         <v>27.167409700882455</v>
       </c>
       <c r="L269" s="185"/>
     </row>
     <row r="270" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A270" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B270" s="363"/>
       <c r="C270" s="364">
         <v>34900.870999999999</v>
       </c>
       <c r="D270" s="365">
         <v>32195.109</v>
       </c>
       <c r="E270" s="366">
         <v>2705.7620000000002</v>
       </c>
       <c r="F270" s="364">
         <v>28850.87</v>
       </c>
       <c r="G270" s="365">
         <v>28791.296999999999</v>
       </c>
       <c r="H270" s="366">
         <v>59.573</v>
       </c>
       <c r="I270" s="367">
         <v>6050.0010000000002</v>
       </c>
       <c r="J270" s="368">
         <v>38.400397028708838</v>
       </c>
       <c r="K270" s="369">
         <v>26.647603813992809</v>
       </c>
       <c r="L270" s="185"/>
     </row>
     <row r="271" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A271" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B271" s="363"/>
       <c r="C271" s="364">
         <v>37403.877999999997</v>
       </c>
       <c r="D271" s="365">
         <v>34558.392999999996</v>
       </c>
       <c r="E271" s="366">
         <v>2845.4850000000001</v>
       </c>
       <c r="F271" s="364">
         <v>31327.893</v>
       </c>
       <c r="G271" s="365">
         <v>31261.27</v>
       </c>
       <c r="H271" s="366">
         <v>66.623000000000005</v>
       </c>
       <c r="I271" s="367">
         <v>6075.9849999999997</v>
       </c>
       <c r="J271" s="368">
         <v>38.541040009393143</v>
       </c>
       <c r="K271" s="369">
         <v>41.125471369603773</v>
       </c>
       <c r="L271" s="185"/>
     </row>
     <row r="272" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A272" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B272" s="363"/>
       <c r="C272" s="364">
         <v>36647.945</v>
       </c>
       <c r="D272" s="365">
         <v>33773.213000000003</v>
       </c>
       <c r="E272" s="366">
         <v>2874.732</v>
       </c>
       <c r="F272" s="364">
         <v>31554.748</v>
       </c>
       <c r="G272" s="365">
         <v>31482.123</v>
       </c>
       <c r="H272" s="366">
         <v>72.625</v>
       </c>
       <c r="I272" s="367">
         <v>5093.1970000000001</v>
       </c>
       <c r="J272" s="368">
         <v>35.123776448275351</v>
       </c>
       <c r="K272" s="369">
         <v>42.533972072513805</v>
       </c>
       <c r="L272" s="185"/>
     </row>
     <row r="273" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A273" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B273" s="363"/>
       <c r="C273" s="364">
         <v>37951.387000000002</v>
       </c>
       <c r="D273" s="365">
         <v>35028.317999999999</v>
       </c>
       <c r="E273" s="366">
         <v>2923.069</v>
       </c>
       <c r="F273" s="364">
         <v>32089.817999999999</v>
       </c>
       <c r="G273" s="365">
         <v>32024.196</v>
       </c>
       <c r="H273" s="366">
         <v>65.622</v>
       </c>
       <c r="I273" s="367">
         <v>5861.5690000000004</v>
       </c>
       <c r="J273" s="368">
         <v>34.756112954801679</v>
       </c>
       <c r="K273" s="369">
         <v>40.998099085273488</v>
       </c>
       <c r="L273" s="185"/>
     </row>
     <row r="274" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A274" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B274" s="363"/>
       <c r="C274" s="364">
         <v>39540.529000000002</v>
       </c>
       <c r="D274" s="365">
         <v>36435.542999999998</v>
       </c>
       <c r="E274" s="366">
         <v>3104.9859999999999</v>
       </c>
       <c r="F274" s="364">
         <v>36096.631999999998</v>
       </c>
       <c r="G274" s="365">
         <v>36024.28</v>
       </c>
       <c r="H274" s="366">
         <v>72.352000000000004</v>
       </c>
       <c r="I274" s="367">
         <v>3443.8969999999999</v>
       </c>
       <c r="J274" s="368">
         <v>26.90135743481164</v>
       </c>
       <c r="K274" s="369">
         <v>46.234120065282411</v>
       </c>
       <c r="L274" s="185"/>
     </row>
     <row r="275" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A275" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B275" s="363"/>
       <c r="C275" s="364">
         <v>39627.879999999997</v>
       </c>
       <c r="D275" s="365">
         <v>36598.131999999998</v>
       </c>
       <c r="E275" s="366">
         <v>3029.748</v>
       </c>
       <c r="F275" s="364">
         <v>33300.627</v>
       </c>
       <c r="G275" s="365">
         <v>33237.057999999997</v>
       </c>
       <c r="H275" s="366">
         <v>63.569000000000003</v>
       </c>
       <c r="I275" s="367">
         <v>6327.2529999999997</v>
       </c>
       <c r="J275" s="368">
         <v>29.068946861233886</v>
       </c>
       <c r="K275" s="369">
         <v>40.80417628317123</v>
       </c>
       <c r="L275" s="185"/>
     </row>
     <row r="276" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A276" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B276" s="363"/>
       <c r="C276" s="364">
         <v>40117.188000000002</v>
       </c>
       <c r="D276" s="365">
         <v>36854.290999999997</v>
       </c>
       <c r="E276" s="366">
         <v>3262.8969999999999</v>
       </c>
       <c r="F276" s="364">
         <v>34142.328999999998</v>
       </c>
       <c r="G276" s="365">
         <v>34073.724999999999</v>
       </c>
       <c r="H276" s="366">
         <v>68.603999999999999</v>
       </c>
       <c r="I276" s="367">
         <v>5974.8590000000004</v>
       </c>
       <c r="J276" s="368">
         <v>24.528953754024233</v>
       </c>
       <c r="K276" s="369">
         <v>37.724805078640983</v>
       </c>
       <c r="L276" s="185"/>
     </row>
     <row r="277" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A277" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B277" s="363"/>
       <c r="C277" s="364">
         <v>41569.120999999999</v>
       </c>
       <c r="D277" s="365">
         <v>38329.122000000003</v>
       </c>
       <c r="E277" s="366">
         <v>3239.9989999999998</v>
       </c>
       <c r="F277" s="364">
         <v>35797.910000000003</v>
       </c>
       <c r="G277" s="365">
         <v>35728.281999999999</v>
       </c>
       <c r="H277" s="366">
         <v>69.628</v>
       </c>
       <c r="I277" s="367">
         <v>5771.2110000000002</v>
       </c>
       <c r="J277" s="368">
         <v>30.164808979025391</v>
       </c>
       <c r="K277" s="369">
         <v>33.596105095369303</v>
       </c>
       <c r="L277" s="185"/>
     </row>
     <row r="278" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A278" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B278" s="370"/>
       <c r="C278" s="371">
         <v>40684.538</v>
       </c>
       <c r="D278" s="372">
         <v>37527.697</v>
       </c>
       <c r="E278" s="373">
         <v>3156.8409999999999</v>
       </c>
       <c r="F278" s="371">
         <v>34935.599000000002</v>
       </c>
       <c r="G278" s="372">
         <v>34879.614000000001</v>
       </c>
       <c r="H278" s="373">
         <v>55.984999999999999</v>
       </c>
       <c r="I278" s="374">
         <v>5748.9390000000003</v>
       </c>
       <c r="J278" s="375">
         <v>23.323303873829477</v>
@@ -25442,425 +25442,425 @@
       <c r="E279" s="350">
         <v>34703.048000000003</v>
       </c>
       <c r="F279" s="348">
         <v>428082.522</v>
       </c>
       <c r="G279" s="349">
         <v>427296.38799999998</v>
       </c>
       <c r="H279" s="350">
         <v>786.13400000000001</v>
       </c>
       <c r="I279" s="351">
         <v>51332.707999999999</v>
       </c>
       <c r="J279" s="352">
         <v>7.4028162359608904</v>
       </c>
       <c r="K279" s="353">
         <v>12.075945174628428</v>
       </c>
       <c r="L279" s="354"/>
     </row>
     <row r="280" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A280" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B280" s="185"/>
       <c r="C280" s="342">
         <v>39981.067000000003</v>
       </c>
       <c r="D280" s="343">
         <v>36942.432999999997</v>
       </c>
       <c r="E280" s="344">
         <v>3038.634</v>
       </c>
       <c r="F280" s="342">
         <v>35037.919000000002</v>
       </c>
       <c r="G280" s="343">
         <v>34978.925999999999</v>
       </c>
       <c r="H280" s="344">
         <v>58.993000000000002</v>
       </c>
       <c r="I280" s="355">
         <v>4943.1480000000001</v>
       </c>
       <c r="J280" s="346">
         <v>16.683701312522356</v>
       </c>
       <c r="K280" s="192">
         <v>24.380157588085748</v>
       </c>
       <c r="L280" s="185"/>
     </row>
     <row r="281" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A281" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B281" s="185"/>
       <c r="C281" s="342">
         <v>37453.063000000002</v>
       </c>
       <c r="D281" s="343">
         <v>34915.400999999998</v>
       </c>
       <c r="E281" s="344">
         <v>2537.6619999999998</v>
       </c>
       <c r="F281" s="342">
         <v>31682.552</v>
       </c>
       <c r="G281" s="343">
         <v>31631.848000000002</v>
       </c>
       <c r="H281" s="344">
         <v>50.704000000000001</v>
       </c>
       <c r="I281" s="355">
         <v>5770.5110000000004</v>
       </c>
       <c r="J281" s="346">
         <v>34.767159026131608</v>
       </c>
       <c r="K281" s="192">
         <v>35.470910350195737</v>
       </c>
       <c r="L281" s="185"/>
     </row>
     <row r="282" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A282" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B282" s="185"/>
       <c r="C282" s="342">
         <v>43494.156999999999</v>
       </c>
       <c r="D282" s="343">
         <v>40275.923999999999</v>
       </c>
       <c r="E282" s="344">
         <v>3218.2330000000002</v>
       </c>
       <c r="F282" s="342">
         <v>38773.101999999999</v>
       </c>
       <c r="G282" s="343">
         <v>38706.603999999999</v>
       </c>
       <c r="H282" s="344">
         <v>66.498000000000005</v>
       </c>
       <c r="I282" s="355">
         <v>4721.0550000000003</v>
       </c>
       <c r="J282" s="346">
         <v>21.246757502816436</v>
       </c>
       <c r="K282" s="192">
         <v>20.025283468556573</v>
       </c>
       <c r="L282" s="185"/>
     </row>
     <row r="283" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A283" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B283" s="185"/>
       <c r="C283" s="342">
         <v>41460.254999999997</v>
       </c>
       <c r="D283" s="343">
         <v>38539.444000000003</v>
       </c>
       <c r="E283" s="344">
         <v>2920.8110000000001</v>
       </c>
       <c r="F283" s="342">
         <v>36669.481</v>
       </c>
       <c r="G283" s="343">
         <v>36611.542999999998</v>
       </c>
       <c r="H283" s="344">
         <v>57.938000000000002</v>
       </c>
       <c r="I283" s="355">
         <v>4790.7740000000003</v>
       </c>
       <c r="J283" s="346">
         <v>18.794327511195924</v>
       </c>
       <c r="K283" s="192">
         <v>27.10008744970256</v>
       </c>
       <c r="L283" s="185"/>
     </row>
     <row r="284" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A284" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B284" s="185"/>
       <c r="C284" s="342">
         <v>42043.453999999998</v>
       </c>
       <c r="D284" s="343">
         <v>38999.497000000003</v>
       </c>
       <c r="E284" s="344">
         <v>3043.9569999999999</v>
       </c>
       <c r="F284" s="342">
         <v>39936.231</v>
       </c>
       <c r="G284" s="343">
         <v>39869.061000000002</v>
       </c>
       <c r="H284" s="344">
         <v>67.17</v>
       </c>
       <c r="I284" s="355">
         <v>2107.223</v>
       </c>
       <c r="J284" s="346">
         <v>12.403997253974575</v>
       </c>
       <c r="K284" s="192">
         <v>27.478190122776532</v>
       </c>
       <c r="L284" s="185"/>
     </row>
     <row r="285" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A285" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B285" s="185"/>
       <c r="C285" s="342">
         <v>42181.690999999999</v>
       </c>
       <c r="D285" s="343">
         <v>39018.921000000002</v>
       </c>
       <c r="E285" s="344">
         <v>3162.77</v>
       </c>
       <c r="F285" s="342">
         <v>37686.375999999997</v>
       </c>
       <c r="G285" s="343">
         <v>37614.502999999997</v>
       </c>
       <c r="H285" s="344">
         <v>71.873000000000005</v>
       </c>
       <c r="I285" s="355">
         <v>4495.3149999999996</v>
       </c>
       <c r="J285" s="346">
         <v>15.099744337642942</v>
       </c>
       <c r="K285" s="192">
         <v>19.431712780593273</v>
       </c>
       <c r="L285" s="185"/>
     </row>
     <row r="286" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A286" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B286" s="185"/>
       <c r="C286" s="342">
         <v>43226.273999999998</v>
       </c>
       <c r="D286" s="343">
         <v>40171.928</v>
       </c>
       <c r="E286" s="344">
         <v>3054.346</v>
       </c>
       <c r="F286" s="342">
         <v>38278.404999999999</v>
       </c>
       <c r="G286" s="343">
         <v>38204.485999999997</v>
       </c>
       <c r="H286" s="344">
         <v>73.918999999999997</v>
       </c>
       <c r="I286" s="355">
         <v>4947.8689999999997</v>
       </c>
       <c r="J286" s="346">
         <v>13.89906250330192</v>
       </c>
       <c r="K286" s="192">
         <v>19.28520442216282</v>
       </c>
       <c r="L286" s="185"/>
     </row>
     <row r="287" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A287" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B287" s="185"/>
       <c r="C287" s="342">
         <v>40299.000999999997</v>
       </c>
       <c r="D287" s="343">
         <v>37376.542999999998</v>
       </c>
       <c r="E287" s="344">
         <v>2922.4580000000001</v>
       </c>
       <c r="F287" s="342">
         <v>37343.495999999999</v>
       </c>
       <c r="G287" s="343">
         <v>37262.319000000003</v>
       </c>
       <c r="H287" s="344">
         <v>81.177000000000007</v>
       </c>
       <c r="I287" s="355">
         <v>2955.5050000000001</v>
       </c>
       <c r="J287" s="346">
         <v>1.9182140936961161</v>
       </c>
       <c r="K287" s="192">
         <v>3.4542391655819857</v>
       </c>
       <c r="L287" s="185"/>
     </row>
     <row r="288" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A288" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B288" s="185"/>
       <c r="C288" s="342">
         <v>37517.303</v>
       </c>
       <c r="D288" s="343">
         <v>34865.934000000001</v>
       </c>
       <c r="E288" s="344">
         <v>2651.3690000000001</v>
       </c>
       <c r="F288" s="342">
         <v>32442.223999999998</v>
       </c>
       <c r="G288" s="343">
         <v>32385.777999999998</v>
       </c>
       <c r="H288" s="344">
         <v>56.445999999999998</v>
       </c>
       <c r="I288" s="355">
         <v>5075.0789999999997</v>
       </c>
       <c r="J288" s="346">
         <v>-5.3259901867069344</v>
       </c>
       <c r="K288" s="192">
         <v>-2.5777382509944933</v>
       </c>
       <c r="L288" s="185"/>
     </row>
     <row r="289" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A289" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B289" s="185"/>
       <c r="C289" s="342">
         <v>39913.497000000003</v>
       </c>
       <c r="D289" s="343">
         <v>37269.411</v>
       </c>
       <c r="E289" s="344">
         <v>2644.0859999999998</v>
       </c>
       <c r="F289" s="342">
         <v>36894.461000000003</v>
       </c>
       <c r="G289" s="343">
         <v>36835.281999999999</v>
       </c>
       <c r="H289" s="344">
         <v>59.179000000000002</v>
       </c>
       <c r="I289" s="355">
         <v>3019.0360000000001</v>
       </c>
       <c r="J289" s="346">
         <v>-0.50773997419759331</v>
       </c>
       <c r="K289" s="192">
         <v>8.0607623457673316</v>
       </c>
       <c r="L289" s="185"/>
     </row>
     <row r="290" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A290" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B290" s="185"/>
       <c r="C290" s="342">
         <v>36111.633999999998</v>
       </c>
       <c r="D290" s="343">
         <v>33339.31</v>
       </c>
       <c r="E290" s="344">
         <v>2772.3240000000001</v>
       </c>
       <c r="F290" s="342">
         <v>32494.204000000002</v>
       </c>
       <c r="G290" s="343">
         <v>32420.516</v>
       </c>
       <c r="H290" s="344">
         <v>73.688000000000002</v>
       </c>
       <c r="I290" s="355">
         <v>3617.43</v>
       </c>
       <c r="J290" s="346">
         <v>-13.128704357255955</v>
       </c>
       <c r="K290" s="192">
         <v>-9.2287678247137883</v>
       </c>
       <c r="L290" s="185"/>
     </row>
     <row r="291" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A291" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B291" s="356"/>
       <c r="C291" s="357">
         <v>35733.834000000003</v>
       </c>
       <c r="D291" s="358">
         <v>32997.436000000002</v>
       </c>
       <c r="E291" s="359">
         <v>2736.3980000000001</v>
       </c>
       <c r="F291" s="357">
         <v>30844.071</v>
       </c>
       <c r="G291" s="358">
         <v>30775.522000000001</v>
       </c>
       <c r="H291" s="359">
         <v>68.549000000000007</v>
       </c>
       <c r="I291" s="360">
         <v>4889.7629999999999</v>
       </c>
       <c r="J291" s="361">
         <v>-12.168514731567063</v>
@@ -25884,425 +25884,425 @@
       <c r="E292" s="350">
         <v>32480.52</v>
       </c>
       <c r="F292" s="348">
         <v>351631.64</v>
       </c>
       <c r="G292" s="349">
         <v>350927.413</v>
       </c>
       <c r="H292" s="350">
         <v>704.22699999999998</v>
       </c>
       <c r="I292" s="351">
         <v>80788.322</v>
       </c>
       <c r="J292" s="352">
         <v>-9.8026230831256651</v>
       </c>
       <c r="K292" s="353">
         <v>-17.858912258977956</v>
       </c>
       <c r="L292" s="354"/>
     </row>
     <row r="293" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A293" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B293" s="185"/>
       <c r="C293" s="342">
         <v>31499.317999999999</v>
       </c>
       <c r="D293" s="343">
         <v>29411.004000000001</v>
       </c>
       <c r="E293" s="344">
         <v>2088.3139999999999</v>
       </c>
       <c r="F293" s="342">
         <v>29219.857</v>
       </c>
       <c r="G293" s="343">
         <v>29172.688999999998</v>
       </c>
       <c r="H293" s="344">
         <v>47.167999999999999</v>
       </c>
       <c r="I293" s="355">
         <v>2279.4609999999998</v>
       </c>
       <c r="J293" s="346">
         <v>-21.214413812417764</v>
       </c>
       <c r="K293" s="192">
         <v>-16.605044380632307</v>
       </c>
       <c r="L293" s="185"/>
     </row>
     <row r="294" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A294" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B294" s="185"/>
       <c r="C294" s="342">
         <v>31038.832999999999</v>
       </c>
       <c r="D294" s="343">
         <v>28724.387999999999</v>
       </c>
       <c r="E294" s="344">
         <v>2314.4450000000002</v>
       </c>
       <c r="F294" s="342">
         <v>28636.317999999999</v>
       </c>
       <c r="G294" s="343">
         <v>28581.812000000002</v>
       </c>
       <c r="H294" s="344">
         <v>54.506</v>
       </c>
       <c r="I294" s="355">
         <v>2402.5149999999999</v>
       </c>
       <c r="J294" s="346">
         <v>-17.126049209913752</v>
       </c>
       <c r="K294" s="192">
         <v>-9.6148630956243686</v>
       </c>
       <c r="L294" s="185"/>
     </row>
     <row r="295" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A295" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B295" s="185"/>
       <c r="C295" s="342">
         <v>35175.110999999997</v>
       </c>
       <c r="D295" s="343">
         <v>32555.166000000001</v>
       </c>
       <c r="E295" s="344">
         <v>2619.9450000000002</v>
       </c>
       <c r="F295" s="342">
         <v>30917.141</v>
       </c>
       <c r="G295" s="343">
         <v>30842.58</v>
       </c>
       <c r="H295" s="344">
         <v>74.561000000000007</v>
       </c>
       <c r="I295" s="355">
         <v>4257.97</v>
       </c>
       <c r="J295" s="346">
         <v>-19.126812826835568</v>
       </c>
       <c r="K295" s="192">
         <v>-20.261368306306778</v>
       </c>
       <c r="L295" s="185"/>
     </row>
     <row r="296" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A296" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B296" s="185"/>
       <c r="C296" s="342">
         <v>35932.324000000001</v>
       </c>
       <c r="D296" s="343">
         <v>33247.94</v>
       </c>
       <c r="E296" s="344">
         <v>2684.384</v>
       </c>
       <c r="F296" s="342">
         <v>29120.712</v>
       </c>
       <c r="G296" s="343">
         <v>29065.023000000001</v>
       </c>
       <c r="H296" s="344">
         <v>55.689</v>
       </c>
       <c r="I296" s="355">
         <v>6811.6120000000001</v>
       </c>
       <c r="J296" s="346">
         <v>-13.333084902637477</v>
       </c>
       <c r="K296" s="192">
         <v>-20.585971751277309</v>
       </c>
       <c r="L296" s="185"/>
     </row>
     <row r="297" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A297" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B297" s="185"/>
       <c r="C297" s="342">
         <v>36108.519</v>
       </c>
       <c r="D297" s="343">
         <v>33331.836000000003</v>
       </c>
       <c r="E297" s="344">
         <v>2776.683</v>
       </c>
       <c r="F297" s="342">
         <v>31124.581999999999</v>
       </c>
       <c r="G297" s="343">
         <v>31055.331999999999</v>
       </c>
       <c r="H297" s="344">
         <v>69.25</v>
       </c>
       <c r="I297" s="355">
         <v>4983.9369999999999</v>
       </c>
       <c r="J297" s="346">
         <v>-14.116192737161889</v>
       </c>
       <c r="K297" s="192">
         <v>-22.064297955407959</v>
       </c>
       <c r="L297" s="185"/>
     </row>
     <row r="298" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A298" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B298" s="185"/>
       <c r="C298" s="342">
         <v>32315.812999999998</v>
       </c>
       <c r="D298" s="343">
         <v>29879.436000000002</v>
       </c>
       <c r="E298" s="344">
         <v>2436.377</v>
       </c>
       <c r="F298" s="342">
         <v>26284.006000000001</v>
       </c>
       <c r="G298" s="343">
         <v>26239.901999999998</v>
       </c>
       <c r="H298" s="344">
         <v>44.103999999999999</v>
       </c>
       <c r="I298" s="355">
         <v>6031.8069999999998</v>
       </c>
       <c r="J298" s="346">
         <v>-23.389005433660778</v>
       </c>
       <c r="K298" s="192">
         <v>-30.255947135909274</v>
       </c>
       <c r="L298" s="185"/>
     </row>
     <row r="299" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A299" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B299" s="185"/>
       <c r="C299" s="342">
         <v>38723.135999999999</v>
       </c>
       <c r="D299" s="343">
         <v>35907.313000000002</v>
       </c>
       <c r="E299" s="344">
         <v>2815.8229999999999</v>
       </c>
       <c r="F299" s="342">
         <v>30273.703000000001</v>
       </c>
       <c r="G299" s="343">
         <v>30204.224999999999</v>
       </c>
       <c r="H299" s="344">
         <v>69.477999999999994</v>
       </c>
       <c r="I299" s="355">
         <v>8449.4330000000009</v>
       </c>
       <c r="J299" s="346">
         <v>-10.417594632375671</v>
       </c>
       <c r="K299" s="192">
         <v>-20.911796089727357</v>
       </c>
       <c r="L299" s="185"/>
     </row>
     <row r="300" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A300" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B300" s="185"/>
       <c r="C300" s="342">
         <v>37354.885999999999</v>
       </c>
       <c r="D300" s="343">
         <v>34519.824000000001</v>
       </c>
       <c r="E300" s="344">
         <v>2835.0619999999999</v>
       </c>
       <c r="F300" s="342">
         <v>28781.539000000001</v>
       </c>
       <c r="G300" s="343">
         <v>28724.19</v>
       </c>
       <c r="H300" s="344">
         <v>57.348999999999997</v>
       </c>
       <c r="I300" s="355">
         <v>8573.3469999999998</v>
       </c>
       <c r="J300" s="346">
         <v>-7.3056773789504108</v>
       </c>
       <c r="K300" s="192">
         <v>-22.927572180172952</v>
       </c>
       <c r="L300" s="185"/>
     </row>
     <row r="301" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A301" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B301" s="185"/>
       <c r="C301" s="342">
         <v>38805.161999999997</v>
       </c>
       <c r="D301" s="343">
         <v>35876.947999999997</v>
       </c>
       <c r="E301" s="344">
         <v>2928.2139999999999</v>
       </c>
       <c r="F301" s="342">
         <v>28508.915000000001</v>
       </c>
       <c r="G301" s="343">
         <v>28449.814999999999</v>
       </c>
       <c r="H301" s="344">
         <v>59.1</v>
       </c>
       <c r="I301" s="355">
         <v>10296.246999999999</v>
       </c>
       <c r="J301" s="346">
         <v>3.4327067699935681</v>
       </c>
       <c r="K301" s="192">
         <v>-12.124042420766221</v>
       </c>
       <c r="L301" s="185"/>
     </row>
     <row r="302" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A302" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B302" s="185"/>
       <c r="C302" s="342">
         <v>38090.101000000002</v>
       </c>
       <c r="D302" s="343">
         <v>35250.938000000002</v>
       </c>
       <c r="E302" s="344">
         <v>2839.163</v>
       </c>
       <c r="F302" s="342">
         <v>32319.419000000002</v>
       </c>
       <c r="G302" s="343">
         <v>32265.82</v>
       </c>
       <c r="H302" s="344">
         <v>53.598999999999997</v>
       </c>
       <c r="I302" s="355">
         <v>5770.6819999999998</v>
       </c>
       <c r="J302" s="346">
         <v>-4.5683694415450491</v>
       </c>
       <c r="K302" s="192">
         <v>-12.400349201469565</v>
       </c>
       <c r="L302" s="185"/>
     </row>
     <row r="303" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A303" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B303" s="185"/>
       <c r="C303" s="342">
         <v>37456.355000000003</v>
       </c>
       <c r="D303" s="343">
         <v>34439.83</v>
       </c>
       <c r="E303" s="344">
         <v>3016.5250000000001</v>
       </c>
       <c r="F303" s="342">
         <v>27678.483</v>
       </c>
       <c r="G303" s="343">
         <v>27623.278999999999</v>
       </c>
       <c r="H303" s="344">
         <v>55.204000000000001</v>
       </c>
       <c r="I303" s="355">
         <v>9777.8719999999994</v>
       </c>
       <c r="J303" s="346">
         <v>3.7237888487682391</v>
       </c>
       <c r="K303" s="192">
         <v>-14.820246096811603</v>
       </c>
       <c r="L303" s="185"/>
     </row>
     <row r="304" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A304" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B304" s="356"/>
       <c r="C304" s="357">
         <v>39920.404000000002</v>
       </c>
       <c r="D304" s="358">
         <v>36794.819000000003</v>
       </c>
       <c r="E304" s="359">
         <v>3125.585</v>
       </c>
       <c r="F304" s="357">
         <v>28766.965</v>
       </c>
       <c r="G304" s="358">
         <v>28702.745999999999</v>
       </c>
       <c r="H304" s="359">
         <v>64.218999999999994</v>
       </c>
       <c r="I304" s="360">
         <v>11153.439</v>
       </c>
       <c r="J304" s="361">
         <v>11.715983233145371</v>
@@ -26326,425 +26326,425 @@
       <c r="E305" s="350">
         <v>34939.178999999996</v>
       </c>
       <c r="F305" s="348">
         <v>394349.56599999999</v>
       </c>
       <c r="G305" s="349">
         <v>393487.386</v>
       </c>
       <c r="H305" s="350">
         <v>862.18</v>
       </c>
       <c r="I305" s="351">
         <v>80575.588000000003</v>
       </c>
       <c r="J305" s="352">
         <v>9.8296091150389575</v>
       </c>
       <c r="K305" s="353">
         <v>12.148487547935106</v>
       </c>
       <c r="L305" s="354"/>
     </row>
     <row r="306" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A306" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B306" s="185"/>
       <c r="C306" s="342">
         <v>37082.466999999997</v>
       </c>
       <c r="D306" s="343">
         <v>34434.769</v>
       </c>
       <c r="E306" s="344">
         <v>2647.6979999999999</v>
       </c>
       <c r="F306" s="342">
         <v>34586.847000000002</v>
       </c>
       <c r="G306" s="343">
         <v>34511.317999999999</v>
       </c>
       <c r="H306" s="344">
         <v>75.528999999999996</v>
       </c>
       <c r="I306" s="355">
         <v>2495.62</v>
       </c>
       <c r="J306" s="346">
         <v>17.724666292774973</v>
       </c>
       <c r="K306" s="192">
         <v>18.367612134446791</v>
       </c>
       <c r="L306" s="185"/>
     </row>
     <row r="307" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A307" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B307" s="185"/>
       <c r="C307" s="342">
         <v>31417.945</v>
       </c>
       <c r="D307" s="343">
         <v>29189.489000000001</v>
       </c>
       <c r="E307" s="344">
         <v>2228.4560000000001</v>
       </c>
       <c r="F307" s="342">
         <v>23515.662</v>
       </c>
       <c r="G307" s="343">
         <v>23473.296999999999</v>
       </c>
       <c r="H307" s="344">
         <v>42.365000000000002</v>
       </c>
       <c r="I307" s="355">
         <v>7902.2830000000004</v>
       </c>
       <c r="J307" s="346">
         <v>1.221411900376538</v>
       </c>
       <c r="K307" s="192">
         <v>-17.881684370176362</v>
       </c>
       <c r="L307" s="185"/>
     </row>
     <row r="308" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A308" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B308" s="185"/>
       <c r="C308" s="342">
         <v>41789.527000000002</v>
       </c>
       <c r="D308" s="343">
         <v>38839.754999999997</v>
       </c>
       <c r="E308" s="344">
         <v>2949.7719999999999</v>
       </c>
       <c r="F308" s="342">
         <v>33116.593999999997</v>
       </c>
       <c r="G308" s="343">
         <v>33034.927000000003</v>
       </c>
       <c r="H308" s="344">
         <v>81.667000000000002</v>
       </c>
       <c r="I308" s="355">
         <v>8672.9330000000009</v>
       </c>
       <c r="J308" s="346">
         <v>18.804250539536323</v>
       </c>
       <c r="K308" s="192">
         <v>7.1140245470950898</v>
       </c>
       <c r="L308" s="185"/>
     </row>
     <row r="309" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A309" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B309" s="185"/>
       <c r="C309" s="342">
         <v>37442.675000000003</v>
       </c>
       <c r="D309" s="343">
         <v>34853.849000000002</v>
       </c>
       <c r="E309" s="344">
         <v>2588.826</v>
       </c>
       <c r="F309" s="342">
         <v>31040.321</v>
       </c>
       <c r="G309" s="343">
         <v>30984.228999999999</v>
       </c>
       <c r="H309" s="344">
         <v>56.091999999999999</v>
       </c>
       <c r="I309" s="355">
         <v>6402.3540000000003</v>
       </c>
       <c r="J309" s="346">
         <v>4.2033212213048063</v>
       </c>
       <c r="K309" s="192">
         <v>6.5919026979834827</v>
       </c>
       <c r="L309" s="185"/>
     </row>
     <row r="310" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A310" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B310" s="185"/>
       <c r="C310" s="342">
         <v>37317.930999999997</v>
       </c>
       <c r="D310" s="343">
         <v>34478.743999999999</v>
       </c>
       <c r="E310" s="344">
         <v>2839.1869999999999</v>
       </c>
       <c r="F310" s="342">
         <v>31346.98</v>
       </c>
       <c r="G310" s="343">
         <v>31291.058000000001</v>
       </c>
       <c r="H310" s="344">
         <v>55.921999999999997</v>
       </c>
       <c r="I310" s="355">
         <v>5970.951</v>
       </c>
       <c r="J310" s="346">
         <v>3.3493813468228923</v>
       </c>
       <c r="K310" s="192">
         <v>0.71454132299672335</v>
       </c>
       <c r="L310" s="185"/>
     </row>
     <row r="311" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A311" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B311" s="185"/>
       <c r="C311" s="342">
         <v>39879.798999999999</v>
       </c>
       <c r="D311" s="343">
         <v>36871.620999999999</v>
       </c>
       <c r="E311" s="344">
         <v>3008.1779999999999</v>
       </c>
       <c r="F311" s="342">
         <v>35208.133000000002</v>
       </c>
       <c r="G311" s="343">
         <v>35141.764000000003</v>
       </c>
       <c r="H311" s="344">
         <v>66.369</v>
       </c>
       <c r="I311" s="355">
         <v>4671.6660000000002</v>
       </c>
       <c r="J311" s="346">
         <v>23.406454295301188</v>
       </c>
       <c r="K311" s="192">
         <v>33.952689707953951</v>
       </c>
       <c r="L311" s="185"/>
     </row>
     <row r="312" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A312" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B312" s="185"/>
       <c r="C312" s="342">
         <v>39920.701999999997</v>
       </c>
       <c r="D312" s="343">
         <v>37125.784</v>
       </c>
       <c r="E312" s="344">
         <v>2794.9180000000001</v>
       </c>
       <c r="F312" s="342">
         <v>35137.175999999999</v>
       </c>
       <c r="G312" s="343">
         <v>35085.512000000002</v>
       </c>
       <c r="H312" s="344">
         <v>51.664000000000001</v>
       </c>
       <c r="I312" s="355">
         <v>4783.5259999999998</v>
       </c>
       <c r="J312" s="346">
         <v>3.092636918662786</v>
       </c>
       <c r="K312" s="192">
         <v>16.065008631418497</v>
       </c>
       <c r="L312" s="185"/>
     </row>
     <row r="313" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A313" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B313" s="185"/>
       <c r="C313" s="342">
         <v>43623.277000000002</v>
       </c>
       <c r="D313" s="343">
         <v>40314.468999999997</v>
       </c>
       <c r="E313" s="344">
         <v>3308.808</v>
       </c>
       <c r="F313" s="342">
         <v>32171.848000000002</v>
       </c>
       <c r="G313" s="343">
         <v>32101.634999999998</v>
       </c>
       <c r="H313" s="344">
         <v>70.212999999999994</v>
       </c>
       <c r="I313" s="355">
         <v>11451.429</v>
       </c>
       <c r="J313" s="346">
         <v>16.780645509130988</v>
       </c>
       <c r="K313" s="192">
         <v>11.779456963715527</v>
       </c>
       <c r="L313" s="185"/>
     </row>
     <row r="314" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A314" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B314" s="185"/>
       <c r="C314" s="342">
         <v>40548.317000000003</v>
       </c>
       <c r="D314" s="343">
         <v>37403.896999999997</v>
       </c>
       <c r="E314" s="344">
         <v>3144.42</v>
       </c>
       <c r="F314" s="342">
         <v>33451.588000000003</v>
       </c>
       <c r="G314" s="343">
         <v>33357.493000000002</v>
       </c>
       <c r="H314" s="344">
         <v>94.094999999999999</v>
       </c>
       <c r="I314" s="355">
         <v>7096.7290000000003</v>
       </c>
       <c r="J314" s="346">
         <v>4.4920698952371341</v>
       </c>
       <c r="K314" s="192">
         <v>17.337289055020157</v>
       </c>
       <c r="L314" s="185"/>
     </row>
     <row r="315" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A315" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B315" s="185"/>
       <c r="C315" s="342">
         <v>41281.858</v>
       </c>
       <c r="D315" s="343">
         <v>38297.004999999997</v>
       </c>
       <c r="E315" s="344">
         <v>2984.8530000000001</v>
       </c>
       <c r="F315" s="342">
         <v>34223.959000000003</v>
       </c>
       <c r="G315" s="343">
         <v>34136.127999999997</v>
       </c>
       <c r="H315" s="344">
         <v>87.831000000000003</v>
       </c>
       <c r="I315" s="355">
         <v>7057.8990000000003</v>
       </c>
       <c r="J315" s="346">
         <v>8.3794920890338407</v>
       </c>
       <c r="K315" s="192">
         <v>5.8928658340052458</v>
       </c>
       <c r="L315" s="185"/>
     </row>
     <row r="316" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A316" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B316" s="185"/>
       <c r="C316" s="342">
         <v>41064.794999999998</v>
       </c>
       <c r="D316" s="343">
         <v>38018.517999999996</v>
       </c>
       <c r="E316" s="344">
         <v>3046.277</v>
       </c>
       <c r="F316" s="342">
         <v>33092.300999999999</v>
       </c>
       <c r="G316" s="343">
         <v>33037.42</v>
       </c>
       <c r="H316" s="344">
         <v>54.881</v>
       </c>
       <c r="I316" s="355">
         <v>7972.4939999999997</v>
       </c>
       <c r="J316" s="346">
         <v>9.6337190311230216</v>
       </c>
       <c r="K316" s="192">
         <v>19.559663006097551</v>
       </c>
       <c r="L316" s="185"/>
     </row>
     <row r="317" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A317" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B317" s="356"/>
       <c r="C317" s="357">
         <v>43555.860999999997</v>
       </c>
       <c r="D317" s="358">
         <v>40158.074999999997</v>
       </c>
       <c r="E317" s="359">
         <v>3397.7860000000001</v>
       </c>
       <c r="F317" s="357">
         <v>37458.156999999999</v>
       </c>
       <c r="G317" s="358">
         <v>37332.605000000003</v>
       </c>
       <c r="H317" s="359">
         <v>125.55200000000001</v>
       </c>
       <c r="I317" s="360">
         <v>6097.7039999999997</v>
       </c>
       <c r="J317" s="361">
         <v>9.1067640497826616</v>
@@ -26768,694 +26768,736 @@
       <c r="E318" s="350">
         <v>46542.642</v>
       </c>
       <c r="F318" s="348">
         <v>483542.587</v>
       </c>
       <c r="G318" s="349">
         <v>482779.44699999999</v>
       </c>
       <c r="H318" s="350">
         <v>763.14</v>
       </c>
       <c r="I318" s="351">
         <v>156440.378</v>
       </c>
       <c r="J318" s="352">
         <v>34.754489125248568</v>
       </c>
       <c r="K318" s="353">
         <v>22.617755587944529</v>
       </c>
       <c r="L318" s="354"/>
     </row>
     <row r="319" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A319" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B319" s="185"/>
       <c r="C319" s="342">
         <v>38703.462</v>
       </c>
       <c r="D319" s="343">
         <v>36439.777999999998</v>
       </c>
       <c r="E319" s="344">
         <v>2263.6840000000002</v>
       </c>
       <c r="F319" s="342">
         <v>28643.99</v>
       </c>
       <c r="G319" s="343">
         <v>28591.824000000001</v>
       </c>
       <c r="H319" s="344">
         <v>52.165999999999997</v>
       </c>
       <c r="I319" s="355">
         <v>10059.472</v>
       </c>
       <c r="J319" s="346">
         <v>4.3713245939111873</v>
       </c>
       <c r="K319" s="192">
         <v>-17.182419085498022</v>
       </c>
       <c r="L319" s="185"/>
     </row>
     <row r="320" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A320" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B320" s="185"/>
       <c r="C320" s="342">
         <v>41292.411999999997</v>
       </c>
       <c r="D320" s="343">
         <v>38341.463000000003</v>
       </c>
       <c r="E320" s="344">
         <v>2950.9490000000001</v>
       </c>
       <c r="F320" s="342">
         <v>34661.038</v>
       </c>
       <c r="G320" s="343">
         <v>34598.714999999997</v>
       </c>
       <c r="H320" s="344">
         <v>62.323</v>
       </c>
       <c r="I320" s="355">
         <v>6631.3739999999998</v>
       </c>
       <c r="J320" s="346">
         <v>31.429385340129663</v>
       </c>
       <c r="K320" s="192">
         <v>47.395544297243255</v>
       </c>
       <c r="L320" s="185"/>
     </row>
     <row r="321" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A321" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B321" s="185"/>
       <c r="C321" s="342">
         <v>49541.737000000001</v>
       </c>
       <c r="D321" s="343">
         <v>45770.317999999999</v>
       </c>
       <c r="E321" s="344">
         <v>3771.4189999999999</v>
       </c>
       <c r="F321" s="342">
         <v>42608.017</v>
       </c>
       <c r="G321" s="343">
         <v>42546.241999999998</v>
       </c>
       <c r="H321" s="344">
         <v>61.774999999999999</v>
       </c>
       <c r="I321" s="355">
         <v>6933.72</v>
       </c>
       <c r="J321" s="346">
         <v>18.55060479626869</v>
       </c>
       <c r="K321" s="192">
         <v>28.660625546214082</v>
       </c>
       <c r="L321" s="185"/>
     </row>
     <row r="322" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A322" s="363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B322" s="185"/>
       <c r="C322" s="342">
         <v>48646.752</v>
       </c>
       <c r="D322" s="343">
         <v>44958.17</v>
       </c>
       <c r="E322" s="344">
         <v>3688.5819999999999</v>
       </c>
       <c r="F322" s="342">
         <v>41237.898000000001</v>
       </c>
       <c r="G322" s="343">
         <v>41182.252</v>
       </c>
       <c r="H322" s="344">
         <v>55.646000000000001</v>
       </c>
       <c r="I322" s="355">
         <v>7408.8540000000003</v>
       </c>
       <c r="J322" s="346">
         <v>29.923281389484057</v>
       </c>
       <c r="K322" s="192">
         <v>32.852678939757098</v>
       </c>
       <c r="L322" s="185"/>
     </row>
     <row r="323" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A323" s="363" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B323" s="185"/>
       <c r="C323" s="342">
         <v>51738.057999999997</v>
       </c>
       <c r="D323" s="343">
         <v>47453.447999999997</v>
       </c>
       <c r="E323" s="344">
         <v>4284.6099999999997</v>
       </c>
       <c r="F323" s="342">
         <v>39110.697999999997</v>
       </c>
       <c r="G323" s="343">
         <v>39053.084000000003</v>
       </c>
       <c r="H323" s="344">
         <v>57.613999999999997</v>
       </c>
       <c r="I323" s="355">
         <v>12627.36</v>
       </c>
       <c r="J323" s="346">
         <v>38.641282122527102</v>
       </c>
       <c r="K323" s="192">
         <v>24.767036569392012</v>
       </c>
       <c r="L323" s="185"/>
     </row>
     <row r="324" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A324" s="363" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B324" s="185"/>
       <c r="C324" s="342">
         <v>53326.036999999997</v>
       </c>
       <c r="D324" s="343">
         <v>49156.233999999997</v>
       </c>
       <c r="E324" s="344">
         <v>4169.8029999999999</v>
       </c>
       <c r="F324" s="342">
         <v>41262.449999999997</v>
       </c>
       <c r="G324" s="343">
         <v>41207.07</v>
       </c>
       <c r="H324" s="344">
         <v>55.38</v>
       </c>
       <c r="I324" s="355">
         <v>12063.587</v>
       </c>
       <c r="J324" s="346">
         <v>33.716915173017796</v>
       </c>
       <c r="K324" s="192">
         <v>17.195791097471712</v>
       </c>
       <c r="L324" s="185"/>
     </row>
     <row r="325" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A325" s="363" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B325" s="185"/>
       <c r="C325" s="342">
         <v>56675.608</v>
       </c>
       <c r="D325" s="343">
         <v>53015.305999999997</v>
       </c>
       <c r="E325" s="344">
         <v>3660.3020000000001</v>
       </c>
       <c r="F325" s="342">
         <v>42319.446000000004</v>
       </c>
       <c r="G325" s="343">
         <v>42249.978000000003</v>
       </c>
       <c r="H325" s="344">
         <v>69.468000000000004</v>
       </c>
       <c r="I325" s="355">
         <v>14356.162</v>
       </c>
       <c r="J325" s="346">
         <v>41.970469356976736</v>
       </c>
       <c r="K325" s="192">
         <v>20.440658065406282</v>
       </c>
       <c r="L325" s="185"/>
     </row>
     <row r="326" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A326" s="363" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B326" s="185"/>
       <c r="C326" s="342">
         <v>58429.982000000004</v>
       </c>
       <c r="D326" s="343">
         <v>54180.139000000003</v>
       </c>
       <c r="E326" s="344">
         <v>4249.8429999999998</v>
       </c>
       <c r="F326" s="342">
         <v>41655.540999999997</v>
       </c>
       <c r="G326" s="343">
         <v>41601.856</v>
       </c>
       <c r="H326" s="344">
         <v>53.685000000000002</v>
       </c>
       <c r="I326" s="355">
         <v>16774.440999999999</v>
       </c>
       <c r="J326" s="346">
         <v>33.942211631647936</v>
       </c>
       <c r="K326" s="192">
         <v>29.478235132778195</v>
       </c>
       <c r="L326" s="185"/>
     </row>
     <row r="327" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A327" s="363" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B327" s="185"/>
       <c r="C327" s="342">
         <v>54228.538</v>
       </c>
       <c r="D327" s="343">
         <v>50542.813999999998</v>
       </c>
       <c r="E327" s="344">
         <v>3685.7240000000002</v>
       </c>
       <c r="F327" s="342">
         <v>41850.618999999999</v>
       </c>
       <c r="G327" s="343">
         <v>41780.103999999999</v>
       </c>
       <c r="H327" s="344">
         <v>70.515000000000001</v>
       </c>
       <c r="I327" s="355">
         <v>12377.919</v>
       </c>
       <c r="J327" s="346">
         <v>33.738073518563048</v>
       </c>
       <c r="K327" s="192">
         <v>25.10801878822614</v>
       </c>
       <c r="L327" s="185"/>
     </row>
     <row r="328" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A328" s="363" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B328" s="185"/>
       <c r="C328" s="342">
         <v>60889.099000000002</v>
       </c>
       <c r="D328" s="343">
         <v>57250.716</v>
       </c>
       <c r="E328" s="344">
         <v>3638.3829999999998</v>
       </c>
       <c r="F328" s="342">
         <v>39201.296000000002</v>
       </c>
       <c r="G328" s="343">
         <v>39134.857000000004</v>
       </c>
       <c r="H328" s="344">
         <v>66.438999999999993</v>
       </c>
       <c r="I328" s="355">
         <v>21687.803</v>
       </c>
       <c r="J328" s="346">
         <v>47.496023555916501</v>
       </c>
       <c r="K328" s="192">
         <v>14.543428479446227</v>
       </c>
       <c r="L328" s="185"/>
     </row>
     <row r="329" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A329" s="363" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B329" s="185"/>
       <c r="C329" s="342">
         <v>64045.599000000002</v>
       </c>
       <c r="D329" s="343">
         <v>58688.152000000002</v>
       </c>
       <c r="E329" s="344">
         <v>5357.4470000000001</v>
       </c>
       <c r="F329" s="342">
         <v>47962.595000000001</v>
       </c>
       <c r="G329" s="343">
         <v>47897.904000000002</v>
       </c>
       <c r="H329" s="344">
         <v>64.691000000000003</v>
       </c>
       <c r="I329" s="355">
         <v>16083.004000000001</v>
       </c>
       <c r="J329" s="346">
         <v>55.962300554526088</v>
       </c>
       <c r="K329" s="192">
         <v>44.935811504917716</v>
       </c>
       <c r="L329" s="185"/>
     </row>
     <row r="330" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A330" s="370" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B330" s="356"/>
       <c r="C330" s="357">
         <v>62465.680999999997</v>
       </c>
       <c r="D330" s="358">
         <v>57643.785000000003</v>
       </c>
       <c r="E330" s="359">
         <v>4821.8959999999997</v>
       </c>
       <c r="F330" s="357">
         <v>43028.999000000003</v>
       </c>
       <c r="G330" s="358">
         <v>42935.561000000002</v>
       </c>
       <c r="H330" s="359">
         <v>93.438000000000002</v>
       </c>
       <c r="I330" s="360">
         <v>19436.682000000001</v>
       </c>
       <c r="J330" s="361">
         <v>43.415098601770261</v>
       </c>
       <c r="K330" s="362">
         <v>14.872173235858883</v>
       </c>
       <c r="L330" s="185"/>
     </row>
     <row r="331" spans="1:12" s="335" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A331" s="385" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B331" s="347"/>
       <c r="C331" s="348">
-        <v>341825.53700000001</v>
+        <v>491934.315</v>
       </c>
       <c r="D331" s="349">
-        <v>313495.83799999999</v>
+        <v>448884.64899999998</v>
       </c>
       <c r="E331" s="350">
-        <v>28329.699000000001</v>
+        <v>43049.665999999997</v>
       </c>
       <c r="F331" s="348">
-        <v>256619.41399999999</v>
+        <v>377327.37400000001</v>
       </c>
       <c r="G331" s="349">
-        <v>256260.32699999999</v>
+        <v>376820.90600000002</v>
       </c>
       <c r="H331" s="350">
-        <v>359.08699999999999</v>
+        <v>506.46800000000002</v>
       </c>
       <c r="I331" s="351">
-        <v>85206.123000000007</v>
+        <v>114606.94100000001</v>
       </c>
       <c r="J331" s="352">
-        <v>48.669945068123653</v>
+        <v>44.718884069832235</v>
       </c>
       <c r="K331" s="353">
-        <v>37.773624575765439</v>
+        <v>39.831910815785079</v>
       </c>
       <c r="L331" s="354"/>
     </row>
     <row r="332" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A332" s="363" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B332" s="185"/>
       <c r="C332" s="342">
         <v>65757.994999999995</v>
       </c>
       <c r="D332" s="343">
         <v>60513.216999999997</v>
       </c>
       <c r="E332" s="344">
         <v>5244.7780000000002</v>
       </c>
       <c r="F332" s="342">
         <v>46839.633000000002</v>
       </c>
       <c r="G332" s="343">
         <v>46775.712</v>
       </c>
       <c r="H332" s="344">
         <v>63.920999999999999</v>
       </c>
       <c r="I332" s="355">
         <v>18918.362000000001</v>
       </c>
       <c r="J332" s="346">
         <v>69.902100747473185</v>
       </c>
       <c r="K332" s="192">
         <v>63.523423238173173</v>
       </c>
       <c r="L332" s="185"/>
     </row>
     <row r="333" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A333" s="363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B333" s="185"/>
       <c r="C333" s="342">
         <v>49789.046000000002</v>
       </c>
       <c r="D333" s="343">
         <v>45530.648999999998</v>
       </c>
       <c r="E333" s="344">
         <v>4258.3969999999999</v>
       </c>
       <c r="F333" s="342">
         <v>37033.678</v>
       </c>
       <c r="G333" s="343">
         <v>36981.817000000003</v>
       </c>
       <c r="H333" s="344">
         <v>51.860999999999997</v>
       </c>
       <c r="I333" s="355">
         <v>12755.368</v>
       </c>
       <c r="J333" s="346">
         <v>20.576744221190083</v>
       </c>
       <c r="K333" s="192">
         <v>6.8452652802838738</v>
       </c>
       <c r="L333" s="185"/>
     </row>
     <row r="334" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A334" s="363" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B334" s="185"/>
       <c r="C334" s="342">
         <v>80181.226999999999</v>
       </c>
       <c r="D334" s="343">
         <v>73821.11</v>
       </c>
       <c r="E334" s="344">
         <v>6360.1170000000002</v>
       </c>
       <c r="F334" s="342">
         <v>58908.720999999998</v>
       </c>
       <c r="G334" s="343">
         <v>58816.544000000002</v>
       </c>
       <c r="H334" s="344">
         <v>92.177000000000007</v>
       </c>
       <c r="I334" s="355">
         <v>21272.506000000001</v>
       </c>
       <c r="J334" s="346">
         <v>61.845812955649905</v>
       </c>
       <c r="K334" s="192">
         <v>38.257363631825434</v>
       </c>
       <c r="L334" s="185"/>
     </row>
     <row r="335" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A335" s="363" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="B335" s="185"/>
       <c r="C335" s="342">
         <v>67618.650999999998</v>
       </c>
       <c r="D335" s="343">
         <v>61697.063999999998</v>
       </c>
       <c r="E335" s="344">
         <v>5921.5870000000004</v>
       </c>
       <c r="F335" s="342">
         <v>53264.351000000002</v>
       </c>
       <c r="G335" s="343">
         <v>53193.495999999999</v>
       </c>
       <c r="H335" s="344">
         <v>70.855000000000004</v>
       </c>
       <c r="I335" s="355">
         <v>14354.3</v>
       </c>
       <c r="J335" s="346">
         <v>38.999312842098895</v>
       </c>
       <c r="K335" s="192">
         <v>29.163593643885534</v>
       </c>
       <c r="L335" s="185"/>
     </row>
     <row r="336" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A336" s="434" t="s">
+      <c r="A336" s="363" t="s">
+        <v>183</v>
+      </c>
+      <c r="B336" s="185"/>
+      <c r="C336" s="342">
+        <v>78476.425000000003</v>
+      </c>
+      <c r="D336" s="343">
+        <v>71934.101999999999</v>
+      </c>
+      <c r="E336" s="344">
+        <v>6542.3230000000003</v>
+      </c>
+      <c r="F336" s="342">
+        <v>60539.932000000001</v>
+      </c>
+      <c r="G336" s="343">
+        <v>60460.271000000001</v>
+      </c>
+      <c r="H336" s="344">
+        <v>79.661000000000001</v>
+      </c>
+      <c r="I336" s="355">
+        <v>17936.492999999999</v>
+      </c>
+      <c r="J336" s="346">
+        <v>51.680267937385672</v>
+      </c>
+      <c r="K336" s="192">
+        <v>54.791233846043866</v>
+      </c>
+      <c r="L336" s="185"/>
+    </row>
+    <row r="337" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A337" s="363" t="s">
         <v>184</v>
       </c>
-      <c r="B336" s="386" t="s">
+      <c r="B337" s="185" t="s">
+        <v>192</v>
+      </c>
+      <c r="C337" s="342">
+        <v>74813.004000000001</v>
+      </c>
+      <c r="D337" s="343">
+        <v>67179.983999999997</v>
+      </c>
+      <c r="E337" s="344">
+        <v>7633.02</v>
+      </c>
+      <c r="F337" s="342">
+        <v>62615.103000000003</v>
+      </c>
+      <c r="G337" s="343">
+        <v>62532.565000000002</v>
+      </c>
+      <c r="H337" s="344">
+        <v>82.537999999999997</v>
+      </c>
+      <c r="I337" s="355">
+        <v>12197.901</v>
+      </c>
+      <c r="J337" s="346">
+        <v>40.293575537968437</v>
+      </c>
+      <c r="K337" s="192">
+        <v>51.748388668147427</v>
+      </c>
+      <c r="L337" s="185"/>
+    </row>
+    <row r="338" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A338" s="435" t="s">
+        <v>185</v>
+      </c>
+      <c r="B338" s="386" t="s">
+        <v>193</v>
+      </c>
+      <c r="C338" s="387">
+        <v>75297.967000000004</v>
+      </c>
+      <c r="D338" s="388">
+        <v>68208.523000000001</v>
+      </c>
+      <c r="E338" s="389">
+        <v>7089.4440000000004</v>
+      </c>
+      <c r="F338" s="387">
+        <v>58125.955999999998</v>
+      </c>
+      <c r="G338" s="388">
+        <v>58060.500999999997</v>
+      </c>
+      <c r="H338" s="389">
+        <v>65.454999999999998</v>
+      </c>
+      <c r="I338" s="390">
+        <v>17172.010999999999</v>
+      </c>
+      <c r="J338" s="391">
+        <v>32.857801896011416</v>
+      </c>
+      <c r="K338" s="392">
+        <v>37.350465315637635</v>
+      </c>
+      <c r="L338" s="185"/>
+    </row>
+    <row r="339" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A339" s="393" t="s">
         <v>194</v>
       </c>
-      <c r="C336" s="387">
-[...57 lines deleted...]
-    <row r="339" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B339" s="185"/>
       <c r="C339" s="355"/>
       <c r="D339" s="355"/>
       <c r="E339" s="355"/>
       <c r="F339" s="355"/>
       <c r="G339" s="355"/>
       <c r="H339" s="355"/>
       <c r="I339" s="355"/>
       <c r="J339" s="192"/>
       <c r="K339" s="192"/>
       <c r="L339" s="185"/>
     </row>
     <row r="340" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B340" s="185"/>
       <c r="C340" s="355"/>
       <c r="D340" s="355"/>
       <c r="E340" s="355"/>
       <c r="F340" s="355"/>
       <c r="G340" s="355"/>
       <c r="H340" s="355"/>
       <c r="I340" s="355"/>
       <c r="J340" s="192"/>
       <c r="K340" s="192"/>
       <c r="L340" s="185"/>
     </row>
@@ -27688,5142 +27730,5150 @@
       <c r="E358" s="355"/>
       <c r="F358" s="355"/>
       <c r="G358" s="355"/>
       <c r="H358" s="355"/>
       <c r="I358" s="355"/>
       <c r="J358" s="192"/>
       <c r="K358" s="192"/>
       <c r="L358" s="185"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H200"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <pane xSplit="3" ySplit="8" topLeftCell="D171" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
       <selection pane="bottomRight" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.125" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.25" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.25" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.375" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.875" style="1" customWidth="1"/>
     <col min="9" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="433" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B1" s="433"/>
       <c r="C1" s="433"/>
       <c r="D1" s="433"/>
       <c r="E1" s="433"/>
       <c r="F1" s="433"/>
       <c r="G1" s="433"/>
       <c r="H1" s="433"/>
     </row>
     <row r="2" spans="1:8" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A2" s="394"/>
       <c r="C2" s="241"/>
-      <c r="D2" s="435" t="s">
+      <c r="D2" s="434" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="244"/>
       <c r="F2" s="244"/>
       <c r="H2" s="245"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="394"/>
       <c r="H3" s="395" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A4" s="396" t="s">
         <v>41</v>
       </c>
       <c r="B4" s="397"/>
       <c r="C4" s="152" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="398"/>
       <c r="E4" s="399"/>
       <c r="F4" s="152" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="400"/>
       <c r="H4" s="400"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="401"/>
       <c r="B5" s="386"/>
       <c r="C5" s="402" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="402" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="403" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F5" s="402" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="402" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="403" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="394" t="s">
+        <v>197</v>
+      </c>
+      <c r="B6" s="404" t="s">
         <v>198</v>
       </c>
-      <c r="B6" s="404" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="405">
-        <v>0</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="D6" s="406">
-        <v>0</v>
+        <v>0.10299999999999999</v>
       </c>
       <c r="E6" s="406">
-        <v>0</v>
+        <v>-1.4999999999999999E-2</v>
       </c>
       <c r="F6" s="405">
-        <v>9.1999999999999998E-2</v>
+        <v>0.28100000000000003</v>
       </c>
       <c r="G6" s="406">
-        <v>7.0000000000000001E-3</v>
+        <v>0.11799999999999999</v>
       </c>
       <c r="H6" s="406">
-        <v>8.4999999999999992E-2</v>
+        <v>0.16300000000000003</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="394" t="s">
+        <v>199</v>
+      </c>
+      <c r="B7" s="407" t="s">
         <v>200</v>
       </c>
-      <c r="B7" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="405">
-        <v>0.45700000000000002</v>
+        <v>1.1140000000000001</v>
       </c>
       <c r="D7" s="406">
-        <v>0.35899999999999999</v>
+        <v>0.16900000000000001</v>
       </c>
       <c r="E7" s="406">
-        <v>9.8000000000000032E-2</v>
+        <v>0.94500000000000006</v>
       </c>
       <c r="F7" s="405">
-        <v>3.7290000000000001</v>
+        <v>5.3929999999999998</v>
       </c>
       <c r="G7" s="406">
-        <v>1.1240000000000001</v>
+        <v>1.6120000000000001</v>
       </c>
       <c r="H7" s="406">
-        <v>2.605</v>
+        <v>3.7809999999999997</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="394" t="s">
+        <v>201</v>
+      </c>
+      <c r="B8" s="407" t="s">
         <v>202</v>
       </c>
-      <c r="B8" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="405">
-        <v>5.7169999999999996</v>
+        <v>4.8010000000000002</v>
       </c>
       <c r="D8" s="406">
         <v>0</v>
       </c>
       <c r="E8" s="406">
-        <v>5.7169999999999996</v>
+        <v>4.8010000000000002</v>
       </c>
       <c r="F8" s="405">
-        <v>31.204999999999998</v>
+        <v>41.497</v>
       </c>
       <c r="G8" s="406">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="H8" s="406">
-        <v>31.187999999999999</v>
+        <v>41.48</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="394" t="s">
+        <v>203</v>
+      </c>
+      <c r="B9" s="407" t="s">
         <v>204</v>
       </c>
-      <c r="B9" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="405">
-        <v>4.0979999999999999</v>
+        <v>1.944</v>
       </c>
       <c r="D9" s="406">
-        <v>0.48499999999999999</v>
+        <v>0.85799999999999998</v>
       </c>
       <c r="E9" s="406">
-        <v>3.613</v>
+        <v>1.0859999999999999</v>
       </c>
       <c r="F9" s="405">
-        <v>14.891999999999999</v>
+        <v>18.821000000000002</v>
       </c>
       <c r="G9" s="406">
-        <v>2.262</v>
+        <v>3.7570000000000001</v>
       </c>
       <c r="H9" s="406">
-        <v>12.629999999999999</v>
+        <v>15.064000000000002</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="394" t="s">
+        <v>205</v>
+      </c>
+      <c r="B10" s="407" t="s">
         <v>206</v>
       </c>
-      <c r="B10" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="405">
-        <v>51.186999999999998</v>
+        <v>7.8E-2</v>
       </c>
       <c r="D10" s="406">
-        <v>0</v>
+        <v>1.5649999999999999</v>
       </c>
       <c r="E10" s="406">
-        <v>51.186999999999998</v>
+        <v>-1.4869999999999999</v>
       </c>
       <c r="F10" s="405">
-        <v>53.48</v>
+        <v>162.52199999999999</v>
       </c>
       <c r="G10" s="406">
-        <v>1.861</v>
+        <v>499.803</v>
       </c>
       <c r="H10" s="406">
-        <v>51.619</v>
+        <v>-337.28100000000001</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="394" t="s">
+        <v>207</v>
+      </c>
+      <c r="B11" s="407" t="s">
         <v>208</v>
       </c>
-      <c r="B11" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="405">
-        <v>3.1E-2</v>
-[...1 lines deleted...]
-      <c r="D11" s="406"/>
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="D11" s="406">
+        <v>0</v>
+      </c>
       <c r="E11" s="406">
-        <v>3.1E-2</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="F11" s="405">
-        <v>0.186</v>
-[...1 lines deleted...]
-      <c r="G11" s="406"/>
+        <v>0.221</v>
+      </c>
+      <c r="G11" s="406">
+        <v>0.03</v>
+      </c>
       <c r="H11" s="406">
-        <v>0.186</v>
+        <v>0.191</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="394" t="s">
+        <v>209</v>
+      </c>
+      <c r="B12" s="407" t="s">
         <v>210</v>
       </c>
-      <c r="B12" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="405">
-        <v>13.5</v>
+        <v>13.244</v>
       </c>
       <c r="D12" s="406">
-        <v>6.1609999999999996</v>
+        <v>7.7949999999999999</v>
       </c>
       <c r="E12" s="406">
-        <v>7.3390000000000004</v>
+        <v>5.4489999999999998</v>
       </c>
       <c r="F12" s="405">
-        <v>54.110999999999997</v>
+        <v>76.093999999999994</v>
       </c>
       <c r="G12" s="406">
-        <v>60.988999999999997</v>
+        <v>76.010000000000005</v>
       </c>
       <c r="H12" s="406">
-        <v>-6.8780000000000001</v>
+        <v>8.3999999999988972E-2</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="394" t="s">
+        <v>211</v>
+      </c>
+      <c r="B13" s="407" t="s">
         <v>212</v>
       </c>
-      <c r="B13" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="405">
-        <v>0.51300000000000001</v>
+        <v>0.64600000000000002</v>
       </c>
       <c r="D13" s="406">
-        <v>0.114</v>
+        <v>0.28299999999999997</v>
       </c>
       <c r="E13" s="406">
-        <v>0.39900000000000002</v>
+        <v>0.36300000000000004</v>
       </c>
       <c r="F13" s="405">
-        <v>2.2570000000000001</v>
+        <v>3.077</v>
       </c>
       <c r="G13" s="406">
-        <v>1.6479999999999999</v>
+        <v>2.1259999999999999</v>
       </c>
       <c r="H13" s="406">
-        <v>0.60900000000000021</v>
+        <v>0.95100000000000007</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="394" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B14" s="407" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="C14" s="405">
-        <v>931.85599999999999</v>
+        <v>974.78599999999994</v>
       </c>
       <c r="D14" s="406">
-        <v>1457.2059999999999</v>
+        <v>1601.846</v>
       </c>
       <c r="E14" s="406">
-        <v>-525.34999999999991</v>
+        <v>-627.06000000000006</v>
       </c>
       <c r="F14" s="405">
-        <v>4682.6059999999998</v>
+        <v>6302.7449999999999</v>
       </c>
       <c r="G14" s="406">
-        <v>5651.5079999999998</v>
+        <v>8308.7000000000007</v>
       </c>
       <c r="H14" s="406">
-        <v>-968.90200000000004</v>
+        <v>-2005.9550000000008</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="408" t="s">
+        <v>214</v>
+      </c>
+      <c r="B15" s="409" t="s">
         <v>215</v>
       </c>
-      <c r="B15" s="409" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="410">
-        <v>77.733000000000004</v>
+        <v>45.805999999999997</v>
       </c>
       <c r="D15" s="411">
-        <v>104.48399999999999</v>
+        <v>100.724</v>
       </c>
       <c r="E15" s="411">
-        <v>-26.750999999999991</v>
+        <v>-54.918000000000006</v>
       </c>
       <c r="F15" s="410">
-        <v>289.93900000000002</v>
+        <v>409.202</v>
       </c>
       <c r="G15" s="411">
-        <v>419.96300000000002</v>
+        <v>649.83000000000004</v>
       </c>
       <c r="H15" s="411">
-        <v>-130.024</v>
+        <v>-240.62800000000004</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="394" t="s">
+        <v>216</v>
+      </c>
+      <c r="B16" s="407" t="s">
         <v>217</v>
       </c>
-      <c r="B16" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="405">
-        <v>0.46800000000000003</v>
+        <v>0.45</v>
       </c>
       <c r="D16" s="406">
-        <v>147.94200000000001</v>
+        <v>0</v>
       </c>
       <c r="E16" s="406">
-        <v>-147.47400000000002</v>
+        <v>0.45</v>
       </c>
       <c r="F16" s="405">
-        <v>2.3220000000000001</v>
+        <v>3.1819999999999999</v>
       </c>
       <c r="G16" s="406">
-        <v>309.06700000000001</v>
+        <v>309.08699999999999</v>
       </c>
       <c r="H16" s="406">
-        <v>-306.745</v>
+        <v>-305.90499999999997</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" s="394" t="s">
+        <v>218</v>
+      </c>
+      <c r="B17" s="407" t="s">
         <v>219</v>
       </c>
-      <c r="B17" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="405">
-        <v>3.4000000000000002E-2</v>
+        <v>2.1000000000000001E-2</v>
       </c>
       <c r="D17" s="406">
-        <v>0</v>
+        <v>0.16300000000000001</v>
       </c>
       <c r="E17" s="406">
-        <v>3.4000000000000002E-2</v>
+        <v>-0.14200000000000002</v>
       </c>
       <c r="F17" s="405">
-        <v>0.379</v>
+        <v>0.48299999999999998</v>
       </c>
       <c r="G17" s="406">
-        <v>0.29599999999999999</v>
+        <v>0.753</v>
       </c>
       <c r="H17" s="406">
-        <v>8.3000000000000018E-2</v>
+        <v>-0.27</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" s="394" t="s">
+        <v>220</v>
+      </c>
+      <c r="B18" s="407" t="s">
         <v>221</v>
       </c>
-      <c r="B18" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="405">
-        <v>0.76200000000000001</v>
+        <v>2.7850000000000001</v>
       </c>
       <c r="D18" s="406">
-        <v>0.78800000000000003</v>
+        <v>1.1160000000000001</v>
       </c>
       <c r="E18" s="406">
-        <v>-2.6000000000000023E-2</v>
+        <v>1.669</v>
       </c>
       <c r="F18" s="405">
-        <v>6.883</v>
+        <v>10.769</v>
       </c>
       <c r="G18" s="406">
-        <v>12.67</v>
+        <v>14.034000000000001</v>
       </c>
       <c r="H18" s="406">
-        <v>-5.7869999999999999</v>
+        <v>-3.2650000000000006</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" s="394" t="s">
+        <v>222</v>
+      </c>
+      <c r="B19" s="407" t="s">
         <v>223</v>
       </c>
-      <c r="B19" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="405">
-        <v>64.555000000000007</v>
+        <v>79.926000000000002</v>
       </c>
       <c r="D19" s="406">
-        <v>9.827</v>
+        <v>9.8049999999999997</v>
       </c>
       <c r="E19" s="406">
-        <v>54.728000000000009</v>
+        <v>70.121000000000009</v>
       </c>
       <c r="F19" s="405">
-        <v>472.19299999999998</v>
+        <v>648.59699999999998</v>
       </c>
       <c r="G19" s="406">
-        <v>48.015000000000001</v>
+        <v>69.409000000000006</v>
       </c>
       <c r="H19" s="406">
-        <v>424.178</v>
+        <v>579.18799999999999</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" s="394" t="s">
+        <v>224</v>
+      </c>
+      <c r="B20" s="407" t="s">
         <v>225</v>
       </c>
-      <c r="B20" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="405">
-        <v>0.78700000000000003</v>
+        <v>0.34599999999999997</v>
       </c>
       <c r="D20" s="406">
-        <v>4.5999999999999999E-2</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="E20" s="406">
-        <v>0.74099999999999999</v>
+        <v>0.27599999999999997</v>
       </c>
       <c r="F20" s="405">
-        <v>2.238</v>
+        <v>2.8279999999999998</v>
       </c>
       <c r="G20" s="406">
-        <v>0.307</v>
+        <v>0.41399999999999998</v>
       </c>
       <c r="H20" s="406">
-        <v>1.931</v>
+        <v>2.4139999999999997</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" s="394" t="s">
+        <v>226</v>
+      </c>
+      <c r="B21" s="407" t="s">
         <v>227</v>
       </c>
-      <c r="B21" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="405">
-        <v>1.6819999999999999</v>
+        <v>0.69299999999999995</v>
       </c>
       <c r="D21" s="406">
-        <v>13.512</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="E21" s="406">
-        <v>-11.83</v>
+        <v>0.65499999999999992</v>
       </c>
       <c r="F21" s="405">
-        <v>5.29</v>
+        <v>6.95</v>
       </c>
       <c r="G21" s="406">
-        <v>24.251000000000001</v>
+        <v>25.225000000000001</v>
       </c>
       <c r="H21" s="406">
-        <v>-18.961000000000002</v>
+        <v>-18.275000000000002</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" s="394" t="s">
+        <v>228</v>
+      </c>
+      <c r="B22" s="407" t="s">
         <v>229</v>
       </c>
-      <c r="B22" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="405">
-        <v>159.56700000000001</v>
+        <v>166.70400000000001</v>
       </c>
       <c r="D22" s="406">
-        <v>59.725000000000001</v>
+        <v>60.781999999999996</v>
       </c>
       <c r="E22" s="406">
-        <v>99.842000000000013</v>
+        <v>105.92200000000001</v>
       </c>
       <c r="F22" s="405">
-        <v>725.84500000000003</v>
+        <v>1042.191</v>
       </c>
       <c r="G22" s="406">
-        <v>279.221</v>
+        <v>409.75</v>
       </c>
       <c r="H22" s="406">
-        <v>446.62400000000002</v>
+        <v>632.44100000000003</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" s="394" t="s">
+        <v>230</v>
+      </c>
+      <c r="B23" s="407" t="s">
         <v>231</v>
       </c>
-      <c r="B23" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="405">
-        <v>0.35899999999999999</v>
+        <v>0.313</v>
       </c>
       <c r="D23" s="406">
-        <v>0.48899999999999999</v>
+        <v>0.67900000000000005</v>
       </c>
       <c r="E23" s="406">
-        <v>-0.13</v>
+        <v>-0.36600000000000005</v>
       </c>
       <c r="F23" s="405">
-        <v>1.6080000000000001</v>
+        <v>2.1379999999999999</v>
       </c>
       <c r="G23" s="406">
-        <v>2.2290000000000001</v>
+        <v>2.9079999999999999</v>
       </c>
       <c r="H23" s="406">
-        <v>-0.621</v>
+        <v>-0.77</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" s="394" t="s">
+        <v>232</v>
+      </c>
+      <c r="B24" s="407" t="s">
         <v>233</v>
       </c>
-      <c r="B24" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="405">
-        <v>1.2030000000000001</v>
+        <v>0.67700000000000005</v>
       </c>
       <c r="D24" s="406">
         <v>0</v>
       </c>
       <c r="E24" s="406">
-        <v>1.2030000000000001</v>
+        <v>0.67700000000000005</v>
       </c>
       <c r="F24" s="405">
-        <v>3.9889999999999999</v>
+        <v>4.8780000000000001</v>
       </c>
       <c r="G24" s="406">
-        <v>2E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="H24" s="406">
-        <v>3.9870000000000001</v>
+        <v>4.8740000000000006</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" s="408" t="s">
+        <v>234</v>
+      </c>
+      <c r="B25" s="409" t="s">
         <v>235</v>
       </c>
-      <c r="B25" s="409" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="410">
-        <v>4.2000000000000003E-2</v>
+        <v>0</v>
       </c>
       <c r="D25" s="411">
-        <v>0</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="E25" s="411">
-        <v>4.2000000000000003E-2</v>
+        <v>-4.0000000000000001E-3</v>
       </c>
       <c r="F25" s="410">
         <v>5.1999999999999998E-2</v>
       </c>
       <c r="G25" s="411">
-        <v>4.3999999999999997E-2</v>
+        <v>4.8000000000000001E-2</v>
       </c>
       <c r="H25" s="411">
-        <v>8.0000000000000002E-3</v>
+        <v>3.9999999999999966E-3</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" s="394" t="s">
+        <v>236</v>
+      </c>
+      <c r="B26" s="407" t="s">
         <v>237</v>
       </c>
-      <c r="B26" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="405">
-        <v>0.54100000000000004</v>
+        <v>0.30299999999999999</v>
       </c>
       <c r="D26" s="406">
-        <v>0.11</v>
+        <v>0.19500000000000001</v>
       </c>
       <c r="E26" s="406">
-        <v>0.43100000000000005</v>
+        <v>0.10799999999999998</v>
       </c>
       <c r="F26" s="405">
-        <v>2.238</v>
+        <v>2.8769999999999998</v>
       </c>
       <c r="G26" s="406">
-        <v>0.83799999999999997</v>
+        <v>1.153</v>
       </c>
       <c r="H26" s="406">
-        <v>1.4</v>
+        <v>1.7239999999999998</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" s="394" t="s">
+        <v>238</v>
+      </c>
+      <c r="B27" s="407" t="s">
         <v>239</v>
       </c>
-      <c r="B27" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="405">
-        <v>1.532</v>
+        <v>0.55500000000000005</v>
       </c>
       <c r="D27" s="406">
-        <v>0.23699999999999999</v>
+        <v>0.13300000000000001</v>
       </c>
       <c r="E27" s="406">
-        <v>1.2949999999999999</v>
+        <v>0.42200000000000004</v>
       </c>
       <c r="F27" s="405">
-        <v>3.137</v>
+        <v>4.0759999999999996</v>
       </c>
       <c r="G27" s="406">
-        <v>0.87</v>
+        <v>1.268</v>
       </c>
       <c r="H27" s="406">
-        <v>2.2669999999999999</v>
+        <v>2.8079999999999998</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" s="394" t="s">
+        <v>240</v>
+      </c>
+      <c r="B28" s="407" t="s">
         <v>241</v>
       </c>
-      <c r="B28" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="405">
-        <v>1E-3</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="D28" s="406">
-        <v>3.0000000000000001E-3</v>
+        <v>1.119</v>
       </c>
       <c r="E28" s="406">
-        <v>-2E-3</v>
+        <v>-1.081</v>
       </c>
       <c r="F28" s="405">
-        <v>5.2999999999999999E-2</v>
+        <v>0.13400000000000001</v>
       </c>
       <c r="G28" s="406">
-        <v>6.7000000000000004E-2</v>
+        <v>1.1859999999999999</v>
       </c>
       <c r="H28" s="406">
-        <v>-1.4000000000000005E-2</v>
+        <v>-1.052</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" s="394" t="s">
+        <v>242</v>
+      </c>
+      <c r="B29" s="407" t="s">
         <v>243</v>
       </c>
-      <c r="B29" s="407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="405">
-        <v>159.04599999999999</v>
+        <v>90.147999999999996</v>
       </c>
       <c r="D29" s="406">
-        <v>598.71600000000001</v>
+        <v>258.03699999999998</v>
       </c>
       <c r="E29" s="406">
-        <v>-439.67</v>
+        <v>-167.88899999999998</v>
       </c>
       <c r="F29" s="405">
-        <v>584.71500000000003</v>
+        <v>774.97199999999998</v>
       </c>
       <c r="G29" s="406">
-        <v>1114.008</v>
+        <v>1728.6479999999999</v>
       </c>
       <c r="H29" s="406">
-        <v>-529.29300000000001</v>
+        <v>-953.67599999999993</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" s="394" t="s">
         <v>244</v>
       </c>
       <c r="B30" s="407" t="s">
         <v>245</v>
       </c>
       <c r="C30" s="405">
-        <v>1.46</v>
+        <v>0.83899999999999997</v>
       </c>
       <c r="D30" s="406">
-        <v>5.6000000000000001E-2</v>
+        <v>128.75800000000001</v>
       </c>
       <c r="E30" s="406">
-        <v>1.4039999999999999</v>
+        <v>-127.91900000000001</v>
       </c>
       <c r="F30" s="405">
-        <v>12.563000000000001</v>
+        <v>14.343</v>
       </c>
       <c r="G30" s="406">
-        <v>179.703</v>
+        <v>369.99900000000002</v>
       </c>
       <c r="H30" s="406">
-        <v>-167.14000000000001</v>
+        <v>-355.65600000000001</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" s="394" t="s">
         <v>246</v>
       </c>
       <c r="B31" s="407" t="s">
         <v>247</v>
       </c>
       <c r="C31" s="405">
-        <v>12.423999999999999</v>
+        <v>15.715</v>
       </c>
       <c r="D31" s="406">
-        <v>4.4720000000000004</v>
+        <v>4.6500000000000004</v>
       </c>
       <c r="E31" s="406">
-        <v>7.9519999999999991</v>
+        <v>11.065</v>
       </c>
       <c r="F31" s="405">
-        <v>52.271999999999998</v>
+        <v>82.182000000000002</v>
       </c>
       <c r="G31" s="406">
-        <v>38.588000000000001</v>
+        <v>53.908999999999999</v>
       </c>
       <c r="H31" s="406">
-        <v>13.683999999999997</v>
+        <v>28.273000000000003</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" s="394" t="s">
         <v>248</v>
       </c>
       <c r="B32" s="407" t="s">
         <v>249</v>
       </c>
       <c r="C32" s="405">
-        <v>0.17499999999999999</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="D32" s="406">
         <v>0</v>
       </c>
       <c r="E32" s="406">
-        <v>0.17499999999999999</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="F32" s="405">
-        <v>0.876</v>
+        <v>1.105</v>
       </c>
       <c r="G32" s="406">
-        <v>3.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="H32" s="406">
-        <v>0.873</v>
+        <v>1.095</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" s="394" t="s">
         <v>250</v>
       </c>
       <c r="B33" s="407" t="s">
         <v>251</v>
       </c>
       <c r="C33" s="405">
-        <v>44.53</v>
+        <v>43.317</v>
       </c>
       <c r="D33" s="406">
-        <v>12.475</v>
+        <v>16.065999999999999</v>
       </c>
       <c r="E33" s="406">
-        <v>32.055</v>
+        <v>27.251000000000001</v>
       </c>
       <c r="F33" s="405">
-        <v>229.45400000000001</v>
+        <v>319.13600000000002</v>
       </c>
       <c r="G33" s="406">
-        <v>67.373000000000005</v>
+        <v>101.08499999999999</v>
       </c>
       <c r="H33" s="406">
-        <v>162.08100000000002</v>
+        <v>218.05100000000004</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" s="394" t="s">
         <v>252</v>
       </c>
       <c r="B34" s="407" t="s">
         <v>253</v>
       </c>
       <c r="C34" s="405">
-        <v>0.438</v>
+        <v>0.29499999999999998</v>
       </c>
       <c r="D34" s="406">
-        <v>0.84899999999999998</v>
+        <v>0.76200000000000001</v>
       </c>
       <c r="E34" s="406">
-        <v>-0.41099999999999998</v>
+        <v>-0.46700000000000003</v>
       </c>
       <c r="F34" s="405">
-        <v>2.1030000000000002</v>
+        <v>2.7090000000000001</v>
       </c>
       <c r="G34" s="406">
-        <v>3.5859999999999999</v>
+        <v>5.4509999999999996</v>
       </c>
       <c r="H34" s="406">
-        <v>-1.4829999999999997</v>
+        <v>-2.7419999999999995</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" s="408" t="s">
         <v>254</v>
       </c>
       <c r="B35" s="409" t="s">
         <v>255</v>
       </c>
       <c r="C35" s="410">
-        <v>295.83800000000002</v>
+        <v>257.387</v>
       </c>
       <c r="D35" s="411">
-        <v>226.75899999999999</v>
+        <v>360.67599999999999</v>
       </c>
       <c r="E35" s="411">
-        <v>69.079000000000036</v>
+        <v>-103.28899999999999</v>
       </c>
       <c r="F35" s="410">
-        <v>1254.644</v>
+        <v>1733.8610000000001</v>
       </c>
       <c r="G35" s="411">
-        <v>1020.687</v>
+        <v>1628.3230000000001</v>
       </c>
       <c r="H35" s="411">
-        <v>233.95699999999999</v>
+        <v>105.53800000000001</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" s="394" t="s">
         <v>256</v>
       </c>
       <c r="B36" s="407" t="s">
         <v>257</v>
       </c>
       <c r="C36" s="405">
         <v>0</v>
       </c>
       <c r="D36" s="406">
         <v>0</v>
       </c>
       <c r="E36" s="406">
         <v>0</v>
       </c>
       <c r="F36" s="405">
         <v>1.2E-2</v>
       </c>
       <c r="G36" s="406">
         <v>7.9000000000000001E-2</v>
       </c>
       <c r="H36" s="406">
         <v>-6.7000000000000004E-2</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" s="394" t="s">
         <v>258</v>
       </c>
       <c r="B37" s="407" t="s">
         <v>259</v>
       </c>
       <c r="C37" s="405">
-        <v>0.14099999999999999</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="D37" s="406">
-        <v>0</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="E37" s="406">
-        <v>0.14099999999999999</v>
+        <v>-3.8999999999999993E-2</v>
       </c>
       <c r="F37" s="405">
-        <v>0.42899999999999999</v>
+        <v>0.51100000000000001</v>
       </c>
       <c r="G37" s="406">
-        <v>1E-3</v>
+        <v>4.3999999999999997E-2</v>
       </c>
       <c r="H37" s="406">
-        <v>0.42799999999999999</v>
+        <v>0.46700000000000003</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" s="394" t="s">
         <v>260</v>
       </c>
       <c r="B38" s="407" t="s">
         <v>261</v>
       </c>
       <c r="C38" s="405">
-        <v>11.334</v>
+        <v>10.164999999999999</v>
       </c>
       <c r="D38" s="406">
-        <v>47.197000000000003</v>
+        <v>33.259</v>
       </c>
       <c r="E38" s="406">
-        <v>-35.863</v>
+        <v>-23.094000000000001</v>
       </c>
       <c r="F38" s="405">
-        <v>60.566000000000003</v>
+        <v>82.355999999999995</v>
       </c>
       <c r="G38" s="406">
-        <v>368.86099999999999</v>
+        <v>478.63799999999998</v>
       </c>
       <c r="H38" s="406">
-        <v>-308.29499999999996</v>
+        <v>-396.28199999999998</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" s="394" t="s">
         <v>262</v>
       </c>
       <c r="B39" s="407" t="s">
         <v>263</v>
       </c>
       <c r="C39" s="405">
-        <v>20.538</v>
+        <v>18.297999999999998</v>
       </c>
       <c r="D39" s="406">
-        <v>49.905000000000001</v>
+        <v>13.757999999999999</v>
       </c>
       <c r="E39" s="406">
-        <v>-29.367000000000001</v>
+        <v>4.5399999999999991</v>
       </c>
       <c r="F39" s="405">
-        <v>94.822000000000003</v>
+        <v>131.102</v>
       </c>
       <c r="G39" s="406">
-        <v>149.68899999999999</v>
+        <v>189.74299999999999</v>
       </c>
       <c r="H39" s="406">
-        <v>-54.86699999999999</v>
+        <v>-58.640999999999991</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" s="394" t="s">
         <v>264</v>
       </c>
       <c r="B40" s="412" t="s">
         <v>265</v>
       </c>
       <c r="C40" s="405">
-        <v>5.8999999999999997E-2</v>
+        <v>1.9E-2</v>
       </c>
       <c r="D40" s="406">
-        <v>7.1239999999999997</v>
+        <v>5.2869999999999999</v>
       </c>
       <c r="E40" s="406">
-        <v>-7.0649999999999995</v>
+        <v>-5.2679999999999998</v>
       </c>
       <c r="F40" s="405">
-        <v>1.1719999999999999</v>
+        <v>1.216</v>
       </c>
       <c r="G40" s="406">
-        <v>10.664</v>
+        <v>19.143000000000001</v>
       </c>
       <c r="H40" s="406">
-        <v>-9.4919999999999991</v>
+        <v>-17.927</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" s="394" t="s">
         <v>266</v>
       </c>
       <c r="B41" s="407" t="s">
         <v>267</v>
       </c>
       <c r="C41" s="405">
-        <v>0.54800000000000004</v>
+        <v>1.0269999999999999</v>
       </c>
       <c r="D41" s="406">
-        <v>14.997</v>
+        <v>0.12</v>
       </c>
       <c r="E41" s="406">
-        <v>-14.449</v>
+        <v>0.90699999999999992</v>
       </c>
       <c r="F41" s="405">
-        <v>2.9980000000000002</v>
+        <v>5.0670000000000002</v>
       </c>
       <c r="G41" s="406">
-        <v>79.625</v>
+        <v>85.766999999999996</v>
       </c>
       <c r="H41" s="406">
-        <v>-76.626999999999995</v>
+        <v>-80.699999999999989</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" s="394" t="s">
         <v>268</v>
       </c>
       <c r="B42" s="412" t="s">
         <v>269</v>
       </c>
       <c r="C42" s="405">
-        <v>7.327</v>
+        <v>6.931</v>
       </c>
       <c r="D42" s="406">
-        <v>14.872999999999999</v>
+        <v>17.797999999999998</v>
       </c>
       <c r="E42" s="406">
-        <v>-7.5459999999999994</v>
+        <v>-10.866999999999997</v>
       </c>
       <c r="F42" s="405">
-        <v>37.872999999999998</v>
+        <v>53.999000000000002</v>
       </c>
       <c r="G42" s="406">
-        <v>174.42</v>
+        <v>215.57400000000001</v>
       </c>
       <c r="H42" s="406">
-        <v>-136.547</v>
+        <v>-161.57500000000002</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" s="394" t="s">
         <v>270</v>
       </c>
       <c r="B43" s="407" t="s">
         <v>271</v>
       </c>
       <c r="C43" s="405">
-        <v>2.032</v>
+        <v>1.075</v>
       </c>
       <c r="D43" s="406">
-        <v>0.42799999999999999</v>
+        <v>0.16500000000000001</v>
       </c>
       <c r="E43" s="406">
-        <v>1.6040000000000001</v>
+        <v>0.90999999999999992</v>
       </c>
       <c r="F43" s="405">
-        <v>11.257</v>
+        <v>15.923</v>
       </c>
       <c r="G43" s="406">
-        <v>1.0660000000000001</v>
+        <v>1.379</v>
       </c>
       <c r="H43" s="406">
-        <v>10.190999999999999</v>
+        <v>14.544</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" s="394" t="s">
         <v>272</v>
       </c>
       <c r="B44" s="407" t="s">
         <v>273</v>
       </c>
       <c r="C44" s="405">
-        <v>3.4809999999999999</v>
+        <v>4.3890000000000002</v>
       </c>
       <c r="D44" s="406">
-        <v>2.823</v>
+        <v>2.1749999999999998</v>
       </c>
       <c r="E44" s="406">
-        <v>0.65799999999999992</v>
+        <v>2.2140000000000004</v>
       </c>
       <c r="F44" s="405">
-        <v>19.434999999999999</v>
+        <v>26.969000000000001</v>
       </c>
       <c r="G44" s="406">
-        <v>8.8919999999999995</v>
+        <v>11.997999999999999</v>
       </c>
       <c r="H44" s="406">
-        <v>10.542999999999999</v>
+        <v>14.971000000000002</v>
       </c>
     </row>
     <row r="45" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="408" t="s">
         <v>274</v>
       </c>
       <c r="B45" s="409" t="s">
         <v>275</v>
       </c>
       <c r="C45" s="410">
-        <v>0.04</v>
+        <v>0</v>
       </c>
       <c r="D45" s="411">
-        <v>0.56299999999999994</v>
+        <v>0.55900000000000005</v>
       </c>
       <c r="E45" s="411">
-        <v>-0.52299999999999991</v>
+        <v>-0.55900000000000005</v>
       </c>
       <c r="F45" s="410">
-        <v>5.0999999999999997E-2</v>
+        <v>6.9000000000000006E-2</v>
       </c>
       <c r="G45" s="411">
-        <v>3.593</v>
+        <v>4.5789999999999997</v>
       </c>
       <c r="H45" s="411">
-        <v>-3.5419999999999998</v>
+        <v>-4.51</v>
       </c>
     </row>
     <row r="46" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="413" t="s">
         <v>276</v>
       </c>
       <c r="B46" s="407" t="s">
         <v>277</v>
       </c>
       <c r="C46" s="405">
-        <v>1.8089999999999999</v>
+        <v>1.3420000000000001</v>
       </c>
       <c r="D46" s="406">
-        <v>0.45500000000000002</v>
+        <v>0.93600000000000005</v>
       </c>
       <c r="E46" s="406">
-        <v>1.3539999999999999</v>
+        <v>0.40600000000000003</v>
       </c>
       <c r="F46" s="405">
-        <v>6.048</v>
+        <v>8.0280000000000005</v>
       </c>
       <c r="G46" s="406">
-        <v>4.0220000000000002</v>
+        <v>5.617</v>
       </c>
       <c r="H46" s="406">
-        <v>2.0259999999999998</v>
+        <v>2.4110000000000005</v>
       </c>
     </row>
     <row r="47" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="413" t="s">
         <v>278</v>
       </c>
       <c r="B47" s="407" t="s">
         <v>279</v>
       </c>
       <c r="C47" s="405">
-        <v>131.99600000000001</v>
+        <v>236.101</v>
       </c>
       <c r="D47" s="406">
-        <v>64.385000000000005</v>
+        <v>55.177999999999997</v>
       </c>
       <c r="E47" s="406">
-        <v>67.611000000000004</v>
+        <v>180.923</v>
       </c>
       <c r="F47" s="405">
-        <v>787.82</v>
+        <v>1122.4670000000001</v>
       </c>
       <c r="G47" s="406">
-        <v>232.18799999999999</v>
+        <v>342.822</v>
       </c>
       <c r="H47" s="406">
-        <v>555.63200000000006</v>
+        <v>779.6450000000001</v>
       </c>
     </row>
     <row r="48" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="413" t="s">
         <v>280</v>
       </c>
       <c r="B48" s="407" t="s">
         <v>281</v>
       </c>
       <c r="C48" s="405">
-        <v>34.530999999999999</v>
+        <v>34.033999999999999</v>
       </c>
       <c r="D48" s="406">
-        <v>50.600999999999999</v>
+        <v>37.531999999999996</v>
       </c>
       <c r="E48" s="406">
-        <v>-16.07</v>
+        <v>-3.4979999999999976</v>
       </c>
       <c r="F48" s="405">
-        <v>159.61199999999999</v>
+        <v>225.02799999999999</v>
       </c>
       <c r="G48" s="406">
-        <v>231.495</v>
+        <v>312.197</v>
       </c>
       <c r="H48" s="406">
-        <v>-71.88300000000001</v>
+        <v>-87.169000000000011</v>
       </c>
     </row>
     <row r="49" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="413" t="s">
         <v>282</v>
       </c>
       <c r="B49" s="407" t="s">
         <v>283</v>
       </c>
       <c r="C49" s="405">
-        <v>0.58199999999999996</v>
+        <v>0.78800000000000003</v>
       </c>
       <c r="D49" s="406">
         <v>1E-3</v>
       </c>
       <c r="E49" s="406">
-        <v>0.58099999999999996</v>
+        <v>0.78700000000000003</v>
       </c>
       <c r="F49" s="405">
-        <v>5.609</v>
+        <v>6.9969999999999999</v>
       </c>
       <c r="G49" s="406">
-        <v>5.0000000000000001E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="H49" s="406">
-        <v>5.6040000000000001</v>
+        <v>6.99</v>
       </c>
     </row>
     <row r="50" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="413" t="s">
         <v>284</v>
       </c>
       <c r="B50" s="407" t="s">
         <v>285</v>
       </c>
       <c r="C50" s="405">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="D50" s="406">
         <v>0</v>
       </c>
       <c r="E50" s="406">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="F50" s="405">
-        <v>3.0000000000000001E-3</v>
+        <v>3.6999999999999998E-2</v>
       </c>
       <c r="G50" s="406">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="H50" s="406">
-        <v>-5.9999999999999993E-3</v>
+        <v>2.7999999999999997E-2</v>
       </c>
     </row>
     <row r="51" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="413" t="s">
         <v>286</v>
       </c>
       <c r="B51" s="407" t="s">
         <v>287</v>
       </c>
       <c r="C51" s="405">
-        <v>12.641</v>
+        <v>10.273</v>
       </c>
       <c r="D51" s="406">
-        <v>10.154999999999999</v>
+        <v>5.7670000000000003</v>
       </c>
       <c r="E51" s="406">
-        <v>2.4860000000000007</v>
+        <v>4.5059999999999993</v>
       </c>
       <c r="F51" s="405">
-        <v>52.079000000000001</v>
+        <v>74.438000000000002</v>
       </c>
       <c r="G51" s="406">
-        <v>34.125</v>
+        <v>49.798999999999999</v>
       </c>
       <c r="H51" s="406">
-        <v>17.954000000000001</v>
+        <v>24.639000000000003</v>
       </c>
     </row>
     <row r="52" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="413" t="s">
         <v>288</v>
       </c>
       <c r="B52" s="407" t="s">
         <v>289</v>
       </c>
       <c r="C52" s="405">
-        <v>12.638</v>
+        <v>12.284000000000001</v>
       </c>
       <c r="D52" s="406">
-        <v>4.6079999999999997</v>
+        <v>4.1040000000000001</v>
       </c>
       <c r="E52" s="406">
-        <v>8.0300000000000011</v>
+        <v>8.18</v>
       </c>
       <c r="F52" s="405">
-        <v>53.212000000000003</v>
+        <v>75.292000000000002</v>
       </c>
       <c r="G52" s="406">
-        <v>48.808999999999997</v>
+        <v>56.084000000000003</v>
       </c>
       <c r="H52" s="406">
-        <v>4.4030000000000058</v>
+        <v>19.207999999999998</v>
       </c>
     </row>
     <row r="53" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="413" t="s">
         <v>290</v>
       </c>
       <c r="B53" s="407" t="s">
         <v>291</v>
       </c>
       <c r="C53" s="405">
-        <v>33.680999999999997</v>
+        <v>33.853999999999999</v>
       </c>
       <c r="D53" s="406">
-        <v>1.343</v>
+        <v>2.7130000000000001</v>
       </c>
       <c r="E53" s="406">
-        <v>32.337999999999994</v>
+        <v>31.140999999999998</v>
       </c>
       <c r="F53" s="405">
-        <v>131.62899999999999</v>
+        <v>188.94800000000001</v>
       </c>
       <c r="G53" s="406">
-        <v>6.3890000000000002</v>
+        <v>38.795000000000002</v>
       </c>
       <c r="H53" s="406">
-        <v>125.24</v>
+        <v>150.15300000000002</v>
       </c>
     </row>
     <row r="54" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="413" t="s">
         <v>292</v>
       </c>
       <c r="B54" s="407" t="s">
         <v>293</v>
       </c>
       <c r="C54" s="405">
-        <v>6.66</v>
+        <v>5.1870000000000003</v>
       </c>
       <c r="D54" s="406">
-        <v>0.57499999999999996</v>
+        <v>0.81100000000000005</v>
       </c>
       <c r="E54" s="406">
-        <v>6.085</v>
+        <v>4.3760000000000003</v>
       </c>
       <c r="F54" s="405">
-        <v>27.472999999999999</v>
+        <v>40.435000000000002</v>
       </c>
       <c r="G54" s="406">
-        <v>4.4950000000000001</v>
+        <v>6.2709999999999999</v>
       </c>
       <c r="H54" s="406">
-        <v>22.977999999999998</v>
+        <v>34.164000000000001</v>
       </c>
     </row>
     <row r="55" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="408" t="s">
         <v>294</v>
       </c>
       <c r="B55" s="409" t="s">
         <v>295</v>
       </c>
       <c r="C55" s="410">
-        <v>3.6999999999999998E-2</v>
+        <v>0</v>
       </c>
       <c r="D55" s="411">
-        <v>61.488999999999997</v>
+        <v>0</v>
       </c>
       <c r="E55" s="411">
-        <v>-61.451999999999998</v>
+        <v>0</v>
       </c>
       <c r="F55" s="410">
         <v>3.6999999999999998E-2</v>
       </c>
       <c r="G55" s="411">
-        <v>159.131</v>
+        <v>215.37700000000001</v>
       </c>
       <c r="H55" s="411">
-        <v>-159.09399999999999</v>
+        <v>-215.34</v>
       </c>
     </row>
     <row r="56" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="413" t="s">
         <v>296</v>
       </c>
       <c r="B56" s="407" t="s">
         <v>297</v>
       </c>
       <c r="C56" s="405"/>
-      <c r="D56" s="406"/>
+      <c r="D56" s="406">
+        <v>2E-3</v>
+      </c>
       <c r="E56" s="406">
-        <v>0</v>
+        <v>-2E-3</v>
       </c>
       <c r="F56" s="405"/>
-      <c r="G56" s="406"/>
+      <c r="G56" s="406">
+        <v>2E-3</v>
+      </c>
       <c r="H56" s="406">
-        <v>0</v>
+        <v>-2E-3</v>
       </c>
     </row>
     <row r="57" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="413" t="s">
         <v>298</v>
       </c>
       <c r="B57" s="412" t="s">
         <v>299</v>
       </c>
       <c r="C57" s="405">
-        <v>6.4180000000000001</v>
+        <v>2.7909999999999999</v>
       </c>
       <c r="D57" s="406">
-        <v>1.548</v>
+        <v>1.869</v>
       </c>
       <c r="E57" s="406">
-        <v>4.87</v>
+        <v>0.92199999999999993</v>
       </c>
       <c r="F57" s="405">
-        <v>23.367000000000001</v>
+        <v>30.024000000000001</v>
       </c>
       <c r="G57" s="406">
-        <v>12.326000000000001</v>
+        <v>21.56</v>
       </c>
       <c r="H57" s="406">
-        <v>11.041</v>
+        <v>8.4640000000000022</v>
       </c>
     </row>
     <row r="58" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="413" t="s">
         <v>300</v>
       </c>
       <c r="B58" s="407" t="s">
         <v>301</v>
       </c>
       <c r="C58" s="405">
-        <v>0.58599999999999997</v>
+        <v>7.6999999999999999E-2</v>
       </c>
       <c r="D58" s="406">
-        <v>8.5000000000000006E-2</v>
+        <v>0.33400000000000002</v>
       </c>
       <c r="E58" s="406">
-        <v>0.501</v>
+        <v>-0.25700000000000001</v>
       </c>
       <c r="F58" s="405">
-        <v>2.8530000000000002</v>
+        <v>3.42</v>
       </c>
       <c r="G58" s="406">
-        <v>0.249</v>
+        <v>0.57699999999999996</v>
       </c>
       <c r="H58" s="406">
-        <v>2.6040000000000001</v>
+        <v>2.843</v>
       </c>
     </row>
     <row r="59" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="413" t="s">
         <v>302</v>
       </c>
       <c r="B59" s="407" t="s">
         <v>303</v>
       </c>
       <c r="C59" s="405">
-        <v>1.8779999999999999</v>
+        <v>3.081</v>
       </c>
       <c r="D59" s="406">
-        <v>6.9859999999999998</v>
+        <v>9.0990000000000002</v>
       </c>
       <c r="E59" s="406">
-        <v>-5.1079999999999997</v>
+        <v>-6.0180000000000007</v>
       </c>
       <c r="F59" s="405">
-        <v>9.8330000000000002</v>
+        <v>15.295999999999999</v>
       </c>
       <c r="G59" s="406">
-        <v>22.073</v>
+        <v>40.198999999999998</v>
       </c>
       <c r="H59" s="406">
-        <v>-12.24</v>
+        <v>-24.902999999999999</v>
       </c>
     </row>
     <row r="60" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="413" t="s">
         <v>304</v>
       </c>
       <c r="B60" s="407" t="s">
         <v>305</v>
       </c>
       <c r="C60" s="405">
-        <v>4.5229999999999997</v>
+        <v>3.9089999999999998</v>
       </c>
       <c r="D60" s="406">
-        <v>0.152</v>
+        <v>0.156</v>
       </c>
       <c r="E60" s="406">
-        <v>4.3709999999999996</v>
+        <v>3.7529999999999997</v>
       </c>
       <c r="F60" s="405">
-        <v>14.619</v>
+        <v>21.016999999999999</v>
       </c>
       <c r="G60" s="406">
-        <v>1.06</v>
+        <v>1.425</v>
       </c>
       <c r="H60" s="406">
-        <v>13.558999999999999</v>
+        <v>19.591999999999999</v>
       </c>
     </row>
     <row r="61" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="413" t="s">
         <v>306</v>
       </c>
       <c r="B61" s="407" t="s">
         <v>307</v>
       </c>
       <c r="C61" s="405">
-        <v>15.377000000000001</v>
+        <v>22.32</v>
       </c>
       <c r="D61" s="406">
-        <v>30.271999999999998</v>
+        <v>25.672000000000001</v>
       </c>
       <c r="E61" s="406">
-        <v>-14.894999999999998</v>
+        <v>-3.3520000000000003</v>
       </c>
       <c r="F61" s="405">
-        <v>146.69399999999999</v>
+        <v>244.26400000000001</v>
       </c>
       <c r="G61" s="406">
-        <v>136.57300000000001</v>
+        <v>198.042</v>
       </c>
       <c r="H61" s="406">
-        <v>10.120999999999981</v>
+        <v>46.222000000000008</v>
       </c>
     </row>
     <row r="62" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="413" t="s">
         <v>308</v>
       </c>
       <c r="B62" s="407" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="C62" s="405">
-        <v>183.84700000000001</v>
+        <v>586.05899999999997</v>
       </c>
       <c r="D62" s="406">
-        <v>377.459</v>
+        <v>691.80700000000002</v>
       </c>
       <c r="E62" s="406">
-        <v>-193.61199999999999</v>
+        <v>-105.74800000000005</v>
       </c>
       <c r="F62" s="405">
-        <v>757.53599999999994</v>
+        <v>2296.2049999999999</v>
       </c>
       <c r="G62" s="406">
-        <v>2475.431</v>
+        <v>3597.7289999999998</v>
       </c>
       <c r="H62" s="406">
-        <v>-1717.895</v>
+        <v>-1301.5239999999999</v>
       </c>
     </row>
     <row r="63" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="413" t="s">
         <v>309</v>
       </c>
       <c r="B63" s="407" t="s">
         <v>310</v>
       </c>
       <c r="C63" s="405">
+        <v>3.4000000000000002E-2</v>
+      </c>
+      <c r="D63" s="406">
         <v>0</v>
       </c>
-      <c r="D63" s="406">
+      <c r="E63" s="406">
         <v>3.4000000000000002E-2</v>
       </c>
-      <c r="E63" s="406">
-[...1 lines deleted...]
-      </c>
       <c r="F63" s="405">
-        <v>0.03</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="G63" s="406">
-        <v>0.2</v>
+        <v>0.21199999999999999</v>
       </c>
       <c r="H63" s="406">
-        <v>-0.17</v>
+        <v>-0.124</v>
       </c>
     </row>
     <row r="64" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="413" t="s">
         <v>311</v>
       </c>
       <c r="B64" s="407" t="s">
         <v>312</v>
       </c>
       <c r="C64" s="405">
-        <v>7.8E-2</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="D64" s="406">
-        <v>0.17599999999999999</v>
+        <v>0.16900000000000001</v>
       </c>
       <c r="E64" s="406">
-        <v>-9.799999999999999E-2</v>
+        <v>-0.126</v>
       </c>
       <c r="F64" s="405">
-        <v>0.191</v>
+        <v>0.47499999999999998</v>
       </c>
       <c r="G64" s="406">
-        <v>0.61699999999999999</v>
+        <v>1.1140000000000001</v>
       </c>
       <c r="H64" s="406">
-        <v>-0.42599999999999999</v>
+        <v>-0.63900000000000012</v>
       </c>
     </row>
     <row r="65" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="408" t="s">
         <v>313</v>
       </c>
       <c r="B65" s="407" t="s">
         <v>314</v>
       </c>
       <c r="C65" s="410">
-        <v>0.106</v>
+        <v>6.6000000000000003E-2</v>
       </c>
       <c r="D65" s="411">
-        <v>0</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="E65" s="411">
-        <v>0.106</v>
+        <v>-2.4999999999999994E-2</v>
       </c>
       <c r="F65" s="410">
-        <v>0.38800000000000001</v>
+        <v>0.50700000000000001</v>
       </c>
       <c r="G65" s="411">
-        <v>0</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="H65" s="411">
-        <v>0.38800000000000001</v>
+        <v>0.41600000000000004</v>
       </c>
     </row>
     <row r="66" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="413" t="s">
         <v>315</v>
       </c>
       <c r="B66" s="414" t="s">
         <v>316</v>
       </c>
       <c r="C66" s="405">
-        <v>1.27</v>
+        <v>1.363</v>
       </c>
       <c r="D66" s="406">
-        <v>55.134</v>
+        <v>1.754</v>
       </c>
       <c r="E66" s="406">
-        <v>-53.863999999999997</v>
+        <v>-0.39100000000000001</v>
       </c>
       <c r="F66" s="405">
-        <v>8.3520000000000003</v>
+        <v>11.292999999999999</v>
       </c>
       <c r="G66" s="406">
-        <v>59.05</v>
+        <v>58.292999999999999</v>
       </c>
       <c r="H66" s="406">
-        <v>-50.697999999999993</v>
+        <v>-47</v>
       </c>
     </row>
     <row r="67" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="413" t="s">
         <v>317</v>
       </c>
       <c r="B67" s="407" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C67" s="405">
-        <v>894.66600000000005</v>
+        <v>773.077</v>
       </c>
       <c r="D67" s="406">
-        <v>1341.7629999999999</v>
+        <v>1122.2260000000001</v>
       </c>
       <c r="E67" s="406">
-        <v>-447.09699999999987</v>
+        <v>-349.14900000000011</v>
       </c>
       <c r="F67" s="405">
-        <v>3724.5619999999999</v>
+        <v>5266.6710000000003</v>
       </c>
       <c r="G67" s="406">
-        <v>5530.5410000000002</v>
+        <v>8005.9229999999998</v>
       </c>
       <c r="H67" s="406">
-        <v>-1805.9790000000003</v>
+        <v>-2739.2519999999995</v>
       </c>
     </row>
     <row r="68" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="413" t="s">
         <v>318</v>
       </c>
       <c r="B68" s="407" t="s">
         <v>319</v>
       </c>
       <c r="C68" s="405">
-        <v>4.47</v>
+        <v>3.7639999999999998</v>
       </c>
       <c r="D68" s="406">
-        <v>3.7999999999999999E-2</v>
+        <v>0.223</v>
       </c>
       <c r="E68" s="406">
-        <v>4.4319999999999995</v>
+        <v>3.5409999999999999</v>
       </c>
       <c r="F68" s="405">
-        <v>19.498999999999999</v>
+        <v>26.940999999999999</v>
       </c>
       <c r="G68" s="406">
-        <v>0.125</v>
+        <v>118.342</v>
       </c>
       <c r="H68" s="406">
-        <v>19.373999999999999</v>
+        <v>-91.400999999999996</v>
       </c>
     </row>
     <row r="69" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="413" t="s">
         <v>320</v>
       </c>
       <c r="B69" s="407" t="s">
         <v>321</v>
       </c>
       <c r="C69" s="405">
-        <v>12.465</v>
+        <v>12.904</v>
       </c>
       <c r="D69" s="406">
-        <v>96.441999999999993</v>
+        <v>4.7679999999999998</v>
       </c>
       <c r="E69" s="406">
-        <v>-83.97699999999999</v>
+        <v>8.1359999999999992</v>
       </c>
       <c r="F69" s="405">
-        <v>71.418000000000006</v>
+        <v>100.88500000000001</v>
       </c>
       <c r="G69" s="406">
-        <v>107.761</v>
+        <v>157.499</v>
       </c>
       <c r="H69" s="406">
-        <v>-36.342999999999989</v>
+        <v>-56.61399999999999</v>
       </c>
     </row>
     <row r="70" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="413" t="s">
         <v>322</v>
       </c>
       <c r="B70" s="407" t="s">
         <v>323</v>
       </c>
       <c r="C70" s="405">
-        <v>2.4E-2</v>
+        <v>0</v>
       </c>
       <c r="D70" s="406">
-        <v>1E-3</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="E70" s="406">
-        <v>2.3E-2</v>
+        <v>-5.0000000000000001E-3</v>
       </c>
       <c r="F70" s="405">
-        <v>0.27</v>
+        <v>0.27200000000000002</v>
       </c>
       <c r="G70" s="406">
-        <v>2E-3</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="H70" s="406">
-        <v>0.26800000000000002</v>
+        <v>0.26500000000000001</v>
       </c>
     </row>
     <row r="71" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="413" t="s">
         <v>324</v>
       </c>
       <c r="B71" s="407" t="s">
         <v>325</v>
       </c>
       <c r="C71" s="405">
-        <v>22.692</v>
+        <v>18.251000000000001</v>
       </c>
       <c r="D71" s="406">
-        <v>8.0500000000000007</v>
+        <v>12.920999999999999</v>
       </c>
       <c r="E71" s="406">
-        <v>14.641999999999999</v>
+        <v>5.3300000000000018</v>
       </c>
       <c r="F71" s="405">
-        <v>76.483000000000004</v>
+        <v>124.28400000000001</v>
       </c>
       <c r="G71" s="406">
-        <v>40.487000000000002</v>
+        <v>75.396000000000001</v>
       </c>
       <c r="H71" s="406">
-        <v>35.996000000000002</v>
+        <v>48.888000000000005</v>
       </c>
     </row>
     <row r="72" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="413" t="s">
         <v>326</v>
       </c>
       <c r="B72" s="407" t="s">
         <v>327</v>
       </c>
       <c r="C72" s="405">
-        <v>0.79300000000000004</v>
+        <v>0.89500000000000002</v>
       </c>
       <c r="D72" s="406">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="E72" s="406">
-        <v>0.79300000000000004</v>
+        <v>0.89300000000000002</v>
       </c>
       <c r="F72" s="405">
-        <v>3.0019999999999998</v>
+        <v>4.9509999999999996</v>
       </c>
       <c r="G72" s="406">
-        <v>5.0110000000000001</v>
+        <v>5.0129999999999999</v>
       </c>
       <c r="H72" s="406">
-        <v>-2.0090000000000003</v>
+        <v>-6.2000000000000277E-2</v>
       </c>
     </row>
     <row r="73" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="413" t="s">
         <v>328</v>
       </c>
       <c r="B73" s="407" t="s">
         <v>329</v>
       </c>
       <c r="C73" s="405"/>
       <c r="D73" s="406">
         <v>0</v>
       </c>
       <c r="E73" s="406">
         <v>0</v>
       </c>
       <c r="F73" s="405"/>
       <c r="G73" s="406">
         <v>1E-3</v>
       </c>
       <c r="H73" s="406">
         <v>-1E-3</v>
       </c>
     </row>
     <row r="74" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="413" t="s">
         <v>330</v>
       </c>
       <c r="B74" s="407" t="s">
         <v>331</v>
       </c>
       <c r="C74" s="405">
-        <v>0.60399999999999998</v>
+        <v>0.39200000000000002</v>
       </c>
       <c r="D74" s="406">
-        <v>0.245</v>
+        <v>0.624</v>
       </c>
       <c r="E74" s="406">
-        <v>0.35899999999999999</v>
+        <v>-0.23199999999999998</v>
       </c>
       <c r="F74" s="405">
-        <v>2.1880000000000002</v>
+        <v>2.7719999999999998</v>
       </c>
       <c r="G74" s="406">
-        <v>0.99</v>
+        <v>1.804</v>
       </c>
       <c r="H74" s="406">
-        <v>1.1980000000000002</v>
+        <v>0.96799999999999975</v>
       </c>
     </row>
     <row r="75" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="408" t="s">
         <v>332</v>
       </c>
       <c r="B75" s="407" t="s">
         <v>333</v>
       </c>
       <c r="C75" s="410">
-        <v>2.6230000000000002</v>
+        <v>1.0489999999999999</v>
       </c>
       <c r="D75" s="411">
-        <v>0.38900000000000001</v>
+        <v>0.11700000000000001</v>
       </c>
       <c r="E75" s="411">
-        <v>2.234</v>
+        <v>0.93199999999999994</v>
       </c>
       <c r="F75" s="410">
-        <v>6.1779999999999999</v>
+        <v>8.5690000000000008</v>
       </c>
       <c r="G75" s="411">
-        <v>0.84699999999999998</v>
+        <v>1.4610000000000001</v>
       </c>
       <c r="H75" s="411">
-        <v>5.3309999999999995</v>
+        <v>7.1080000000000005</v>
       </c>
     </row>
     <row r="76" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="413" t="s">
         <v>334</v>
       </c>
       <c r="B76" s="414" t="s">
         <v>335</v>
       </c>
       <c r="C76" s="405"/>
       <c r="D76" s="406">
         <v>0</v>
       </c>
       <c r="E76" s="406">
         <v>0</v>
       </c>
       <c r="F76" s="405"/>
       <c r="G76" s="406">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="H76" s="406">
         <v>-7.0000000000000001E-3</v>
       </c>
     </row>
     <row r="77" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="413" t="s">
         <v>336</v>
       </c>
       <c r="B77" s="407" t="s">
         <v>337</v>
       </c>
       <c r="C77" s="405">
-        <v>5.5949999999999998</v>
+        <v>3.9239999999999999</v>
       </c>
       <c r="D77" s="406">
-        <v>2.5779999999999998</v>
+        <v>1.708</v>
       </c>
       <c r="E77" s="406">
-        <v>3.0169999999999999</v>
+        <v>2.2160000000000002</v>
       </c>
       <c r="F77" s="405">
-        <v>22.068000000000001</v>
+        <v>30.31</v>
       </c>
       <c r="G77" s="406">
-        <v>12.561</v>
+        <v>16.611999999999998</v>
       </c>
       <c r="H77" s="406">
-        <v>9.5070000000000014</v>
+        <v>13.698</v>
       </c>
     </row>
     <row r="78" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="413" t="s">
         <v>338</v>
       </c>
       <c r="B78" s="407" t="s">
         <v>339</v>
       </c>
       <c r="C78" s="405">
-        <v>8008.0590000000002</v>
+        <v>8008.491</v>
       </c>
       <c r="D78" s="406">
-        <v>230.30699999999999</v>
+        <v>126.961</v>
       </c>
       <c r="E78" s="406">
-        <v>7777.7520000000004</v>
+        <v>7881.53</v>
       </c>
       <c r="F78" s="405">
-        <v>35164.851999999999</v>
+        <v>51363.258000000002</v>
       </c>
       <c r="G78" s="406">
-        <v>812.529</v>
+        <v>1089.7360000000001</v>
       </c>
       <c r="H78" s="406">
-        <v>34352.322999999997</v>
+        <v>50273.522000000004</v>
       </c>
     </row>
     <row r="79" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="413" t="s">
         <v>340</v>
       </c>
       <c r="B79" s="407" t="s">
         <v>341</v>
       </c>
       <c r="C79" s="405">
-        <v>146.37799999999999</v>
+        <v>672.27200000000005</v>
       </c>
       <c r="D79" s="406">
-        <v>25.771000000000001</v>
+        <v>26.733000000000001</v>
       </c>
       <c r="E79" s="406">
-        <v>120.60699999999999</v>
+        <v>645.5390000000001</v>
       </c>
       <c r="F79" s="405">
-        <v>1008.662</v>
+        <v>1810.394</v>
       </c>
       <c r="G79" s="406">
-        <v>131.834</v>
+        <v>186.21700000000001</v>
       </c>
       <c r="H79" s="406">
-        <v>876.82799999999997</v>
+        <v>1624.1769999999999</v>
       </c>
     </row>
     <row r="80" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="413" t="s">
         <v>342</v>
       </c>
       <c r="B80" s="407" t="s">
         <v>343</v>
       </c>
       <c r="C80" s="405">
-        <v>1.3680000000000001</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="D80" s="406">
-        <v>1.712</v>
+        <v>3.548</v>
       </c>
       <c r="E80" s="406">
-        <v>-0.34399999999999986</v>
+        <v>-2.448</v>
       </c>
       <c r="F80" s="405">
-        <v>13.984999999999999</v>
+        <v>15.792999999999999</v>
       </c>
       <c r="G80" s="406">
-        <v>9.5380000000000003</v>
+        <v>15.827999999999999</v>
       </c>
       <c r="H80" s="406">
-        <v>4.4469999999999992</v>
+        <v>-3.5000000000000142E-2</v>
       </c>
     </row>
     <row r="81" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="413" t="s">
         <v>344</v>
       </c>
       <c r="B81" s="407" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C81" s="405">
-        <v>1255.92</v>
+        <v>1887.877</v>
       </c>
       <c r="D81" s="406">
-        <v>403.40300000000002</v>
+        <v>469.90499999999997</v>
       </c>
       <c r="E81" s="406">
-        <v>852.51700000000005</v>
+        <v>1417.972</v>
       </c>
       <c r="F81" s="405">
-        <v>4958.3429999999998</v>
+        <v>8433.1029999999992</v>
       </c>
       <c r="G81" s="406">
-        <v>1745.663</v>
+        <v>2569.0619999999999</v>
       </c>
       <c r="H81" s="406">
-        <v>3212.68</v>
+        <v>5864.0409999999993</v>
       </c>
     </row>
     <row r="82" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A82" s="413" t="s">
         <v>345</v>
       </c>
       <c r="B82" s="407" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="C82" s="405">
-        <v>950.85799999999995</v>
+        <v>619.07399999999996</v>
       </c>
       <c r="D82" s="406">
-        <v>664.88</v>
+        <v>595.57000000000005</v>
       </c>
       <c r="E82" s="406">
-        <v>285.97799999999995</v>
+        <v>23.503999999999905</v>
       </c>
       <c r="F82" s="405">
-        <v>3317.5549999999998</v>
+        <v>4555.326</v>
       </c>
       <c r="G82" s="406">
-        <v>2566.9110000000001</v>
+        <v>3716.8690000000001</v>
       </c>
       <c r="H82" s="406">
-        <v>750.64399999999978</v>
+        <v>838.45699999999988</v>
       </c>
     </row>
     <row r="83" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="413" t="s">
         <v>346</v>
       </c>
       <c r="B83" s="407" t="s">
         <v>347</v>
       </c>
       <c r="C83" s="405">
-        <v>0.82</v>
+        <v>0.61499999999999999</v>
       </c>
       <c r="D83" s="406">
-        <v>0.222</v>
+        <v>0.122</v>
       </c>
       <c r="E83" s="406">
-        <v>0.59799999999999998</v>
+        <v>0.49299999999999999</v>
       </c>
       <c r="F83" s="405">
-        <v>7.1740000000000004</v>
+        <v>8.3640000000000008</v>
       </c>
       <c r="G83" s="406">
-        <v>6.4640000000000004</v>
+        <v>6.7720000000000002</v>
       </c>
       <c r="H83" s="406">
-        <v>0.71</v>
+        <v>1.5920000000000005</v>
       </c>
     </row>
     <row r="84" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="413" t="s">
         <v>348</v>
       </c>
       <c r="B84" s="407" t="s">
         <v>349</v>
       </c>
       <c r="C84" s="405">
-        <v>0.46899999999999997</v>
+        <v>1.6279999999999999</v>
       </c>
       <c r="D84" s="406">
         <v>0</v>
       </c>
       <c r="E84" s="406">
-        <v>0.46899999999999997</v>
+        <v>1.6279999999999999</v>
       </c>
       <c r="F84" s="405">
-        <v>8.8670000000000009</v>
+        <v>12.412000000000001</v>
       </c>
       <c r="G84" s="406">
         <v>102.416</v>
       </c>
       <c r="H84" s="406">
-        <v>-93.548999999999992</v>
+        <v>-90.003999999999991</v>
       </c>
     </row>
     <row r="85" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="408" t="s">
         <v>350</v>
       </c>
       <c r="B85" s="407" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C85" s="410">
-        <v>697.14700000000005</v>
+        <v>312.423</v>
       </c>
       <c r="D85" s="411">
-        <v>101.745</v>
+        <v>423.57499999999999</v>
       </c>
       <c r="E85" s="411">
-        <v>595.40200000000004</v>
+        <v>-111.15199999999999</v>
       </c>
       <c r="F85" s="410">
-        <v>4619.2340000000004</v>
+        <v>5255.15</v>
       </c>
       <c r="G85" s="411">
-        <v>423.40800000000002</v>
+        <v>939.98599999999999</v>
       </c>
       <c r="H85" s="411">
-        <v>4195.826</v>
+        <v>4315.1639999999998</v>
       </c>
     </row>
     <row r="86" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="413" t="s">
         <v>351</v>
       </c>
       <c r="B86" s="414" t="s">
         <v>352</v>
       </c>
       <c r="C86" s="405">
-        <v>151.56100000000001</v>
+        <v>121.592</v>
       </c>
       <c r="D86" s="406">
-        <v>200.88200000000001</v>
+        <v>147.36699999999999</v>
       </c>
       <c r="E86" s="406">
-        <v>-49.320999999999998</v>
+        <v>-25.774999999999991</v>
       </c>
       <c r="F86" s="405">
-        <v>601.12400000000002</v>
+        <v>839.73</v>
       </c>
       <c r="G86" s="406">
-        <v>779.71900000000005</v>
+        <v>1162.08</v>
       </c>
       <c r="H86" s="406">
-        <v>-178.59500000000003</v>
+        <v>-322.34999999999991</v>
       </c>
     </row>
     <row r="87" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="413" t="s">
         <v>353</v>
       </c>
       <c r="B87" s="407" t="s">
-        <v>91</v>
+        <v>354</v>
       </c>
       <c r="C87" s="405">
-        <v>183.38</v>
+        <v>179.35400000000001</v>
       </c>
       <c r="D87" s="406">
-        <v>454.62700000000001</v>
+        <v>397.82</v>
       </c>
       <c r="E87" s="406">
-        <v>-271.24700000000001</v>
+        <v>-218.46599999999998</v>
       </c>
       <c r="F87" s="405">
-        <v>866.03</v>
+        <v>1187.3710000000001</v>
       </c>
       <c r="G87" s="406">
-        <v>2183.3009999999999</v>
+        <v>3008.9960000000001</v>
       </c>
       <c r="H87" s="406">
-        <v>-1317.271</v>
+        <v>-1821.625</v>
       </c>
     </row>
     <row r="88" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="413" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B88" s="407" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C88" s="405">
-        <v>0.98199999999999998</v>
+        <v>0.95899999999999996</v>
       </c>
       <c r="D88" s="406">
-        <v>1.1120000000000001</v>
+        <v>1.7210000000000001</v>
       </c>
       <c r="E88" s="406">
-        <v>-0.13000000000000012</v>
+        <v>-0.76200000000000012</v>
       </c>
       <c r="F88" s="405">
-        <v>3.891</v>
+        <v>5.4969999999999999</v>
       </c>
       <c r="G88" s="406">
-        <v>4.5179999999999998</v>
+        <v>7.585</v>
       </c>
       <c r="H88" s="406">
-        <v>-0.62699999999999978</v>
+        <v>-2.0880000000000001</v>
       </c>
     </row>
     <row r="89" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="413" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B89" s="407" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C89" s="405">
-        <v>3085.913</v>
+        <v>3271.346</v>
       </c>
       <c r="D89" s="406">
-        <v>5267.4210000000003</v>
+        <v>5693.4070000000002</v>
       </c>
       <c r="E89" s="406">
-        <v>-2181.5080000000003</v>
+        <v>-2422.0610000000001</v>
       </c>
       <c r="F89" s="405">
-        <v>14466.482</v>
+        <v>21044.453000000001</v>
       </c>
       <c r="G89" s="406">
-        <v>26143.359</v>
+        <v>38505.769999999997</v>
       </c>
       <c r="H89" s="406">
-        <v>-11676.877</v>
+        <v>-17461.316999999995</v>
       </c>
     </row>
     <row r="90" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="413" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B90" s="407" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C90" s="405">
-        <v>15.308999999999999</v>
+        <v>14.032999999999999</v>
       </c>
       <c r="D90" s="406">
-        <v>2.641</v>
+        <v>3.8570000000000002</v>
       </c>
       <c r="E90" s="406">
-        <v>12.667999999999999</v>
+        <v>10.175999999999998</v>
       </c>
       <c r="F90" s="405">
-        <v>65.415999999999997</v>
+        <v>92.911000000000001</v>
       </c>
       <c r="G90" s="406">
-        <v>19.263000000000002</v>
+        <v>32.317999999999998</v>
       </c>
       <c r="H90" s="406">
-        <v>46.152999999999992</v>
+        <v>60.593000000000004</v>
       </c>
     </row>
     <row r="91" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A91" s="413" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B91" s="407" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C91" s="405">
-        <v>7.9530000000000003</v>
+        <v>2.8490000000000002</v>
       </c>
       <c r="D91" s="406">
-        <v>5.4930000000000003</v>
+        <v>2.8519999999999999</v>
       </c>
       <c r="E91" s="406">
-        <v>2.46</v>
+        <v>-2.9999999999996696E-3</v>
       </c>
       <c r="F91" s="405">
-        <v>29.55</v>
+        <v>37.307000000000002</v>
       </c>
       <c r="G91" s="406">
-        <v>13.944000000000001</v>
+        <v>22.943999999999999</v>
       </c>
       <c r="H91" s="406">
-        <v>15.606</v>
+        <v>14.363000000000003</v>
       </c>
     </row>
     <row r="92" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A92" s="413" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B92" s="407" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C92" s="405">
-        <v>3.923</v>
+        <v>5.6890000000000001</v>
       </c>
       <c r="D92" s="406">
-        <v>1.7430000000000001</v>
+        <v>2.0369999999999999</v>
       </c>
       <c r="E92" s="406">
-        <v>2.1799999999999997</v>
+        <v>3.6520000000000001</v>
       </c>
       <c r="F92" s="405">
-        <v>24.826000000000001</v>
+        <v>36.783000000000001</v>
       </c>
       <c r="G92" s="406">
-        <v>5.7850000000000001</v>
+        <v>9.0630000000000006</v>
       </c>
       <c r="H92" s="406">
-        <v>19.041</v>
+        <v>27.72</v>
       </c>
     </row>
     <row r="93" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A93" s="413" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B93" s="407" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C93" s="405">
-        <v>0</v>
+        <v>0.75900000000000001</v>
       </c>
       <c r="D93" s="406">
         <v>1E-3</v>
       </c>
       <c r="E93" s="406">
-        <v>-1E-3</v>
+        <v>0.75800000000000001</v>
       </c>
       <c r="F93" s="405">
-        <v>0.55500000000000005</v>
+        <v>1.341</v>
       </c>
       <c r="G93" s="406">
-        <v>1E-3</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="H93" s="406">
-        <v>0.55400000000000005</v>
+        <v>1.3380000000000001</v>
       </c>
     </row>
     <row r="94" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="413" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B94" s="407" t="s">
         <v>62</v>
       </c>
       <c r="C94" s="405">
-        <v>2986.556</v>
+        <v>3159.7260000000001</v>
       </c>
       <c r="D94" s="406">
-        <v>8906.7909999999993</v>
+        <v>9407.8169999999991</v>
       </c>
       <c r="E94" s="406">
-        <v>-5920.2349999999988</v>
+        <v>-6248.0909999999985</v>
       </c>
       <c r="F94" s="405">
-        <v>13155.045</v>
+        <v>19269.063999999998</v>
       </c>
       <c r="G94" s="406">
-        <v>36393.612999999998</v>
+        <v>55998.559999999998</v>
       </c>
       <c r="H94" s="406">
-        <v>-23238.567999999999</v>
+        <v>-36729.495999999999</v>
       </c>
     </row>
     <row r="95" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A95" s="408" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B95" s="407" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C95" s="410"/>
       <c r="D95" s="411"/>
       <c r="E95" s="411">
         <v>0</v>
       </c>
       <c r="F95" s="410"/>
       <c r="G95" s="411"/>
       <c r="H95" s="411">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A96" s="413" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B96" s="414" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C96" s="405">
-        <v>0.51</v>
+        <v>0.23300000000000001</v>
       </c>
       <c r="D96" s="406">
-        <v>0</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="E96" s="406">
-        <v>0.51</v>
+        <v>0.23</v>
       </c>
       <c r="F96" s="405">
-        <v>1.2689999999999999</v>
+        <v>1.61</v>
       </c>
       <c r="G96" s="406">
-        <v>0</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="H96" s="406">
-        <v>1.2689999999999999</v>
+        <v>1.6070000000000002</v>
       </c>
     </row>
     <row r="97" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A97" s="413" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B97" s="407" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C97" s="405">
-        <v>7.3609999999999998</v>
+        <v>10.308</v>
       </c>
       <c r="D97" s="406">
-        <v>1.274</v>
+        <v>126.949</v>
       </c>
       <c r="E97" s="406">
-        <v>6.0869999999999997</v>
+        <v>-116.64099999999999</v>
       </c>
       <c r="F97" s="405">
-        <v>28.262</v>
+        <v>46.62</v>
       </c>
       <c r="G97" s="406">
-        <v>419.06700000000001</v>
+        <v>546.01599999999996</v>
       </c>
       <c r="H97" s="406">
-        <v>-390.80500000000001</v>
+        <v>-499.39599999999996</v>
       </c>
     </row>
     <row r="98" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A98" s="413" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B98" s="407" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C98" s="405">
-        <v>0.878</v>
+        <v>1.0740000000000001</v>
       </c>
       <c r="D98" s="406">
         <v>0</v>
       </c>
       <c r="E98" s="406">
-        <v>0.878</v>
+        <v>1.0740000000000001</v>
       </c>
       <c r="F98" s="405">
-        <v>4.0999999999999996</v>
+        <v>5.4969999999999999</v>
       </c>
       <c r="G98" s="406">
         <v>0</v>
       </c>
       <c r="H98" s="406">
-        <v>4.0999999999999996</v>
+        <v>5.4969999999999999</v>
       </c>
     </row>
     <row r="99" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="413" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B99" s="407" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C99" s="405">
-        <v>1.0940000000000001</v>
+        <v>0.49199999999999999</v>
       </c>
       <c r="D99" s="406">
-        <v>2.5659999999999998</v>
+        <v>3.363</v>
       </c>
       <c r="E99" s="406">
-        <v>-1.4719999999999998</v>
+        <v>-2.871</v>
       </c>
       <c r="F99" s="405">
-        <v>4.7039999999999997</v>
+        <v>5.8719999999999999</v>
       </c>
       <c r="G99" s="406">
-        <v>12.032999999999999</v>
+        <v>17.785</v>
       </c>
       <c r="H99" s="406">
-        <v>-7.3289999999999997</v>
+        <v>-11.913</v>
       </c>
     </row>
     <row r="100" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A100" s="413" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B100" s="407" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C100" s="405">
-        <v>7.3869999999999996</v>
+        <v>7.9180000000000001</v>
       </c>
       <c r="D100" s="406">
-        <v>2.1440000000000001</v>
+        <v>1.5660000000000001</v>
       </c>
       <c r="E100" s="406">
-        <v>5.2429999999999994</v>
+        <v>6.3520000000000003</v>
       </c>
       <c r="F100" s="405">
-        <v>32.777000000000001</v>
+        <v>54.798000000000002</v>
       </c>
       <c r="G100" s="406">
-        <v>9.4580000000000002</v>
+        <v>13.109</v>
       </c>
       <c r="H100" s="406">
-        <v>23.319000000000003</v>
+        <v>41.689</v>
       </c>
     </row>
     <row r="101" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A101" s="413" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B101" s="407" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C101" s="405">
-        <v>3.51</v>
+        <v>4.3470000000000004</v>
       </c>
       <c r="D101" s="406">
-        <v>0.61899999999999999</v>
+        <v>0.14599999999999999</v>
       </c>
       <c r="E101" s="406">
-        <v>2.891</v>
+        <v>4.2010000000000005</v>
       </c>
       <c r="F101" s="405">
-        <v>17.731000000000002</v>
+        <v>25.838999999999999</v>
       </c>
       <c r="G101" s="406">
-        <v>1.764</v>
+        <v>2.101</v>
       </c>
       <c r="H101" s="406">
-        <v>15.967000000000002</v>
+        <v>23.738</v>
       </c>
     </row>
     <row r="102" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A102" s="413" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B102" s="407" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C102" s="405">
-        <v>1.806</v>
+        <v>2.3130000000000002</v>
       </c>
       <c r="D102" s="406">
-        <v>0.01</v>
+        <v>9.7000000000000003E-2</v>
       </c>
       <c r="E102" s="406">
-        <v>1.796</v>
+        <v>2.2160000000000002</v>
       </c>
       <c r="F102" s="405">
-        <v>4.6130000000000004</v>
+        <v>7.6609999999999996</v>
       </c>
       <c r="G102" s="406">
-        <v>4.3999999999999997E-2</v>
+        <v>0.14199999999999999</v>
       </c>
       <c r="H102" s="406">
-        <v>4.5690000000000008</v>
+        <v>7.5189999999999992</v>
       </c>
     </row>
     <row r="103" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A103" s="413" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B103" s="407" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C103" s="405">
-        <v>7.3999999999999996E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="D103" s="406">
-        <v>0</v>
+        <v>1.083</v>
       </c>
       <c r="E103" s="406">
-        <v>7.3999999999999996E-2</v>
+        <v>-1.0509999999999999</v>
       </c>
       <c r="F103" s="405">
-        <v>0.29599999999999999</v>
+        <v>0.36799999999999999</v>
       </c>
       <c r="G103" s="406">
-        <v>0</v>
+        <v>1.083</v>
       </c>
       <c r="H103" s="406">
-        <v>0.29599999999999999</v>
+        <v>-0.71499999999999997</v>
       </c>
     </row>
     <row r="104" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A104" s="413" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B104" s="407" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C104" s="405">
-        <v>0.93400000000000005</v>
+        <v>1.0629999999999999</v>
       </c>
       <c r="D104" s="406">
-        <v>32.680999999999997</v>
+        <v>9.7000000000000003E-2</v>
       </c>
       <c r="E104" s="406">
-        <v>-31.746999999999996</v>
+        <v>0.96599999999999997</v>
       </c>
       <c r="F104" s="405">
-        <v>3.165</v>
+        <v>5.0410000000000004</v>
       </c>
       <c r="G104" s="406">
-        <v>32.680999999999997</v>
+        <v>25.087</v>
       </c>
       <c r="H104" s="406">
-        <v>-29.515999999999998</v>
+        <v>-20.045999999999999</v>
       </c>
     </row>
     <row r="105" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A105" s="408" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B105" s="407" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C105" s="410">
-        <v>9.2260000000000009</v>
+        <v>6.5730000000000004</v>
       </c>
       <c r="D105" s="411">
-        <v>4.234</v>
+        <v>3.1589999999999998</v>
       </c>
       <c r="E105" s="411">
-        <v>4.9920000000000009</v>
+        <v>3.4140000000000006</v>
       </c>
       <c r="F105" s="410">
-        <v>44.158999999999999</v>
+        <v>61.075000000000003</v>
       </c>
       <c r="G105" s="411">
-        <v>17.754999999999999</v>
+        <v>25.199000000000002</v>
       </c>
       <c r="H105" s="411">
-        <v>26.404</v>
+        <v>35.876000000000005</v>
       </c>
     </row>
     <row r="106" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A106" s="413" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B106" s="414" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C106" s="405">
-        <v>9.4130000000000003</v>
+        <v>7.3109999999999999</v>
       </c>
       <c r="D106" s="406">
-        <v>4.5490000000000004</v>
+        <v>3.4409999999999998</v>
       </c>
       <c r="E106" s="406">
-        <v>4.8639999999999999</v>
+        <v>3.87</v>
       </c>
       <c r="F106" s="405">
-        <v>30.071000000000002</v>
+        <v>47.003999999999998</v>
       </c>
       <c r="G106" s="406">
-        <v>29.143000000000001</v>
+        <v>37.186</v>
       </c>
       <c r="H106" s="406">
-        <v>0.92800000000000082</v>
+        <v>9.8179999999999978</v>
       </c>
     </row>
     <row r="107" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A107" s="413" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B107" s="407" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C107" s="405">
-        <v>17.748999999999999</v>
+        <v>12.359</v>
       </c>
       <c r="D107" s="406">
-        <v>0.68</v>
+        <v>0.66100000000000003</v>
       </c>
       <c r="E107" s="406">
-        <v>17.068999999999999</v>
+        <v>11.698</v>
       </c>
       <c r="F107" s="405">
-        <v>61.533999999999999</v>
+        <v>91.965999999999994</v>
       </c>
       <c r="G107" s="406">
-        <v>2.766</v>
+        <v>4.024</v>
       </c>
       <c r="H107" s="406">
-        <v>58.768000000000001</v>
+        <v>87.941999999999993</v>
       </c>
     </row>
     <row r="108" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A108" s="413" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B108" s="407" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C108" s="405">
-        <v>2.0019999999999998</v>
+        <v>1.3520000000000001</v>
       </c>
       <c r="D108" s="406">
-        <v>25.481999999999999</v>
+        <v>11.749000000000001</v>
       </c>
       <c r="E108" s="406">
-        <v>-23.48</v>
+        <v>-10.397</v>
       </c>
       <c r="F108" s="405">
-        <v>6.8369999999999997</v>
+        <v>10.564</v>
       </c>
       <c r="G108" s="406">
-        <v>88.69</v>
+        <v>122.529</v>
       </c>
       <c r="H108" s="406">
-        <v>-81.852999999999994</v>
+        <v>-111.965</v>
       </c>
     </row>
     <row r="109" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A109" s="413" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B109" s="407" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C109" s="405">
-        <v>11020.584999999999</v>
+        <v>11165.671</v>
       </c>
       <c r="D109" s="406">
-        <v>10884.645</v>
+        <v>11429.126</v>
       </c>
       <c r="E109" s="406">
-        <v>135.93999999999869</v>
+        <v>-263.45499999999993</v>
       </c>
       <c r="F109" s="405">
-        <v>46203.161</v>
+        <v>66950.106</v>
       </c>
       <c r="G109" s="406">
-        <v>47532.584999999999</v>
+        <v>70017.14</v>
       </c>
       <c r="H109" s="406">
-        <v>-1329.4239999999991</v>
+        <v>-3067.0339999999997</v>
       </c>
     </row>
     <row r="110" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A110" s="413" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B110" s="407" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C110" s="405">
-        <v>0</v>
+        <v>2.5999999999999999E-2</v>
       </c>
       <c r="D110" s="406">
-        <v>9.7000000000000003E-2</v>
+        <v>7.1999999999999995E-2</v>
       </c>
       <c r="E110" s="406">
-        <v>-9.7000000000000003E-2</v>
+        <v>-4.5999999999999999E-2</v>
       </c>
       <c r="F110" s="405">
-        <v>0.34599999999999997</v>
+        <v>0.38400000000000001</v>
       </c>
       <c r="G110" s="406">
-        <v>0.56100000000000005</v>
+        <v>0.66700000000000004</v>
       </c>
       <c r="H110" s="406">
-        <v>-0.21500000000000008</v>
+        <v>-0.28300000000000003</v>
       </c>
     </row>
     <row r="111" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A111" s="413" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B111" s="407" t="s">
         <v>56</v>
       </c>
       <c r="C111" s="405">
-        <v>3457.1030000000001</v>
+        <v>3487.7069999999999</v>
       </c>
       <c r="D111" s="406">
-        <v>3168.768</v>
+        <v>2271.9279999999999</v>
       </c>
       <c r="E111" s="406">
-        <v>288.33500000000004</v>
+        <v>1215.779</v>
       </c>
       <c r="F111" s="405">
-        <v>16457.685000000001</v>
+        <v>23350.795999999998</v>
       </c>
       <c r="G111" s="406">
-        <v>10847.031999999999</v>
+        <v>15759.235000000001</v>
       </c>
       <c r="H111" s="406">
-        <v>5610.6530000000021</v>
+        <v>7591.5609999999979</v>
       </c>
     </row>
     <row r="112" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A112" s="413" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B112" s="407" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C112" s="405">
-        <v>0.41299999999999998</v>
+        <v>0.56499999999999995</v>
       </c>
       <c r="D112" s="406">
-        <v>0.23699999999999999</v>
+        <v>0.35599999999999998</v>
       </c>
       <c r="E112" s="406">
-        <v>0.17599999999999999</v>
+        <v>0.20899999999999996</v>
       </c>
       <c r="F112" s="405">
-        <v>1.492</v>
+        <v>2.4809999999999999</v>
       </c>
       <c r="G112" s="406">
-        <v>1.0589999999999999</v>
+        <v>1.647</v>
       </c>
       <c r="H112" s="406">
-        <v>0.43300000000000005</v>
+        <v>0.83399999999999985</v>
       </c>
     </row>
     <row r="113" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A113" s="413" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B113" s="407" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C113" s="405">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="D113" s="406">
         <v>0</v>
       </c>
       <c r="E113" s="406">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="F113" s="405">
-        <v>0.126</v>
+        <v>0.14599999999999999</v>
       </c>
       <c r="G113" s="406">
-        <v>0</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="H113" s="406">
-        <v>0.126</v>
+        <v>0.14199999999999999</v>
       </c>
     </row>
     <row r="114" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="413" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B114" s="407" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C114" s="405">
-        <v>17.202000000000002</v>
+        <v>13.33</v>
       </c>
       <c r="D114" s="406">
-        <v>1.8460000000000001</v>
+        <v>0.90300000000000002</v>
       </c>
       <c r="E114" s="406">
-        <v>15.356000000000002</v>
+        <v>12.427</v>
       </c>
       <c r="F114" s="405">
-        <v>70.707999999999998</v>
+        <v>98.912999999999997</v>
       </c>
       <c r="G114" s="406">
-        <v>6.1639999999999997</v>
+        <v>8.5310000000000006</v>
       </c>
       <c r="H114" s="406">
-        <v>64.543999999999997</v>
+        <v>90.381999999999991</v>
       </c>
     </row>
     <row r="115" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="408" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="B115" s="407" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C115" s="410">
-        <v>0.16200000000000001</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="D115" s="411">
         <v>0</v>
       </c>
       <c r="E115" s="411">
-        <v>0.16200000000000001</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="F115" s="410">
-        <v>0.34799999999999998</v>
+        <v>0.65800000000000003</v>
       </c>
       <c r="G115" s="411">
         <v>7.2999999999999995E-2</v>
       </c>
       <c r="H115" s="411">
-        <v>0.27499999999999997</v>
+        <v>0.58500000000000008</v>
       </c>
     </row>
     <row r="116" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="413" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B116" s="414" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C116" s="405">
-        <v>4.8490000000000002</v>
+        <v>1.3420000000000001</v>
       </c>
       <c r="D116" s="406">
-        <v>0.29499999999999998</v>
+        <v>0.33400000000000002</v>
       </c>
       <c r="E116" s="406">
-        <v>4.5540000000000003</v>
+        <v>1.008</v>
       </c>
       <c r="F116" s="405">
-        <v>18.704000000000001</v>
+        <v>22.5</v>
       </c>
       <c r="G116" s="406">
-        <v>1.4319999999999999</v>
+        <v>2.13</v>
       </c>
       <c r="H116" s="406">
-        <v>17.272000000000002</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="117" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="413" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B117" s="407" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C117" s="405">
-        <v>3048.3180000000002</v>
+        <v>3276.0790000000002</v>
       </c>
       <c r="D117" s="406">
-        <v>194.393</v>
+        <v>205.09399999999999</v>
       </c>
       <c r="E117" s="406">
-        <v>2853.9250000000002</v>
+        <v>3070.9850000000001</v>
       </c>
       <c r="F117" s="405">
-        <v>9447.0229999999992</v>
+        <v>18001.66</v>
       </c>
       <c r="G117" s="406">
-        <v>967.06600000000003</v>
+        <v>1447.701</v>
       </c>
       <c r="H117" s="406">
-        <v>8479.9569999999985</v>
+        <v>16553.958999999999</v>
       </c>
     </row>
     <row r="118" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="413" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B118" s="407" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C118" s="405">
-        <v>0.17599999999999999</v>
+        <v>0.9</v>
       </c>
       <c r="D118" s="406">
-        <v>0.375</v>
+        <v>0.68600000000000005</v>
       </c>
       <c r="E118" s="406">
-        <v>-0.19900000000000001</v>
+        <v>0.21399999999999997</v>
       </c>
       <c r="F118" s="405">
-        <v>2.2429999999999999</v>
+        <v>3.3540000000000001</v>
       </c>
       <c r="G118" s="406">
-        <v>2.2050000000000001</v>
+        <v>3.395</v>
       </c>
       <c r="H118" s="406">
-        <v>3.7999999999999812E-2</v>
+        <v>-4.0999999999999925E-2</v>
       </c>
     </row>
     <row r="119" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="413" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B119" s="407" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C119" s="405">
-        <v>8.9999999999999993E-3</v>
+        <v>0</v>
       </c>
       <c r="D119" s="406">
-        <v>5.2999999999999999E-2</v>
+        <v>1.2E-2</v>
       </c>
       <c r="E119" s="406">
-        <v>-4.3999999999999997E-2</v>
+        <v>-1.2E-2</v>
       </c>
       <c r="F119" s="405">
-        <v>1.2999999999999999E-2</v>
+        <v>1.4E-2</v>
       </c>
       <c r="G119" s="406">
-        <v>0.17699999999999999</v>
+        <v>0.20300000000000001</v>
       </c>
       <c r="H119" s="406">
-        <v>-0.16399999999999998</v>
+        <v>-0.189</v>
       </c>
     </row>
     <row r="120" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="413" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B120" s="407" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C120" s="405"/>
       <c r="D120" s="406">
-        <v>0</v>
+        <v>1E-3</v>
       </c>
       <c r="E120" s="406">
-        <v>0</v>
+        <v>-1E-3</v>
       </c>
       <c r="F120" s="405"/>
       <c r="G120" s="406">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="H120" s="406">
-        <v>0</v>
+        <v>-2E-3</v>
       </c>
     </row>
     <row r="121" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="413" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B121" s="407" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C121" s="405">
-        <v>14.628</v>
+        <v>11.215</v>
       </c>
       <c r="D121" s="406">
-        <v>2.6160000000000001</v>
+        <v>2.9009999999999998</v>
       </c>
       <c r="E121" s="406">
-        <v>12.012</v>
+        <v>8.3140000000000001</v>
       </c>
       <c r="F121" s="405">
-        <v>47.933999999999997</v>
+        <v>69.004000000000005</v>
       </c>
       <c r="G121" s="406">
-        <v>11.333</v>
+        <v>18.882999999999999</v>
       </c>
       <c r="H121" s="406">
-        <v>36.600999999999999</v>
+        <v>50.121000000000009</v>
       </c>
     </row>
     <row r="122" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="413" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B122" s="407" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C122" s="405">
-        <v>0.94699999999999995</v>
+        <v>0.33500000000000002</v>
       </c>
       <c r="D122" s="406">
-        <v>1.768</v>
+        <v>0.71499999999999997</v>
       </c>
       <c r="E122" s="406">
-        <v>-0.82100000000000006</v>
+        <v>-0.37999999999999995</v>
       </c>
       <c r="F122" s="405">
-        <v>3.919</v>
+        <v>5.2649999999999997</v>
       </c>
       <c r="G122" s="406">
-        <v>4.6189999999999998</v>
+        <v>6.11</v>
       </c>
       <c r="H122" s="406">
-        <v>-0.69999999999999973</v>
+        <v>-0.84500000000000064</v>
       </c>
     </row>
     <row r="123" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="413" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B123" s="407" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C123" s="405">
-        <v>8.5359999999999996</v>
+        <v>6.8840000000000003</v>
       </c>
       <c r="D123" s="406">
-        <v>4.4740000000000002</v>
+        <v>3.8929999999999998</v>
       </c>
       <c r="E123" s="406">
-        <v>4.0619999999999994</v>
+        <v>2.9910000000000005</v>
       </c>
       <c r="F123" s="405">
-        <v>43.527999999999999</v>
+        <v>56.222000000000001</v>
       </c>
       <c r="G123" s="406">
-        <v>23.516999999999999</v>
+        <v>31.606999999999999</v>
       </c>
       <c r="H123" s="406">
-        <v>20.010999999999999</v>
+        <v>24.615000000000002</v>
       </c>
     </row>
     <row r="124" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="413" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B124" s="407" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C124" s="405">
-        <v>7.1999999999999995E-2</v>
+        <v>0.06</v>
       </c>
       <c r="D124" s="406">
-        <v>0.16800000000000001</v>
+        <v>0.48899999999999999</v>
       </c>
       <c r="E124" s="406">
-        <v>-9.6000000000000016E-2</v>
+        <v>-0.42899999999999999</v>
       </c>
       <c r="F124" s="405">
-        <v>0.23300000000000001</v>
+        <v>0.36899999999999999</v>
       </c>
       <c r="G124" s="406">
-        <v>1.052</v>
+        <v>1.5860000000000001</v>
       </c>
       <c r="H124" s="406">
-        <v>-0.81900000000000006</v>
+        <v>-1.2170000000000001</v>
       </c>
     </row>
     <row r="125" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="408" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B125" s="407" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C125" s="410">
+        <v>0.156</v>
+      </c>
+      <c r="D125" s="411">
         <v>0</v>
       </c>
-      <c r="D125" s="411">
-[...1 lines deleted...]
-      </c>
       <c r="E125" s="411">
-        <v>-7.0000000000000001E-3</v>
+        <v>0.156</v>
       </c>
       <c r="F125" s="410">
-        <v>2.5960000000000001</v>
+        <v>2.7519999999999998</v>
       </c>
       <c r="G125" s="411">
-        <v>7.0000000000000001E-3</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="H125" s="411">
-        <v>2.589</v>
+        <v>2.7239999999999998</v>
       </c>
     </row>
     <row r="126" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="413" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B126" s="414" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C126" s="405">
-        <v>0.33500000000000002</v>
+        <v>0.42499999999999999</v>
       </c>
       <c r="D126" s="406">
-        <v>0.158</v>
+        <v>0.246</v>
       </c>
       <c r="E126" s="406">
-        <v>0.17700000000000002</v>
+        <v>0.17899999999999999</v>
       </c>
       <c r="F126" s="405">
-        <v>1.75</v>
+        <v>2.7879999999999998</v>
       </c>
       <c r="G126" s="406">
-        <v>1.0660000000000001</v>
+        <v>1.474</v>
       </c>
       <c r="H126" s="406">
-        <v>0.68399999999999994</v>
+        <v>1.3139999999999998</v>
       </c>
     </row>
     <row r="127" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="413" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B127" s="407" t="s">
         <v>72</v>
       </c>
       <c r="C127" s="405">
-        <v>946.06100000000004</v>
+        <v>808.48900000000003</v>
       </c>
       <c r="D127" s="406">
-        <v>849.71600000000001</v>
+        <v>858.71699999999998</v>
       </c>
       <c r="E127" s="406">
-        <v>96.345000000000027</v>
+        <v>-50.227999999999952</v>
       </c>
       <c r="F127" s="405">
-        <v>4722.7079999999996</v>
+        <v>6407.143</v>
       </c>
       <c r="G127" s="406">
-        <v>4299.1509999999998</v>
+        <v>6768.0860000000002</v>
       </c>
       <c r="H127" s="406">
-        <v>423.55699999999979</v>
+        <v>-360.94300000000021</v>
       </c>
     </row>
     <row r="128" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A128" s="413" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B128" s="407" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C128" s="405">
-        <v>0.28399999999999997</v>
+        <v>0.45400000000000001</v>
       </c>
       <c r="D128" s="406">
-        <v>8.9719999999999995</v>
+        <v>5.5609999999999999</v>
       </c>
       <c r="E128" s="406">
-        <v>-8.6879999999999988</v>
+        <v>-5.1070000000000002</v>
       </c>
       <c r="F128" s="405">
-        <v>1.01</v>
+        <v>1.7949999999999999</v>
       </c>
       <c r="G128" s="406">
-        <v>32.542999999999999</v>
+        <v>45.037999999999997</v>
       </c>
       <c r="H128" s="406">
-        <v>-31.532999999999998</v>
+        <v>-43.242999999999995</v>
       </c>
     </row>
     <row r="129" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A129" s="413" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B129" s="407" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C129" s="405">
-        <v>37.555999999999997</v>
+        <v>37.886000000000003</v>
       </c>
       <c r="D129" s="406">
-        <v>118.98699999999999</v>
+        <v>126.42</v>
       </c>
       <c r="E129" s="406">
-        <v>-81.430999999999997</v>
+        <v>-88.533999999999992</v>
       </c>
       <c r="F129" s="405">
-        <v>175.50299999999999</v>
+        <v>244.24</v>
       </c>
       <c r="G129" s="406">
-        <v>497.47</v>
+        <v>742.75800000000004</v>
       </c>
       <c r="H129" s="406">
-        <v>-321.96700000000004</v>
+        <v>-498.51800000000003</v>
       </c>
     </row>
     <row r="130" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="413" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B130" s="407" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C130" s="405">
-        <v>1.2470000000000001</v>
+        <v>0.77300000000000002</v>
       </c>
       <c r="D130" s="406">
-        <v>3.2829999999999999</v>
+        <v>14.433999999999999</v>
       </c>
       <c r="E130" s="406">
-        <v>-2.0359999999999996</v>
+        <v>-13.661</v>
       </c>
       <c r="F130" s="405">
-        <v>4.9950000000000001</v>
+        <v>7.3540000000000001</v>
       </c>
       <c r="G130" s="406">
-        <v>15.994999999999999</v>
+        <v>31.78</v>
       </c>
       <c r="H130" s="406">
-        <v>-11</v>
+        <v>-24.426000000000002</v>
       </c>
     </row>
     <row r="131" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A131" s="413" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B131" s="407" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C131" s="405">
-        <v>0</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="D131" s="406">
-        <v>9.1999999999999998E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="E131" s="406">
-        <v>-9.1999999999999998E-2</v>
+        <v>2E-3</v>
       </c>
       <c r="F131" s="405">
-        <v>1.7999999999999999E-2</v>
+        <v>2.1000000000000001E-2</v>
       </c>
       <c r="G131" s="406">
-        <v>0.187</v>
+        <v>0.19600000000000001</v>
       </c>
       <c r="H131" s="406">
-        <v>-0.16900000000000001</v>
+        <v>-0.17500000000000002</v>
       </c>
     </row>
     <row r="132" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A132" s="413" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B132" s="412" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C132" s="405">
-        <v>8.3000000000000007</v>
+        <v>6.6070000000000002</v>
       </c>
       <c r="D132" s="406">
-        <v>194.58199999999999</v>
+        <v>0.14099999999999999</v>
       </c>
       <c r="E132" s="406">
-        <v>-186.28199999999998</v>
+        <v>6.4660000000000002</v>
       </c>
       <c r="F132" s="405">
-        <v>30.469000000000001</v>
+        <v>44.173000000000002</v>
       </c>
       <c r="G132" s="406">
-        <v>312.93400000000003</v>
+        <v>381.262</v>
       </c>
       <c r="H132" s="406">
-        <v>-282.46500000000003</v>
+        <v>-337.089</v>
       </c>
     </row>
     <row r="133" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A133" s="413" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B133" s="407" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C133" s="405">
-        <v>1.1020000000000001</v>
+        <v>0.44</v>
       </c>
       <c r="D133" s="406">
-        <v>0.78100000000000003</v>
+        <v>0.57299999999999995</v>
       </c>
       <c r="E133" s="406">
-        <v>0.32100000000000006</v>
+        <v>-0.13299999999999995</v>
       </c>
       <c r="F133" s="405">
-        <v>3.7069999999999999</v>
+        <v>5.4710000000000001</v>
       </c>
       <c r="G133" s="406">
-        <v>1.9550000000000001</v>
+        <v>2.8140000000000001</v>
       </c>
       <c r="H133" s="406">
-        <v>1.7519999999999998</v>
+        <v>2.657</v>
       </c>
     </row>
     <row r="134" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A134" s="413" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B134" s="407" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C134" s="405">
-        <v>20.588000000000001</v>
+        <v>25.268000000000001</v>
       </c>
       <c r="D134" s="406">
-        <v>66.486999999999995</v>
+        <v>24.856999999999999</v>
       </c>
       <c r="E134" s="406">
-        <v>-45.898999999999994</v>
+        <v>0.41100000000000136</v>
       </c>
       <c r="F134" s="405">
-        <v>98.597999999999999</v>
+        <v>180.476</v>
       </c>
       <c r="G134" s="406">
-        <v>166.803</v>
+        <v>219.55699999999999</v>
       </c>
       <c r="H134" s="406">
-        <v>-68.204999999999998</v>
+        <v>-39.080999999999989</v>
       </c>
     </row>
     <row r="135" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A135" s="408" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B135" s="407" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C135" s="410">
-        <v>5.4059999999999997</v>
+        <v>5.7830000000000004</v>
       </c>
       <c r="D135" s="411">
-        <v>611.30399999999997</v>
+        <v>427.858</v>
       </c>
       <c r="E135" s="411">
-        <v>-605.89800000000002</v>
+        <v>-422.07499999999999</v>
       </c>
       <c r="F135" s="410">
-        <v>33.581000000000003</v>
+        <v>45.494</v>
       </c>
       <c r="G135" s="411">
-        <v>1365.951</v>
+        <v>2828.5210000000002</v>
       </c>
       <c r="H135" s="411">
-        <v>-1332.3700000000001</v>
+        <v>-2783.027</v>
       </c>
     </row>
     <row r="136" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" s="413" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B136" s="414" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C136" s="405">
-        <v>22.504000000000001</v>
+        <v>33.270000000000003</v>
       </c>
       <c r="D136" s="406">
-        <v>4.5839999999999996</v>
+        <v>4.2149999999999999</v>
       </c>
       <c r="E136" s="406">
-        <v>17.920000000000002</v>
+        <v>29.055000000000003</v>
       </c>
       <c r="F136" s="405">
-        <v>153.07900000000001</v>
+        <v>210.18199999999999</v>
       </c>
       <c r="G136" s="406">
-        <v>23.32</v>
+        <v>31.744</v>
       </c>
       <c r="H136" s="406">
-        <v>129.75900000000001</v>
+        <v>178.43799999999999</v>
       </c>
     </row>
     <row r="137" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A137" s="413" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B137" s="407" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C137" s="405">
-        <v>7.8159999999999998</v>
+        <v>5.524</v>
       </c>
       <c r="D137" s="406">
-        <v>12.164</v>
+        <v>12.092000000000001</v>
       </c>
       <c r="E137" s="406">
-        <v>-4.3479999999999999</v>
+        <v>-6.5680000000000005</v>
       </c>
       <c r="F137" s="405">
-        <v>31.082000000000001</v>
+        <v>42.335999999999999</v>
       </c>
       <c r="G137" s="406">
-        <v>57.456000000000003</v>
+        <v>86.578999999999994</v>
       </c>
       <c r="H137" s="406">
-        <v>-26.374000000000002</v>
+        <v>-44.242999999999995</v>
       </c>
     </row>
     <row r="138" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="413" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B138" s="407" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C138" s="405">
-        <v>3.3330000000000002</v>
+        <v>1.819</v>
       </c>
       <c r="D138" s="406">
-        <v>162.499</v>
+        <v>172.41900000000001</v>
       </c>
       <c r="E138" s="406">
-        <v>-159.166</v>
+        <v>-170.60000000000002</v>
       </c>
       <c r="F138" s="405">
-        <v>13.36</v>
+        <v>17.274000000000001</v>
       </c>
       <c r="G138" s="406">
-        <v>388.85500000000002</v>
+        <v>790.19899999999996</v>
       </c>
       <c r="H138" s="406">
-        <v>-375.495</v>
+        <v>-772.92499999999995</v>
       </c>
     </row>
     <row r="139" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A139" s="413" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B139" s="407" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C139" s="405">
-        <v>1.9490000000000001</v>
+        <v>1.899</v>
       </c>
       <c r="D139" s="406">
-        <v>21.832999999999998</v>
+        <v>29.72</v>
       </c>
       <c r="E139" s="406">
-        <v>-19.883999999999997</v>
+        <v>-27.820999999999998</v>
       </c>
       <c r="F139" s="405">
-        <v>7.726</v>
+        <v>10.61</v>
       </c>
       <c r="G139" s="406">
-        <v>130.49100000000001</v>
+        <v>179.55199999999999</v>
       </c>
       <c r="H139" s="406">
-        <v>-122.76500000000001</v>
+        <v>-168.94200000000001</v>
       </c>
     </row>
     <row r="140" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" s="413" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B140" s="407" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C140" s="405">
-        <v>12.257</v>
+        <v>11.564</v>
       </c>
       <c r="D140" s="406">
-        <v>27.242999999999999</v>
+        <v>43.95</v>
       </c>
       <c r="E140" s="406">
-        <v>-14.985999999999999</v>
+        <v>-32.386000000000003</v>
       </c>
       <c r="F140" s="405">
-        <v>66.200999999999993</v>
+        <v>91.795000000000002</v>
       </c>
       <c r="G140" s="406">
-        <v>153.53299999999999</v>
+        <v>216.49299999999999</v>
       </c>
       <c r="H140" s="406">
-        <v>-87.331999999999994</v>
+        <v>-124.69799999999999</v>
       </c>
     </row>
     <row r="141" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" s="413" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B141" s="407" t="s">
         <v>80</v>
       </c>
       <c r="C141" s="405">
-        <v>459.33600000000001</v>
+        <v>570.47699999999998</v>
       </c>
       <c r="D141" s="406">
-        <v>510.23399999999998</v>
+        <v>322.51499999999999</v>
       </c>
       <c r="E141" s="406">
-        <v>-50.897999999999968</v>
+        <v>247.96199999999999</v>
       </c>
       <c r="F141" s="405">
-        <v>1930.9069999999999</v>
+        <v>3123.1689999999999</v>
       </c>
       <c r="G141" s="406">
-        <v>1645.933</v>
+        <v>2350</v>
       </c>
       <c r="H141" s="406">
-        <v>284.97399999999993</v>
+        <v>773.16899999999987</v>
       </c>
     </row>
     <row r="142" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A142" s="413" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B142" s="407" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C142" s="405">
-        <v>242.81899999999999</v>
+        <v>355.91</v>
       </c>
       <c r="D142" s="406">
-        <v>41.923999999999999</v>
+        <v>51.209000000000003</v>
       </c>
       <c r="E142" s="406">
-        <v>200.89499999999998</v>
+        <v>304.70100000000002</v>
       </c>
       <c r="F142" s="405">
-        <v>1117.481</v>
+        <v>2060.317</v>
       </c>
       <c r="G142" s="406">
-        <v>206.321</v>
+        <v>299.512</v>
       </c>
       <c r="H142" s="406">
-        <v>911.16</v>
+        <v>1760.8050000000001</v>
       </c>
     </row>
     <row r="143" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A143" s="413" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B143" s="407" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C143" s="405">
-        <v>64.399000000000001</v>
+        <v>60.526000000000003</v>
       </c>
       <c r="D143" s="406">
-        <v>33.369999999999997</v>
+        <v>20.428999999999998</v>
       </c>
       <c r="E143" s="406">
-        <v>31.029000000000003</v>
+        <v>40.097000000000008</v>
       </c>
       <c r="F143" s="405">
-        <v>260.69499999999999</v>
+        <v>364.98200000000003</v>
       </c>
       <c r="G143" s="406">
-        <v>98.233000000000004</v>
+        <v>132.16900000000001</v>
       </c>
       <c r="H143" s="406">
-        <v>162.46199999999999</v>
+        <v>232.81300000000002</v>
       </c>
     </row>
     <row r="144" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A144" s="413" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B144" s="407" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C144" s="405">
-        <v>5.6609999999999996</v>
+        <v>3.5209999999999999</v>
       </c>
       <c r="D144" s="406">
-        <v>36.81</v>
+        <v>41.521999999999998</v>
       </c>
       <c r="E144" s="406">
-        <v>-31.149000000000001</v>
+        <v>-38.000999999999998</v>
       </c>
       <c r="F144" s="405">
-        <v>22.690999999999999</v>
+        <v>31.477</v>
       </c>
       <c r="G144" s="406">
-        <v>183.30600000000001</v>
+        <v>267.74599999999998</v>
       </c>
       <c r="H144" s="406">
-        <v>-160.61500000000001</v>
+        <v>-236.26899999999998</v>
       </c>
     </row>
     <row r="145" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A145" s="408" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B145" s="407" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C145" s="410">
-        <v>4.6390000000000002</v>
+        <v>6.0590000000000002</v>
       </c>
       <c r="D145" s="411">
-        <v>78.905000000000001</v>
+        <v>3.4449999999999998</v>
       </c>
       <c r="E145" s="411">
-        <v>-74.266000000000005</v>
+        <v>2.6140000000000003</v>
       </c>
       <c r="F145" s="410">
-        <v>20.728999999999999</v>
+        <v>30.068999999999999</v>
       </c>
       <c r="G145" s="411">
-        <v>1202.1120000000001</v>
+        <v>1323.827</v>
       </c>
       <c r="H145" s="411">
-        <v>-1181.383</v>
+        <v>-1293.758</v>
       </c>
     </row>
     <row r="146" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" s="413" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B146" s="414" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C146" s="405">
-        <v>36.825000000000003</v>
+        <v>23.64</v>
       </c>
       <c r="D146" s="406">
-        <v>12.571999999999999</v>
+        <v>13.387</v>
       </c>
       <c r="E146" s="406">
-        <v>24.253000000000004</v>
+        <v>10.253</v>
       </c>
       <c r="F146" s="405">
-        <v>130.91900000000001</v>
+        <v>178.51499999999999</v>
       </c>
       <c r="G146" s="406">
-        <v>87.885000000000005</v>
+        <v>118.459</v>
       </c>
       <c r="H146" s="406">
-        <v>43.034000000000006</v>
+        <v>60.055999999999983</v>
       </c>
     </row>
     <row r="147" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A147" s="413" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B147" s="407" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C147" s="405">
-        <v>28.260999999999999</v>
+        <v>25.375</v>
       </c>
       <c r="D147" s="406">
-        <v>172.34399999999999</v>
+        <v>183.785</v>
       </c>
       <c r="E147" s="406">
-        <v>-144.083</v>
+        <v>-158.41</v>
       </c>
       <c r="F147" s="405">
-        <v>133.11500000000001</v>
+        <v>186.596</v>
       </c>
       <c r="G147" s="406">
-        <v>814.56500000000005</v>
+        <v>1150.1410000000001</v>
       </c>
       <c r="H147" s="406">
-        <v>-681.45</v>
+        <v>-963.54500000000007</v>
       </c>
     </row>
     <row r="148" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A148" s="413" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B148" s="407" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C148" s="405">
-        <v>3.4000000000000002E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="D148" s="406">
-        <v>6.0000000000000001E-3</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="E148" s="406">
-        <v>2.8000000000000004E-2</v>
+        <v>8.0000000000000019E-3</v>
       </c>
       <c r="F148" s="405">
-        <v>0.1</v>
+        <v>0.11700000000000001</v>
       </c>
       <c r="G148" s="406">
-        <v>0.19700000000000001</v>
+        <v>0.20799999999999999</v>
       </c>
       <c r="H148" s="406">
-        <v>-9.7000000000000003E-2</v>
+        <v>-9.0999999999999984E-2</v>
       </c>
     </row>
     <row r="149" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A149" s="413" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="B149" s="407" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C149" s="405">
-        <v>9.1999999999999998E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="D149" s="406">
         <v>0</v>
       </c>
       <c r="E149" s="406">
-        <v>9.1999999999999998E-2</v>
+        <v>1E-3</v>
       </c>
       <c r="F149" s="405">
-        <v>0.309</v>
+        <v>0.32900000000000001</v>
       </c>
       <c r="G149" s="406">
         <v>0</v>
       </c>
       <c r="H149" s="406">
-        <v>0.309</v>
+        <v>0.32900000000000001</v>
       </c>
     </row>
     <row r="150" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" s="413" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B150" s="407" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C150" s="405">
-        <v>4.1000000000000002E-2</v>
+        <v>8.5999999999999993E-2</v>
       </c>
       <c r="D150" s="406">
-        <v>0</v>
+        <v>3.0000000000000001E-3</v>
       </c>
       <c r="E150" s="406">
-        <v>4.1000000000000002E-2</v>
+        <v>8.299999999999999E-2</v>
       </c>
       <c r="F150" s="405">
-        <v>0.14499999999999999</v>
+        <v>0.23499999999999999</v>
       </c>
       <c r="G150" s="406">
-        <v>1.4E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="H150" s="406">
-        <v>0.13099999999999998</v>
+        <v>0.21799999999999997</v>
       </c>
     </row>
     <row r="151" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" s="413" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B151" s="407" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C151" s="405">
-        <v>0.254</v>
+        <v>0.33700000000000002</v>
       </c>
       <c r="D151" s="406">
-        <v>8.0000000000000002E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="E151" s="406">
-        <v>0.246</v>
+        <v>0.33500000000000002</v>
       </c>
       <c r="F151" s="405">
-        <v>1.1890000000000001</v>
+        <v>1.857</v>
       </c>
       <c r="G151" s="406">
-        <v>1.2999999999999999E-2</v>
+        <v>1.6E-2</v>
       </c>
       <c r="H151" s="406">
-        <v>1.1760000000000002</v>
+        <v>1.841</v>
       </c>
     </row>
     <row r="152" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A152" s="413" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B152" s="407" t="s">
-        <v>477</v>
+        <v>84</v>
       </c>
       <c r="C152" s="405">
-        <v>58.542999999999999</v>
+        <v>112.46</v>
       </c>
       <c r="D152" s="406">
-        <v>554.495</v>
+        <v>696.15899999999999</v>
       </c>
       <c r="E152" s="406">
-        <v>-495.952</v>
+        <v>-583.69899999999996</v>
       </c>
       <c r="F152" s="405">
-        <v>263.48099999999999</v>
+        <v>487.42200000000003</v>
       </c>
       <c r="G152" s="406">
-        <v>2601.0300000000002</v>
+        <v>4083.76</v>
       </c>
       <c r="H152" s="406">
-        <v>-2337.549</v>
+        <v>-3596.3380000000002</v>
       </c>
     </row>
     <row r="153" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A153" s="413" t="s">
         <v>478</v>
       </c>
       <c r="B153" s="407" t="s">
         <v>479</v>
       </c>
       <c r="C153" s="405">
-        <v>0.91300000000000003</v>
+        <v>0.93700000000000006</v>
       </c>
       <c r="D153" s="406">
-        <v>0.17899999999999999</v>
+        <v>0.41199999999999998</v>
       </c>
       <c r="E153" s="406">
-        <v>0.73399999999999999</v>
+        <v>0.52500000000000013</v>
       </c>
       <c r="F153" s="405">
-        <v>3.9510000000000001</v>
+        <v>5.3419999999999996</v>
       </c>
       <c r="G153" s="406">
-        <v>0.74099999999999999</v>
+        <v>1.3240000000000001</v>
       </c>
       <c r="H153" s="406">
-        <v>3.21</v>
+        <v>4.0179999999999998</v>
       </c>
     </row>
     <row r="154" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A154" s="413" t="s">
         <v>480</v>
       </c>
       <c r="B154" s="407" t="s">
         <v>481</v>
       </c>
       <c r="C154" s="405">
-        <v>0.253</v>
+        <v>5.1999999999999998E-2</v>
       </c>
       <c r="D154" s="406">
-        <v>6.3E-2</v>
+        <v>0</v>
       </c>
       <c r="E154" s="406">
-        <v>0.19</v>
+        <v>5.1999999999999998E-2</v>
       </c>
       <c r="F154" s="405">
-        <v>0.80200000000000005</v>
+        <v>1.2709999999999999</v>
       </c>
       <c r="G154" s="406">
-        <v>0.17299999999999999</v>
+        <v>0.20399999999999999</v>
       </c>
       <c r="H154" s="406">
-        <v>0.629</v>
+        <v>1.0669999999999999</v>
       </c>
     </row>
     <row r="155" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A155" s="408" t="s">
         <v>482</v>
       </c>
       <c r="B155" s="407" t="s">
         <v>54</v>
       </c>
       <c r="C155" s="410">
-        <v>9500.9930000000004</v>
+        <v>4736.8580000000002</v>
       </c>
       <c r="D155" s="411">
-        <v>2169.4110000000001</v>
+        <v>2291.002</v>
       </c>
       <c r="E155" s="411">
-        <v>7331.5820000000003</v>
+        <v>2445.8560000000002</v>
       </c>
       <c r="F155" s="410">
-        <v>33246.607000000004</v>
+        <v>42789.324000000001</v>
       </c>
       <c r="G155" s="411">
-        <v>8567.6749999999993</v>
+        <v>13094.653</v>
       </c>
       <c r="H155" s="411">
-        <v>24678.932000000004</v>
+        <v>29694.671000000002</v>
       </c>
     </row>
     <row r="156" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A156" s="413" t="s">
         <v>483</v>
       </c>
       <c r="B156" s="414" t="s">
         <v>484</v>
       </c>
       <c r="C156" s="405">
-        <v>13.882999999999999</v>
+        <v>16.596</v>
       </c>
       <c r="D156" s="406">
-        <v>13.233000000000001</v>
+        <v>23.625</v>
       </c>
       <c r="E156" s="406">
-        <v>0.64999999999999858</v>
+        <v>-7.0289999999999999</v>
       </c>
       <c r="F156" s="405">
-        <v>61.064</v>
+        <v>87.816000000000003</v>
       </c>
       <c r="G156" s="406">
-        <v>72.263999999999996</v>
+        <v>115.36799999999999</v>
       </c>
       <c r="H156" s="406">
-        <v>-11.199999999999996</v>
+        <v>-27.551999999999992</v>
       </c>
     </row>
     <row r="157" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A157" s="413" t="s">
         <v>485</v>
       </c>
       <c r="B157" s="407" t="s">
         <v>486</v>
       </c>
       <c r="C157" s="405">
-        <v>8.0150000000000006</v>
+        <v>8.0169999999999995</v>
       </c>
       <c r="D157" s="406">
-        <v>12.192</v>
+        <v>5.6479999999999997</v>
       </c>
       <c r="E157" s="406">
-        <v>-4.1769999999999996</v>
+        <v>2.3689999999999998</v>
       </c>
       <c r="F157" s="405">
-        <v>46.186999999999998</v>
+        <v>62.323</v>
       </c>
       <c r="G157" s="406">
-        <v>42.860999999999997</v>
+        <v>53.685000000000002</v>
       </c>
       <c r="H157" s="406">
-        <v>3.3260000000000005</v>
+        <v>8.6379999999999981</v>
       </c>
     </row>
     <row r="158" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A158" s="413" t="s">
         <v>487</v>
       </c>
       <c r="B158" s="407" t="s">
         <v>488</v>
       </c>
       <c r="C158" s="405">
-        <v>0.16</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="D158" s="406">
-        <v>0.14699999999999999</v>
+        <v>2.1000000000000001E-2</v>
       </c>
       <c r="E158" s="406">
-        <v>1.3000000000000012E-2</v>
+        <v>-1.6E-2</v>
       </c>
       <c r="F158" s="405">
-        <v>0.46</v>
+        <v>1.1619999999999999</v>
       </c>
       <c r="G158" s="406">
-        <v>0.504</v>
+        <v>0.66200000000000003</v>
       </c>
       <c r="H158" s="406">
-        <v>-4.3999999999999984E-2</v>
+        <v>0.49999999999999989</v>
       </c>
     </row>
     <row r="159" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A159" s="413" t="s">
         <v>489</v>
       </c>
       <c r="B159" s="407" t="s">
         <v>490</v>
       </c>
       <c r="C159" s="405">
-        <v>1.04</v>
+        <v>0.159</v>
       </c>
       <c r="D159" s="406">
-        <v>2E-3</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="E159" s="406">
-        <v>1.038</v>
+        <v>0.155</v>
       </c>
       <c r="F159" s="405">
-        <v>1.5009999999999999</v>
+        <v>1.7909999999999999</v>
       </c>
       <c r="G159" s="406">
-        <v>3.5000000000000003E-2</v>
+        <v>5.7000000000000002E-2</v>
       </c>
       <c r="H159" s="406">
-        <v>1.466</v>
+        <v>1.734</v>
       </c>
     </row>
     <row r="160" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A160" s="413" t="s">
         <v>491</v>
       </c>
       <c r="B160" s="407" t="s">
         <v>492</v>
       </c>
       <c r="C160" s="405">
-        <v>47.484999999999999</v>
+        <v>40.006999999999998</v>
       </c>
       <c r="D160" s="406">
-        <v>50.640999999999998</v>
+        <v>65.138000000000005</v>
       </c>
       <c r="E160" s="406">
-        <v>-3.1559999999999988</v>
+        <v>-25.131000000000007</v>
       </c>
       <c r="F160" s="405">
-        <v>205.27500000000001</v>
+        <v>277.24599999999998</v>
       </c>
       <c r="G160" s="406">
-        <v>350.43</v>
+        <v>480.47800000000001</v>
       </c>
       <c r="H160" s="406">
-        <v>-145.155</v>
+        <v>-203.23200000000003</v>
       </c>
     </row>
     <row r="161" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A161" s="413" t="s">
         <v>493</v>
       </c>
       <c r="B161" s="412" t="s">
         <v>494</v>
       </c>
       <c r="C161" s="405">
         <v>0</v>
       </c>
       <c r="D161" s="406"/>
       <c r="E161" s="406">
         <v>0</v>
       </c>
       <c r="F161" s="405">
         <v>0.11600000000000001</v>
       </c>
       <c r="G161" s="406"/>
       <c r="H161" s="406">
         <v>0.11600000000000001</v>
       </c>
     </row>
     <row r="162" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" s="413" t="s">
         <v>495</v>
       </c>
       <c r="B162" s="412" t="s">
         <v>496</v>
       </c>
       <c r="C162" s="405">
-        <v>113.499</v>
+        <v>114.09</v>
       </c>
       <c r="D162" s="406">
-        <v>88.986999999999995</v>
+        <v>109.797</v>
       </c>
       <c r="E162" s="406">
-        <v>24.512</v>
+        <v>4.2930000000000064</v>
       </c>
       <c r="F162" s="405">
-        <v>517.447</v>
+        <v>723.596</v>
       </c>
       <c r="G162" s="406">
-        <v>346.33199999999999</v>
+        <v>528.303</v>
       </c>
       <c r="H162" s="406">
-        <v>171.11500000000001</v>
+        <v>195.29300000000001</v>
       </c>
     </row>
     <row r="163" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A163" s="413" t="s">
         <v>497</v>
       </c>
       <c r="B163" s="407" t="s">
         <v>498</v>
       </c>
       <c r="C163" s="405">
-        <v>21.248999999999999</v>
+        <v>27.797000000000001</v>
       </c>
       <c r="D163" s="406">
-        <v>4.8369999999999997</v>
+        <v>5.8860000000000001</v>
       </c>
       <c r="E163" s="406">
-        <v>16.411999999999999</v>
+        <v>21.911000000000001</v>
       </c>
       <c r="F163" s="405">
-        <v>98.774000000000001</v>
+        <v>144.27199999999999</v>
       </c>
       <c r="G163" s="406">
-        <v>26.568000000000001</v>
+        <v>37.250999999999998</v>
       </c>
       <c r="H163" s="406">
-        <v>72.206000000000003</v>
+        <v>107.02099999999999</v>
       </c>
     </row>
     <row r="164" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A164" s="413" t="s">
         <v>499</v>
       </c>
       <c r="B164" s="407" t="s">
         <v>500</v>
       </c>
       <c r="C164" s="405">
-        <v>0.57799999999999996</v>
+        <v>0.318</v>
       </c>
       <c r="D164" s="406">
-        <v>0.26600000000000001</v>
+        <v>0</v>
       </c>
       <c r="E164" s="406">
-        <v>0.31199999999999994</v>
+        <v>0.318</v>
       </c>
       <c r="F164" s="405">
-        <v>1.9</v>
+        <v>2.52</v>
       </c>
       <c r="G164" s="406">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="H164" s="406">
-        <v>1.38</v>
+        <v>1.8900000000000001</v>
       </c>
     </row>
     <row r="165" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A165" s="408" t="s">
         <v>501</v>
       </c>
       <c r="B165" s="407" t="s">
         <v>502</v>
       </c>
       <c r="C165" s="410">
-        <v>0.59099999999999997</v>
+        <v>0.622</v>
       </c>
       <c r="D165" s="411">
-        <v>0.373</v>
+        <v>0.23200000000000001</v>
       </c>
       <c r="E165" s="411">
-        <v>0.21799999999999997</v>
+        <v>0.39</v>
       </c>
       <c r="F165" s="410">
-        <v>2.6309999999999998</v>
+        <v>3.5139999999999998</v>
       </c>
       <c r="G165" s="411">
-        <v>1.1579999999999999</v>
+        <v>1.5409999999999999</v>
       </c>
       <c r="H165" s="411">
-        <v>1.4729999999999999</v>
+        <v>1.9729999999999999</v>
       </c>
     </row>
     <row r="166" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A166" s="413" t="s">
         <v>503</v>
       </c>
       <c r="B166" s="414" t="s">
         <v>504</v>
       </c>
       <c r="C166" s="405">
-        <v>61.26</v>
+        <v>66.451999999999998</v>
       </c>
       <c r="D166" s="406">
-        <v>73.826999999999998</v>
+        <v>80.052999999999997</v>
       </c>
       <c r="E166" s="406">
-        <v>-12.567</v>
+        <v>-13.600999999999999</v>
       </c>
       <c r="F166" s="405">
-        <v>326.13600000000002</v>
+        <v>471.06700000000001</v>
       </c>
       <c r="G166" s="406">
-        <v>346.68900000000002</v>
+        <v>505.43</v>
       </c>
       <c r="H166" s="406">
-        <v>-20.552999999999997</v>
+        <v>-34.363</v>
       </c>
     </row>
     <row r="167" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A167" s="413" t="s">
         <v>505</v>
       </c>
       <c r="B167" s="407" t="s">
         <v>506</v>
       </c>
       <c r="C167" s="405">
-        <v>48.917000000000002</v>
+        <v>61.728999999999999</v>
       </c>
       <c r="D167" s="406">
-        <v>410.25700000000001</v>
+        <v>300.43299999999999</v>
       </c>
       <c r="E167" s="406">
-        <v>-361.34000000000003</v>
+        <v>-238.70400000000001</v>
       </c>
       <c r="F167" s="405">
-        <v>260.31700000000001</v>
+        <v>383.73899999999998</v>
       </c>
       <c r="G167" s="406">
-        <v>2018.306</v>
+        <v>2708.4839999999999</v>
       </c>
       <c r="H167" s="406">
-        <v>-1757.989</v>
+        <v>-2324.7449999999999</v>
       </c>
     </row>
     <row r="168" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A168" s="413" t="s">
         <v>507</v>
       </c>
       <c r="B168" s="407" t="s">
         <v>508</v>
       </c>
       <c r="C168" s="405">
-        <v>0.45600000000000002</v>
+        <v>0.627</v>
       </c>
       <c r="D168" s="406">
         <v>0</v>
       </c>
       <c r="E168" s="406">
-        <v>0.45600000000000002</v>
+        <v>0.627</v>
       </c>
       <c r="F168" s="405">
-        <v>2.9729999999999999</v>
+        <v>4.1529999999999996</v>
       </c>
       <c r="G168" s="406">
-        <v>1.0999999999999999E-2</v>
+        <v>2.7E-2</v>
       </c>
       <c r="H168" s="406">
-        <v>2.9619999999999997</v>
+        <v>4.1259999999999994</v>
       </c>
     </row>
     <row r="169" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A169" s="413" t="s">
         <v>509</v>
       </c>
       <c r="B169" s="407" t="s">
         <v>510</v>
       </c>
       <c r="C169" s="405">
-        <v>0.17699999999999999</v>
+        <v>0.156</v>
       </c>
       <c r="D169" s="406">
         <v>0</v>
       </c>
       <c r="E169" s="406">
-        <v>0.17699999999999999</v>
+        <v>0.156</v>
       </c>
       <c r="F169" s="405">
-        <v>0.60299999999999998</v>
+        <v>0.76100000000000001</v>
       </c>
       <c r="G169" s="406">
-        <v>4.1000000000000002E-2</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="H169" s="406">
-        <v>0.56199999999999994</v>
+        <v>0.71899999999999997</v>
       </c>
     </row>
     <row r="170" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A170" s="413" t="s">
         <v>511</v>
       </c>
       <c r="B170" s="407" t="s">
         <v>512</v>
       </c>
       <c r="C170" s="405">
-        <v>1E-3</v>
+        <v>4.1000000000000002E-2</v>
       </c>
       <c r="D170" s="406">
         <v>0</v>
       </c>
       <c r="E170" s="406">
-        <v>1E-3</v>
+        <v>4.1000000000000002E-2</v>
       </c>
       <c r="F170" s="405">
-        <v>0.89200000000000002</v>
+        <v>0.94</v>
       </c>
       <c r="G170" s="406">
-        <v>1E-3</v>
+        <v>2E-3</v>
       </c>
       <c r="H170" s="406">
-        <v>0.89100000000000001</v>
+        <v>0.93799999999999994</v>
       </c>
     </row>
     <row r="171" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A171" s="413" t="s">
         <v>513</v>
       </c>
       <c r="B171" s="407" t="s">
         <v>514</v>
       </c>
       <c r="C171" s="405">
-        <v>2.7130000000000001</v>
+        <v>3.677</v>
       </c>
       <c r="D171" s="406">
-        <v>7.0839999999999996</v>
+        <v>2.4220000000000002</v>
       </c>
       <c r="E171" s="406">
-        <v>-4.3709999999999996</v>
+        <v>1.2549999999999999</v>
       </c>
       <c r="F171" s="405">
-        <v>8.516</v>
+        <v>14.247999999999999</v>
       </c>
       <c r="G171" s="406">
-        <v>28.058</v>
+        <v>31.942</v>
       </c>
       <c r="H171" s="406">
-        <v>-19.542000000000002</v>
+        <v>-17.694000000000003</v>
       </c>
     </row>
     <row r="172" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" s="413" t="s">
         <v>515</v>
       </c>
       <c r="B172" s="407" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C172" s="405">
-        <v>1961.963</v>
+        <v>1520.704</v>
       </c>
       <c r="D172" s="406">
-        <v>844.32</v>
+        <v>972.00599999999997</v>
       </c>
       <c r="E172" s="406">
-        <v>1117.643</v>
+        <v>548.69799999999998</v>
       </c>
       <c r="F172" s="405">
-        <v>7672.2709999999997</v>
+        <v>10609.645</v>
       </c>
       <c r="G172" s="406">
-        <v>3478.3870000000002</v>
+        <v>5198.5039999999999</v>
       </c>
       <c r="H172" s="406">
-        <v>4193.884</v>
+        <v>5411.1410000000005</v>
       </c>
     </row>
     <row r="173" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A173" s="413" t="s">
         <v>516</v>
       </c>
       <c r="B173" s="407" t="s">
         <v>517</v>
       </c>
       <c r="C173" s="405">
-        <v>18.513000000000002</v>
+        <v>4.4279999999999999</v>
       </c>
       <c r="D173" s="406">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="E173" s="406">
-        <v>18.512</v>
+        <v>4.4279999999999999</v>
       </c>
       <c r="F173" s="405">
-        <v>74.808999999999997</v>
+        <v>94.626999999999995</v>
       </c>
       <c r="G173" s="406">
-        <v>0.37</v>
+        <v>0.48799999999999999</v>
       </c>
       <c r="H173" s="406">
-        <v>74.438999999999993</v>
+        <v>94.138999999999996</v>
       </c>
     </row>
     <row r="174" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A174" s="413" t="s">
         <v>518</v>
       </c>
       <c r="B174" s="407" t="s">
         <v>519</v>
       </c>
       <c r="C174" s="405">
-        <v>0.46300000000000002</v>
+        <v>0.84099999999999997</v>
       </c>
       <c r="D174" s="406">
-        <v>7.0999999999999994E-2</v>
+        <v>0.26400000000000001</v>
       </c>
       <c r="E174" s="406">
-        <v>0.39200000000000002</v>
+        <v>0.57699999999999996</v>
       </c>
       <c r="F174" s="405">
-        <v>1.9550000000000001</v>
+        <v>3.2160000000000002</v>
       </c>
       <c r="G174" s="406">
-        <v>0.70499999999999996</v>
+        <v>1.0309999999999999</v>
       </c>
       <c r="H174" s="406">
-        <v>1.25</v>
+        <v>2.1850000000000005</v>
       </c>
     </row>
     <row r="175" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A175" s="408" t="s">
         <v>520</v>
       </c>
       <c r="B175" s="409" t="s">
         <v>521</v>
       </c>
       <c r="C175" s="410">
-        <v>0.129</v>
+        <v>0.23499999999999999</v>
       </c>
       <c r="D175" s="411">
-        <v>3.0000000000000001E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="E175" s="411">
-        <v>0.126</v>
+        <v>0.23399999999999999</v>
       </c>
       <c r="F175" s="410">
-        <v>0.82</v>
+        <v>1.117</v>
       </c>
       <c r="G175" s="411">
-        <v>8.0000000000000002E-3</v>
+        <v>0.122</v>
       </c>
       <c r="H175" s="411">
-        <v>0.81199999999999994</v>
+        <v>0.995</v>
       </c>
     </row>
     <row r="176" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A176" s="413" t="s">
         <v>522</v>
       </c>
       <c r="B176" s="407" t="s">
         <v>523</v>
       </c>
       <c r="C176" s="405">
-        <v>1.752</v>
+        <v>2.1960000000000002</v>
       </c>
       <c r="D176" s="406">
-        <v>0.86799999999999999</v>
+        <v>10.743</v>
       </c>
       <c r="E176" s="406">
-        <v>0.88400000000000001</v>
+        <v>-8.5470000000000006</v>
       </c>
       <c r="F176" s="405">
-        <v>6.117</v>
+        <v>9.9030000000000005</v>
       </c>
       <c r="G176" s="406">
-        <v>13.239000000000001</v>
+        <v>37.932000000000002</v>
       </c>
       <c r="H176" s="406">
-        <v>-7.1220000000000008</v>
+        <v>-28.029000000000003</v>
       </c>
     </row>
     <row r="177" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A177" s="413" t="s">
         <v>524</v>
       </c>
       <c r="B177" s="407" t="s">
         <v>525</v>
       </c>
       <c r="C177" s="405">
-        <v>2.1549999999999998</v>
+        <v>2.6389999999999998</v>
       </c>
       <c r="D177" s="406">
-        <v>2.4809999999999999</v>
+        <v>3.274</v>
       </c>
       <c r="E177" s="406">
-        <v>-0.32600000000000007</v>
+        <v>-0.63500000000000023</v>
       </c>
       <c r="F177" s="405">
-        <v>13.372999999999999</v>
+        <v>18.577999999999999</v>
       </c>
       <c r="G177" s="406">
-        <v>11.794</v>
+        <v>17.152999999999999</v>
       </c>
       <c r="H177" s="406">
-        <v>1.5789999999999988</v>
+        <v>1.4250000000000007</v>
       </c>
     </row>
     <row r="178" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" s="413" t="s">
         <v>526</v>
       </c>
       <c r="B178" s="407" t="s">
         <v>527</v>
       </c>
       <c r="C178" s="405">
-        <v>111.45</v>
+        <v>98.727999999999994</v>
       </c>
       <c r="D178" s="406">
-        <v>39.006</v>
+        <v>38.707000000000001</v>
       </c>
       <c r="E178" s="406">
-        <v>72.444000000000003</v>
+        <v>60.020999999999994</v>
       </c>
       <c r="F178" s="405">
-        <v>481.726</v>
+        <v>680.58399999999995</v>
       </c>
       <c r="G178" s="406">
-        <v>197.42599999999999</v>
+        <v>275.851</v>
       </c>
       <c r="H178" s="406">
-        <v>284.3</v>
+        <v>404.73299999999995</v>
       </c>
     </row>
     <row r="179" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A179" s="413" t="s">
         <v>528</v>
       </c>
       <c r="B179" s="407" t="s">
         <v>529</v>
       </c>
       <c r="C179" s="405">
-        <v>5.1999999999999998E-2</v>
+        <v>0</v>
       </c>
       <c r="D179" s="406">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="E179" s="406">
-        <v>5.0999999999999997E-2</v>
+        <v>0</v>
       </c>
       <c r="F179" s="405">
-        <v>0.27600000000000002</v>
+        <v>0.51800000000000002</v>
       </c>
       <c r="G179" s="406">
-        <v>2.1000000000000001E-2</v>
+        <v>3.4000000000000002E-2</v>
       </c>
       <c r="H179" s="406">
-        <v>0.255</v>
+        <v>0.48399999999999999</v>
       </c>
     </row>
     <row r="180" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A180" s="413" t="s">
         <v>530</v>
       </c>
       <c r="B180" s="407" t="s">
         <v>531</v>
       </c>
       <c r="C180" s="405">
-        <v>0.23499999999999999</v>
+        <v>0.32500000000000001</v>
       </c>
       <c r="D180" s="406">
-        <v>4.4999999999999998E-2</v>
+        <v>0.128</v>
       </c>
       <c r="E180" s="406">
-        <v>0.19</v>
+        <v>0.19700000000000001</v>
       </c>
       <c r="F180" s="405">
-        <v>1.5840000000000001</v>
+        <v>2.1829999999999998</v>
       </c>
       <c r="G180" s="406">
-        <v>1.2010000000000001</v>
+        <v>1.397</v>
       </c>
       <c r="H180" s="406">
-        <v>0.38300000000000001</v>
+        <v>0.78599999999999981</v>
       </c>
     </row>
     <row r="181" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A181" s="413" t="s">
         <v>532</v>
       </c>
       <c r="B181" s="407" t="s">
         <v>533</v>
       </c>
       <c r="C181" s="405">
-        <v>9.0719999999999992</v>
+        <v>8.1389999999999993</v>
       </c>
       <c r="D181" s="406">
-        <v>4.569</v>
+        <v>1.3220000000000001</v>
       </c>
       <c r="E181" s="406">
-        <v>4.5029999999999992</v>
+        <v>6.8169999999999993</v>
       </c>
       <c r="F181" s="405">
-        <v>37.463000000000001</v>
+        <v>53.341000000000001</v>
       </c>
       <c r="G181" s="406">
-        <v>29.45</v>
+        <v>34.435000000000002</v>
       </c>
       <c r="H181" s="406">
-        <v>8.0130000000000017</v>
+        <v>18.905999999999999</v>
       </c>
     </row>
     <row r="182" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A182" s="413" t="s">
         <v>534</v>
       </c>
       <c r="B182" s="412" t="s">
         <v>86</v>
       </c>
       <c r="C182" s="405">
-        <v>95.203000000000003</v>
+        <v>94.013000000000005</v>
       </c>
       <c r="D182" s="406">
-        <v>1011.019</v>
+        <v>670.06899999999996</v>
       </c>
       <c r="E182" s="406">
-        <v>-915.81600000000003</v>
+        <v>-576.05599999999993</v>
       </c>
       <c r="F182" s="405">
-        <v>467.464</v>
+        <v>639.25699999999995</v>
       </c>
       <c r="G182" s="406">
-        <v>2236.482</v>
+        <v>3212.123</v>
       </c>
       <c r="H182" s="406">
-        <v>-1769.018</v>
+        <v>-2572.866</v>
       </c>
     </row>
     <row r="183" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A183" s="413" t="s">
         <v>535</v>
       </c>
       <c r="B183" s="407" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="C183" s="405">
-        <v>451.06299999999999</v>
+        <v>374.26600000000002</v>
       </c>
       <c r="D183" s="406">
-        <v>245.035</v>
+        <v>204.136</v>
       </c>
       <c r="E183" s="406">
-        <v>206.02799999999999</v>
+        <v>170.13000000000002</v>
       </c>
       <c r="F183" s="405">
-        <v>1889.1</v>
+        <v>2622.848</v>
       </c>
       <c r="G183" s="406">
-        <v>1206.4659999999999</v>
+        <v>1673.048</v>
       </c>
       <c r="H183" s="406">
-        <v>682.63400000000001</v>
+        <v>949.8</v>
       </c>
     </row>
     <row r="184" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" s="413" t="s">
         <v>536</v>
       </c>
       <c r="B184" s="407" t="s">
         <v>52</v>
       </c>
       <c r="C184" s="405">
-        <v>22938.550999999999</v>
+        <v>23339.595000000001</v>
       </c>
       <c r="D184" s="406">
-        <v>5445.232</v>
+        <v>4881.1350000000002</v>
       </c>
       <c r="E184" s="406">
-        <v>17493.319</v>
+        <v>18458.46</v>
       </c>
       <c r="F184" s="405">
-        <v>110029.238</v>
+        <v>156651.70199999999</v>
       </c>
       <c r="G184" s="406">
-        <v>23514.919000000002</v>
+        <v>34188.841</v>
       </c>
       <c r="H184" s="406">
-        <v>86514.318999999989</v>
+        <v>122462.86099999999</v>
       </c>
     </row>
     <row r="185" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A185" s="408" t="s">
         <v>537</v>
       </c>
       <c r="B185" s="409" t="s">
         <v>538</v>
       </c>
       <c r="C185" s="410">
-        <v>2.7469999999999999</v>
+        <v>2.2829999999999999</v>
       </c>
       <c r="D185" s="411">
-        <v>0.5</v>
+        <v>0.224</v>
       </c>
       <c r="E185" s="411">
-        <v>2.2469999999999999</v>
+        <v>2.0589999999999997</v>
       </c>
       <c r="F185" s="410">
-        <v>18.768999999999998</v>
+        <v>23.917000000000002</v>
       </c>
       <c r="G185" s="411">
-        <v>1.32</v>
+        <v>1.9630000000000001</v>
       </c>
       <c r="H185" s="411">
-        <v>17.448999999999998</v>
+        <v>21.954000000000001</v>
       </c>
     </row>
     <row r="186" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A186" s="413" t="s">
         <v>539</v>
       </c>
       <c r="B186" s="407" t="s">
         <v>540</v>
       </c>
       <c r="C186" s="405">
-        <v>0.88800000000000001</v>
+        <v>1.2689999999999999</v>
       </c>
       <c r="D186" s="406">
-        <v>2.77</v>
+        <v>1.6E-2</v>
       </c>
       <c r="E186" s="406">
-        <v>-1.8820000000000001</v>
+        <v>1.2529999999999999</v>
       </c>
       <c r="F186" s="405">
-        <v>5.4219999999999997</v>
+        <v>7.46</v>
       </c>
       <c r="G186" s="406">
-        <v>4.3940000000000001</v>
+        <v>4.6349999999999998</v>
       </c>
       <c r="H186" s="406">
-        <v>1.0279999999999996</v>
+        <v>2.8250000000000002</v>
       </c>
     </row>
     <row r="187" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A187" s="413" t="s">
         <v>541</v>
       </c>
       <c r="B187" s="407" t="s">
         <v>542</v>
       </c>
       <c r="C187" s="405">
-        <v>9.6000000000000002E-2</v>
+        <v>9.8000000000000004E-2</v>
       </c>
       <c r="D187" s="406">
-        <v>4.1000000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="E187" s="406">
-        <v>5.5E-2</v>
+        <v>9.8000000000000004E-2</v>
       </c>
       <c r="F187" s="405">
-        <v>1.3129999999999999</v>
+        <v>1.5529999999999999</v>
       </c>
       <c r="G187" s="406">
-        <v>0.76500000000000001</v>
+        <v>1.415</v>
       </c>
       <c r="H187" s="406">
-        <v>0.54799999999999993</v>
+        <v>0.1379999999999999</v>
       </c>
     </row>
     <row r="188" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A188" s="413" t="s">
         <v>543</v>
       </c>
       <c r="B188" s="407" t="s">
         <v>544</v>
       </c>
       <c r="C188" s="405">
-        <v>2.0790000000000002</v>
+        <v>1.909</v>
       </c>
       <c r="D188" s="406">
-        <v>3.2360000000000002</v>
+        <v>0.158</v>
       </c>
       <c r="E188" s="406">
-        <v>-1.157</v>
+        <v>1.7510000000000001</v>
       </c>
       <c r="F188" s="405">
-        <v>5.44</v>
+        <v>8.0820000000000007</v>
       </c>
       <c r="G188" s="406">
-        <v>4.5</v>
+        <v>4.976</v>
       </c>
       <c r="H188" s="406">
-        <v>0.94000000000000039</v>
+        <v>3.1060000000000008</v>
       </c>
     </row>
     <row r="189" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A189" s="413" t="s">
         <v>545</v>
       </c>
       <c r="B189" s="407" t="s">
         <v>64</v>
       </c>
       <c r="C189" s="405">
-        <v>2368.7959999999998</v>
+        <v>2587.4059999999999</v>
       </c>
       <c r="D189" s="406">
-        <v>3567.585</v>
+        <v>3650.2719999999999</v>
       </c>
       <c r="E189" s="406">
-        <v>-1198.7890000000002</v>
+        <v>-1062.866</v>
       </c>
       <c r="F189" s="405">
-        <v>10144.558999999999</v>
+        <v>15021.212</v>
       </c>
       <c r="G189" s="406">
-        <v>11959.646000000001</v>
+        <v>19081.063999999998</v>
       </c>
       <c r="H189" s="406">
-        <v>-1815.0870000000014</v>
+        <v>-4059.851999999999</v>
       </c>
     </row>
     <row r="190" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" s="413" t="s">
         <v>546</v>
       </c>
       <c r="B190" s="407" t="s">
         <v>547</v>
       </c>
       <c r="C190" s="405">
-        <v>0.27</v>
+        <v>0.50700000000000001</v>
       </c>
       <c r="D190" s="406">
-        <v>0.316</v>
+        <v>0.64700000000000002</v>
       </c>
       <c r="E190" s="406">
-        <v>-4.5999999999999985E-2</v>
+        <v>-0.14000000000000001</v>
       </c>
       <c r="F190" s="405">
-        <v>2.5760000000000001</v>
+        <v>3.556</v>
       </c>
       <c r="G190" s="406">
-        <v>1.48</v>
+        <v>2.4430000000000001</v>
       </c>
       <c r="H190" s="406">
-        <v>1.0960000000000001</v>
+        <v>1.113</v>
       </c>
     </row>
     <row r="191" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A191" s="413" t="s">
         <v>548</v>
       </c>
       <c r="B191" s="407" t="s">
         <v>549</v>
       </c>
       <c r="C191" s="405">
-        <v>0.246</v>
+        <v>5.8999999999999997E-2</v>
       </c>
       <c r="D191" s="406">
-        <v>31.302</v>
+        <v>13.462999999999999</v>
       </c>
       <c r="E191" s="406">
-        <v>-31.056000000000001</v>
+        <v>-13.404</v>
       </c>
       <c r="F191" s="405">
-        <v>0.76200000000000001</v>
+        <v>0.878</v>
       </c>
       <c r="G191" s="406">
-        <v>95.893000000000001</v>
+        <v>121.738</v>
       </c>
       <c r="H191" s="406">
-        <v>-95.131</v>
+        <v>-120.86</v>
       </c>
     </row>
     <row r="192" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A192" s="413" t="s">
         <v>550</v>
       </c>
       <c r="B192" s="407" t="s">
         <v>551</v>
       </c>
       <c r="C192" s="405">
-        <v>0.50800000000000001</v>
+        <v>0.91900000000000004</v>
       </c>
       <c r="D192" s="406">
-        <v>1.7749999999999999</v>
+        <v>2.532</v>
       </c>
       <c r="E192" s="406">
-        <v>-1.2669999999999999</v>
+        <v>-1.613</v>
       </c>
       <c r="F192" s="405">
-        <v>1.8460000000000001</v>
+        <v>2.9350000000000001</v>
       </c>
       <c r="G192" s="406">
-        <v>3.601</v>
+        <v>8.1349999999999998</v>
       </c>
       <c r="H192" s="406">
-        <v>-1.7549999999999999</v>
+        <v>-5.1999999999999993</v>
       </c>
     </row>
     <row r="193" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A193" s="413" t="s">
         <v>552</v>
       </c>
       <c r="B193" s="407" t="s">
         <v>553</v>
       </c>
       <c r="C193" s="405">
-        <v>0.91900000000000004</v>
+        <v>0.38200000000000001</v>
       </c>
       <c r="D193" s="406">
-        <v>0.11899999999999999</v>
+        <v>0.159</v>
       </c>
       <c r="E193" s="406">
-        <v>0.8</v>
+        <v>0.223</v>
       </c>
       <c r="F193" s="405">
-        <v>4.3410000000000002</v>
+        <v>5.3979999999999997</v>
       </c>
       <c r="G193" s="406">
-        <v>1.34</v>
+        <v>2.2189999999999999</v>
       </c>
       <c r="H193" s="406">
-        <v>3.0010000000000003</v>
+        <v>3.1789999999999998</v>
       </c>
     </row>
     <row r="194" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A194" s="413" t="s">
         <v>554</v>
       </c>
       <c r="B194" s="407" t="s">
         <v>555</v>
       </c>
       <c r="C194" s="405">
-        <v>0.35099999999999998</v>
+        <v>9.2999999999999999E-2</v>
       </c>
       <c r="D194" s="406">
-        <v>0.36499999999999999</v>
+        <v>0.33900000000000002</v>
       </c>
       <c r="E194" s="406">
-        <v>-1.4000000000000012E-2</v>
+        <v>-0.24600000000000002</v>
       </c>
       <c r="F194" s="405">
-        <v>2.0179999999999998</v>
+        <v>2.3180000000000001</v>
       </c>
       <c r="G194" s="406">
-        <v>1.381</v>
+        <v>2.0529999999999999</v>
       </c>
       <c r="H194" s="406">
-        <v>0.63699999999999979</v>
+        <v>0.26500000000000012</v>
       </c>
     </row>
     <row r="195" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A195" s="408" t="s">
         <v>556</v>
       </c>
       <c r="B195" s="409" t="s">
         <v>557</v>
       </c>
       <c r="C195" s="410">
-        <v>2.3029999999999999</v>
+        <v>3.0230000000000001</v>
       </c>
       <c r="D195" s="411">
-        <v>5.9050000000000002</v>
+        <v>4.4180000000000001</v>
       </c>
       <c r="E195" s="411">
-        <v>-3.6020000000000003</v>
+        <v>-1.395</v>
       </c>
       <c r="F195" s="410">
-        <v>12.904999999999999</v>
+        <v>18.545999999999999</v>
       </c>
       <c r="G195" s="411">
-        <v>44.706000000000003</v>
+        <v>54.881999999999998</v>
       </c>
       <c r="H195" s="411">
-        <v>-31.801000000000002</v>
+        <v>-36.335999999999999</v>
       </c>
     </row>
     <row r="196" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A196" s="413" t="s">
         <v>558</v>
       </c>
       <c r="B196" s="407" t="s">
         <v>559</v>
       </c>
       <c r="C196" s="405">
-        <v>0.1</v>
+        <v>0.32900000000000001</v>
       </c>
       <c r="D196" s="406">
-        <v>4.16</v>
+        <v>2.9950000000000001</v>
       </c>
       <c r="E196" s="406">
-        <v>-4.0600000000000005</v>
+        <v>-2.6659999999999999</v>
       </c>
       <c r="F196" s="405">
-        <v>0.439</v>
+        <v>0.79800000000000004</v>
       </c>
       <c r="G196" s="406">
-        <v>15.856</v>
+        <v>22.86</v>
       </c>
       <c r="H196" s="406">
-        <v>-15.417</v>
+        <v>-22.061999999999998</v>
       </c>
     </row>
     <row r="197" spans="1:8" s="185" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A197" s="413" t="s">
         <v>560</v>
       </c>
       <c r="B197" s="407" t="s">
         <v>561</v>
       </c>
       <c r="C197" s="405">
-        <v>94.662000000000006</v>
+        <v>70.840999999999994</v>
       </c>
       <c r="D197" s="406">
-        <v>0.41399999999999998</v>
+        <v>0.58099999999999996</v>
       </c>
       <c r="E197" s="406">
-        <v>94.248000000000005</v>
+        <v>70.259999999999991</v>
       </c>
       <c r="F197" s="405">
-        <v>179.1</v>
+        <v>319.18700000000001</v>
       </c>
       <c r="G197" s="406">
-        <v>3.5459999999999998</v>
+        <v>5.274</v>
       </c>
       <c r="H197" s="406">
-        <v>175.554</v>
+        <v>313.91300000000001</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A198" s="413" t="s">
         <v>562</v>
       </c>
       <c r="B198" s="407" t="s">
         <v>563</v>
       </c>
       <c r="C198" s="405">
-        <v>2.5000000000000001E-2</v>
+        <v>7.0000000000000001E-3</v>
       </c>
       <c r="D198" s="406">
-        <v>0.10199999999999999</v>
+        <v>0.13700000000000001</v>
       </c>
       <c r="E198" s="406">
-        <v>-7.6999999999999985E-2</v>
+        <v>-0.13</v>
       </c>
       <c r="F198" s="405">
-        <v>6.5000000000000002E-2</v>
+        <v>7.8E-2</v>
       </c>
       <c r="G198" s="406">
-        <v>0.54</v>
+        <v>0.92</v>
       </c>
       <c r="H198" s="406">
-        <v>-0.47500000000000003</v>
+        <v>-0.84200000000000008</v>
       </c>
     </row>
     <row r="199" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A199" s="415" t="s">
         <v>564</v>
       </c>
       <c r="B199" s="416" t="s">
         <v>565</v>
       </c>
       <c r="C199" s="417">
-        <v>222.036</v>
+        <v>213.68100000000001</v>
       </c>
       <c r="D199" s="418">
-        <v>7506.5169999999998</v>
+        <v>5747.6220000000003</v>
       </c>
       <c r="E199" s="418">
-        <v>-7284.4809999999998</v>
+        <v>-5533.9410000000007</v>
       </c>
       <c r="F199" s="417">
-        <v>1069.8989999999999</v>
+        <v>1558.153</v>
       </c>
       <c r="G199" s="418">
-        <v>37181.069000000003</v>
+        <v>49692.538</v>
       </c>
       <c r="H199" s="418">
-        <v>-36111.170000000006</v>
+        <v>-48134.385000000002</v>
       </c>
     </row>
     <row r="200" spans="1:8" x14ac:dyDescent="0.25">
       <c r="C200" s="231"/>
       <c r="D200" s="231"/>
       <c r="E200" s="231"/>
       <c r="F200" s="231"/>
       <c r="G200" s="231"/>
       <c r="H200" s="231"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>